--- v0 (2026-02-04)
+++ v1 (2026-04-17)
@@ -10,3911 +10,3908 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3185" uniqueCount="1409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3185" uniqueCount="1408">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1850/decreto_legislativo_no_71-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1850/decreto_legislativo_no_71_2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura ao 1° Sargento Roberto Campos de Oliveira”.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1849/decreto_legislativo_no_70-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1849/decreto_legislativo_no_70_2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Senhor Rodrigo Pacheco".</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1848/decreto_legislativo_no_69-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1848/decreto_legislativo_no_69_2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Mariana Angélica Santos Prado".</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1847/decreto_legislativo_no_68-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1847/decreto_legislativo_no_68_2025.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha do Mérito Educativo Catalano Professor Jamil Barbosa à Professora Sra. Dália Mendes Borges Martins - Professora Efetiva da Rede Municipal de Catalão".</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1846/decreto_legislativo_no_67-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1846/decreto_legislativo_no_67_2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana a Zilma Carla Vereda Nunes e dá outras providências”.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1845/decreto_legislativo_no_66-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1845/decreto_legislativo_no_66_2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Senhor Elson Alves Pires".</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1844/decreto_legislativo_no_65-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1844/decreto_legislativo_no_65_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão do Título de Cidadão Benemérito ao Senhor Wilmar Evaristo e dá outras providências”.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1843/decreto_legislativo_no_64-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1843/decreto_legislativo_no_64_2025.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa à Professora Sra. Marcilia Rinaldes Rocha dos Santos Neto”.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1842/decreto_legislativo_no_63-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1842/decreto_legislativo_no_63-2025.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. MARCIMINO DOLORES DE OLIVEIRA''.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1841/decreto_legislativo_no_62-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1841/decreto_legislativo_no_62-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão da Medalha do Mérito Educativo Professor Jamil Barbosa ao Professor Eci Vieira Vaz, e dá outras providências."</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1840/decreto_legislativo_no_61-2025.pdf</t>
-[...2 lines deleted...]
-    <t>“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para criar o cargo comissionado que especifica, junto ao Fundo Municipal de Educação de Catalão - FME, e dá outras providências”.</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1840/decreto_legislativo_no_61-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Concede o Título de Cidadania Catalana, e dá outras providências”.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1839/decreto_legislativo_no_60-2025.pdf</t>
-[...2 lines deleted...]
-    <t>“Concede o Título de Cidadania Catalana, e dá outras providências”.</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1839/decreto_legislativo_no_60-2025.pdf</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1838/decreto_legislativo_no_59-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1838/decreto_legislativo_no_59-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Benemérito ao Sr. Carlos Eduardo Medeiros e Silva, e dá outras providências”.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1837/decreto_legislativo_no_58-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1837/decreto_legislativo_no_58-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Major PM-GO, Sr. LUCAS AGUIAR”.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1836/decreto_legislativo_no_57-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1836/decreto_legislativo_no_57-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Dr. RENATO DUARTE DA SILVA".</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1835/decreto_legislativo_no_56-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1835/decreto_legislativo_no_56-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão do Título de Cidadania Benemérita Catalana ao Senhor Juan Fernando Martins de Jesus e dá Outras Providências".</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1834/decreto_legislativo_no_55-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1834/decreto_legislativo_no_55-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sra. ELIZÂNGELA DOS REIS FÉLIX".</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1833/decreto_legislativo_no_54-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1833/decreto_legislativo_no_54-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Pastor e Vereador Gilberto Barbosa de Andrade".</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1832/decreto_legislativo_no_53-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1832/decreto_legislativo_no_53-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de título de Cidadã Catalana e dá outras providências."</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1831/decreto_legislativo_no_52-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1831/decreto_legislativo_no_52-2025.pdf</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1830/decreto_legislativo_no_51-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1830/decreto_legislativo_no_51-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Senhor Eliton Evangelista da Rocha Jorge e dá outras providências”.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1829/decreto_legislativo_no_50-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1829/decreto_legislativo_no_50-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Lindomar Cassimiro Vieira".</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1828/decreto_legislativo_no_49-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1828/decreto_legislativo_no_49-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. BRUNO REGIANY PEIXOTO PIMENTA".</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1827/decreto_legislativo_no_51-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1827/decreto_legislativo_no_51-2025.pdf</t>
   </si>
   <si>
     <t>"Fica concedida a entrega da Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. Maria Isabel Barbosa de Brito".</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1826/decreto_legislativo_no_47-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1826/decreto_legislativo_no_47-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadania Catalana ao Sr. Geraldo Resende da Cunha Neto."</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1825/decreto_legislativo_no_46-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1825/decreto_legislativo_no_46-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Leandro Vieira de Bastos".</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1824/decreto_legislativo_no_45-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1824/decreto_legislativo_no_45-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadã Benemérita Catalana à Senhora Lidiane Alves de Sousa Rodrigues, e dá outras providências."</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1822/decreto_legislativo_no_44-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1822/decreto_legislativo_no_44-2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ CATALANA À SRA. RAQUEL BARRA DE FARIA ROSA MARTINS".</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1821/decreto_legislativo_no_43-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1821/decreto_legislativo_no_43-2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ CATALANA À SRA. REGINA REZENDE PEREIRA".</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1820/decreto_legislativo_no_42-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1820/decreto_legislativo_no_42-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Pablo Henrique Salgado".</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1819/decreto_legislativo_no_41-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1819/decreto_legislativo_no_41-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. FABIO DA SILVA LACERDA”.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1755/decreto_legislativo_no_40-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1755/decreto_legislativo_no_40-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de título de Cidadã Catalana, e dá outras providências."</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1732/decreto_legislativo_no_39-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1732/decreto_legislativo_no_39-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Coronel PM Leonardo Rezende Reis, e dá outras providências”.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1724/decreto_legislativo_no_38-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1724/decreto_legislativo_no_38-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO CATALANO AO SR. ELTON QUIRINO BORGES NETO".</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1725/decreto_legislativo_no_37-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1725/decreto_legislativo_no_37-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“CONCEDE O TÍTULO DE CIDADANIA CATALANA AO SR. JOEL GOMES MARTINS DE SOUZA".</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1726/decreto_legislativo_no_36-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1726/decreto_legislativo_no_36-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana à Sra. Marcília Rinaldes Rocha dos Santos Neto e dá outras providências”.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1727/decreto_legislativo_no_35-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1727/decreto_legislativo_no_35-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadã Catalana à Sra. Nilda Alves da Cruz''.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1728/decreto_legislativo_no_34-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1728/decreto_legislativo_no_34-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Benemérito Catalano ao Sr. Edir Freire Cristóvão".</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1731/decreto_legislativo_no_33-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1731/decreto_legislativo_no_33-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito e Bravura ao Capitão Wilton Ferreira e dá outras providencias".</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1730/decreto_legislativo_no_32-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1730/decreto_legislativo_no_32-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadã Benemérita à Sra. CATARINA DE FÁTIMA OLIVEIRA DA SILVA”.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1729/decreto_legislativo_no_31-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1729/decreto_legislativo_no_31-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana a Samara Pazeta Gomes e dá outras providências”.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1723/decreto_legislativo_no_30-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1723/decreto_legislativo_no_30-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Benemérito Catalano ao Sr. Diego Hilário Ribeiro".</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1722/decreto_legislativo_no_29-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1722/decreto_legislativo_no_29-2025.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Professor Sr. Radamés Vieira Nunes".</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1721/decreto_legislativo_no_28-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1721/decreto_legislativo_no_28-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Policial Militar Major Marcos Azevedo de Paula".</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1720/decreto_legislativo_no_27-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1720/decreto_legislativo_no_27-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura ao Major da Policia Militar do Estado de Goiás Sr. Dieison Cândido Ribeiro do Carmo, e dá outras providências”.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1719/decreto_legislativo_no_26-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1719/decreto_legislativo_no_26-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Catalano ao Sr. Alexandre Henrique Nunes Motta”.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1718/decreto_legislativo_no_25-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1718/decreto_legislativo_no_25-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Otoniel Alves dos Santos”</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1717/decreto_legislativo_no_24-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1717/decreto_legislativo_no_24-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Marcos Vinicius da Costa Junior, e dá outras providências”.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1716/decreto_legislativo_no_23-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1716/decreto_legislativo_no_23-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Senhor Rodrigo Gomide Naves".</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1715/decreto_legislativo_no_22-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1715/decreto_legislativo_no_22-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadã Catalana a Sra. Ariana Mirella Pereira da Silva".</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1714/decreto_legislativo_no_21-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1714/decreto_legislativo_no_21-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de licença ao Prefeito Municipal para ausentar-se do País, pelo tempo necessário, em razão da participação na Missão do_x000D_
 Governo do Estado de Goiás ao Japão, e dá outras providências".</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1713/decreto_legislativo_no_20-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1713/decreto_legislativo_no_20-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona".</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1712/decreto_legislativo_no_19-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1712/decreto_legislativo_no_19-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Senhor Carlos Roberto Moreira de Oliveira".</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1711/decreto_legislativo_no_18-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1711/decreto_legislativo_no_18-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o título de cidadão Catalano ao Sr. Luiz Carlos de Queiroz Junior".</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1710/decreto_legislativo_no_17-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1710/decreto_legislativo_no_17-2025.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa à Professora Sra. LARA CRISTINA DE ANDRADE".</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1709/decreto_legislativo_no_16-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1709/decreto_legislativo_no_16-2025.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana  a  Sra. Ana Lúcia Modesto da Silva”.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1708/decreto_legislativo_no_15-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1708/decreto_legislativo_no_15-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadã Catalana a Dra. Luciana Correa dos Santos”.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1707/decreto_legislativo_no_14-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1707/decreto_legislativo_no_14-2025.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Phellipe Willian de Oliveira”.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1671/decreto_legislativo_no_13-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1671/decreto_legislativo_no_13-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Pastor Sr. IRDES EVANGELISTA DA ROCHA".</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1672/decreto_legislativo_no_12-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1672/decreto_legislativo_no_12-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Major PM-GO, Sr. DIEISON CÂNDIDO RIBEIRO DO CARMO".</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1673/decreto_legislativo_no_11-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1673/decreto_legislativo_no_11-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Policial Penal LEONARDO VINÍCIOS FERREIRA".</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1668/decreto_legislativo_no_10-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1668/decreto_legislativo_no_10-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana ao Sr. Rafael Magalhães de Gouveia e dá outras providências”.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1670/decreto_legislativo_no_09-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1670/decreto_legislativo_no_09-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana ao Sr. Alex Godinho Martins e dá outras providências”.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1669/decreto_legislativo_no_08-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1669/decreto_legislativo_no_08-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana ao Sr. Odilon Vaz Neto e dá outras providências”.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1665/decreto_legislativo_no_07-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1665/decreto_legislativo_no_07-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sra. Maria das Graças Landim de Carvalho Caiado".</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1666/decreto_legislativo_no_06-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1666/decreto_legislativo_no_06-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao  Sr. CLELISSON ANTÔNIO DA FONSECA”.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1660/decreto_legislativo_no_05-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1660/decreto_legislativo_no_05-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Vanderli Alves Neto e dá outras providências".</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1661/decreto_legislativo_no_04-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1661/decreto_legislativo_no_04-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Professor Sr. Arley Gonçalves Vieira".</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1662/decreto_legislativo_no_03-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1662/decreto_legislativo_no_03-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>‘’Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Professor Sr. João Paulo Ferreira da Silva”.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1663/decreto_legislativo_no_02-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1663/decreto_legislativo_no_02-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Josué Rodrigues de Gouveia e dá outras providências".</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1664/decreto_legislativo_no_01-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1664/decreto_legislativo_no_01-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Senhor CLERISTON DANILO FERRAZ, e dá outras providências”.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1558/decreto_legislativo_n_40-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1558/decreto_legislativo_n_40-2024..pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Nivaldo José de Oliveira".</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1557/decreto_legislativo_n_39-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1557/decreto_legislativo_n_39-2024..pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana à Sra. Kelly Aparecida da Silva".</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1556/decreto_legislativo_n_38-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1556/decreto_legislativo_n_38-2024..pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura Catalana ao Sr. Abadio Lopes da Silva".</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1555/decreto_legislativo_n_37-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1555/decreto_legislativo_n_37-2024..pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Danilo Corinto de Mesquita".</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1548/decreto_legislativo_no_36-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1548/decreto_legislativo_no_36-2024.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1547/decreto_legislativo_no_35-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1547/decreto_legislativo_no_35-2024.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de CIDADÃO CATALANO à Sra. Jordana Alves de Aguiar''</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1546/decreto_legislativo_no_34-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1546/decreto_legislativo_no_34-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Sra. Kênia Camilo Calaça".</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1545/decreto_legislativo_no_33-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1545/decreto_legislativo_no_33-2024.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa ao Senhor Michel Ângelo Barbosa”.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1549/decreto_legislativo_no_32-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1549/decreto_legislativo_no_32-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Rafael Pereira dos Santos".</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1550/decreto_legislativo_no_31-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1550/decreto_legislativo_no_31-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. JORGE LUIZ SCHWAB".</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1528/decreto_legislativo_no_30-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1528/decreto_legislativo_no_30-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania ao Sr. RAFAEL DIAS DO NASCIMENTO”.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1529/decreto_legislativo_no_29-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1529/decreto_legislativo_no_29-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao POLICIAL RODOVIÁRIO FEDERAL Sr. LUIZ ANTÔNIO VIEIRA".</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1527/decreto_legislativo_no_28-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1527/decreto_legislativo_no_28-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana a Drª Natalia Pimenta Resende".</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1523/decreto_legislativo_no_27-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1523/decreto_legislativo_no_27-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Dr. Cleber Luiz Scheidegger Maia Júnior".</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1526/decreto_legislativo_no_26-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1526/decreto_legislativo_no_26-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadania Catalana ao 2º Tenente da Policia Militar do Estado de Goiás Sebastião Francisco da Silva".</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1525/decreto_legislativo_no_25-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1525/decreto_legislativo_no_25-2024.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa ao Sr. Everton Pereira Fernandes”.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1524/decreto_legislativo_no_24-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1524/decreto_legislativo_no_24-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Marlene Evangelista Silva".</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1534/decreto_no_23-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1534/decreto_no_23-2024.pdf</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1502/decreto_legislativo_no_22-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1502/decreto_legislativo_no_22-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana e, dá outras providências".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1501/decreto_legislativo_no_21-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1501/decreto_legislativo_no_21-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Adriana José Ciriaco".</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1500/decreto_legislativo_no_20-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1500/decreto_legislativo_no_20-2024.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de CIDADÃ CATALANA à Sra. Juliana de Oliveira Queiroz".</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1499/decreto_legislativo_no_19-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1499/decreto_legislativo_no_19-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Camila Duarte Guerreiro".</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1498/decreto_legislativo_no_18-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1498/decreto_legislativo_no_18-2024.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1497/decreto_legislativo_no_17-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1497/decreto_legislativo_no_17-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana e,  dá outras providências".</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1496/decreto_legislativo_no_16-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1496/decreto_legislativo_no_16-2024.pdf</t>
   </si>
   <si>
     <t>‘‘Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. RAQUEL CRISTINA DE MENEZES”.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1495/decreto_legislativo_no_15-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1495/decreto_legislativo_no_15-2024.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Gilson Lopes Araujo”.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1494/decreto_legislativo_no_14-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1494/decreto_legislativo_no_14-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Juliana Aparecida da Silva".</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1493/decreto_legislativo_no_13-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1493/decreto_legislativo_no_13-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Liliane de Morais Pereira".</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1478/decreto_legislativo_no_12-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1478/decreto_legislativo_no_12-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano a Sr. Juliano Gonçalves Martins".</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1477/decreto_legislativo_no_11-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1477/decreto_legislativo_no_11-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Pastor José Wilson de Lima Paiva".</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1476/decreto_legislativo_no_10-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1476/decreto_legislativo_no_10-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Senhora Michelle Gomes Barroso Ferraz de Camargo".</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1475/decreto_legislativo_no_09-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1475/decreto_legislativo_no_09-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Dr. LUÍS ALBERTO AGUIAR”.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1474/decreto_legislativo_no_08-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1474/decreto_legislativo_no_08-2024.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadania Catalana ao DEPUTADO FEDERAL SR. RUBENS OTONI GOMIDE, em reconhecimento aos relevantes trabalhos prestados ao Município de Catalão".</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1461/decreto_legislativo_no_07-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1461/decreto_legislativo_no_07-2024..pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Policial Penal do Estado de Goiás, Sr. JOSIAS MARCO MARTINS SIQUEIRA".</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1462/decreto_legislativo_no_06-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1462/decreto_legislativo_no_06-2024..pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sra. Thaísa Cristina da Silva Macedo".</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1464/decreto_legislativo_no_05-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1464/decreto_legislativo_no_05-2024..pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 3º Sargento Sr. José Nilton de Brito Junior e dá outras providências".</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1463/decreto_legislativo_no_04-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1463/decreto_legislativo_no_04-2024..pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Sra. Kelly Cristina Fonseca Soares".</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1450/decreto_legislativo_no_03-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1450/decreto_legislativo_no_03-2024.pdf</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1449/decreto_legislativo_no_02-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1449/decreto_legislativo_no_02-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Sra. Ana Júlia Pereira Motta".</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1446/decreto_legislativo_no_01-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1446/decreto_legislativo_no_01-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Titulo de Cidadania Catalana, e dá outras providências”.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1393/decreto_legislativo_no_45-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1393/decreto_legislativo_no_45-2023.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. ELIANA MACHADO CANEDO BORGES".</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1384/decreto_legislativo_no_44-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1384/decreto_legislativo_no_44-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana e, dá outras providências.”</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1383/decreto_legislativo_no_43-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1383/decreto_legislativo_no_43-2023.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Excelentíssima Sra. Marisete Ribeiro da Silva Barbosa.”</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1382/decreto_legislativo_no_42-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1382/decreto_legislativo_no_42-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana a Sra. Carmelinda Guimarães Pires”.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1381/decreto_legislativo_no_41-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1381/decreto_legislativo_no_41-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Major Sr. Willian Alves Diniz Júnior".</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1380/decreto_legislativo_no_40-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1380/decreto_legislativo_no_40-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Sra. Aline Cristina Ferreira".</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1379/decreto_legislativo_no_39-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1379/decreto_legislativo_no_39-2023.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadã Catalana a Sra. FRANCIELLE OTÍLIA CARDOSO".</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1378/decreto_legislativo_no_38-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1378/decreto_legislativo_no_38-2023.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Mérito e Bravura ao 3º Sargento da CBM/GO o Sr. Alessandro Pereira Nicolau”.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1377/decreto_legislativo_no_37-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1377/decreto_legislativo_no_37-2023.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa à Professora Sra. Veraluz de Mendonça Caixeta”.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1376/decreto_legislativo_no_36-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1376/decreto_legislativo_no_36-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Reginaldo Victor da Silva”.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1375/decreto_legislativo_no_35-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1375/decreto_legislativo_no_35-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Luiz Antônio Bussola”.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1374/decreto_legislativo_no_34-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1374/decreto_legislativo_no_34-2023.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Carlos André Neiva de Oliveira”</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1373/decreto_legislativo_no_33-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1373/decreto_legislativo_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor JOSÉ FRANCISCO DA SILVA.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1372/decreto_legislativo_no_32-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1372/decreto_legislativo_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor RESENDE PEREIRA DE SOUSA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1371/decreto_legislativo_no_31-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1371/decreto_legislativo_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Professor Jamil Barbosa à Professora Sra. Jesiele Martins Borges Elias - Professora Efetiva da Rede Municipal de Catalão.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1354/decreto_legislativo_no_30-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1354/decreto_legislativo_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita Catalana a Sra. Maria de Lourdes Netto de Campos.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1353/decreto_legislativo_no_29-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1353/decreto_legislativo_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito e Bravura ao Subtenente da Policia Militar de Goias Messias Sousa Nascimento e da outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1352/decreto_legislativo_no_28-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1352/decreto_legislativo_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. ANDRÉIA APARECIDA FRANCISCA PIRES</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1351/decreto_legislativo_no_27-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1351/decreto_legislativo_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora PATRÍCIA FORTES LOPES DONZELE CIELO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1350/decreto_legislativo_no_26-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1350/decreto_legislativo_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Título de Mérito e Bravura ao 1º Sargento da PMGO Sr. ADINIL JOSÉ FERREIRA DA SILVA JÚNIOR.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1349/decreto_legislativo_no_25-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1349/decreto_legislativo_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Professor EDIR FREIRE CRISTOVÃO</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1348/decreto_legislativo_no_24-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1348/decreto_legislativo_no_24-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Daniel Elias Carvalho Vilela”.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1346/decreto_legislativo_no_23-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1346/decreto_legislativo_no_23-2023.pdf</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1347/decreto_legislativo_no_22-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1347/decreto_legislativo_no_22-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana ao Sr. Fledson Bolivar da Silva”</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1345/decreto_legislativo_no_21-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1345/decreto_legislativo_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura ao 2º Sargento da Polícia Militar do Estado de Goiás VINICIUS MENIN BARROS</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1344/decreto_legislativo_no_20-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1344/decreto_legislativo_no_20-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana ao 2º Sargento da Policia Militar do Estado de Goiás Roberli Gonçalves Noronha.”</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1355/decreto_legislativo_no_19-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1355/decreto_legislativo_no_19-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao DR. ALEXANDRE ZAGO"</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1343/decreto_legislativo_no_18-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1343/decreto_legislativo_no_18-2023.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa a Senhora Elena David de Souza Santos"</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1342/decreto_legislativo_no_17-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1342/decreto_legislativo_no_17-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Benemérito Catalano ao Sr. Mauro Oliveira Batalha."</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1341/decreto_legislativo_no_16-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1341/decreto_legislativo_no_16-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sra. Núbia Rodrigues de Souza Teles".</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1340/decreto_legislativo_no_15-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1340/decreto_legislativo_no_15-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Subtenente DIOMAR TADEU FERREIRA"</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1339/decreto_legislativo_no_14-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1339/decreto_legislativo_no_14-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Douglas Barreto Teles".</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1338/decreto_legislativo_no_13-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1338/decreto_legislativo_no_13-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Agnaldo Antônio Rodrigues Filho".</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1337/decreto_legislativo_no_12-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1337/decreto_legislativo_no_12-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Edison Luis Drescher".</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1336/decreto_legislativo_no_11-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1336/decreto_legislativo_no_11-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Mérito e Bravura ao 3º Sargento da Policia Militar do Estado de Goiás Samuel Henrique de Sousa Naves”</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1335/decreto_legislativo_no_10-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1335/decreto_legislativo_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita Catalana a Sra. Helena Ferreira Barreto</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1334/decreto_legislativo_no_09-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1334/decreto_legislativo_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura ao Tenente Sr. Vinícius Monteiro dos Santos</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1333/decreto_legislativo_no_08-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1333/decreto_legislativo_no_08-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura ao 2º Tenente do Corpo de Bombeiros Militar do Estado de Goiás Sr. Aguinon Batista Costa”.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1317/decreto_legislativo_no_07-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1317/decreto_legislativo_no_07-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadã Catalana a Senhora Renata Lane de Souza Ramos".</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1316/decreto_legislativo_no_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1316/decreto_legislativo_no_06-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de  Cidadão Catalano ao Senhor Eduardo de Souza Ramos".</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1315/decreto_legislativo_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1315/decreto_legislativo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1314/decreto_legislativo_no_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1314/decreto_legislativo_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Paulo Rogério Alves Simões".</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1313/decreto_legislativo_no_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1313/decreto_legislativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadania Catalana, e dá outras providências".</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1295/decreto_legislativo_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1295/decreto_legislativo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1250/decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1250/decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. HÉLIA CRISTINA ROSA.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1221/decreto_legislativo_no_50-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1221/decreto_legislativo_no_50-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a 2º Sargento - PM Sra. CRISTIANE DA SILVA GOMES SIMÃO".</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1220/decreto_legislativo_no_49-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1220/decreto_legislativo_no_49-2022.pdf</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1219/decreto_legislativo_no_48-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1219/decreto_legislativo_no_48-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Guilherme Lopes de Moraes.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1218/decreto_legislativo_no_47-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1218/decreto_legislativo_no_47-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 1º Sargento da PMGO Sr. LEONARDO MARTINS DOS REIS".</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1217/decreto_legislativo_no_46-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1217/decreto_legislativo_no_46-2022.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura ao Soldado da PMGO Sr. Juscelino Pena Rocha Filho”.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1140/decreto_legislativo__no_45-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1140/decreto_legislativo__no_45-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Soldado da Policia Militar ao Sr. Ritieres Gonçalves de Freitas".</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1139/decreto_legislativo__no_44-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1139/decreto_legislativo__no_44-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de CIDADÃO CATALANO ao Sr. Hélio Garcia Barbosa de Souza".</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1127/decreto_legislativo__no_43-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1127/decreto_legislativo__no_43-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidanania Catalana ao Sr. DR. MARCUS VINICIUS DE FREITAS MOREIRA".</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1126/decreto_legislativo__no_42-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1126/decreto_legislativo__no_42-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora LÁZARA SEBASTIANA MONTEIRO DOS SANTOS ALVES".</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1125/decreto_legislativo__no_41-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1125/decreto_legislativo__no_41-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor EDNO LUCIANO BARBOSA".</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1124/decreto_legislativo__no_40-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1124/decreto_legislativo__no_40-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Carlos Henrique Resende em reconhecimentos aos relevantes serviços prestados ao Município de Catalão".</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1123/decreto_legislativo__no_39-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1123/decreto_legislativo__no_39-2022.pdf</t>
   </si>
   <si>
     <t>"Concede A Medalha Honra ao Mérito Professor Jamil Barbosa à Professora Sra. Sandra Regina de Mello Duarte - Professora Efetiva da Rede Municipal de Catalão".</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1122/decreto_legislativo_no_38-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1122/decreto_legislativo_no_38-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora APARECIDA WANDERLEIA DA SILVA".</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1318/decreto_legislativo_n_37-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1318/decreto_legislativo_n_37-2022.pdf</t>
   </si>
   <si>
     <t>"Concede homenagem Legislativa de Mérito Educativo Professor Jamil Barbosa e dá outras providências."</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1120/decreto_legislativo_no_36-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1120/decreto_legislativo_no_36-2022.pdf</t>
   </si>
   <si>
     <t>‘’Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. ADRIANA ANTUNES DE MESQUITA FERREIRA”.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1119/decreto_legislativo_no_35-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1119/decreto_legislativo_no_35-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa à Sra. Professora Dilis Aparecida Cardoso de Oliveira".</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1118/decreto_legislativo_no_34-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1118/decreto_legislativo_no_34-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Andréia de Souza Machado."</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1109/decreto_legislativo_no_33-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1109/decreto_legislativo_no_33-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Coronel Sr. Washington Luiz Vaz Júnior</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1108/decreto_legislativo_no_32-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1108/decreto_legislativo_no_32-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Bruno Campos Fonseca"</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1084/decreto_legislativo_no_31-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1084/decreto_legislativo_no_31-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Agente de Polícia Rodoviária Federal Sr. JOSIEL PEREIRA SILVA</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1083/decreto_legislativo_no_30-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1083/decreto_legislativo_no_30-2022.pdf</t>
   </si>
   <si>
     <t>``Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Sília Teodoro do Nascimento."</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1081/decreto_legislativo_no_29-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1081/decreto_legislativo_no_29-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 2º Sargento da PMGO Sr. JOSÉ DA COSTA SILVA".</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1082/decreto_legislativo_no_28-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1082/decreto_legislativo_no_28-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Mérito e Bravura a Senhora JENIFFER ELIAS PIRES DOS SANTOS''</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1053/decreto_legislativo__no_27-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1053/decreto_legislativo__no_27-2022.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadania Catalana ao Sr. Joaquim Rodrigues Ferreira Junior, em reconhecimento aos relevantes serviços prestados no Município de Catalão e Região".</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1052/decreto_legislativo__no_26-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1052/decreto_legislativo__no_26-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão ao Sr. Itamar Rodrigues de Oliveira".</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1058/decreto_legislativo__no_25-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1058/decreto_legislativo__no_25-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadania Catalana ao Sr. MARCIO COSTA DE SOUZA''</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1057/decreto_legislativo__no_24-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1057/decreto_legislativo__no_24-2022.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadania Catalana ao Sr. Gutemberg Aparecido Pêgo, em reconhecimento aos relevantes serviços prestados no Município de Catalão e Região".</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1056/decreto_legislativo__no_23-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1056/decreto_legislativo__no_23-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Fernando Guilherme Andrade Peres”.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1055/decreto_legislativo__no_22-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1055/decreto_legislativo__no_22-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sr. Professor AMARILDO RAMOS MARRA".</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1054/decreto_legislativo__no_21-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1054/decreto_legislativo__no_21-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o TITULO CIDADÃO CATALANO ao SR. MARCELO EUGÊNIO VAZ NUNES".</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1042/decreto_legislativo__no_20-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1042/decreto_legislativo__no_20-2022.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Benemérita Catalana ao Sr. Marcelo de Sousa Pinto</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1319/decreto_legislativo_no_19_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1319/decreto_legislativo_no_19_de_2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. João Antônio Gomes Tavares.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1033/decreto_legislativo_no_18de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1033/decreto_legislativo_no_18de_2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Nildo Bento Florentino.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1032/decreto_legislativo_no_17_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1032/decreto_legislativo_no_17_de_2022.pdf</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo - Titulo Cidadao Dr. Gustavo Lobo Ferreira</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1031/decreto_legislativo_no_16_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1031/decreto_legislativo_no_16_de_2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Antônio Simão Abdul Nour”.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1030/decreto_legislativo_no_15_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1030/decreto_legislativo_no_15_de_2022.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao DR. EDCEL ELIAS".</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1029/decreto_legislativo_no_14_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1029/decreto_legislativo_no_14_de_2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Promotor de Justiça DR. FERNANDO GOMES ROSA".</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1013/decreto_legislativo_no_13de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1013/decreto_legislativo_no_13de_2022.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1012/decreto_legislativo_no_12de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1012/decreto_legislativo_no_12de_2022.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1011/decreto_legislativo_no_11de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1011/decreto_legislativo_no_11de_2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa à Ilma. SRA. CONCEIÇÃO DIVINA COIMBRA BRANDÃO DE MESQUITA"</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/869/decreto_legislativo_no_10de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/869/decreto_legislativo_no_10de_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Catalana ao Sr. João José Pires.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/868/decreto_legislativo_no_09_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/868/decreto_legislativo_no_09_de_2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Giovani Franco da Cunha Martins</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/851/decreto_legislativo_no_08_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/851/decreto_legislativo_no_08_de_2022.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Dr. João Paulo Santos Gouvea</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/850/decreto_legislativo_no_07_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/850/decreto_legislativo_no_07_de_2022.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana ao Sr. Clebson de Almeida Pinto , dá outras providências”</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/849/decreto_legislativo_no_06_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/849/decreto_legislativo_no_06_de_2022.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Catalano ao Sr. CEZAR CAMPOS PINTO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/848/decreto_legislativo_no_05_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/848/decreto_legislativo_no_05_de_2022.pdf</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/653/decreto_legislativo_04-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/653/decreto_legislativo_04-2022.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/642/decreto_legislativo_03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/642/decreto_legislativo_03-2022.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO CATALANO ROSANGELO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/641/decreto_legislativo_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/641/decreto_legislativo_02-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura à 3º Sargento da Polícia Militar 33.419 Cíntia Borges da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/640/decreto_legislativo_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/640/decreto_legislativo_01-2022.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito e Bravura ao 3º Sargento da Polícia Militar 33.243 Leandro Tonelini Vilarinho</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/574/decreto_pdl_no_67-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/574/decreto_pdl_no_67-2021.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃO  AO DR. PEDRO HENRIQUE MIGUEL ALVES</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/575/decreto_pdl_no_66-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/575/decreto_pdl_no_66-2021.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃO CATALANO AO SR. FRANCO NERO TRISTÃO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/576/decreto_pdl_no_65-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/576/decreto_pdl_no_65-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Catalano ao Senhor Silas Silva de Melo Roldão</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/577/decreto_pdl_no_64-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/577/decreto_pdl_no_64-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa à SENHORA_x000D_
 CLARICE MATIAS MARRA E CRUZ</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/578/decreto_pdl_no_63-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/578/decreto_pdl_no_63-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa ao SENHOR_x000D_
 HENRIQUE DE PAIVA FLEURI E CASTRO</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/580/decreto_pdl_no61-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/580/decreto_pdl_no61-2021.pdf</t>
   </si>
   <si>
     <t>Título de CIDADÃO CATALANO ao Sr. Ricardo Rogério Pereira</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/581/decreto_pdl_no60-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/581/decreto_pdl_no60-2021.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃ ARIANA MARTINS DA COSTA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/582/decreto_pdl_no59-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/582/decreto_pdl_no59-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Reinaldo Jacinto Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/583/decreto_pdl_no58-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/583/decreto_pdl_no58-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. GLAUCE MICHELLE BEZERRA CARNEIRO</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/584/decreto_pdl_no57-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/584/decreto_pdl_no57-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Catalano ao Sr. JUSCELINO PENA ROCHA FILHO</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/585/decreto_pdl_no56-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/585/decreto_pdl_no56-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana e, dá outras providências."</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/586/decreto_pdl_no55-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/586/decreto_pdl_no55-2021.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Excelentíssima Sra. Fátima Francisca Silveira.”</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/587/decreto_pdl_no54-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/587/decreto_pdl_no54-2021.pdf</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/588/decreto_pdl_no53-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/588/decreto_pdl_no53-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Juliana Ferreira da Silva Oliveira.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/589/decreto_pdl_no52-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/589/decreto_pdl_no52-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Alcir de Oliveira Rocha e dá outras providências</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/590/decreto_pdl_no51-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/590/decreto_pdl_no51-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO CATALANO - PAULO VARGAS</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/591/decreto_pdl_no50-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/591/decreto_pdl_no50-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Rogério Rosa Santana e dá outras providências</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/592/decreto_pdl_no49-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/592/decreto_pdl_no49-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Catalano ao Sr. PAULO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/594/decreto_pdl_no47-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/594/decreto_pdl_no47-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Benemérita Catalana ao Sr. Raniere Rodrigues Ribeiro"</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/</t>
+    <t>http://sapl.catalao.go.leg.br/media/</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana ao Sr. Fernando Garcia Oliveira"</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/605/parecer_decreto_pdl_no45-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/605/parecer_decreto_pdl_no45-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana ao Sr. Breno Cypriani Rodrigues da Silva"</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/595/decreto_pdl_no44-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/595/decreto_pdl_no44-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana à Sra. Rosimeire Alves Martins"</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/602/decreto_pdl_no38-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/602/decreto_pdl_no38-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO CATALANO - Armando Alvarenga de Melo</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/603/decreto_pdl_no37-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/603/decreto_pdl_no37-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Pastor e Juiz de Paz, Sr. Ramão Aparecido Luis Alves.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/565/parecer_juridico_pdl_no_28-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/565/parecer_juridico_pdl_no_28-2021_.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Pastor Adilson Mamede Borges ( 1º Vice Presidente da ADCatalão e campo, e Co-pastor da igreja Evangélica Assembléia de Deus - Templo sede - Ministério Madureira)"</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Joziele Dias Henrique.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/560/decreto_no_23-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/560/decreto_no_23-2021_.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Sargento CÉLIO VALDIVINO DA SILVA</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/573/decreto_pdl_no_68-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/573/decreto_pdl_no_68-2021.pdf</t>
   </si>
   <si>
     <t>Homenagear com o Título de Mérito e Bravura, o soldado Paulo Augusto Dadalt.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/579/decreto_pdl_no_62-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/579/decreto_pdl_no_62-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura ao Senhor Valério Gonçalves Cardoso, Subtenente do Corpo de Bombeiros Militar de Goiás</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/593/decreto_pdl_no48-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/593/decreto_pdl_no48-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o titulo de Merito e Bravura ao Sr. 2º Sargento Rafael Pereira Fernandes"</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/596/decreto_pdl_no43-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/596/decreto_pdl_no43-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Título de Mérito e Bravura ao 2º Tenente da PMGO Sr. CILEIBIO ALFREDO DOS SANTOS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/597/decreto_pdl_no42-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/597/decreto_pdl_no42-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. GESIANA PEREIRA CANDIDO RIBEIRO</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/599/decreto_pdl_no41-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/599/decreto_pdl_no41-2021.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Mérito e Bravura ao Soldado da Policia Militar Sr. PAULO VICTOR GONTIJO TAVARES</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/600/decreto_pdl_no40-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/600/decreto_pdl_no40-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Adriana Silva Damião.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/601/decreto_pdl_no39-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/601/decreto_pdl_no39-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. LILIAN MARCIA FERREIRA DA SILVA SANTOS</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/604/decreto_pdl_no36-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/604/decreto_pdl_no36-2021.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa à Ilma. Sra. Katia Silene da Silva"</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/572/decreto_pdl_no35-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/572/decreto_pdl_no35-2021.pdf</t>
   </si>
   <si>
     <t>``Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Márcia Maria Rosa."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/571/decreto_pdl_no34-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/571/decreto_pdl_no34-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Medalha Honra ao Mérito Educativo Professor Jamil Barbosa à Srª. Marilda Lúcia Miranda - Professora Efetiva da Rede Municipal de Catalão".</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/570/decreto_pdl_no33-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/570/decreto_pdl_no33-2021.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Gislene Silva Calaça”</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/568/decreto_pdl_no_32-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/568/decreto_pdl_no_32-2021_.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Coronel Carlos José da Silveira".</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/569/decreto_pdl_no_31-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/569/decreto_pdl_no_31-2021_.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura a Delegada Alessandra Maria de Castro e, dá outras providências.”</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/567/decreto_pdl_no_30-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/567/decreto_pdl_no_30-2021_.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Jesuína Evangelista Pinheiro Silveira.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/566/decreto_pdl_no_29-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/566/decreto_pdl_no_29-2021_.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Celcina Lázara da Silva."</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/564/decreto_pdl_no_27-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/564/decreto_pdl_no_27-2021_.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor WANDERLEI BATISTA NUNES</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/563/decreto_pdl_no_26-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/563/decreto_pdl_no_26-2021_.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Mérito e Bravura ao 1º Sargento da PMGO Sr. AIR CARDOSO FERREIRA".</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/561/decreto_no_24-2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/561/decreto_no_24-2021_.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora REILDA AIRES DE SOUSA CASTRO.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/541/decreto_legislativo_no_22-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/541/decreto_legislativo_no_22-2021.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa ao Ilmo. Sr. Paulo Roberto Paz".</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/549/decreto_legislativoi_no_21-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/549/decreto_legislativoi_no_21-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentíssimo Senhor Senador Luiz Carlos do Carmo (Senador pelo Movimento Democrático Brasileiro - MDB)</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/534/decreto_no20-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/534/decreto_no20-21.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Dr. JOSÉ DA SILVA NETO."</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/533/decreto_no19-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/533/decreto_no19-21.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana e dá outras providências.”</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/531/decreto_legislativo_no_18-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/531/decreto_legislativo_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Soldado PM MIRELLE ROCHA ARANTES</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/529/decreto_legislativo_no_17-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/529/decreto_legislativo_no_17-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao DR. SAMUEL MORAES IELO"</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/530/decreto_legislativo_no_16-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/530/decreto_legislativo_no_16-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Antônio Marcos Batista dos Santos"</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/517/decreto_legislativo_no_15-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/517/decreto_legislativo_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Leonardo Cunha Borges o título de cidadania Catalana, e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/518/decreto_legislativo_no_14-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/518/decreto_legislativo_no_14-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 2021 - CONCEDE TITULO DE CIDADAO CATALANO - Álan Alves de Queirós Sardinha</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/476/decreto_legislativo_no_13-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/476/decreto_legislativo_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Camilla Lacerda Marques Barbosa.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/475/decreto_legislativo_no_12-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/475/decreto_legislativo_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito Catalano ao Sr. Leovil Evangelista.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/474/decreto_legislativo_no_11-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/474/decreto_legislativo_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana à Sra. Dra. Alessandra Maria de Castro.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/473/decreto_legislativo_no_10-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/473/decreto_legislativo_no_10-2021.pdf</t>
   </si>
   <si>
     <t>"`Concede o Título de Cidadania Catalana e, dá outras providências".</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/472/decreto_legislativo_no_09-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/472/decreto_legislativo_no_09-2021.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa ao Ilmo. Sr. Marcos César Rodrigues Machado.”</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/471/decreto_legislativo_no_08-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/471/decreto_legislativo_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Dr. Antonio Nilson Zamunér Filho</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/422/decreto_legislativo_no_7-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/422/decreto_legislativo_no_7-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Tenente PM Vinicius de Melo Roldão.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/410/decreto_legislativo_no_06-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/410/decreto_legislativo_no_06-2021.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Wladimir Batista da Costa.''</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/411/decreto_legislativo_no_05-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/411/decreto_legislativo_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia Vereador Cláudio Lima para compor o Conselho de Defesa Civil do Município de Catalão.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/404/decreto_legislativo_no_04-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/404/decreto_legislativo_no_04-2021.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. FERNANDO SOUZA MACIEL."</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/403/decreto_legislativo_no_03-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/403/decreto_legislativo_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidanania Catalana ao Sr. Adriano Cielo Dotto, Mestre em Direito, Relações Internacionais e Desenvolvimento pela Pontifícia Universidade Católica de Goiás (PUCGO).</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/164/decreto_legislativo_-_no02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/164/decreto_legislativo_-_no02.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana ao SR. JOSÉ EDUARDO MACHADO BARROSO"</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/1/decreto_legislativo_no_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/1/decreto_legislativo_no_01.pdf</t>
   </si>
   <si>
     <t>"Concede licença sine die ao Prefeito Municipal para tratamento de saúde".</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/372/decreto_n_56-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/372/decreto_n_56-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa à Sra. Neilene Batista Barcelar de Oliveira."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/371/decreto_n_55-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/371/decreto_n_55-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa à Sra. Aldanice Pereira da Silva Ribeiro."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/370/decreto_n_54-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/370/decreto_n_54-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Cabo do Corpo de Bombeiros Militar de Goiás, Ilmo. Sr. Bernard Bacelar de Oliveira."</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/369/decreto_n_53-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/369/decreto_n_53-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Paulo Elthon Magalhães Neto".</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/368/decreto_n_52-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/368/decreto_n_52-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Carlos Roberto Francisco da Silva"</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/367/decreto_n_51-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/367/decreto_n_51-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Jovelino Raimundo de Lima Filho."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/366/decreto_n_50-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/366/decreto_n_50-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Professor Dr. Ismar da Silva Costa."</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/365/decreto_n_49-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/365/decreto_n_49-2020.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadania catalana à pessoa que especifica."</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/364/decreto_n_48-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/364/decreto_n_48-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao mérito Professor Jamil Barbosa" a Excelentíssima Senhora ALDA DE OLIVEIRA MESQUITA</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/363/decreto_de_lei_no_47-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/363/decreto_de_lei_no_47-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao mérito Professor Jamil Barbosa" a Excelentíssima Senhora Maria Elizabeth Borges</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/362/decreto_n_46-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/362/decreto_n_46-2020.pdf</t>
   </si>
   <si>
     <t>"Concede A Medalha Honra ao Mérito Professor Jamil Barbosa à Sra. Silmene da Silva Rezende - Professor na Rede Particular e na Rede Municipal de Catalão".</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/361/decreto_n_45-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/361/decreto_n_45-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao mérito Professor Jamil Barbosa" a Excelentíssima Senhora MARISE DOS SANTOS ALBERNAZ</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/360/decreto_n_44-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/360/decreto_n_44-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão catalano ao Senhor Danilo Bighi, e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/359/decreto_n_42-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/359/decreto_n_42-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano  Professor Jamil Barbosa ao SR. MARCELO RODRIGUES MENDONÇA"</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/358/decreto_n_42-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/358/decreto_n_42-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano a Sra. Viviane do Amaral Silva"</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/357/decreto_n_41-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/357/decreto_n_41-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Subtenente do Corpo de Bombeiros Militar GO Ilmo. Sr. Claudinei Vaz Cardoso"</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/356/decreto_n_40-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/356/decreto_n_40-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa à SENHORA WILMA MARTINS DA PAIXÃO DE MELO".</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/355/decreto_n_39-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/355/decreto_n_39-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano a Sra. Griselda Mariela Velasquez Donaire".</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/354/decreto_n_38-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/354/decreto_n_38-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Israel Ferreira de Silva".</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/353/decreto_n_37-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/353/decreto_n_37-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Professor Jamil Barbosa" A senhora Maria Abadia da Silva Pereira.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/352/decreto_n_36-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/352/decreto_n_36-2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADANIA CATALANA AO SR. ATAIR JOSÉ NUNES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/351/decreto_no_35-20.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/351/decreto_no_35-20.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa ao "SENHOR WENDER BATISTA MARTINS".</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/350/decreto_no_34-20.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/350/decreto_no_34-20.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à DRA. GABRIELA SPACEK DA FONSECA GALVÃO".</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/349/decreto_no_33-20.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/349/decreto_no_33-20.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" ao Ilustríssimo Senhor Rodrigo Diniz Cury."</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/348/decreto_de_lei_n_32-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/348/decreto_de_lei_n_32-2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO A SR. HEBER ROSA DA SILVA E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/347/decreto_de_lei_n_31-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/347/decreto_de_lei_n_31-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Ilma. Senhora Roselma Lucchese".</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/330/decreto_de_lei_n_30-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/330/decreto_de_lei_n_30-2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO A SR. PAULO ROBERTO MEDEIROS E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/329/decreto_de_lei_n_29-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/329/decreto_de_lei_n_29-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Professora Patrícia Fortes Lopes Donzete Cielo."</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/328/decreto_de_lei_n_28-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/328/decreto_de_lei_n_28-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Kelver Alcântara Vieira de Melo".</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/312/decreto_de_lei_n_27-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/312/decreto_de_lei_n_27-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Juscelino Pena Rocha Filho".</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/311/decreto_de_lei_n_26-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/311/decreto_de_lei_n_26-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa ao Excelentíssimo Senhor Cleber Rosa de Oliveira".</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/310/decreto_de_lei_n_25-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/310/decreto_de_lei_n_25-2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO AO SR. ROGÉRIO MASSAHIKO KOGA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/309/decreto_de_lei_n_24-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/309/decreto_de_lei_n_24-2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Professor Jamil Barbosa à Senhora ELÂNIA MARIA MARQUES BERGAMASHI".</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/308/decreto_de_lei_n23-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/308/decreto_de_lei_n23-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 2º Sargento da PMGO Ilmo. Sr. Antônio Humberto de Oliveira"</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/307/decreto_no_22-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/307/decreto_no_22-2020.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO A SRA. KASSIA MARIANO DE SOUZA MENDES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/306/decreto_no_21-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/306/decreto_no_21-2020.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana a Geovane Leite de Andrade".</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/305/decreto_no_20-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/305/decreto_no_20-2020.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana a João Claúdio Tarrento Silveira".</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/304/decreto_no_19-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/304/decreto_no_19-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao DR. ANIBALDO TEODORO DA SILVA".</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/303/decreto_no_18-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/303/decreto_no_18-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao MAJOR QOPM RENER RODRIGO PIRES".</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/302/decreto_no_17-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/302/decreto_no_17-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a SRA. DRA. AMANDA OLIVEIRA S. MONTEIRO SILVEIRA".</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/301/decreto_de_lei_no_16_-_2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/301/decreto_de_lei_no_16_-_2020.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Mérito e Bravura ao Soldado da Polícia Militar Osvaldo Pinto Rosa Neto".</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/300/decreto_de_lei_no_15_-_2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/300/decreto_de_lei_no_15_-_2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Senhor LUIZ VICENTE DA SILVA"</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/299/decreto_de_lei_no_14_-_2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/299/decreto_de_lei_no_14_-_2020.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa à SRA. MARIA DA CONCEIÇÃO LUCCAS MESQUITA".</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/298/decreto_de_lei__n_13-20.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/298/decreto_de_lei__n_13-20.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Senhora MARIA DIVINA DA SILVA LUZ"</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/297/decreto_de_lei_n12-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/297/decreto_de_lei_n12-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de cidadania Catalana ao Professor Dr. André Carlos Silva."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/296/decreto_de_lei_n11-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/296/decreto_de_lei_n11-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Professora Dra. Ana Paula Pinheiro Zago."</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/295/decreto_de_lei_n10-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/295/decreto_de_lei_n10-2020.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. DANILO FRAUZINO PEREIRA - ASPIRANTE A OF.PM"</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/294/decreto_de_lei_n09-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/294/decreto_de_lei_n09-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito e Bravura ao 1º Tenente QOA/Administrativo Marcelo Henrique Mamede e dá outras providências".</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/293/projeto_de_decreto_n_08-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/293/projeto_de_decreto_n_08-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Pastor Mestre Felipe Alves da Silva (Mestre em Matemática e Pastor Evangélico da Igreja Evangélica Assembleia de deus - Ministério Madureira)".</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/292/decreto__n_07-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/292/decreto__n_07-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. José dos Reis de Paula".</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/291/decreto_de_lei_n_06-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/291/decreto_de_lei_n_06-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentíssimo Senhor Mauro Jose Pavesi".</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/290/decreto_n_05-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/290/decreto_n_05-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Cairo Sidrak Ribeiro"</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/289/decreto_de_lei_n_04-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/289/decreto_de_lei_n_04-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentíssimo Senhor Cosme Sebastião Pavesi".</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/288/decreto_de_lei_no_03-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/288/decreto_de_lei_no_03-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Reverendo Bispo Dr. Oídes José do Carmo. (Presidente da Convenção Regional dos Ministros Evangélicos das Assembleias de Deus - Ministério de Madureira no Estado de Goiás)".</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/287/decreto_de_lei_no_02-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/287/decreto_de_lei_no_02-2020.pdf</t>
   </si>
   <si>
     <t>"Reconhece, para os fins do art. 65 da Lei Complementar n° 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos da solicitação do Prefeito do município de Catalaão-GO, encaminhada por meio da Mensagem/Decreto n° 2.056/2020."</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/286/decreto_de_lei_n01-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/286/decreto_de_lei_n01-2020.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito e Bravura ao Tenente Coronel André Luiz de Carvalho e dá outras providências".</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/402/decreto_de_lei_61-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/402/decreto_de_lei_61-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Mérito e Bravura Catalana, e dá outras providências."</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/401/decreto_n60-19.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/401/decreto_n60-19.pdf</t>
   </si>
   <si>
     <t>"Concede Medalha de Honra ao Mérito 'Professor Jamil Barbosa' à Sra. Cleusa Maria Rabelo Borges."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/400/decreto_de_lei_59-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/400/decreto_de_lei_59-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa à Excelentíssima Senhora Leonicia Candida de Faria."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/399/decreto_de_lei_58-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/399/decreto_de_lei_58-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa à Excelentíssima Senhora Nilde Alves Ribeiro."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/398/decreto_de_lei_57-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/398/decreto_de_lei_57-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Medalha de Honra ao Mérito 'Professor Jamil Barbosa' à Sra. Terezinha de Jesus Barbosa."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/397/decreto_de_lei_56-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/397/decreto_de_lei_56-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa à Sra. Marilânia Borges Pereira Vale - Professora Efetiva da Rede Municipal de Catalão."</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/396/decreto_de_lei_55-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/396/decreto_de_lei_55-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Marcos Bueno."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/395/decreto_de_lei_54-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/395/decreto_de_lei_54-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa à Sra. Márcia Rodrigues da Silva - Professora Efetiva da Rede Municipal de Catalão."</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/394/decreto_de_lei_53-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/394/decreto_de_lei_53-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" ao Excelentíssimo Senhor Dan Ahsuero de Faria".</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/393/decreto_de_lei_52-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/393/decreto_de_lei_52-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" à Excelentíssima Sra. Ana Cláudia Ribeiro Borges Barros</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/392/decreto_de_lei_51-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/392/decreto_de_lei_51-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" à Excelentíssima Sra. Simone de Fátima dos Santos</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/391/decreto_de_lei_50-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/391/decreto_de_lei_50-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" à Excelentíssima Sra. Reila Maria de Almeida.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/390/decreto_de_lei_49-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/390/decreto_de_lei_49-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Senhora Luciene Ribeiro Borges Andrades".</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/389/decreto_de_lei_48-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/389/decreto_de_lei_48-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Senhora MARIA FERREIRA NETTO".</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/388/decreto_de_lei_47-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/388/decreto_de_lei_47-2019.pdf</t>
   </si>
   <si>
     <t>Concede medalha de honra ao mérito "Professor Jamil Barbosa" a Sra. Elizabeth Fernandes de Sá.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/387/decreto_de_lei_46-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/387/decreto_de_lei_46-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" ao Excelentíssimo Senhor Leonardo Pereira Santa Cecilia.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/386/decreto_de_lei_45-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/386/decreto_de_lei_45-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão da Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa, e dá outras providências."</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/385/decreto_de_lei_44-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/385/decreto_de_lei_44-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa"  a Excelentíssima Senhora Maria Inez Aires Campos.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/384/decreto_de_lei_43-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/384/decreto_de_lei_43-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" a Excelentíssima Senhora Maria Celia Paschoal Safatle Sebba.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/383/decreto_de_lei_42-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/383/decreto_de_lei_42-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Senhora Iranésia Maria da Silva Salomão".</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/382/decreto_de_lei_41-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/382/decreto_de_lei_41-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Senhora Mariléa Marques Fernandes dos Santos".</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/381/decreto_de_lei_40-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/381/decreto_de_lei_40-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Senhora Nerilda Aparecida Aires de Andrade".</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/380/decreto_de_lei_no_39-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/380/decreto_de_lei_no_39-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" a Excelentíssima Senhora Maria Alves da Silva</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/379/decreto_de_lei_38-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/379/decreto_de_lei_38-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa" a Excelentíssima Senhora MARIA ALZERINA SANTANA.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/378/decreto_de_lei_37-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/378/decreto_de_lei_37-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao mérito Professor Jamil Barbosa" a Excelentíssima Senhora MARIA ANTONIETA NETTO DA PAIXÃO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/377/decreto_de_lei_36-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/377/decreto_de_lei_36-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Excelentíssima Senhora Neura Ferreira Rocha de Paula".</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/376/decreto_de_lei_no_35_de_2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/376/decreto_de_lei_no_35_de_2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Dra. Débora Caixeta Machado Gabriel (Fisioterapeuta Pélvica e Obstétrica- Doula)</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/375/decreto_de_lei_no_34_de_2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/375/decreto_de_lei_no_34_de_2019.pdf</t>
   </si>
   <si>
     <t>"Altera o decreto de Lei 06/19 que Concede o Título de Cidadania Catalana ao Sr. Lourival Nunes de Oliveira".</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/374/decreto_de_lei_no_33_de_2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/374/decreto_de_lei_no_33_de_2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Bernard Bacelar de Oliveira".</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/373/decreto_de_lei_no_32_de_2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/373/decreto_de_lei_no_32_de_2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Cerjo Terra de Souza Filho".</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/346/decreto_de_lei_no_31_de_2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/346/decreto_de_lei_no_31_de_2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Thiago Terra de Souza".</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/345/decreto_de_lei_no_30_de_2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/345/decreto_de_lei_no_30_de_2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Éder Cássio Rocha Ribeiro".</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/344/decreto_de_lei_29-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/344/decreto_de_lei_29-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Laercio Alves Moreira".</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/343/decreto_de_lei_28-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/343/decreto_de_lei_28-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha de Honra ao Mérito 'Professor Jamil Barbosa' à EXCELENTÍSSIMA PROFESSORA SONIA MARIA FERREIRA MARTINS."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/342/decreto_de_lei_27-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/342/decreto_de_lei_27-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadão Honorário, e dá outras providências".</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/341/decreto_de_lei_26-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/341/decreto_de_lei_26-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Prof. Dr. Claudio Lopes Maia".</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/340/decreto_de_lei_25-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/340/decreto_de_lei_25-2019.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadania Catalana ao excelentíssimo senhor dr. Rodrigo Lajovic Safatle.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/339/decreto_de_lei_24-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/339/decreto_de_lei_24-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a professora Marilia do Carmo Rosa".</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/338/decreto_de_lei_23-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/338/decreto_de_lei_23-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Excelentíssima Senhora Claudia Rodrigues da Silva Santos."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/337/decreto_de_lei_22-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/337/decreto_de_lei_22-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação, com ressalvas, das contas de governo do Poder Executivo do município de Catalão-GO, referente ao exercício de 2012".</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/336/decreto_de_lei_21-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/336/decreto_de_lei_21-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação, com ressalvas, das contas de governo do Poder Executivo do município de Catalão-GO, referente ao exercício de 2011".</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/335/decreto_de_lei_20-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/335/decreto_de_lei_20-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Idelvan Evangelista do Nascimento".</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/334/decreto_no_19-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/334/decreto_no_19-2019.pdf</t>
   </si>
   <si>
     <t>"Concede a medalha honra ao Mérito Professor Jamil Barbosa" ao Excelentíssimo Senhor Vandeval Florisbelo de Aquino.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/333/decreto_lei_18-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/333/decreto_lei_18-2019.pdf</t>
   </si>
   <si>
     <t>"Concede titulo de cidadania catalana á professora Ivânia Vera."</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/332/decreto_de_lei_n17-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/332/decreto_de_lei_n17-2019.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão catalano ao senhor Francisco Antônio Silva de Almeida."</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/331/decreto_de_lei_n16-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/331/decreto_de_lei_n16-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania ao Sr. Arildo Antonio da Silva, proprietário da 'Mecânica do Arildo Auto Center'".</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/327/decreto_de_lei_n15-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/327/decreto_de_lei_n15-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Catalana a Dra. Madalena Cristina de Almeida Mansano."</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/326/decreto_de_lei_n14-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/326/decreto_de_lei_n14-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Catalana a Dra. Angelane Maria Silva Barcelos Machado".</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/325/decreto_de_lei_n13-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/325/decreto_de_lei_n13-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana à Sra. NUNILA FERREIRA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/324/decreto_de_lei_n12-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/324/decreto_de_lei_n12-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Senhor Arcilon Saraiva de Souza".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/323/decreto_de_lei_n11-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/323/decreto_de_lei_n11-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadão Catalano ao Senhor Giovane Libério Quirino".</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/322/decreto_de_lei_n10-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/322/decreto_de_lei_n10-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Márcio Pereira da Silva".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/321/decreto_de_lei_n09-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/321/decreto_de_lei_n09-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sr.ª Raisa Ribeiro Caniza".</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/320/decreto_de_lei_n08-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/320/decreto_de_lei_n08-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do título de cidadão honorário, e dá outras providências".</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/319/decreto_de_lei_n07-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/319/decreto_de_lei_n07-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Necival Santos Gomes".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/318/decreto_de_lei_n06-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/318/decreto_de_lei_n06-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Lourival Nunes de Oliveira".</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/317/decreto_de_lei_n05-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/317/decreto_de_lei_n05-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Marcelo Gonçalves".</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/316/decreto_de_lei_n04-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/316/decreto_de_lei_n04-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Benemérita Catalana ao Excelentíssimo Senhor Ulysses Rocha Filho".</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/315/decreto_de_lei_no03-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/315/decreto_de_lei_no03-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentíssimo Senhor Dr. Roberto Antônio de Castro".</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/314/decreto_de_lei_n02-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/314/decreto_de_lei_n02-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Wilian Frata".</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/313/decreto_de_lei_n_01-2019.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/313/decreto_de_lei_n_01-2019.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Benemérita Catalana ao Excelentíssimo Senhor Fernando Napoleão da Silva Vieira".</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/497/pj_dec_n14_titulo_de_cidadao_jose_frederico_lyra_netto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/497/pj_dec_n14_titulo_de_cidadao_jose_frederico_lyra_netto.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana ao Sr. José Frederico Lyra Netto"</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/496/pj_dec_n13_titulo_de_cidadao_caio_flavio_castro_e_macedo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/496/pj_dec_n13_titulo_de_cidadao_caio_flavio_castro_e_macedo.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana ao Sr. Caio Flávio Castro e Macedo"</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/495/pj_dec_n12_titulo_de_cidadania_prof_roselma_lucchese.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/495/pj_dec_n12_titulo_de_cidadania_prof_roselma_lucchese.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Professora Doutora Roselma Lucchese"</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/494/pj_dec_n11_titulo_de_cidadania_marluce_ferreira_rocha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/494/pj_dec_n11_titulo_de_cidadania_marluce_ferreira_rocha.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do titulo de cidadão honorário, e dá outras providencias." MARLUCE FERREIRA DA ROCHA</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/493/pj_dec_n10_titulo_de_cidadao_antenor_eustaquio_borges_assuncao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/493/pj_dec_n10_titulo_de_cidadao_antenor_eustaquio_borges_assuncao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do titulo de cidadão honorário, e dá outras providencias." Dr. ANTENOR EUSTAQUIO BORGES ASSUNÇÃO</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/492/pj_dec_n09-18_titulo_de_cidadao_honorario_gilberto_marques_filh.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/492/pj_dec_n09-18_titulo_de_cidadao_honorario_gilberto_marques_filh.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do titulo de cidadão honorário, e dá outras providencias." Dr. GILBERTO MARQUES FILHO</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/491/pj_dec_n08-18_titulo_de_cidadao_paulo_inacio_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/491/pj_dec_n08-18_titulo_de_cidadao_paulo_inacio_da_silva.pdf</t>
   </si>
   <si>
     <t>``Concede o Titulo de Cidadania Catalana ao Sr. Paulo Inácio da Silva".</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/489/pj_dec_n06-18_titulo_de_cidadao_joao_goncalves_junior.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/489/pj_dec_n06-18_titulo_de_cidadao_joao_goncalves_junior.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Benemérita Catalana ao Excelentíssimo Senhor João Gonçalves Júnior."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/487/pj_dec_n04-18_titulo_de_cidadao_deputado_jose_nelton_dos_merces.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/487/pj_dec_n04-18_titulo_de_cidadao_deputado_jose_nelton_dos_merces.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentíssimo Senhor Deputado Estadual José Nelton das Mercês Lagares."</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/488/pj_dec_n05-18_titulo_de_cidadao_renato_ribeiro_dos_santos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/488/pj_dec_n05-18_titulo_de_cidadao_renato_ribeiro_dos_santos.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadão Catalano ao Senhor Renato Ribeiro dos Santos".</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/490/pj_dec_n07-18_autoriza_licenca_para_afastamento_do_prefeito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/490/pj_dec_n07-18_autoriza_licenca_para_afastamento_do_prefeito.pdf</t>
   </si>
   <si>
     <t>"Autoriza licença ao Prefeito Municipal para afastamento do seu cargo no período de 1° de setembro a 30 de setembro de 2018."</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/486/pj_dec_n03-18_titulo_de_cidadao_adao_ribeiro_zacarias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/486/pj_dec_n03-18_titulo_de_cidadao_adao_ribeiro_zacarias.pdf</t>
   </si>
   <si>
     <t>``Concede o Titulo de Cidadania Catalana ao Sr. Adão Ribeiro Zacarias".</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/485/pj_dec_n02-18_titulo_de_cidadao_maurelio_euripedes_da_silva_neto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/485/pj_dec_n02-18_titulo_de_cidadao_maurelio_euripedes_da_silva_neto.pdf</t>
   </si>
   <si>
     <t>``Concede o Titulo de Cidadania Catalana ao Sr. Maurélio Eurípedes da Silva Neto".</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/484/pj_dec_n_01-18_titulo_de_cidadao_jose_stalin_de_araujo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/484/pj_dec_n_01-18_titulo_de_cidadao_jose_stalin_de_araujo.pdf</t>
   </si>
   <si>
     <t>``Concede o Título de Cidadania Catalana ao Dr. Jose Stalin de Araujo, médico cardiologista na cidade de Catalão-Goiás."</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>"Concede título de cidadania a Sra. Marly José Cardoso Gonçalves conhecida como 'Marly Cardoso'."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>"Concede o título de cidadão catalano ao Sr. José Vaz de Oliveira, conhecido popularmente como 'Zé Melo'."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>"Concede o título de cidadão catalano ao Sr. Cícero Leonardo Neto."</t>
   </si>
@@ -3996,51 +3993,51 @@
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Helson Barbosa de Souza".</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Sra. Silvia Aparecida Rosa - Vereadora Silvinha".</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>"Concede o Título de cidadania Catalana ao Sr.  Marcos Antônio Batista dos Santos conhecido popularmente como 'Marcos da MS produções'."</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Lucas Tamandaré Borges".</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/930/decreto_de_lei_no_08-2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/930/decreto_de_lei_no_08-2017.pdf</t>
   </si>
   <si>
     <t>"Aprova as Contas de Gestão do Poder Executivo do Município de Catalão relativas aos meses de: Dezembro de 2005 - Balancete de dezembro de 2005 relativo a prestação de contas do Exercício de 2005; Dezembro de 2007 - Balancete de dezembro de 2007 relativo a prestação de contas do Exercício de 2007; e Dezembro de 2008 - Balancete de Dezembro de 2008 relativo a prestação de contas do Exercício 2008".</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Cláudio Silva Lima, conhecido popularmente como 'Cláudio Lima', radialista e vereador desta cidade".</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Sra. Simone Aparecida Borges de Araújo".</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>"Concede o título de cidadania catalana ao Sr. Major André Luiz de Carvalho, conhecido popularmente como 'Major Carvalho'."</t>
   </si>
   <si>
     <t>909</t>
   </si>
@@ -4050,237 +4047,237 @@
   <si>
     <t>890</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano do Município de Catalão ao Sr. Willian Charles Kieffer e dá outras providências".</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Dr. Armando Benedito Bianki”.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Sérgio Ricardo Caetano”.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/803/decreto_legislativo_no_13_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/803/decreto_legislativo_no_13_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Daniel Carvalho dos Reis".</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/802/decreto_legislativo_no_12_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/802/decreto_legislativo_no_12_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Gustavo Jorge Costa de Sousa".</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/783/decreto_legislativo_no_11_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/783/decreto_legislativo_no_11_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Superintendente Estadual da Juventude Leonardo Felipe Marques de Souza".</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/782/decreto_legislativo_no_10_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/782/decreto_legislativo_no_10_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Vice-Governador do Estado de Goiás José Eliton de Figueredo Júnior".</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Benemérita Catalana ao Senhor Juarez Camilo Rodovalho".</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/726/decreto_legislativo_n_08de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/726/decreto_legislativo_n_08de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Túlio Henrique e Silva".</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/725/decreto_legislativo_n_07_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/725/decreto_legislativo_n_07_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Marinaldo Luiz dos Santos".</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/721/decreto_legislativo_n_06_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/721/decreto_legislativo_n_06_de_2016.pdf</t>
   </si>
   <si>
     <t>" Concede Título de Cidadão Catalano e dá outras providências."</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/713/decreto_legislativo_n_05_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/713/decreto_legislativo_n_05_de_2016.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO AO SR. Leandro Alencar Marques e dá outras providências".</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/708/decreto_legislativo_n_04_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/708/decreto_legislativo_n_04_de_2016.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO DO MUNICÍPIO DE CATALAO AO SR. MÁRCIO CARNEIRO OLIVEIRA e dá outras providências".</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/705/decreto_de_lei_n_03_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/705/decreto_de_lei_n_03_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadania Catalana ao Senhor Petterson ldelmino França".</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/686/decreto_legislativo_n_02_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/686/decreto_legislativo_n_02_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Divino Eterno de Moraes".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/680/decreto_de_lei_n_01_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/680/decreto_de_lei_n_01_de_2016.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. SERIGNE ABABACAR CISSÉ BA".</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2014/1072/decreto_de_lei_no_15-2014_-_aprova_contas_2011.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2014/1072/decreto_de_lei_no_15-2014_-_aprova_contas_2011.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1080/dl_no_07-2013_-_balancete_2009.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1080/dl_no_07-2013_-_balancete_2009.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1078/dl_no_06-2013_-_balancete_2010.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1078/dl_no_06-2013_-_balancete_2010.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona"</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1077/dl_no_05-2013_-_balancete_2008.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1077/dl_no_05-2013_-_balancete_2008.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1075/dl_no_04-2013_-_balancete_2001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1075/dl_no_04-2013_-_balancete_2001.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1073/dl_no_03-2013_-_balancete_2004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1073/dl_no_03-2013_-_balancete_2004.pdf</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2012/1079/decreto_no_02_de_2012_balancetes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2012/1079/decreto_no_02_de_2012_balancetes.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2009/1076/decreto_no_14_de_2009_balancetes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2009/1076/decreto_no_14_de_2009_balancetes.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal do mês de dezembro do ano de 2003".</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2008/1074/decreto_legislativo_no_04-2008_balancetes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2008/1074/decreto_legislativo_no_04-2008_balancetes.pdf</t>
   </si>
   <si>
     <t>"Aprova balancetes que menciona".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4587,66 +4584,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1850/decreto_legislativo_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1849/decreto_legislativo_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1848/decreto_legislativo_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1847/decreto_legislativo_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1846/decreto_legislativo_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1845/decreto_legislativo_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1844/decreto_legislativo_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1843/decreto_legislativo_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1842/decreto_legislativo_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1841/decreto_legislativo_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1840/decreto_legislativo_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1839/decreto_legislativo_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1838/decreto_legislativo_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1837/decreto_legislativo_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1836/decreto_legislativo_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1835/decreto_legislativo_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1834/decreto_legislativo_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1833/decreto_legislativo_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1832/decreto_legislativo_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1831/decreto_legislativo_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1830/decreto_legislativo_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1829/decreto_legislativo_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1828/decreto_legislativo_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1827/decreto_legislativo_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1826/decreto_legislativo_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1825/decreto_legislativo_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1824/decreto_legislativo_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1822/decreto_legislativo_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1821/decreto_legislativo_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1820/decreto_legislativo_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1819/decreto_legislativo_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1755/decreto_legislativo_no_40-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1732/decreto_legislativo_no_39-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1724/decreto_legislativo_no_38-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1725/decreto_legislativo_no_37-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1726/decreto_legislativo_no_36-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1727/decreto_legislativo_no_35-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1728/decreto_legislativo_no_34-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1731/decreto_legislativo_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1730/decreto_legislativo_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1729/decreto_legislativo_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1723/decreto_legislativo_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1722/decreto_legislativo_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1721/decreto_legislativo_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1720/decreto_legislativo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1719/decreto_legislativo_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1718/decreto_legislativo_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1717/decreto_legislativo_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1716/decreto_legislativo_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1715/decreto_legislativo_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1714/decreto_legislativo_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1713/decreto_legislativo_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1712/decreto_legislativo_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1711/decreto_legislativo_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1710/decreto_legislativo_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1709/decreto_legislativo_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1708/decreto_legislativo_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1707/decreto_legislativo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1671/decreto_legislativo_no_13-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1672/decreto_legislativo_no_12-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1673/decreto_legislativo_no_11-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1668/decreto_legislativo_no_10-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1670/decreto_legislativo_no_09-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1669/decreto_legislativo_no_08-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1665/decreto_legislativo_no_07-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1666/decreto_legislativo_no_06-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1660/decreto_legislativo_no_05-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1661/decreto_legislativo_no_04-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1662/decreto_legislativo_no_03-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1663/decreto_legislativo_no_02-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1664/decreto_legislativo_no_01-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1558/decreto_legislativo_n_40-2024..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1557/decreto_legislativo_n_39-2024..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1556/decreto_legislativo_n_38-2024..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1555/decreto_legislativo_n_37-2024..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1548/decreto_legislativo_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1547/decreto_legislativo_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1546/decreto_legislativo_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1545/decreto_legislativo_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1549/decreto_legislativo_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1550/decreto_legislativo_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1528/decreto_legislativo_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1529/decreto_legislativo_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1527/decreto_legislativo_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1523/decreto_legislativo_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1526/decreto_legislativo_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1525/decreto_legislativo_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1524/decreto_legislativo_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1534/decreto_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1502/decreto_legislativo_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1501/decreto_legislativo_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1500/decreto_legislativo_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1499/decreto_legislativo_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1498/decreto_legislativo_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1497/decreto_legislativo_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1496/decreto_legislativo_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1495/decreto_legislativo_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1494/decreto_legislativo_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1493/decreto_legislativo_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1478/decreto_legislativo_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1477/decreto_legislativo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1476/decreto_legislativo_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1475/decreto_legislativo_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1474/decreto_legislativo_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1461/decreto_legislativo_no_07-2024..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1462/decreto_legislativo_no_06-2024..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1464/decreto_legislativo_no_05-2024..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1463/decreto_legislativo_no_04-2024..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1450/decreto_legislativo_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1449/decreto_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1446/decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1393/decreto_legislativo_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1384/decreto_legislativo_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1383/decreto_legislativo_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1382/decreto_legislativo_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1381/decreto_legislativo_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1380/decreto_legislativo_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1379/decreto_legislativo_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1378/decreto_legislativo_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1377/decreto_legislativo_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1376/decreto_legislativo_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1375/decreto_legislativo_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1374/decreto_legislativo_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1373/decreto_legislativo_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1372/decreto_legislativo_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1371/decreto_legislativo_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1354/decreto_legislativo_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1353/decreto_legislativo_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1352/decreto_legislativo_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1351/decreto_legislativo_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1350/decreto_legislativo_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1349/decreto_legislativo_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1348/decreto_legislativo_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1346/decreto_legislativo_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1347/decreto_legislativo_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1345/decreto_legislativo_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1344/decreto_legislativo_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1355/decreto_legislativo_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1343/decreto_legislativo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1342/decreto_legislativo_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1341/decreto_legislativo_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1340/decreto_legislativo_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1339/decreto_legislativo_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1338/decreto_legislativo_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1337/decreto_legislativo_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1336/decreto_legislativo_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1335/decreto_legislativo_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1334/decreto_legislativo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1333/decreto_legislativo_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1317/decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1316/decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1315/decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1314/decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1313/decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1295/decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1250/decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1221/decreto_legislativo_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1220/decreto_legislativo_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1219/decreto_legislativo_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1218/decreto_legislativo_no_47-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1217/decreto_legislativo_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1140/decreto_legislativo__no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1139/decreto_legislativo__no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1127/decreto_legislativo__no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1126/decreto_legislativo__no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1125/decreto_legislativo__no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1124/decreto_legislativo__no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1123/decreto_legislativo__no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1122/decreto_legislativo_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1318/decreto_legislativo_n_37-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1120/decreto_legislativo_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1119/decreto_legislativo_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1118/decreto_legislativo_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1109/decreto_legislativo_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1108/decreto_legislativo_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1084/decreto_legislativo_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1083/decreto_legislativo_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1081/decreto_legislativo_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1082/decreto_legislativo_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1053/decreto_legislativo__no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1052/decreto_legislativo__no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1058/decreto_legislativo__no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1057/decreto_legislativo__no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1056/decreto_legislativo__no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1055/decreto_legislativo__no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1054/decreto_legislativo__no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1042/decreto_legislativo__no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1319/decreto_legislativo_no_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1033/decreto_legislativo_no_18de_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1032/decreto_legislativo_no_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1031/decreto_legislativo_no_16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1030/decreto_legislativo_no_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1029/decreto_legislativo_no_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1013/decreto_legislativo_no_13de_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1012/decreto_legislativo_no_12de_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1011/decreto_legislativo_no_11de_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/869/decreto_legislativo_no_10de_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/868/decreto_legislativo_no_09_de_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/851/decreto_legislativo_no_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/850/decreto_legislativo_no_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/849/decreto_legislativo_no_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/848/decreto_legislativo_no_05_de_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/653/decreto_legislativo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/642/decreto_legislativo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/641/decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/640/decreto_legislativo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/574/decreto_pdl_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/575/decreto_pdl_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/576/decreto_pdl_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/577/decreto_pdl_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/578/decreto_pdl_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/580/decreto_pdl_no61-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/581/decreto_pdl_no60-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/582/decreto_pdl_no59-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/583/decreto_pdl_no58-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/584/decreto_pdl_no57-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/585/decreto_pdl_no56-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/586/decreto_pdl_no55-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/587/decreto_pdl_no54-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/588/decreto_pdl_no53-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/589/decreto_pdl_no52-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/590/decreto_pdl_no51-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/591/decreto_pdl_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/592/decreto_pdl_no49-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/594/decreto_pdl_no47-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/605/parecer_decreto_pdl_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/595/decreto_pdl_no44-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/602/decreto_pdl_no38-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/603/decreto_pdl_no37-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/565/parecer_juridico_pdl_no_28-2021_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/560/decreto_no_23-2021_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/573/decreto_pdl_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/579/decreto_pdl_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/593/decreto_pdl_no48-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/596/decreto_pdl_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/597/decreto_pdl_no42-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/599/decreto_pdl_no41-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/600/decreto_pdl_no40-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/601/decreto_pdl_no39-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/604/decreto_pdl_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/572/decreto_pdl_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/571/decreto_pdl_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/570/decreto_pdl_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/568/decreto_pdl_no_32-2021_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/569/decreto_pdl_no_31-2021_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/567/decreto_pdl_no_30-2021_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/566/decreto_pdl_no_29-2021_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/564/decreto_pdl_no_27-2021_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/563/decreto_pdl_no_26-2021_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/561/decreto_no_24-2021_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/541/decreto_legislativo_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/549/decreto_legislativoi_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/534/decreto_no20-21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/533/decreto_no19-21.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/531/decreto_legislativo_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/529/decreto_legislativo_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/530/decreto_legislativo_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/517/decreto_legislativo_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/518/decreto_legislativo_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/476/decreto_legislativo_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/475/decreto_legislativo_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/474/decreto_legislativo_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/473/decreto_legislativo_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/472/decreto_legislativo_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/471/decreto_legislativo_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/422/decreto_legislativo_no_7-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/410/decreto_legislativo_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/411/decreto_legislativo_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/404/decreto_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/403/decreto_legislativo_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/164/decreto_legislativo_-_no02.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/1/decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/372/decreto_n_56-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/371/decreto_n_55-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/370/decreto_n_54-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/369/decreto_n_53-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/368/decreto_n_52-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/367/decreto_n_51-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/366/decreto_n_50-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/365/decreto_n_49-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/364/decreto_n_48-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/363/decreto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/362/decreto_n_46-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/361/decreto_n_45-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/360/decreto_n_44-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/359/decreto_n_42-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/358/decreto_n_42-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/357/decreto_n_41-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/356/decreto_n_40-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/355/decreto_n_39-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/354/decreto_n_38-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/353/decreto_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/352/decreto_n_36-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/351/decreto_no_35-20.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/350/decreto_no_34-20.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/349/decreto_no_33-20.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/348/decreto_de_lei_n_32-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/347/decreto_de_lei_n_31-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/330/decreto_de_lei_n_30-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/329/decreto_de_lei_n_29-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/328/decreto_de_lei_n_28-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/312/decreto_de_lei_n_27-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/311/decreto_de_lei_n_26-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/310/decreto_de_lei_n_25-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/309/decreto_de_lei_n_24-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/308/decreto_de_lei_n23-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/307/decreto_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/306/decreto_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/305/decreto_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/304/decreto_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/303/decreto_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/302/decreto_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/301/decreto_de_lei_no_16_-_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/300/decreto_de_lei_no_15_-_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/299/decreto_de_lei_no_14_-_2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/298/decreto_de_lei__n_13-20.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/297/decreto_de_lei_n12-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/296/decreto_de_lei_n11-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/295/decreto_de_lei_n10-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/294/decreto_de_lei_n09-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/293/projeto_de_decreto_n_08-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/292/decreto__n_07-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/291/decreto_de_lei_n_06-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/290/decreto_n_05-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/289/decreto_de_lei_n_04-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/288/decreto_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/287/decreto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/286/decreto_de_lei_n01-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/402/decreto_de_lei_61-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/401/decreto_n60-19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/400/decreto_de_lei_59-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/399/decreto_de_lei_58-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/398/decreto_de_lei_57-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/397/decreto_de_lei_56-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/396/decreto_de_lei_55-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/395/decreto_de_lei_54-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/394/decreto_de_lei_53-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/393/decreto_de_lei_52-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/392/decreto_de_lei_51-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/391/decreto_de_lei_50-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/390/decreto_de_lei_49-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/389/decreto_de_lei_48-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/388/decreto_de_lei_47-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/387/decreto_de_lei_46-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/386/decreto_de_lei_45-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/385/decreto_de_lei_44-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/384/decreto_de_lei_43-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/383/decreto_de_lei_42-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/382/decreto_de_lei_41-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/381/decreto_de_lei_40-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/380/decreto_de_lei_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/379/decreto_de_lei_38-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/378/decreto_de_lei_37-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/377/decreto_de_lei_36-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/376/decreto_de_lei_no_35_de_2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/375/decreto_de_lei_no_34_de_2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/374/decreto_de_lei_no_33_de_2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/373/decreto_de_lei_no_32_de_2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/346/decreto_de_lei_no_31_de_2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/345/decreto_de_lei_no_30_de_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/344/decreto_de_lei_29-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/343/decreto_de_lei_28-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/342/decreto_de_lei_27-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/341/decreto_de_lei_26-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/340/decreto_de_lei_25-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/339/decreto_de_lei_24-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/338/decreto_de_lei_23-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/337/decreto_de_lei_22-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/336/decreto_de_lei_21-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/335/decreto_de_lei_20-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/334/decreto_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/333/decreto_lei_18-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/332/decreto_de_lei_n17-2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/331/decreto_de_lei_n16-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/327/decreto_de_lei_n15-2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/326/decreto_de_lei_n14-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/325/decreto_de_lei_n13-2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/324/decreto_de_lei_n12-2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/323/decreto_de_lei_n11-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/322/decreto_de_lei_n10-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/321/decreto_de_lei_n09-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/320/decreto_de_lei_n08-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/319/decreto_de_lei_n07-2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/318/decreto_de_lei_n06-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/317/decreto_de_lei_n05-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/316/decreto_de_lei_n04-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/315/decreto_de_lei_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/314/decreto_de_lei_n02-2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/313/decreto_de_lei_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/497/pj_dec_n14_titulo_de_cidadao_jose_frederico_lyra_netto.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/496/pj_dec_n13_titulo_de_cidadao_caio_flavio_castro_e_macedo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/495/pj_dec_n12_titulo_de_cidadania_prof_roselma_lucchese.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/494/pj_dec_n11_titulo_de_cidadania_marluce_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/493/pj_dec_n10_titulo_de_cidadao_antenor_eustaquio_borges_assuncao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/492/pj_dec_n09-18_titulo_de_cidadao_honorario_gilberto_marques_filh.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/491/pj_dec_n08-18_titulo_de_cidadao_paulo_inacio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/489/pj_dec_n06-18_titulo_de_cidadao_joao_goncalves_junior.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/487/pj_dec_n04-18_titulo_de_cidadao_deputado_jose_nelton_dos_merces.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/488/pj_dec_n05-18_titulo_de_cidadao_renato_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/490/pj_dec_n07-18_autoriza_licenca_para_afastamento_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/486/pj_dec_n03-18_titulo_de_cidadao_adao_ribeiro_zacarias.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/485/pj_dec_n02-18_titulo_de_cidadao_maurelio_euripedes_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/484/pj_dec_n_01-18_titulo_de_cidadao_jose_stalin_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/930/decreto_de_lei_no_08-2017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/803/decreto_legislativo_no_13_de_2016.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/802/decreto_legislativo_no_12_de_2016.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/783/decreto_legislativo_no_11_de_2016.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/782/decreto_legislativo_no_10_de_2016.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/726/decreto_legislativo_n_08de_2016.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/725/decreto_legislativo_n_07_de_2016.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/721/decreto_legislativo_n_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/713/decreto_legislativo_n_05_de_2016.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/708/decreto_legislativo_n_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/705/decreto_de_lei_n_03_de_2016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/686/decreto_legislativo_n_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/680/decreto_de_lei_n_01_de_2016.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2014/1072/decreto_de_lei_no_15-2014_-_aprova_contas_2011.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1080/dl_no_07-2013_-_balancete_2009.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1078/dl_no_06-2013_-_balancete_2010.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1077/dl_no_05-2013_-_balancete_2008.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1075/dl_no_04-2013_-_balancete_2001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1073/dl_no_03-2013_-_balancete_2004.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2012/1079/decreto_no_02_de_2012_balancetes.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2009/1076/decreto_no_14_de_2009_balancetes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2008/1074/decreto_legislativo_no_04-2008_balancetes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1850/decreto_legislativo_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1849/decreto_legislativo_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1848/decreto_legislativo_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1847/decreto_legislativo_no_68_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1846/decreto_legislativo_no_67_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1845/decreto_legislativo_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1844/decreto_legislativo_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1843/decreto_legislativo_no_64_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1842/decreto_legislativo_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1841/decreto_legislativo_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1840/decreto_legislativo_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1839/decreto_legislativo_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1838/decreto_legislativo_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1837/decreto_legislativo_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1836/decreto_legislativo_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1835/decreto_legislativo_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1834/decreto_legislativo_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1833/decreto_legislativo_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1832/decreto_legislativo_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1831/decreto_legislativo_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1830/decreto_legislativo_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1829/decreto_legislativo_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1828/decreto_legislativo_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1827/decreto_legislativo_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1826/decreto_legislativo_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1825/decreto_legislativo_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1824/decreto_legislativo_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1822/decreto_legislativo_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1821/decreto_legislativo_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1820/decreto_legislativo_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1819/decreto_legislativo_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1755/decreto_legislativo_no_40-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1732/decreto_legislativo_no_39-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1724/decreto_legislativo_no_38-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1725/decreto_legislativo_no_37-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1726/decreto_legislativo_no_36-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1727/decreto_legislativo_no_35-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1728/decreto_legislativo_no_34-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1731/decreto_legislativo_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1730/decreto_legislativo_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1729/decreto_legislativo_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1723/decreto_legislativo_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1722/decreto_legislativo_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1721/decreto_legislativo_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1720/decreto_legislativo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1719/decreto_legislativo_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1718/decreto_legislativo_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1717/decreto_legislativo_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1716/decreto_legislativo_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1715/decreto_legislativo_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1714/decreto_legislativo_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1713/decreto_legislativo_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1712/decreto_legislativo_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1711/decreto_legislativo_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1710/decreto_legislativo_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1709/decreto_legislativo_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1708/decreto_legislativo_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1707/decreto_legislativo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1671/decreto_legislativo_no_13-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1672/decreto_legislativo_no_12-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1673/decreto_legislativo_no_11-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1668/decreto_legislativo_no_10-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1670/decreto_legislativo_no_09-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1669/decreto_legislativo_no_08-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1665/decreto_legislativo_no_07-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1666/decreto_legislativo_no_06-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1660/decreto_legislativo_no_05-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1661/decreto_legislativo_no_04-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1662/decreto_legislativo_no_03-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1663/decreto_legislativo_no_02-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1664/decreto_legislativo_no_01-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1558/decreto_legislativo_n_40-2024..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1557/decreto_legislativo_n_39-2024..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1556/decreto_legislativo_n_38-2024..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1555/decreto_legislativo_n_37-2024..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1548/decreto_legislativo_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1547/decreto_legislativo_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1546/decreto_legislativo_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1545/decreto_legislativo_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1549/decreto_legislativo_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1550/decreto_legislativo_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1528/decreto_legislativo_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1529/decreto_legislativo_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1527/decreto_legislativo_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1523/decreto_legislativo_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1526/decreto_legislativo_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1525/decreto_legislativo_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1524/decreto_legislativo_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1534/decreto_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1502/decreto_legislativo_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1501/decreto_legislativo_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1500/decreto_legislativo_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1499/decreto_legislativo_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1498/decreto_legislativo_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1497/decreto_legislativo_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1496/decreto_legislativo_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1495/decreto_legislativo_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1494/decreto_legislativo_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1493/decreto_legislativo_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1478/decreto_legislativo_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1477/decreto_legislativo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1476/decreto_legislativo_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1475/decreto_legislativo_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1474/decreto_legislativo_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1461/decreto_legislativo_no_07-2024..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1462/decreto_legislativo_no_06-2024..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1464/decreto_legislativo_no_05-2024..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1463/decreto_legislativo_no_04-2024..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1450/decreto_legislativo_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1449/decreto_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1446/decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1393/decreto_legislativo_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1384/decreto_legislativo_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1383/decreto_legislativo_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1382/decreto_legislativo_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1381/decreto_legislativo_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1380/decreto_legislativo_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1379/decreto_legislativo_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1378/decreto_legislativo_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1377/decreto_legislativo_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1376/decreto_legislativo_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1375/decreto_legislativo_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1374/decreto_legislativo_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1373/decreto_legislativo_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1372/decreto_legislativo_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1371/decreto_legislativo_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1354/decreto_legislativo_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1353/decreto_legislativo_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1352/decreto_legislativo_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1351/decreto_legislativo_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1350/decreto_legislativo_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1349/decreto_legislativo_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1348/decreto_legislativo_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1346/decreto_legislativo_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1347/decreto_legislativo_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1345/decreto_legislativo_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1344/decreto_legislativo_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1355/decreto_legislativo_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1343/decreto_legislativo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1342/decreto_legislativo_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1341/decreto_legislativo_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1340/decreto_legislativo_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1339/decreto_legislativo_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1338/decreto_legislativo_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1337/decreto_legislativo_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1336/decreto_legislativo_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1335/decreto_legislativo_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1334/decreto_legislativo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1333/decreto_legislativo_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1317/decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1316/decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1315/decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1314/decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1313/decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1295/decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1250/decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1221/decreto_legislativo_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1220/decreto_legislativo_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1219/decreto_legislativo_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1218/decreto_legislativo_no_47-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1217/decreto_legislativo_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1140/decreto_legislativo__no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1139/decreto_legislativo__no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1127/decreto_legislativo__no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1126/decreto_legislativo__no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1125/decreto_legislativo__no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1124/decreto_legislativo__no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1123/decreto_legislativo__no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1122/decreto_legislativo_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1318/decreto_legislativo_n_37-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1120/decreto_legislativo_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1119/decreto_legislativo_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1118/decreto_legislativo_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1109/decreto_legislativo_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1108/decreto_legislativo_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1084/decreto_legislativo_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1083/decreto_legislativo_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1081/decreto_legislativo_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1082/decreto_legislativo_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1053/decreto_legislativo__no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1052/decreto_legislativo__no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1058/decreto_legislativo__no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1057/decreto_legislativo__no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1056/decreto_legislativo__no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1055/decreto_legislativo__no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1054/decreto_legislativo__no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1042/decreto_legislativo__no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1319/decreto_legislativo_no_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1033/decreto_legislativo_no_18de_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1032/decreto_legislativo_no_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1031/decreto_legislativo_no_16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1030/decreto_legislativo_no_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1029/decreto_legislativo_no_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1013/decreto_legislativo_no_13de_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1012/decreto_legislativo_no_12de_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1011/decreto_legislativo_no_11de_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/869/decreto_legislativo_no_10de_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/868/decreto_legislativo_no_09_de_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/851/decreto_legislativo_no_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/850/decreto_legislativo_no_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/849/decreto_legislativo_no_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/848/decreto_legislativo_no_05_de_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/653/decreto_legislativo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/642/decreto_legislativo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/641/decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/640/decreto_legislativo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/574/decreto_pdl_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/575/decreto_pdl_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/576/decreto_pdl_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/577/decreto_pdl_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/578/decreto_pdl_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/580/decreto_pdl_no61-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/581/decreto_pdl_no60-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/582/decreto_pdl_no59-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/583/decreto_pdl_no58-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/584/decreto_pdl_no57-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/585/decreto_pdl_no56-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/586/decreto_pdl_no55-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/587/decreto_pdl_no54-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/588/decreto_pdl_no53-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/589/decreto_pdl_no52-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/590/decreto_pdl_no51-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/591/decreto_pdl_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/592/decreto_pdl_no49-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/594/decreto_pdl_no47-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/605/parecer_decreto_pdl_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/595/decreto_pdl_no44-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/602/decreto_pdl_no38-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/603/decreto_pdl_no37-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/565/parecer_juridico_pdl_no_28-2021_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/560/decreto_no_23-2021_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/573/decreto_pdl_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/579/decreto_pdl_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/593/decreto_pdl_no48-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/596/decreto_pdl_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/597/decreto_pdl_no42-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/599/decreto_pdl_no41-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/600/decreto_pdl_no40-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/601/decreto_pdl_no39-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/604/decreto_pdl_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/572/decreto_pdl_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/571/decreto_pdl_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/570/decreto_pdl_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/568/decreto_pdl_no_32-2021_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/569/decreto_pdl_no_31-2021_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/567/decreto_pdl_no_30-2021_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/566/decreto_pdl_no_29-2021_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/564/decreto_pdl_no_27-2021_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/563/decreto_pdl_no_26-2021_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/561/decreto_no_24-2021_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/541/decreto_legislativo_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/549/decreto_legislativoi_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/534/decreto_no20-21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/533/decreto_no19-21.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/531/decreto_legislativo_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/529/decreto_legislativo_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/530/decreto_legislativo_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/517/decreto_legislativo_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/518/decreto_legislativo_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/476/decreto_legislativo_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/475/decreto_legislativo_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/474/decreto_legislativo_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/473/decreto_legislativo_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/472/decreto_legislativo_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/471/decreto_legislativo_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/422/decreto_legislativo_no_7-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/410/decreto_legislativo_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/411/decreto_legislativo_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/404/decreto_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/403/decreto_legislativo_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/164/decreto_legislativo_-_no02.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/1/decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/372/decreto_n_56-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/371/decreto_n_55-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/370/decreto_n_54-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/369/decreto_n_53-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/368/decreto_n_52-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/367/decreto_n_51-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/366/decreto_n_50-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/365/decreto_n_49-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/364/decreto_n_48-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/363/decreto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/362/decreto_n_46-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/361/decreto_n_45-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/360/decreto_n_44-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/359/decreto_n_42-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/358/decreto_n_42-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/357/decreto_n_41-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/356/decreto_n_40-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/355/decreto_n_39-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/354/decreto_n_38-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/353/decreto_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/352/decreto_n_36-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/351/decreto_no_35-20.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/350/decreto_no_34-20.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/349/decreto_no_33-20.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/348/decreto_de_lei_n_32-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/347/decreto_de_lei_n_31-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/330/decreto_de_lei_n_30-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/329/decreto_de_lei_n_29-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/328/decreto_de_lei_n_28-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/312/decreto_de_lei_n_27-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/311/decreto_de_lei_n_26-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/310/decreto_de_lei_n_25-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/309/decreto_de_lei_n_24-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/308/decreto_de_lei_n23-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/307/decreto_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/306/decreto_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/305/decreto_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/304/decreto_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/303/decreto_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/302/decreto_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/301/decreto_de_lei_no_16_-_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/300/decreto_de_lei_no_15_-_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/299/decreto_de_lei_no_14_-_2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/298/decreto_de_lei__n_13-20.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/297/decreto_de_lei_n12-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/296/decreto_de_lei_n11-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/295/decreto_de_lei_n10-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/294/decreto_de_lei_n09-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/293/projeto_de_decreto_n_08-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/292/decreto__n_07-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/291/decreto_de_lei_n_06-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/290/decreto_n_05-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/289/decreto_de_lei_n_04-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/288/decreto_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/287/decreto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/286/decreto_de_lei_n01-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/402/decreto_de_lei_61-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/401/decreto_n60-19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/400/decreto_de_lei_59-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/399/decreto_de_lei_58-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/398/decreto_de_lei_57-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/397/decreto_de_lei_56-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/396/decreto_de_lei_55-2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/395/decreto_de_lei_54-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/394/decreto_de_lei_53-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/393/decreto_de_lei_52-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/392/decreto_de_lei_51-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/391/decreto_de_lei_50-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/390/decreto_de_lei_49-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/389/decreto_de_lei_48-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/388/decreto_de_lei_47-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/387/decreto_de_lei_46-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/386/decreto_de_lei_45-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/385/decreto_de_lei_44-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/384/decreto_de_lei_43-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/383/decreto_de_lei_42-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/382/decreto_de_lei_41-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/381/decreto_de_lei_40-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/380/decreto_de_lei_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/379/decreto_de_lei_38-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/378/decreto_de_lei_37-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/377/decreto_de_lei_36-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/376/decreto_de_lei_no_35_de_2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/375/decreto_de_lei_no_34_de_2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/374/decreto_de_lei_no_33_de_2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/373/decreto_de_lei_no_32_de_2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/346/decreto_de_lei_no_31_de_2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/345/decreto_de_lei_no_30_de_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/344/decreto_de_lei_29-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/343/decreto_de_lei_28-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/342/decreto_de_lei_27-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/341/decreto_de_lei_26-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/340/decreto_de_lei_25-2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/339/decreto_de_lei_24-2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/338/decreto_de_lei_23-2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/337/decreto_de_lei_22-2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/336/decreto_de_lei_21-2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/335/decreto_de_lei_20-2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/334/decreto_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/333/decreto_lei_18-2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/332/decreto_de_lei_n17-2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/331/decreto_de_lei_n16-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/327/decreto_de_lei_n15-2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/326/decreto_de_lei_n14-2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/325/decreto_de_lei_n13-2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/324/decreto_de_lei_n12-2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/323/decreto_de_lei_n11-2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/322/decreto_de_lei_n10-2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/321/decreto_de_lei_n09-2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/320/decreto_de_lei_n08-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/319/decreto_de_lei_n07-2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/318/decreto_de_lei_n06-2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/317/decreto_de_lei_n05-2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/316/decreto_de_lei_n04-2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/315/decreto_de_lei_no03-2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/314/decreto_de_lei_n02-2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/313/decreto_de_lei_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/497/pj_dec_n14_titulo_de_cidadao_jose_frederico_lyra_netto.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/496/pj_dec_n13_titulo_de_cidadao_caio_flavio_castro_e_macedo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/495/pj_dec_n12_titulo_de_cidadania_prof_roselma_lucchese.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/494/pj_dec_n11_titulo_de_cidadania_marluce_ferreira_rocha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/493/pj_dec_n10_titulo_de_cidadao_antenor_eustaquio_borges_assuncao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/492/pj_dec_n09-18_titulo_de_cidadao_honorario_gilberto_marques_filh.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/491/pj_dec_n08-18_titulo_de_cidadao_paulo_inacio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/489/pj_dec_n06-18_titulo_de_cidadao_joao_goncalves_junior.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/487/pj_dec_n04-18_titulo_de_cidadao_deputado_jose_nelton_dos_merces.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/488/pj_dec_n05-18_titulo_de_cidadao_renato_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/490/pj_dec_n07-18_autoriza_licenca_para_afastamento_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/486/pj_dec_n03-18_titulo_de_cidadao_adao_ribeiro_zacarias.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/485/pj_dec_n02-18_titulo_de_cidadao_maurelio_euripedes_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/484/pj_dec_n_01-18_titulo_de_cidadao_jose_stalin_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/930/decreto_de_lei_no_08-2017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/803/decreto_legislativo_no_13_de_2016.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/802/decreto_legislativo_no_12_de_2016.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/783/decreto_legislativo_no_11_de_2016.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/782/decreto_legislativo_no_10_de_2016.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/726/decreto_legislativo_n_08de_2016.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/725/decreto_legislativo_n_07_de_2016.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/721/decreto_legislativo_n_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/713/decreto_legislativo_n_05_de_2016.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/708/decreto_legislativo_n_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/705/decreto_de_lei_n_03_de_2016.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/686/decreto_legislativo_n_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/680/decreto_de_lei_n_01_de_2016.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2014/1072/decreto_de_lei_no_15-2014_-_aprova_contas_2011.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1080/dl_no_07-2013_-_balancete_2009.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1078/dl_no_06-2013_-_balancete_2010.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1077/dl_no_05-2013_-_balancete_2008.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1075/dl_no_04-2013_-_balancete_2001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2013/1073/dl_no_03-2013_-_balancete_2004.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2012/1079/decreto_no_02_de_2012_balancetes.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2009/1076/decreto_no_14_de_2009_balancetes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2008/1074/decreto_legislativo_no_04-2008_balancetes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="132.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4902,10217 +4899,10217 @@
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="G14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="G15" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="1" t="s">
+      <c r="G16" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="1" t="s">
+      <c r="G17" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="1" t="s">
+      <c r="G18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G19" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="F20" s="1" t="s">
+      <c r="G20" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="G22" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D23" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="1" t="s">
+      <c r="G23" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="1" t="s">
+      <c r="G24" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="1" t="s">
+      <c r="G25" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="G26" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="1" t="s">
+      <c r="G27" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="1" t="s">
+      <c r="G28" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="1" t="s">
+      <c r="G29" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="1" t="s">
+      <c r="G30" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="1" t="s">
+      <c r="G31" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="1" t="s">
+      <c r="G32" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="G33" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>8</v>
       </c>
       <c r="C34" t="s">
+        <v>137</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="G34" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="G35" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="1" t="s">
+      <c r="G36" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>8</v>
       </c>
       <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D37" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="1" t="s">
+      <c r="G37" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="1" t="s">
+      <c r="G38" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D39" t="s">
-[...5 lines deleted...]
-      <c r="F39" s="1" t="s">
+      <c r="G39" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D40" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="1" t="s">
+      <c r="G40" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>8</v>
       </c>
       <c r="C41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D41" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="1" t="s">
+      <c r="G41" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
         <v>8</v>
       </c>
       <c r="C42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="1" t="s">
+      <c r="G42" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" t="s">
+        <v>173</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D43" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="1" t="s">
+      <c r="G43" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>8</v>
       </c>
       <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="1" t="s">
+      <c r="G44" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D45" t="s">
-[...5 lines deleted...]
-      <c r="F45" s="1" t="s">
+      <c r="G45" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" t="s">
+        <v>185</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="F46" s="1" t="s">
+      <c r="G46" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
         <v>8</v>
       </c>
       <c r="C47" t="s">
+        <v>189</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D47" t="s">
-[...5 lines deleted...]
-      <c r="F47" s="1" t="s">
+      <c r="G47" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>8</v>
       </c>
       <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D48" t="s">
-[...5 lines deleted...]
-      <c r="F48" s="1" t="s">
+      <c r="G48" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>8</v>
       </c>
       <c r="C49" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" s="1" t="s">
+      <c r="G49" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
+        <v>201</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="1" t="s">
+      <c r="G50" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
+        <v>205</v>
+      </c>
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="F51" s="1" t="s">
+      <c r="G51" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" t="s">
+        <v>209</v>
+      </c>
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="F52" s="1" t="s">
+      <c r="G52" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53" t="s">
+        <v>213</v>
+      </c>
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="1" t="s">
+      <c r="G53" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>8</v>
       </c>
       <c r="C54" t="s">
+        <v>217</v>
+      </c>
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="1" t="s">
+      <c r="G54" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55" t="s">
+        <v>221</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="F55" s="1" t="s">
+      <c r="G55" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>8</v>
       </c>
       <c r="C56" t="s">
+        <v>225</v>
+      </c>
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="D56" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="1" t="s">
+      <c r="G56" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>8</v>
       </c>
       <c r="C57" t="s">
+        <v>229</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="F57" s="1" t="s">
+      <c r="G57" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>8</v>
       </c>
       <c r="C58" t="s">
+        <v>233</v>
+      </c>
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="D58" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="1" t="s">
+      <c r="G58" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B59" t="s">
         <v>8</v>
       </c>
       <c r="C59" t="s">
+        <v>237</v>
+      </c>
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="D59" t="s">
-[...5 lines deleted...]
-      <c r="F59" s="1" t="s">
+      <c r="G59" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" t="s">
+        <v>241</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="D60" t="s">
-[...5 lines deleted...]
-      <c r="F60" s="1" t="s">
+      <c r="G60" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B61" t="s">
         <v>8</v>
       </c>
       <c r="C61" t="s">
+        <v>245</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="D61" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="1" t="s">
+      <c r="G61" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B62" t="s">
         <v>8</v>
       </c>
       <c r="C62" t="s">
+        <v>249</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="F62" s="1" t="s">
+      <c r="G62" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B63" t="s">
         <v>8</v>
       </c>
       <c r="C63" t="s">
+        <v>253</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="D63" t="s">
-[...5 lines deleted...]
-      <c r="F63" s="1" t="s">
+      <c r="G63" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
         <v>8</v>
       </c>
       <c r="C64" t="s">
+        <v>257</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="1" t="s">
+      <c r="G64" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B65" t="s">
         <v>8</v>
       </c>
       <c r="C65" t="s">
+        <v>261</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="1" t="s">
+      <c r="G65" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B66" t="s">
         <v>8</v>
       </c>
       <c r="C66" t="s">
+        <v>265</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="1" t="s">
+      <c r="G66" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B67" t="s">
         <v>8</v>
       </c>
       <c r="C67" t="s">
+        <v>269</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="F67" s="1" t="s">
+      <c r="G67" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
         <v>8</v>
       </c>
       <c r="C68" t="s">
+        <v>273</v>
+      </c>
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="G68" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B69" t="s">
         <v>8</v>
       </c>
       <c r="C69" t="s">
+        <v>277</v>
+      </c>
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D69" t="s">
-[...5 lines deleted...]
-      <c r="F69" s="1" t="s">
+      <c r="G69" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70" t="s">
+        <v>281</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D70" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="1" t="s">
+      <c r="G70" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B71" t="s">
         <v>8</v>
       </c>
       <c r="C71" t="s">
+        <v>285</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="1" t="s">
+      <c r="G71" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B72" t="s">
         <v>8</v>
       </c>
       <c r="C72" t="s">
+        <v>289</v>
+      </c>
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" s="1" t="s">
+      <c r="G72" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
+        <v>292</v>
+      </c>
+      <c r="B73" t="s">
         <v>293</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>133</v>
+      </c>
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C73" t="s">
-[...8 lines deleted...]
-      <c r="F73" s="1" t="s">
+      <c r="G73" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
+        <v>296</v>
+      </c>
+      <c r="B74" t="s">
+        <v>293</v>
+      </c>
+      <c r="C74" t="s">
+        <v>137</v>
+      </c>
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B74" t="s">
-[...11 lines deleted...]
-      <c r="F74" s="1" t="s">
+      <c r="G74" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>293</v>
+      </c>
+      <c r="C75" t="s">
+        <v>141</v>
+      </c>
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B75" t="s">
-[...11 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="G75" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>293</v>
+      </c>
+      <c r="C76" t="s">
+        <v>145</v>
+      </c>
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B76" t="s">
-[...11 lines deleted...]
-      <c r="F76" s="1" t="s">
+      <c r="G76" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>305</v>
+      </c>
+      <c r="B77" t="s">
+        <v>293</v>
+      </c>
+      <c r="C77" t="s">
+        <v>149</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B77" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G77" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
+        <v>307</v>
+      </c>
+      <c r="B78" t="s">
+        <v>293</v>
+      </c>
+      <c r="C78" t="s">
+        <v>153</v>
+      </c>
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B78" t="s">
-[...11 lines deleted...]
-      <c r="F78" s="1" t="s">
+      <c r="G78" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" t="s">
+        <v>293</v>
+      </c>
+      <c r="C79" t="s">
+        <v>157</v>
+      </c>
+      <c r="D79" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="B79" t="s">
-[...11 lines deleted...]
-      <c r="F79" s="1" t="s">
+      <c r="G79" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" t="s">
+        <v>293</v>
+      </c>
+      <c r="C80" t="s">
+        <v>161</v>
+      </c>
+      <c r="D80" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="B80" t="s">
-[...11 lines deleted...]
-      <c r="F80" s="1" t="s">
+      <c r="G80" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
+        <v>316</v>
+      </c>
+      <c r="B81" t="s">
+        <v>293</v>
+      </c>
+      <c r="C81" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="B81" t="s">
-[...11 lines deleted...]
-      <c r="F81" s="1" t="s">
+      <c r="G81" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
+        <v>319</v>
+      </c>
+      <c r="B82" t="s">
+        <v>293</v>
+      </c>
+      <c r="C82" t="s">
+        <v>169</v>
+      </c>
+      <c r="D82" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B82" t="s">
-[...11 lines deleted...]
-      <c r="F82" s="1" t="s">
+      <c r="G82" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
+        <v>322</v>
+      </c>
+      <c r="B83" t="s">
+        <v>293</v>
+      </c>
+      <c r="C83" t="s">
+        <v>173</v>
+      </c>
+      <c r="D83" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B83" t="s">
-[...11 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="G83" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>325</v>
+      </c>
+      <c r="B84" t="s">
+        <v>293</v>
+      </c>
+      <c r="C84" t="s">
+        <v>177</v>
+      </c>
+      <c r="D84" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B84" t="s">
-[...11 lines deleted...]
-      <c r="F84" s="1" t="s">
+      <c r="G84" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
+        <v>328</v>
+      </c>
+      <c r="B85" t="s">
+        <v>293</v>
+      </c>
+      <c r="C85" t="s">
+        <v>181</v>
+      </c>
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B85" t="s">
-[...11 lines deleted...]
-      <c r="F85" s="1" t="s">
+      <c r="G85" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>331</v>
+      </c>
+      <c r="B86" t="s">
+        <v>293</v>
+      </c>
+      <c r="C86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B86" t="s">
-[...11 lines deleted...]
-      <c r="F86" s="1" t="s">
+      <c r="G86" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
+        <v>334</v>
+      </c>
+      <c r="B87" t="s">
+        <v>293</v>
+      </c>
+      <c r="C87" t="s">
+        <v>189</v>
+      </c>
+      <c r="D87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B87" t="s">
-[...11 lines deleted...]
-      <c r="F87" s="1" t="s">
+      <c r="G87" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>337</v>
+      </c>
+      <c r="B88" t="s">
+        <v>293</v>
+      </c>
+      <c r="C88" t="s">
+        <v>193</v>
+      </c>
+      <c r="D88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B88" t="s">
-[...11 lines deleted...]
-      <c r="F88" s="1" t="s">
+      <c r="G88" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
+        <v>340</v>
+      </c>
+      <c r="B89" t="s">
+        <v>293</v>
+      </c>
+      <c r="C89" t="s">
+        <v>197</v>
+      </c>
+      <c r="D89" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B89" t="s">
-[...11 lines deleted...]
-      <c r="F89" s="1" t="s">
+      <c r="G89" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
+        <v>343</v>
+      </c>
+      <c r="B90" t="s">
+        <v>293</v>
+      </c>
+      <c r="C90" t="s">
+        <v>201</v>
+      </c>
+      <c r="D90" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B90" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G90" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B91" t="s">
+        <v>293</v>
+      </c>
+      <c r="C91" t="s">
+        <v>205</v>
+      </c>
+      <c r="D91" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B91" t="s">
-[...11 lines deleted...]
-      <c r="F91" s="1" t="s">
+      <c r="G91" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
+        <v>348</v>
+      </c>
+      <c r="B92" t="s">
+        <v>293</v>
+      </c>
+      <c r="C92" t="s">
+        <v>209</v>
+      </c>
+      <c r="D92" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B92" t="s">
-[...11 lines deleted...]
-      <c r="F92" s="1" t="s">
+      <c r="G92" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
+        <v>351</v>
+      </c>
+      <c r="B93" t="s">
+        <v>293</v>
+      </c>
+      <c r="C93" t="s">
+        <v>213</v>
+      </c>
+      <c r="D93" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B93" t="s">
-[...11 lines deleted...]
-      <c r="F93" s="1" t="s">
+      <c r="G93" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
+        <v>354</v>
+      </c>
+      <c r="B94" t="s">
+        <v>293</v>
+      </c>
+      <c r="C94" t="s">
+        <v>217</v>
+      </c>
+      <c r="D94" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B94" t="s">
-[...11 lines deleted...]
-      <c r="F94" s="1" t="s">
+      <c r="G94" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
+        <v>357</v>
+      </c>
+      <c r="B95" t="s">
+        <v>293</v>
+      </c>
+      <c r="C95" t="s">
+        <v>221</v>
+      </c>
+      <c r="D95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="B95" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G95" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
+        <v>359</v>
+      </c>
+      <c r="B96" t="s">
+        <v>293</v>
+      </c>
+      <c r="C96" t="s">
+        <v>225</v>
+      </c>
+      <c r="D96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="B96" t="s">
-[...11 lines deleted...]
-      <c r="F96" s="1" t="s">
+      <c r="G96" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
+        <v>362</v>
+      </c>
+      <c r="B97" t="s">
+        <v>293</v>
+      </c>
+      <c r="C97" t="s">
+        <v>229</v>
+      </c>
+      <c r="D97" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B97" t="s">
-[...11 lines deleted...]
-      <c r="F97" s="1" t="s">
+      <c r="G97" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>293</v>
+      </c>
+      <c r="C98" t="s">
+        <v>233</v>
+      </c>
+      <c r="D98" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B98" t="s">
-[...11 lines deleted...]
-      <c r="F98" s="1" t="s">
+      <c r="G98" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
+        <v>368</v>
+      </c>
+      <c r="B99" t="s">
+        <v>293</v>
+      </c>
+      <c r="C99" t="s">
+        <v>237</v>
+      </c>
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="B99" t="s">
-[...11 lines deleted...]
-      <c r="F99" s="1" t="s">
+      <c r="G99" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
+        <v>371</v>
+      </c>
+      <c r="B100" t="s">
+        <v>293</v>
+      </c>
+      <c r="C100" t="s">
+        <v>241</v>
+      </c>
+      <c r="D100" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B100" t="s">
-[...11 lines deleted...]
-      <c r="F100" s="1" t="s">
+      <c r="G100" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
+        <v>374</v>
+      </c>
+      <c r="B101" t="s">
+        <v>293</v>
+      </c>
+      <c r="C101" t="s">
+        <v>245</v>
+      </c>
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="B101" t="s">
-[...11 lines deleted...]
-      <c r="F101" s="1" t="s">
+      <c r="G101" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
+        <v>377</v>
+      </c>
+      <c r="B102" t="s">
+        <v>293</v>
+      </c>
+      <c r="C102" t="s">
+        <v>249</v>
+      </c>
+      <c r="D102" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="B102" t="s">
-[...11 lines deleted...]
-      <c r="F102" s="1" t="s">
+      <c r="G102" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
+        <v>380</v>
+      </c>
+      <c r="B103" t="s">
+        <v>293</v>
+      </c>
+      <c r="C103" t="s">
+        <v>253</v>
+      </c>
+      <c r="D103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="B103" t="s">
-[...11 lines deleted...]
-      <c r="F103" s="1" t="s">
+      <c r="G103" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
+        <v>383</v>
+      </c>
+      <c r="B104" t="s">
+        <v>293</v>
+      </c>
+      <c r="C104" t="s">
+        <v>257</v>
+      </c>
+      <c r="D104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B104" t="s">
-[...11 lines deleted...]
-      <c r="F104" s="1" t="s">
+      <c r="G104" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
+        <v>386</v>
+      </c>
+      <c r="B105" t="s">
+        <v>293</v>
+      </c>
+      <c r="C105" t="s">
+        <v>261</v>
+      </c>
+      <c r="D105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B105" t="s">
-[...11 lines deleted...]
-      <c r="F105" s="1" t="s">
+      <c r="G105" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>389</v>
+      </c>
+      <c r="B106" t="s">
+        <v>293</v>
+      </c>
+      <c r="C106" t="s">
+        <v>265</v>
+      </c>
+      <c r="D106" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="B106" t="s">
-[...11 lines deleted...]
-      <c r="F106" s="1" t="s">
+      <c r="G106" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>392</v>
+      </c>
+      <c r="B107" t="s">
+        <v>293</v>
+      </c>
+      <c r="C107" t="s">
+        <v>269</v>
+      </c>
+      <c r="D107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-      <c r="F107" s="1" t="s">
+      <c r="G107" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
+        <v>395</v>
+      </c>
+      <c r="B108" t="s">
+        <v>293</v>
+      </c>
+      <c r="C108" t="s">
+        <v>273</v>
+      </c>
+      <c r="D108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="B108" t="s">
-[...11 lines deleted...]
-      <c r="F108" s="1" t="s">
+      <c r="G108" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
+        <v>398</v>
+      </c>
+      <c r="B109" t="s">
+        <v>293</v>
+      </c>
+      <c r="C109" t="s">
+        <v>277</v>
+      </c>
+      <c r="D109" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B109" t="s">
-[...11 lines deleted...]
-      <c r="F109" s="1" t="s">
+      <c r="G109" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
+        <v>401</v>
+      </c>
+      <c r="B110" t="s">
+        <v>293</v>
+      </c>
+      <c r="C110" t="s">
+        <v>281</v>
+      </c>
+      <c r="D110" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="B110" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G110" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
+        <v>403</v>
+      </c>
+      <c r="B111" t="s">
+        <v>293</v>
+      </c>
+      <c r="C111" t="s">
+        <v>285</v>
+      </c>
+      <c r="D111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B111" t="s">
-[...11 lines deleted...]
-      <c r="F111" s="1" t="s">
+      <c r="G111" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
+        <v>406</v>
+      </c>
+      <c r="B112" t="s">
+        <v>293</v>
+      </c>
+      <c r="C112" t="s">
+        <v>289</v>
+      </c>
+      <c r="D112" t="s">
+        <v>10</v>
+      </c>
+      <c r="E112" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B112" t="s">
-[...11 lines deleted...]
-      <c r="F112" s="1" t="s">
+      <c r="G112" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
+        <v>409</v>
+      </c>
+      <c r="B113" t="s">
         <v>410</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
+        <v>113</v>
+      </c>
+      <c r="D113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E113" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C113" t="s">
-[...8 lines deleted...]
-      <c r="F113" s="1" t="s">
+      <c r="G113" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
+        <v>413</v>
+      </c>
+      <c r="B114" t="s">
+        <v>410</v>
+      </c>
+      <c r="C114" t="s">
+        <v>117</v>
+      </c>
+      <c r="D114" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="B114" t="s">
-[...11 lines deleted...]
-      <c r="F114" s="1" t="s">
+      <c r="G114" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
+        <v>416</v>
+      </c>
+      <c r="B115" t="s">
+        <v>410</v>
+      </c>
+      <c r="C115" t="s">
+        <v>121</v>
+      </c>
+      <c r="D115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="B115" t="s">
-[...11 lines deleted...]
-      <c r="F115" s="1" t="s">
+      <c r="G115" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
+        <v>419</v>
+      </c>
+      <c r="B116" t="s">
+        <v>410</v>
+      </c>
+      <c r="C116" t="s">
+        <v>125</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="B116" t="s">
-[...11 lines deleted...]
-      <c r="F116" s="1" t="s">
+      <c r="G116" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
+        <v>422</v>
+      </c>
+      <c r="B117" t="s">
+        <v>410</v>
+      </c>
+      <c r="C117" t="s">
+        <v>129</v>
+      </c>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B117" t="s">
-[...11 lines deleted...]
-      <c r="F117" s="1" t="s">
+      <c r="G117" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
+        <v>425</v>
+      </c>
+      <c r="B118" t="s">
+        <v>410</v>
+      </c>
+      <c r="C118" t="s">
+        <v>133</v>
+      </c>
+      <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B118" t="s">
-[...11 lines deleted...]
-      <c r="F118" s="1" t="s">
+      <c r="G118" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
+        <v>428</v>
+      </c>
+      <c r="B119" t="s">
+        <v>410</v>
+      </c>
+      <c r="C119" t="s">
+        <v>137</v>
+      </c>
+      <c r="D119" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B119" t="s">
-[...11 lines deleted...]
-      <c r="F119" s="1" t="s">
+      <c r="G119" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" t="s">
+        <v>410</v>
+      </c>
+      <c r="C120" t="s">
+        <v>141</v>
+      </c>
+      <c r="D120" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="B120" t="s">
-[...11 lines deleted...]
-      <c r="F120" s="1" t="s">
+      <c r="G120" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
+        <v>434</v>
+      </c>
+      <c r="B121" t="s">
+        <v>410</v>
+      </c>
+      <c r="C121" t="s">
+        <v>145</v>
+      </c>
+      <c r="D121" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="B121" t="s">
-[...11 lines deleted...]
-      <c r="F121" s="1" t="s">
+      <c r="G121" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
+        <v>437</v>
+      </c>
+      <c r="B122" t="s">
+        <v>410</v>
+      </c>
+      <c r="C122" t="s">
+        <v>149</v>
+      </c>
+      <c r="D122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B122" t="s">
-[...11 lines deleted...]
-      <c r="F122" s="1" t="s">
+      <c r="G122" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>440</v>
+      </c>
+      <c r="B123" t="s">
+        <v>410</v>
+      </c>
+      <c r="C123" t="s">
+        <v>153</v>
+      </c>
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="B123" t="s">
-[...11 lines deleted...]
-      <c r="F123" s="1" t="s">
+      <c r="G123" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>410</v>
+      </c>
+      <c r="C124" t="s">
+        <v>157</v>
+      </c>
+      <c r="D124" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B124" t="s">
-[...11 lines deleted...]
-      <c r="F124" s="1" t="s">
+      <c r="G124" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
+        <v>446</v>
+      </c>
+      <c r="B125" t="s">
+        <v>410</v>
+      </c>
+      <c r="C125" t="s">
+        <v>161</v>
+      </c>
+      <c r="D125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="B125" t="s">
-[...11 lines deleted...]
-      <c r="F125" s="1" t="s">
+      <c r="G125" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
+        <v>449</v>
+      </c>
+      <c r="B126" t="s">
+        <v>410</v>
+      </c>
+      <c r="C126" t="s">
+        <v>165</v>
+      </c>
+      <c r="D126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s">
+        <v>11</v>
+      </c>
+      <c r="F126" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="B126" t="s">
-[...11 lines deleted...]
-      <c r="F126" s="1" t="s">
+      <c r="G126" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>452</v>
+      </c>
+      <c r="B127" t="s">
+        <v>410</v>
+      </c>
+      <c r="C127" t="s">
+        <v>169</v>
+      </c>
+      <c r="D127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" t="s">
+        <v>11</v>
+      </c>
+      <c r="F127" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B127" t="s">
-[...11 lines deleted...]
-      <c r="F127" s="1" t="s">
+      <c r="G127" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>455</v>
+      </c>
+      <c r="B128" t="s">
+        <v>410</v>
+      </c>
+      <c r="C128" t="s">
+        <v>173</v>
+      </c>
+      <c r="D128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" t="s">
+        <v>11</v>
+      </c>
+      <c r="F128" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B128" t="s">
-[...11 lines deleted...]
-      <c r="F128" s="1" t="s">
+      <c r="G128" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>458</v>
+      </c>
+      <c r="B129" t="s">
+        <v>410</v>
+      </c>
+      <c r="C129" t="s">
+        <v>177</v>
+      </c>
+      <c r="D129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="B129" t="s">
-[...11 lines deleted...]
-      <c r="F129" s="1" t="s">
+      <c r="G129" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>461</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" t="s">
+        <v>181</v>
+      </c>
+      <c r="D130" t="s">
+        <v>10</v>
+      </c>
+      <c r="E130" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="B130" t="s">
-[...11 lines deleted...]
-      <c r="F130" s="1" t="s">
+      <c r="G130" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
+        <v>464</v>
+      </c>
+      <c r="B131" t="s">
+        <v>410</v>
+      </c>
+      <c r="C131" t="s">
+        <v>185</v>
+      </c>
+      <c r="D131" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" t="s">
+        <v>11</v>
+      </c>
+      <c r="F131" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="B131" t="s">
-[...11 lines deleted...]
-      <c r="F131" s="1" t="s">
+      <c r="G131" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
+        <v>467</v>
+      </c>
+      <c r="B132" t="s">
+        <v>410</v>
+      </c>
+      <c r="C132" t="s">
+        <v>189</v>
+      </c>
+      <c r="D132" t="s">
+        <v>10</v>
+      </c>
+      <c r="E132" t="s">
+        <v>11</v>
+      </c>
+      <c r="F132" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B132" t="s">
-[...11 lines deleted...]
-      <c r="F132" s="1" t="s">
+      <c r="G132" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
+        <v>470</v>
+      </c>
+      <c r="B133" t="s">
+        <v>410</v>
+      </c>
+      <c r="C133" t="s">
+        <v>193</v>
+      </c>
+      <c r="D133" t="s">
+        <v>10</v>
+      </c>
+      <c r="E133" t="s">
+        <v>11</v>
+      </c>
+      <c r="F133" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="B133" t="s">
-[...11 lines deleted...]
-      <c r="F133" s="1" t="s">
+      <c r="G133" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
+        <v>473</v>
+      </c>
+      <c r="B134" t="s">
+        <v>410</v>
+      </c>
+      <c r="C134" t="s">
+        <v>197</v>
+      </c>
+      <c r="D134" t="s">
+        <v>10</v>
+      </c>
+      <c r="E134" t="s">
+        <v>11</v>
+      </c>
+      <c r="F134" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="B134" t="s">
-[...11 lines deleted...]
-      <c r="F134" s="1" t="s">
+      <c r="G134" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
+        <v>476</v>
+      </c>
+      <c r="B135" t="s">
+        <v>410</v>
+      </c>
+      <c r="C135" t="s">
+        <v>201</v>
+      </c>
+      <c r="D135" t="s">
+        <v>10</v>
+      </c>
+      <c r="E135" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B135" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G135" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
+        <v>478</v>
+      </c>
+      <c r="B136" t="s">
+        <v>410</v>
+      </c>
+      <c r="C136" t="s">
+        <v>205</v>
+      </c>
+      <c r="D136" t="s">
+        <v>10</v>
+      </c>
+      <c r="E136" t="s">
+        <v>11</v>
+      </c>
+      <c r="F136" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B136" t="s">
-[...11 lines deleted...]
-      <c r="F136" s="1" t="s">
+      <c r="G136" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
+        <v>481</v>
+      </c>
+      <c r="B137" t="s">
+        <v>410</v>
+      </c>
+      <c r="C137" t="s">
+        <v>209</v>
+      </c>
+      <c r="D137" t="s">
+        <v>10</v>
+      </c>
+      <c r="E137" t="s">
+        <v>11</v>
+      </c>
+      <c r="F137" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="B137" t="s">
-[...11 lines deleted...]
-      <c r="F137" s="1" t="s">
+      <c r="G137" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
+        <v>484</v>
+      </c>
+      <c r="B138" t="s">
+        <v>410</v>
+      </c>
+      <c r="C138" t="s">
+        <v>213</v>
+      </c>
+      <c r="D138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" t="s">
+        <v>11</v>
+      </c>
+      <c r="F138" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B138" t="s">
-[...11 lines deleted...]
-      <c r="F138" s="1" t="s">
+      <c r="G138" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
+        <v>487</v>
+      </c>
+      <c r="B139" t="s">
+        <v>410</v>
+      </c>
+      <c r="C139" t="s">
+        <v>217</v>
+      </c>
+      <c r="D139" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" t="s">
+        <v>11</v>
+      </c>
+      <c r="F139" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="B139" t="s">
-[...11 lines deleted...]
-      <c r="F139" s="1" t="s">
+      <c r="G139" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
+        <v>490</v>
+      </c>
+      <c r="B140" t="s">
+        <v>410</v>
+      </c>
+      <c r="C140" t="s">
+        <v>221</v>
+      </c>
+      <c r="D140" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" t="s">
+        <v>11</v>
+      </c>
+      <c r="F140" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="B140" t="s">
-[...11 lines deleted...]
-      <c r="F140" s="1" t="s">
+      <c r="G140" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
+        <v>493</v>
+      </c>
+      <c r="B141" t="s">
+        <v>410</v>
+      </c>
+      <c r="C141" t="s">
+        <v>225</v>
+      </c>
+      <c r="D141" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" t="s">
+        <v>11</v>
+      </c>
+      <c r="F141" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B141" t="s">
-[...11 lines deleted...]
-      <c r="F141" s="1" t="s">
+      <c r="G141" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
+        <v>496</v>
+      </c>
+      <c r="B142" t="s">
+        <v>410</v>
+      </c>
+      <c r="C142" t="s">
+        <v>229</v>
+      </c>
+      <c r="D142" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" t="s">
+        <v>11</v>
+      </c>
+      <c r="F142" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B142" t="s">
-[...11 lines deleted...]
-      <c r="F142" s="1" t="s">
+      <c r="G142" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
+        <v>499</v>
+      </c>
+      <c r="B143" t="s">
+        <v>410</v>
+      </c>
+      <c r="C143" t="s">
+        <v>233</v>
+      </c>
+      <c r="D143" t="s">
+        <v>10</v>
+      </c>
+      <c r="E143" t="s">
+        <v>11</v>
+      </c>
+      <c r="F143" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="B143" t="s">
-[...11 lines deleted...]
-      <c r="F143" s="1" t="s">
+      <c r="G143" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
+        <v>502</v>
+      </c>
+      <c r="B144" t="s">
+        <v>410</v>
+      </c>
+      <c r="C144" t="s">
+        <v>237</v>
+      </c>
+      <c r="D144" t="s">
+        <v>10</v>
+      </c>
+      <c r="E144" t="s">
+        <v>11</v>
+      </c>
+      <c r="F144" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="B144" t="s">
-[...11 lines deleted...]
-      <c r="F144" s="1" t="s">
+      <c r="G144" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
+        <v>505</v>
+      </c>
+      <c r="B145" t="s">
+        <v>410</v>
+      </c>
+      <c r="C145" t="s">
+        <v>241</v>
+      </c>
+      <c r="D145" t="s">
+        <v>10</v>
+      </c>
+      <c r="E145" t="s">
+        <v>11</v>
+      </c>
+      <c r="F145" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="B145" t="s">
-[...11 lines deleted...]
-      <c r="F145" s="1" t="s">
+      <c r="G145" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
+        <v>508</v>
+      </c>
+      <c r="B146" t="s">
+        <v>410</v>
+      </c>
+      <c r="C146" t="s">
+        <v>245</v>
+      </c>
+      <c r="D146" t="s">
+        <v>10</v>
+      </c>
+      <c r="E146" t="s">
+        <v>11</v>
+      </c>
+      <c r="F146" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B146" t="s">
-[...11 lines deleted...]
-      <c r="F146" s="1" t="s">
+      <c r="G146" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
+        <v>511</v>
+      </c>
+      <c r="B147" t="s">
+        <v>410</v>
+      </c>
+      <c r="C147" t="s">
+        <v>249</v>
+      </c>
+      <c r="D147" t="s">
+        <v>10</v>
+      </c>
+      <c r="E147" t="s">
+        <v>11</v>
+      </c>
+      <c r="F147" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="B147" t="s">
-[...11 lines deleted...]
-      <c r="F147" s="1" t="s">
+      <c r="G147" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
+        <v>514</v>
+      </c>
+      <c r="B148" t="s">
+        <v>410</v>
+      </c>
+      <c r="C148" t="s">
+        <v>253</v>
+      </c>
+      <c r="D148" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" t="s">
+        <v>11</v>
+      </c>
+      <c r="F148" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="B148" t="s">
-[...11 lines deleted...]
-      <c r="F148" s="1" t="s">
+      <c r="G148" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
+        <v>517</v>
+      </c>
+      <c r="B149" t="s">
+        <v>410</v>
+      </c>
+      <c r="C149" t="s">
+        <v>257</v>
+      </c>
+      <c r="D149" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" t="s">
+        <v>11</v>
+      </c>
+      <c r="F149" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="B149" t="s">
-[...11 lines deleted...]
-      <c r="F149" s="1" t="s">
+      <c r="G149" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
+        <v>520</v>
+      </c>
+      <c r="B150" t="s">
+        <v>410</v>
+      </c>
+      <c r="C150" t="s">
+        <v>261</v>
+      </c>
+      <c r="D150" t="s">
+        <v>10</v>
+      </c>
+      <c r="E150" t="s">
+        <v>11</v>
+      </c>
+      <c r="F150" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B150" t="s">
-[...11 lines deleted...]
-      <c r="F150" s="1" t="s">
+      <c r="G150" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
+        <v>523</v>
+      </c>
+      <c r="B151" t="s">
+        <v>410</v>
+      </c>
+      <c r="C151" t="s">
+        <v>265</v>
+      </c>
+      <c r="D151" t="s">
+        <v>10</v>
+      </c>
+      <c r="E151" t="s">
+        <v>11</v>
+      </c>
+      <c r="F151" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B151" t="s">
-[...11 lines deleted...]
-      <c r="F151" s="1" t="s">
+      <c r="G151" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
+        <v>526</v>
+      </c>
+      <c r="B152" t="s">
+        <v>410</v>
+      </c>
+      <c r="C152" t="s">
+        <v>269</v>
+      </c>
+      <c r="D152" t="s">
+        <v>10</v>
+      </c>
+      <c r="E152" t="s">
+        <v>11</v>
+      </c>
+      <c r="F152" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B152" t="s">
-[...11 lines deleted...]
-      <c r="F152" s="1" t="s">
+      <c r="G152" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
+        <v>529</v>
+      </c>
+      <c r="B153" t="s">
+        <v>410</v>
+      </c>
+      <c r="C153" t="s">
+        <v>273</v>
+      </c>
+      <c r="D153" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" t="s">
+        <v>11</v>
+      </c>
+      <c r="F153" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="B153" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G153" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
+        <v>531</v>
+      </c>
+      <c r="B154" t="s">
+        <v>410</v>
+      </c>
+      <c r="C154" t="s">
+        <v>277</v>
+      </c>
+      <c r="D154" t="s">
+        <v>10</v>
+      </c>
+      <c r="E154" t="s">
+        <v>11</v>
+      </c>
+      <c r="F154" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="B154" t="s">
-[...11 lines deleted...]
-      <c r="F154" s="1" t="s">
+      <c r="G154" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
+        <v>534</v>
+      </c>
+      <c r="B155" t="s">
+        <v>410</v>
+      </c>
+      <c r="C155" t="s">
+        <v>281</v>
+      </c>
+      <c r="D155" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" t="s">
+        <v>11</v>
+      </c>
+      <c r="F155" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B155" t="s">
-[...11 lines deleted...]
-      <c r="F155" s="1" t="s">
+      <c r="G155" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
+        <v>537</v>
+      </c>
+      <c r="B156" t="s">
+        <v>410</v>
+      </c>
+      <c r="C156" t="s">
+        <v>285</v>
+      </c>
+      <c r="D156" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" t="s">
+        <v>11</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B156" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G156" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
+        <v>539</v>
+      </c>
+      <c r="B157" t="s">
+        <v>410</v>
+      </c>
+      <c r="C157" t="s">
+        <v>289</v>
+      </c>
+      <c r="D157" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" t="s">
+        <v>11</v>
+      </c>
+      <c r="F157" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="B157" t="s">
-[...11 lines deleted...]
-      <c r="F157" s="1" t="s">
+      <c r="G157" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
+        <v>542</v>
+      </c>
+      <c r="B158" t="s">
         <v>543</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
+        <v>93</v>
+      </c>
+      <c r="D158" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" t="s">
+        <v>11</v>
+      </c>
+      <c r="F158" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="C158" t="s">
-[...8 lines deleted...]
-      <c r="F158" s="1" t="s">
+      <c r="G158" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
+        <v>546</v>
+      </c>
+      <c r="B159" t="s">
+        <v>543</v>
+      </c>
+      <c r="C159" t="s">
+        <v>97</v>
+      </c>
+      <c r="D159" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" t="s">
+        <v>11</v>
+      </c>
+      <c r="F159" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B159" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G159" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
+        <v>548</v>
+      </c>
+      <c r="B160" t="s">
+        <v>543</v>
+      </c>
+      <c r="C160" t="s">
+        <v>101</v>
+      </c>
+      <c r="D160" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" t="s">
+        <v>11</v>
+      </c>
+      <c r="F160" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="B160" t="s">
-[...11 lines deleted...]
-      <c r="F160" s="1" t="s">
+      <c r="G160" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
+        <v>551</v>
+      </c>
+      <c r="B161" t="s">
+        <v>543</v>
+      </c>
+      <c r="C161" t="s">
+        <v>105</v>
+      </c>
+      <c r="D161" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" t="s">
+        <v>11</v>
+      </c>
+      <c r="F161" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B161" t="s">
-[...11 lines deleted...]
-      <c r="F161" s="1" t="s">
+      <c r="G161" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
+        <v>554</v>
+      </c>
+      <c r="B162" t="s">
+        <v>543</v>
+      </c>
+      <c r="C162" t="s">
+        <v>109</v>
+      </c>
+      <c r="D162" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" t="s">
+        <v>11</v>
+      </c>
+      <c r="F162" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="B162" t="s">
-[...11 lines deleted...]
-      <c r="F162" s="1" t="s">
+      <c r="G162" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
+        <v>557</v>
+      </c>
+      <c r="B163" t="s">
+        <v>543</v>
+      </c>
+      <c r="C163" t="s">
+        <v>113</v>
+      </c>
+      <c r="D163" t="s">
+        <v>10</v>
+      </c>
+      <c r="E163" t="s">
+        <v>11</v>
+      </c>
+      <c r="F163" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="B163" t="s">
-[...11 lines deleted...]
-      <c r="F163" s="1" t="s">
+      <c r="G163" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
+        <v>560</v>
+      </c>
+      <c r="B164" t="s">
+        <v>543</v>
+      </c>
+      <c r="C164" t="s">
+        <v>117</v>
+      </c>
+      <c r="D164" t="s">
+        <v>10</v>
+      </c>
+      <c r="E164" t="s">
+        <v>11</v>
+      </c>
+      <c r="F164" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="B164" t="s">
-[...11 lines deleted...]
-      <c r="F164" s="1" t="s">
+      <c r="G164" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
+        <v>563</v>
+      </c>
+      <c r="B165" t="s">
+        <v>543</v>
+      </c>
+      <c r="C165" t="s">
+        <v>121</v>
+      </c>
+      <c r="D165" t="s">
+        <v>10</v>
+      </c>
+      <c r="E165" t="s">
+        <v>11</v>
+      </c>
+      <c r="F165" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="B165" t="s">
-[...11 lines deleted...]
-      <c r="F165" s="1" t="s">
+      <c r="G165" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
+        <v>566</v>
+      </c>
+      <c r="B166" t="s">
+        <v>543</v>
+      </c>
+      <c r="C166" t="s">
+        <v>125</v>
+      </c>
+      <c r="D166" t="s">
+        <v>10</v>
+      </c>
+      <c r="E166" t="s">
+        <v>11</v>
+      </c>
+      <c r="F166" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B166" t="s">
-[...11 lines deleted...]
-      <c r="F166" s="1" t="s">
+      <c r="G166" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
+        <v>569</v>
+      </c>
+      <c r="B167" t="s">
+        <v>543</v>
+      </c>
+      <c r="C167" t="s">
+        <v>129</v>
+      </c>
+      <c r="D167" t="s">
+        <v>10</v>
+      </c>
+      <c r="E167" t="s">
+        <v>11</v>
+      </c>
+      <c r="F167" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="B167" t="s">
-[...11 lines deleted...]
-      <c r="F167" s="1" t="s">
+      <c r="G167" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
+        <v>572</v>
+      </c>
+      <c r="B168" t="s">
+        <v>543</v>
+      </c>
+      <c r="C168" t="s">
+        <v>133</v>
+      </c>
+      <c r="D168" t="s">
+        <v>10</v>
+      </c>
+      <c r="E168" t="s">
+        <v>11</v>
+      </c>
+      <c r="F168" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="B168" t="s">
-[...11 lines deleted...]
-      <c r="F168" s="1" t="s">
+      <c r="G168" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
+        <v>575</v>
+      </c>
+      <c r="B169" t="s">
+        <v>543</v>
+      </c>
+      <c r="C169" t="s">
+        <v>137</v>
+      </c>
+      <c r="D169" t="s">
+        <v>10</v>
+      </c>
+      <c r="E169" t="s">
+        <v>11</v>
+      </c>
+      <c r="F169" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="B169" t="s">
-[...11 lines deleted...]
-      <c r="F169" s="1" t="s">
+      <c r="G169" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
+        <v>578</v>
+      </c>
+      <c r="B170" t="s">
+        <v>543</v>
+      </c>
+      <c r="C170" t="s">
+        <v>141</v>
+      </c>
+      <c r="D170" t="s">
+        <v>10</v>
+      </c>
+      <c r="E170" t="s">
+        <v>11</v>
+      </c>
+      <c r="F170" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="B170" t="s">
-[...11 lines deleted...]
-      <c r="F170" s="1" t="s">
+      <c r="G170" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
+        <v>581</v>
+      </c>
+      <c r="B171" t="s">
+        <v>543</v>
+      </c>
+      <c r="C171" t="s">
+        <v>145</v>
+      </c>
+      <c r="D171" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" t="s">
+        <v>11</v>
+      </c>
+      <c r="F171" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="B171" t="s">
-[...11 lines deleted...]
-      <c r="F171" s="1" t="s">
+      <c r="G171" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
+        <v>584</v>
+      </c>
+      <c r="B172" t="s">
+        <v>543</v>
+      </c>
+      <c r="C172" t="s">
+        <v>149</v>
+      </c>
+      <c r="D172" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" t="s">
+        <v>11</v>
+      </c>
+      <c r="F172" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="B172" t="s">
-[...11 lines deleted...]
-      <c r="F172" s="1" t="s">
+      <c r="G172" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
+        <v>587</v>
+      </c>
+      <c r="B173" t="s">
+        <v>543</v>
+      </c>
+      <c r="C173" t="s">
+        <v>153</v>
+      </c>
+      <c r="D173" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" t="s">
+        <v>11</v>
+      </c>
+      <c r="F173" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B173" t="s">
-[...11 lines deleted...]
-      <c r="F173" s="1" t="s">
+      <c r="G173" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
+        <v>590</v>
+      </c>
+      <c r="B174" t="s">
+        <v>543</v>
+      </c>
+      <c r="C174" t="s">
+        <v>157</v>
+      </c>
+      <c r="D174" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" t="s">
+        <v>11</v>
+      </c>
+      <c r="F174" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="B174" t="s">
-[...11 lines deleted...]
-      <c r="F174" s="1" t="s">
+      <c r="G174" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
+        <v>593</v>
+      </c>
+      <c r="B175" t="s">
+        <v>543</v>
+      </c>
+      <c r="C175" t="s">
+        <v>161</v>
+      </c>
+      <c r="D175" t="s">
+        <v>10</v>
+      </c>
+      <c r="E175" t="s">
+        <v>11</v>
+      </c>
+      <c r="F175" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="B175" t="s">
-[...11 lines deleted...]
-      <c r="F175" s="1" t="s">
+      <c r="G175" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
+        <v>596</v>
+      </c>
+      <c r="B176" t="s">
+        <v>543</v>
+      </c>
+      <c r="C176" t="s">
+        <v>165</v>
+      </c>
+      <c r="D176" t="s">
+        <v>10</v>
+      </c>
+      <c r="E176" t="s">
+        <v>11</v>
+      </c>
+      <c r="F176" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="B176" t="s">
-[...11 lines deleted...]
-      <c r="F176" s="1" t="s">
+      <c r="G176" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
+        <v>599</v>
+      </c>
+      <c r="B177" t="s">
+        <v>543</v>
+      </c>
+      <c r="C177" t="s">
+        <v>169</v>
+      </c>
+      <c r="D177" t="s">
+        <v>10</v>
+      </c>
+      <c r="E177" t="s">
+        <v>11</v>
+      </c>
+      <c r="F177" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="B177" t="s">
-[...11 lines deleted...]
-      <c r="F177" s="1" t="s">
+      <c r="G177" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
+        <v>602</v>
+      </c>
+      <c r="B178" t="s">
+        <v>543</v>
+      </c>
+      <c r="C178" t="s">
+        <v>173</v>
+      </c>
+      <c r="D178" t="s">
+        <v>10</v>
+      </c>
+      <c r="E178" t="s">
+        <v>11</v>
+      </c>
+      <c r="F178" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="B178" t="s">
-[...11 lines deleted...]
-      <c r="F178" s="1" t="s">
+      <c r="G178" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
+        <v>605</v>
+      </c>
+      <c r="B179" t="s">
+        <v>543</v>
+      </c>
+      <c r="C179" t="s">
+        <v>177</v>
+      </c>
+      <c r="D179" t="s">
+        <v>10</v>
+      </c>
+      <c r="E179" t="s">
+        <v>11</v>
+      </c>
+      <c r="F179" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="B179" t="s">
-[...11 lines deleted...]
-      <c r="F179" s="1" t="s">
+      <c r="G179" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
+        <v>608</v>
+      </c>
+      <c r="B180" t="s">
+        <v>543</v>
+      </c>
+      <c r="C180" t="s">
+        <v>181</v>
+      </c>
+      <c r="D180" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" t="s">
+        <v>11</v>
+      </c>
+      <c r="F180" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="B180" t="s">
-[...11 lines deleted...]
-      <c r="F180" s="1" t="s">
+      <c r="G180" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
+        <v>611</v>
+      </c>
+      <c r="B181" t="s">
+        <v>543</v>
+      </c>
+      <c r="C181" t="s">
+        <v>185</v>
+      </c>
+      <c r="D181" t="s">
+        <v>10</v>
+      </c>
+      <c r="E181" t="s">
+        <v>11</v>
+      </c>
+      <c r="F181" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="B181" t="s">
-[...11 lines deleted...]
-      <c r="F181" s="1" t="s">
+      <c r="G181" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
+        <v>614</v>
+      </c>
+      <c r="B182" t="s">
+        <v>543</v>
+      </c>
+      <c r="C182" t="s">
+        <v>189</v>
+      </c>
+      <c r="D182" t="s">
+        <v>10</v>
+      </c>
+      <c r="E182" t="s">
+        <v>11</v>
+      </c>
+      <c r="F182" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="B182" t="s">
-[...11 lines deleted...]
-      <c r="F182" s="1" t="s">
+      <c r="G182" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
+        <v>617</v>
+      </c>
+      <c r="B183" t="s">
+        <v>543</v>
+      </c>
+      <c r="C183" t="s">
+        <v>193</v>
+      </c>
+      <c r="D183" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" t="s">
+        <v>11</v>
+      </c>
+      <c r="F183" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="B183" t="s">
-[...11 lines deleted...]
-      <c r="F183" s="1" t="s">
+      <c r="G183" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
+        <v>620</v>
+      </c>
+      <c r="B184" t="s">
+        <v>543</v>
+      </c>
+      <c r="C184" t="s">
+        <v>197</v>
+      </c>
+      <c r="D184" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" t="s">
+        <v>11</v>
+      </c>
+      <c r="F184" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="B184" t="s">
-[...11 lines deleted...]
-      <c r="F184" s="1" t="s">
+      <c r="G184" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
+        <v>623</v>
+      </c>
+      <c r="B185" t="s">
+        <v>543</v>
+      </c>
+      <c r="C185" t="s">
+        <v>201</v>
+      </c>
+      <c r="D185" t="s">
+        <v>10</v>
+      </c>
+      <c r="E185" t="s">
+        <v>11</v>
+      </c>
+      <c r="F185" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="B185" t="s">
-[...11 lines deleted...]
-      <c r="F185" s="1" t="s">
+      <c r="G185" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
+        <v>626</v>
+      </c>
+      <c r="B186" t="s">
+        <v>543</v>
+      </c>
+      <c r="C186" t="s">
+        <v>205</v>
+      </c>
+      <c r="D186" t="s">
+        <v>10</v>
+      </c>
+      <c r="E186" t="s">
+        <v>11</v>
+      </c>
+      <c r="F186" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="B186" t="s">
-[...11 lines deleted...]
-      <c r="F186" s="1" t="s">
+      <c r="G186" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
+        <v>629</v>
+      </c>
+      <c r="B187" t="s">
+        <v>543</v>
+      </c>
+      <c r="C187" t="s">
+        <v>209</v>
+      </c>
+      <c r="D187" t="s">
+        <v>10</v>
+      </c>
+      <c r="E187" t="s">
+        <v>11</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="B187" t="s">
-[...11 lines deleted...]
-      <c r="F187" s="1" t="s">
+      <c r="G187" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
+        <v>632</v>
+      </c>
+      <c r="B188" t="s">
+        <v>543</v>
+      </c>
+      <c r="C188" t="s">
+        <v>213</v>
+      </c>
+      <c r="D188" t="s">
+        <v>10</v>
+      </c>
+      <c r="E188" t="s">
+        <v>11</v>
+      </c>
+      <c r="F188" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="B188" t="s">
-[...11 lines deleted...]
-      <c r="F188" s="1" t="s">
+      <c r="G188" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
+        <v>635</v>
+      </c>
+      <c r="B189" t="s">
+        <v>543</v>
+      </c>
+      <c r="C189" t="s">
+        <v>217</v>
+      </c>
+      <c r="D189" t="s">
+        <v>10</v>
+      </c>
+      <c r="E189" t="s">
+        <v>11</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B189" t="s">
-[...11 lines deleted...]
-      <c r="F189" s="1" t="s">
+      <c r="G189" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
+        <v>638</v>
+      </c>
+      <c r="B190" t="s">
+        <v>543</v>
+      </c>
+      <c r="C190" t="s">
+        <v>221</v>
+      </c>
+      <c r="D190" t="s">
+        <v>10</v>
+      </c>
+      <c r="E190" t="s">
+        <v>11</v>
+      </c>
+      <c r="F190" s="1" t="s">
         <v>639</v>
       </c>
-      <c r="B190" t="s">
-[...11 lines deleted...]
-      <c r="F190" s="1" t="s">
+      <c r="G190" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
+        <v>641</v>
+      </c>
+      <c r="B191" t="s">
+        <v>543</v>
+      </c>
+      <c r="C191" t="s">
+        <v>225</v>
+      </c>
+      <c r="D191" t="s">
+        <v>10</v>
+      </c>
+      <c r="E191" t="s">
+        <v>11</v>
+      </c>
+      <c r="F191" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="B191" t="s">
-[...11 lines deleted...]
-      <c r="F191" s="1" t="s">
+      <c r="G191" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
+        <v>644</v>
+      </c>
+      <c r="B192" t="s">
+        <v>543</v>
+      </c>
+      <c r="C192" t="s">
+        <v>229</v>
+      </c>
+      <c r="D192" t="s">
+        <v>10</v>
+      </c>
+      <c r="E192" t="s">
+        <v>11</v>
+      </c>
+      <c r="F192" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="B192" t="s">
-[...11 lines deleted...]
-      <c r="F192" s="1" t="s">
+      <c r="G192" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
+        <v>647</v>
+      </c>
+      <c r="B193" t="s">
+        <v>543</v>
+      </c>
+      <c r="C193" t="s">
+        <v>233</v>
+      </c>
+      <c r="D193" t="s">
+        <v>10</v>
+      </c>
+      <c r="E193" t="s">
+        <v>11</v>
+      </c>
+      <c r="F193" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="B193" t="s">
-[...11 lines deleted...]
-      <c r="F193" s="1" t="s">
+      <c r="G193" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
+        <v>650</v>
+      </c>
+      <c r="B194" t="s">
+        <v>543</v>
+      </c>
+      <c r="C194" t="s">
+        <v>237</v>
+      </c>
+      <c r="D194" t="s">
+        <v>10</v>
+      </c>
+      <c r="E194" t="s">
+        <v>11</v>
+      </c>
+      <c r="F194" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="B194" t="s">
-[...11 lines deleted...]
-      <c r="F194" s="1" t="s">
+      <c r="G194" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
+        <v>653</v>
+      </c>
+      <c r="B195" t="s">
+        <v>543</v>
+      </c>
+      <c r="C195" t="s">
+        <v>241</v>
+      </c>
+      <c r="D195" t="s">
+        <v>10</v>
+      </c>
+      <c r="E195" t="s">
+        <v>11</v>
+      </c>
+      <c r="F195" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="B195" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G195" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
+        <v>655</v>
+      </c>
+      <c r="B196" t="s">
+        <v>543</v>
+      </c>
+      <c r="C196" t="s">
+        <v>245</v>
+      </c>
+      <c r="D196" t="s">
+        <v>10</v>
+      </c>
+      <c r="E196" t="s">
+        <v>11</v>
+      </c>
+      <c r="F196" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="B196" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G196" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
+        <v>657</v>
+      </c>
+      <c r="B197" t="s">
+        <v>543</v>
+      </c>
+      <c r="C197" t="s">
+        <v>249</v>
+      </c>
+      <c r="D197" t="s">
+        <v>10</v>
+      </c>
+      <c r="E197" t="s">
+        <v>11</v>
+      </c>
+      <c r="F197" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="B197" t="s">
-[...11 lines deleted...]
-      <c r="F197" s="1" t="s">
+      <c r="G197" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
+        <v>660</v>
+      </c>
+      <c r="B198" t="s">
+        <v>543</v>
+      </c>
+      <c r="C198" t="s">
+        <v>253</v>
+      </c>
+      <c r="D198" t="s">
+        <v>10</v>
+      </c>
+      <c r="E198" t="s">
+        <v>11</v>
+      </c>
+      <c r="F198" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="B198" t="s">
-[...11 lines deleted...]
-      <c r="F198" s="1" t="s">
+      <c r="G198" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
+        <v>663</v>
+      </c>
+      <c r="B199" t="s">
+        <v>543</v>
+      </c>
+      <c r="C199" t="s">
+        <v>257</v>
+      </c>
+      <c r="D199" t="s">
+        <v>10</v>
+      </c>
+      <c r="E199" t="s">
+        <v>11</v>
+      </c>
+      <c r="F199" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="B199" t="s">
-[...11 lines deleted...]
-      <c r="F199" s="1" t="s">
+      <c r="G199" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
+        <v>666</v>
+      </c>
+      <c r="B200" t="s">
+        <v>543</v>
+      </c>
+      <c r="C200" t="s">
+        <v>261</v>
+      </c>
+      <c r="D200" t="s">
+        <v>10</v>
+      </c>
+      <c r="E200" t="s">
+        <v>11</v>
+      </c>
+      <c r="F200" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="B200" t="s">
-[...11 lines deleted...]
-      <c r="F200" s="1" t="s">
+      <c r="G200" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
+        <v>669</v>
+      </c>
+      <c r="B201" t="s">
+        <v>543</v>
+      </c>
+      <c r="C201" t="s">
+        <v>265</v>
+      </c>
+      <c r="D201" t="s">
+        <v>10</v>
+      </c>
+      <c r="E201" t="s">
+        <v>11</v>
+      </c>
+      <c r="F201" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="B201" t="s">
-[...11 lines deleted...]
-      <c r="F201" s="1" t="s">
+      <c r="G201" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
+        <v>672</v>
+      </c>
+      <c r="B202" t="s">
+        <v>543</v>
+      </c>
+      <c r="C202" t="s">
+        <v>269</v>
+      </c>
+      <c r="D202" t="s">
+        <v>10</v>
+      </c>
+      <c r="E202" t="s">
+        <v>11</v>
+      </c>
+      <c r="F202" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="B202" t="s">
-[...11 lines deleted...]
-      <c r="F202" s="1" t="s">
+      <c r="G202" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
+        <v>675</v>
+      </c>
+      <c r="B203" t="s">
+        <v>543</v>
+      </c>
+      <c r="C203" t="s">
+        <v>273</v>
+      </c>
+      <c r="D203" t="s">
+        <v>10</v>
+      </c>
+      <c r="E203" t="s">
+        <v>11</v>
+      </c>
+      <c r="F203" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B203" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G203" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
+        <v>677</v>
+      </c>
+      <c r="B204" t="s">
+        <v>543</v>
+      </c>
+      <c r="C204" t="s">
+        <v>277</v>
+      </c>
+      <c r="D204" t="s">
+        <v>10</v>
+      </c>
+      <c r="E204" t="s">
+        <v>11</v>
+      </c>
+      <c r="F204" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B204" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G204" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
+        <v>679</v>
+      </c>
+      <c r="B205" t="s">
+        <v>543</v>
+      </c>
+      <c r="C205" t="s">
+        <v>281</v>
+      </c>
+      <c r="D205" t="s">
+        <v>10</v>
+      </c>
+      <c r="E205" t="s">
+        <v>11</v>
+      </c>
+      <c r="F205" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="B205" t="s">
-[...11 lines deleted...]
-      <c r="F205" s="1" t="s">
+      <c r="G205" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
+        <v>682</v>
+      </c>
+      <c r="B206" t="s">
+        <v>543</v>
+      </c>
+      <c r="C206" t="s">
+        <v>285</v>
+      </c>
+      <c r="D206" t="s">
+        <v>10</v>
+      </c>
+      <c r="E206" t="s">
+        <v>11</v>
+      </c>
+      <c r="F206" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="B206" t="s">
-[...11 lines deleted...]
-      <c r="F206" s="1" t="s">
+      <c r="G206" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
+        <v>685</v>
+      </c>
+      <c r="B207" t="s">
+        <v>543</v>
+      </c>
+      <c r="C207" t="s">
+        <v>289</v>
+      </c>
+      <c r="D207" t="s">
+        <v>10</v>
+      </c>
+      <c r="E207" t="s">
+        <v>11</v>
+      </c>
+      <c r="F207" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="B207" t="s">
-[...11 lines deleted...]
-      <c r="F207" s="1" t="s">
+      <c r="G207" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
+        <v>688</v>
+      </c>
+      <c r="B208" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="C208" t="s">
         <v>27</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
         <v>11</v>
       </c>
       <c r="F208" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="G208" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B209" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C209" t="s">
         <v>31</v>
       </c>
       <c r="D209" t="s">
         <v>10</v>
       </c>
       <c r="E209" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="G209" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B210" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C210" t="s">
         <v>35</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="G210" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="B211" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C211" t="s">
         <v>39</v>
       </c>
       <c r="D211" t="s">
         <v>10</v>
       </c>
       <c r="E211" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="G211" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B212" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C212" t="s">
         <v>43</v>
       </c>
       <c r="D212" t="s">
         <v>10</v>
       </c>
       <c r="E212" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="G212" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="B213" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C213" t="s">
         <v>51</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G213" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B214" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C214" t="s">
         <v>55</v>
       </c>
       <c r="D214" t="s">
         <v>10</v>
       </c>
       <c r="E214" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="G214" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
+        <v>710</v>
+      </c>
+      <c r="B215" t="s">
+        <v>689</v>
+      </c>
+      <c r="C215" t="s">
+        <v>58</v>
+      </c>
+      <c r="D215" t="s">
+        <v>10</v>
+      </c>
+      <c r="E215" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="B215" t="s">
-[...11 lines deleted...]
-      <c r="F215" s="1" t="s">
+      <c r="G215" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
+        <v>713</v>
+      </c>
+      <c r="B216" t="s">
+        <v>689</v>
+      </c>
+      <c r="C216" t="s">
+        <v>62</v>
+      </c>
+      <c r="D216" t="s">
+        <v>10</v>
+      </c>
+      <c r="E216" t="s">
+        <v>11</v>
+      </c>
+      <c r="F216" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="B216" t="s">
-[...11 lines deleted...]
-      <c r="F216" s="1" t="s">
+      <c r="G216" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
+        <v>716</v>
+      </c>
+      <c r="B217" t="s">
+        <v>689</v>
+      </c>
+      <c r="C217" t="s">
+        <v>66</v>
+      </c>
+      <c r="D217" t="s">
+        <v>10</v>
+      </c>
+      <c r="E217" t="s">
+        <v>11</v>
+      </c>
+      <c r="F217" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="B217" t="s">
-[...11 lines deleted...]
-      <c r="F217" s="1" t="s">
+      <c r="G217" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
+        <v>719</v>
+      </c>
+      <c r="B218" t="s">
+        <v>689</v>
+      </c>
+      <c r="C218" t="s">
+        <v>70</v>
+      </c>
+      <c r="D218" t="s">
+        <v>10</v>
+      </c>
+      <c r="E218" t="s">
+        <v>11</v>
+      </c>
+      <c r="F218" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="B218" t="s">
-[...11 lines deleted...]
-      <c r="F218" s="1" t="s">
+      <c r="G218" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
+        <v>722</v>
+      </c>
+      <c r="B219" t="s">
+        <v>689</v>
+      </c>
+      <c r="C219" t="s">
+        <v>74</v>
+      </c>
+      <c r="D219" t="s">
+        <v>10</v>
+      </c>
+      <c r="E219" t="s">
+        <v>11</v>
+      </c>
+      <c r="F219" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="B219" t="s">
-[...11 lines deleted...]
-      <c r="F219" s="1" t="s">
+      <c r="G219" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
+        <v>725</v>
+      </c>
+      <c r="B220" t="s">
+        <v>689</v>
+      </c>
+      <c r="C220" t="s">
+        <v>78</v>
+      </c>
+      <c r="D220" t="s">
+        <v>10</v>
+      </c>
+      <c r="E220" t="s">
+        <v>11</v>
+      </c>
+      <c r="F220" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="B220" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G220" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
+        <v>727</v>
+      </c>
+      <c r="B221" t="s">
+        <v>689</v>
+      </c>
+      <c r="C221" t="s">
+        <v>82</v>
+      </c>
+      <c r="D221" t="s">
+        <v>10</v>
+      </c>
+      <c r="E221" t="s">
+        <v>11</v>
+      </c>
+      <c r="F221" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B221" t="s">
-[...11 lines deleted...]
-      <c r="F221" s="1" t="s">
+      <c r="G221" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
+        <v>730</v>
+      </c>
+      <c r="B222" t="s">
+        <v>689</v>
+      </c>
+      <c r="C222" t="s">
+        <v>86</v>
+      </c>
+      <c r="D222" t="s">
+        <v>10</v>
+      </c>
+      <c r="E222" t="s">
+        <v>11</v>
+      </c>
+      <c r="F222" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="B222" t="s">
-[...11 lines deleted...]
-      <c r="F222" s="1" t="s">
+      <c r="G222" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
+        <v>733</v>
+      </c>
+      <c r="B223" t="s">
+        <v>689</v>
+      </c>
+      <c r="C223" t="s">
+        <v>89</v>
+      </c>
+      <c r="D223" t="s">
+        <v>10</v>
+      </c>
+      <c r="E223" t="s">
+        <v>11</v>
+      </c>
+      <c r="F223" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B223" t="s">
-[...11 lines deleted...]
-      <c r="F223" s="1" t="s">
+      <c r="G223" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
+        <v>736</v>
+      </c>
+      <c r="B224" t="s">
+        <v>689</v>
+      </c>
+      <c r="C224" t="s">
+        <v>93</v>
+      </c>
+      <c r="D224" t="s">
+        <v>10</v>
+      </c>
+      <c r="E224" t="s">
+        <v>11</v>
+      </c>
+      <c r="F224" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="B224" t="s">
-[...11 lines deleted...]
-      <c r="F224" s="1" t="s">
+      <c r="G224" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
+        <v>739</v>
+      </c>
+      <c r="B225" t="s">
+        <v>689</v>
+      </c>
+      <c r="C225" t="s">
+        <v>97</v>
+      </c>
+      <c r="D225" t="s">
+        <v>10</v>
+      </c>
+      <c r="E225" t="s">
+        <v>11</v>
+      </c>
+      <c r="F225" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B225" t="s">
-[...11 lines deleted...]
-      <c r="F225" s="1" t="s">
+      <c r="G225" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
+        <v>742</v>
+      </c>
+      <c r="B226" t="s">
+        <v>689</v>
+      </c>
+      <c r="C226" t="s">
+        <v>105</v>
+      </c>
+      <c r="D226" t="s">
+        <v>10</v>
+      </c>
+      <c r="E226" t="s">
+        <v>11</v>
+      </c>
+      <c r="F226" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B226" t="s">
-[...11 lines deleted...]
-      <c r="F226" s="1" t="s">
+      <c r="G226" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
+        <v>745</v>
+      </c>
+      <c r="B227" t="s">
+        <v>689</v>
+      </c>
+      <c r="C227" t="s">
+        <v>109</v>
+      </c>
+      <c r="D227" t="s">
+        <v>10</v>
+      </c>
+      <c r="E227" t="s">
+        <v>11</v>
+      </c>
+      <c r="F227" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B227" t="s">
-[...11 lines deleted...]
-      <c r="F227" s="1" t="s">
+      <c r="G227" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
+        <v>748</v>
+      </c>
+      <c r="B228" t="s">
+        <v>689</v>
+      </c>
+      <c r="C228" t="s">
+        <v>113</v>
+      </c>
+      <c r="D228" t="s">
+        <v>10</v>
+      </c>
+      <c r="E228" t="s">
+        <v>11</v>
+      </c>
+      <c r="F228" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="B228" t="s">
-[...11 lines deleted...]
-      <c r="F228" s="1" t="s">
+      <c r="G228" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
+        <v>751</v>
+      </c>
+      <c r="B229" t="s">
+        <v>689</v>
+      </c>
+      <c r="C229" t="s">
+        <v>117</v>
+      </c>
+      <c r="D229" t="s">
+        <v>10</v>
+      </c>
+      <c r="E229" t="s">
+        <v>11</v>
+      </c>
+      <c r="F229" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="B229" t="s">
-[...11 lines deleted...]
-      <c r="F229" s="1" t="s">
+      <c r="G229" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
+        <v>754</v>
+      </c>
+      <c r="B230" t="s">
+        <v>689</v>
+      </c>
+      <c r="C230" t="s">
+        <v>141</v>
+      </c>
+      <c r="D230" t="s">
+        <v>10</v>
+      </c>
+      <c r="E230" t="s">
+        <v>11</v>
+      </c>
+      <c r="F230" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="B230" t="s">
-[...11 lines deleted...]
-      <c r="F230" s="1" t="s">
+      <c r="G230" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
+        <v>757</v>
+      </c>
+      <c r="B231" t="s">
+        <v>689</v>
+      </c>
+      <c r="C231" t="s">
+        <v>145</v>
+      </c>
+      <c r="D231" t="s">
+        <v>10</v>
+      </c>
+      <c r="E231" t="s">
+        <v>11</v>
+      </c>
+      <c r="F231" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="B231" t="s">
-[...11 lines deleted...]
-      <c r="F231" s="1" t="s">
+      <c r="G231" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
+        <v>760</v>
+      </c>
+      <c r="B232" t="s">
+        <v>689</v>
+      </c>
+      <c r="C232" t="s">
+        <v>181</v>
+      </c>
+      <c r="D232" t="s">
+        <v>10</v>
+      </c>
+      <c r="E232" t="s">
+        <v>11</v>
+      </c>
+      <c r="F232" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="B232" t="s">
-[...11 lines deleted...]
-      <c r="F232" s="1" t="s">
+      <c r="G232" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
+        <v>763</v>
+      </c>
+      <c r="B233" t="s">
+        <v>689</v>
+      </c>
+      <c r="C233" t="s">
+        <v>193</v>
+      </c>
+      <c r="D233" t="s">
+        <v>10</v>
+      </c>
+      <c r="E233" t="s">
+        <v>11</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G233" t="s">
         <v>764</v>
-      </c>
-[...16 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
+        <v>765</v>
+      </c>
+      <c r="B234" t="s">
+        <v>689</v>
+      </c>
+      <c r="C234" t="s">
+        <v>201</v>
+      </c>
+      <c r="D234" t="s">
+        <v>10</v>
+      </c>
+      <c r="E234" t="s">
+        <v>11</v>
+      </c>
+      <c r="F234" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="B234" t="s">
-[...11 lines deleted...]
-      <c r="F234" s="1" t="s">
+      <c r="G234" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B235" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C235" t="s">
         <v>23</v>
       </c>
       <c r="D235" t="s">
         <v>10</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="G235" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B236" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C236" t="s">
         <v>47</v>
       </c>
       <c r="D236" t="s">
         <v>10</v>
       </c>
       <c r="E236" t="s">
         <v>11</v>
       </c>
       <c r="F236" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="G236" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
+        <v>774</v>
+      </c>
+      <c r="B237" t="s">
+        <v>689</v>
+      </c>
+      <c r="C237" t="s">
+        <v>101</v>
+      </c>
+      <c r="D237" t="s">
+        <v>10</v>
+      </c>
+      <c r="E237" t="s">
+        <v>11</v>
+      </c>
+      <c r="F237" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="B237" t="s">
-[...11 lines deleted...]
-      <c r="F237" s="1" t="s">
+      <c r="G237" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
+        <v>777</v>
+      </c>
+      <c r="B238" t="s">
+        <v>689</v>
+      </c>
+      <c r="C238" t="s">
+        <v>121</v>
+      </c>
+      <c r="D238" t="s">
+        <v>10</v>
+      </c>
+      <c r="E238" t="s">
+        <v>11</v>
+      </c>
+      <c r="F238" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="B238" t="s">
-[...11 lines deleted...]
-      <c r="F238" s="1" t="s">
+      <c r="G238" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
+        <v>780</v>
+      </c>
+      <c r="B239" t="s">
+        <v>689</v>
+      </c>
+      <c r="C239" t="s">
+        <v>125</v>
+      </c>
+      <c r="D239" t="s">
+        <v>10</v>
+      </c>
+      <c r="E239" t="s">
+        <v>11</v>
+      </c>
+      <c r="F239" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="B239" t="s">
-[...11 lines deleted...]
-      <c r="F239" s="1" t="s">
+      <c r="G239" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
+        <v>783</v>
+      </c>
+      <c r="B240" t="s">
+        <v>689</v>
+      </c>
+      <c r="C240" t="s">
+        <v>129</v>
+      </c>
+      <c r="D240" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" t="s">
+        <v>11</v>
+      </c>
+      <c r="F240" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="B240" t="s">
-[...11 lines deleted...]
-      <c r="F240" s="1" t="s">
+      <c r="G240" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
+        <v>786</v>
+      </c>
+      <c r="B241" t="s">
+        <v>689</v>
+      </c>
+      <c r="C241" t="s">
+        <v>133</v>
+      </c>
+      <c r="D241" t="s">
+        <v>10</v>
+      </c>
+      <c r="E241" t="s">
+        <v>11</v>
+      </c>
+      <c r="F241" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="B241" t="s">
-[...11 lines deleted...]
-      <c r="F241" s="1" t="s">
+      <c r="G241" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
+        <v>789</v>
+      </c>
+      <c r="B242" t="s">
+        <v>689</v>
+      </c>
+      <c r="C242" t="s">
+        <v>137</v>
+      </c>
+      <c r="D242" t="s">
+        <v>10</v>
+      </c>
+      <c r="E242" t="s">
+        <v>11</v>
+      </c>
+      <c r="F242" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="B242" t="s">
-[...11 lines deleted...]
-      <c r="F242" s="1" t="s">
+      <c r="G242" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
+        <v>792</v>
+      </c>
+      <c r="B243" t="s">
+        <v>689</v>
+      </c>
+      <c r="C243" t="s">
+        <v>149</v>
+      </c>
+      <c r="D243" t="s">
+        <v>10</v>
+      </c>
+      <c r="E243" t="s">
+        <v>11</v>
+      </c>
+      <c r="F243" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="B243" t="s">
-[...11 lines deleted...]
-      <c r="F243" s="1" t="s">
+      <c r="G243" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
+        <v>795</v>
+      </c>
+      <c r="B244" t="s">
+        <v>689</v>
+      </c>
+      <c r="C244" t="s">
+        <v>153</v>
+      </c>
+      <c r="D244" t="s">
+        <v>10</v>
+      </c>
+      <c r="E244" t="s">
+        <v>11</v>
+      </c>
+      <c r="F244" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="B244" t="s">
-[...11 lines deleted...]
-      <c r="F244" s="1" t="s">
+      <c r="G244" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
+        <v>798</v>
+      </c>
+      <c r="B245" t="s">
+        <v>689</v>
+      </c>
+      <c r="C245" t="s">
+        <v>157</v>
+      </c>
+      <c r="D245" t="s">
+        <v>10</v>
+      </c>
+      <c r="E245" t="s">
+        <v>11</v>
+      </c>
+      <c r="F245" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="B245" t="s">
-[...11 lines deleted...]
-      <c r="F245" s="1" t="s">
+      <c r="G245" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
+        <v>801</v>
+      </c>
+      <c r="B246" t="s">
+        <v>689</v>
+      </c>
+      <c r="C246" t="s">
+        <v>161</v>
+      </c>
+      <c r="D246" t="s">
+        <v>10</v>
+      </c>
+      <c r="E246" t="s">
+        <v>11</v>
+      </c>
+      <c r="F246" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="B246" t="s">
-[...11 lines deleted...]
-      <c r="F246" s="1" t="s">
+      <c r="G246" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
+        <v>804</v>
+      </c>
+      <c r="B247" t="s">
+        <v>689</v>
+      </c>
+      <c r="C247" t="s">
+        <v>165</v>
+      </c>
+      <c r="D247" t="s">
+        <v>10</v>
+      </c>
+      <c r="E247" t="s">
+        <v>11</v>
+      </c>
+      <c r="F247" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="B247" t="s">
-[...11 lines deleted...]
-      <c r="F247" s="1" t="s">
+      <c r="G247" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
+        <v>807</v>
+      </c>
+      <c r="B248" t="s">
+        <v>689</v>
+      </c>
+      <c r="C248" t="s">
+        <v>169</v>
+      </c>
+      <c r="D248" t="s">
+        <v>10</v>
+      </c>
+      <c r="E248" t="s">
+        <v>11</v>
+      </c>
+      <c r="F248" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="B248" t="s">
-[...11 lines deleted...]
-      <c r="F248" s="1" t="s">
+      <c r="G248" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
+        <v>810</v>
+      </c>
+      <c r="B249" t="s">
+        <v>689</v>
+      </c>
+      <c r="C249" t="s">
+        <v>173</v>
+      </c>
+      <c r="D249" t="s">
+        <v>10</v>
+      </c>
+      <c r="E249" t="s">
+        <v>11</v>
+      </c>
+      <c r="F249" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="B249" t="s">
-[...11 lines deleted...]
-      <c r="F249" s="1" t="s">
+      <c r="G249" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
+        <v>813</v>
+      </c>
+      <c r="B250" t="s">
+        <v>689</v>
+      </c>
+      <c r="C250" t="s">
+        <v>177</v>
+      </c>
+      <c r="D250" t="s">
+        <v>10</v>
+      </c>
+      <c r="E250" t="s">
+        <v>11</v>
+      </c>
+      <c r="F250" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="B250" t="s">
-[...11 lines deleted...]
-      <c r="F250" s="1" t="s">
+      <c r="G250" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
+        <v>816</v>
+      </c>
+      <c r="B251" t="s">
+        <v>689</v>
+      </c>
+      <c r="C251" t="s">
+        <v>185</v>
+      </c>
+      <c r="D251" t="s">
+        <v>10</v>
+      </c>
+      <c r="E251" t="s">
+        <v>11</v>
+      </c>
+      <c r="F251" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="B251" t="s">
-[...11 lines deleted...]
-      <c r="F251" s="1" t="s">
+      <c r="G251" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
+        <v>819</v>
+      </c>
+      <c r="B252" t="s">
+        <v>689</v>
+      </c>
+      <c r="C252" t="s">
+        <v>189</v>
+      </c>
+      <c r="D252" t="s">
+        <v>10</v>
+      </c>
+      <c r="E252" t="s">
+        <v>11</v>
+      </c>
+      <c r="F252" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="B252" t="s">
-[...11 lines deleted...]
-      <c r="F252" s="1" t="s">
+      <c r="G252" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
+        <v>822</v>
+      </c>
+      <c r="B253" t="s">
+        <v>689</v>
+      </c>
+      <c r="C253" t="s">
+        <v>197</v>
+      </c>
+      <c r="D253" t="s">
+        <v>10</v>
+      </c>
+      <c r="E253" t="s">
+        <v>11</v>
+      </c>
+      <c r="F253" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="B253" t="s">
-[...11 lines deleted...]
-      <c r="F253" s="1" t="s">
+      <c r="G253" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
+        <v>825</v>
+      </c>
+      <c r="B254" t="s">
+        <v>689</v>
+      </c>
+      <c r="C254" t="s">
+        <v>205</v>
+      </c>
+      <c r="D254" t="s">
+        <v>10</v>
+      </c>
+      <c r="E254" t="s">
+        <v>11</v>
+      </c>
+      <c r="F254" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="B254" t="s">
-[...11 lines deleted...]
-      <c r="F254" s="1" t="s">
+      <c r="G254" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
+        <v>828</v>
+      </c>
+      <c r="B255" t="s">
+        <v>689</v>
+      </c>
+      <c r="C255" t="s">
+        <v>209</v>
+      </c>
+      <c r="D255" t="s">
+        <v>10</v>
+      </c>
+      <c r="E255" t="s">
+        <v>11</v>
+      </c>
+      <c r="F255" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="B255" t="s">
-[...11 lines deleted...]
-      <c r="F255" s="1" t="s">
+      <c r="G255" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
+        <v>831</v>
+      </c>
+      <c r="B256" t="s">
+        <v>689</v>
+      </c>
+      <c r="C256" t="s">
+        <v>213</v>
+      </c>
+      <c r="D256" t="s">
+        <v>10</v>
+      </c>
+      <c r="E256" t="s">
+        <v>11</v>
+      </c>
+      <c r="F256" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="B256" t="s">
-[...11 lines deleted...]
-      <c r="F256" s="1" t="s">
+      <c r="G256" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
+        <v>834</v>
+      </c>
+      <c r="B257" t="s">
+        <v>689</v>
+      </c>
+      <c r="C257" t="s">
+        <v>217</v>
+      </c>
+      <c r="D257" t="s">
+        <v>10</v>
+      </c>
+      <c r="E257" t="s">
+        <v>11</v>
+      </c>
+      <c r="F257" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="B257" t="s">
-[...11 lines deleted...]
-      <c r="F257" s="1" t="s">
+      <c r="G257" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
+        <v>837</v>
+      </c>
+      <c r="B258" t="s">
+        <v>689</v>
+      </c>
+      <c r="C258" t="s">
+        <v>221</v>
+      </c>
+      <c r="D258" t="s">
+        <v>10</v>
+      </c>
+      <c r="E258" t="s">
+        <v>11</v>
+      </c>
+      <c r="F258" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="B258" t="s">
-[...11 lines deleted...]
-      <c r="F258" s="1" t="s">
+      <c r="G258" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
+        <v>840</v>
+      </c>
+      <c r="B259" t="s">
+        <v>689</v>
+      </c>
+      <c r="C259" t="s">
+        <v>225</v>
+      </c>
+      <c r="D259" t="s">
+        <v>10</v>
+      </c>
+      <c r="E259" t="s">
+        <v>11</v>
+      </c>
+      <c r="F259" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="B259" t="s">
-[...11 lines deleted...]
-      <c r="F259" s="1" t="s">
+      <c r="G259" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
+        <v>843</v>
+      </c>
+      <c r="B260" t="s">
+        <v>689</v>
+      </c>
+      <c r="C260" t="s">
+        <v>229</v>
+      </c>
+      <c r="D260" t="s">
+        <v>10</v>
+      </c>
+      <c r="E260" t="s">
+        <v>11</v>
+      </c>
+      <c r="F260" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="B260" t="s">
-[...11 lines deleted...]
-      <c r="F260" s="1" t="s">
+      <c r="G260" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
+        <v>846</v>
+      </c>
+      <c r="B261" t="s">
+        <v>689</v>
+      </c>
+      <c r="C261" t="s">
+        <v>233</v>
+      </c>
+      <c r="D261" t="s">
+        <v>10</v>
+      </c>
+      <c r="E261" t="s">
+        <v>11</v>
+      </c>
+      <c r="F261" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B261" t="s">
-[...11 lines deleted...]
-      <c r="F261" s="1" t="s">
+      <c r="G261" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
+        <v>849</v>
+      </c>
+      <c r="B262" t="s">
+        <v>689</v>
+      </c>
+      <c r="C262" t="s">
+        <v>237</v>
+      </c>
+      <c r="D262" t="s">
+        <v>10</v>
+      </c>
+      <c r="E262" t="s">
+        <v>11</v>
+      </c>
+      <c r="F262" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="B262" t="s">
-[...11 lines deleted...]
-      <c r="F262" s="1" t="s">
+      <c r="G262" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
+        <v>852</v>
+      </c>
+      <c r="B263" t="s">
+        <v>689</v>
+      </c>
+      <c r="C263" t="s">
+        <v>241</v>
+      </c>
+      <c r="D263" t="s">
+        <v>10</v>
+      </c>
+      <c r="E263" t="s">
+        <v>11</v>
+      </c>
+      <c r="F263" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="B263" t="s">
-[...11 lines deleted...]
-      <c r="F263" s="1" t="s">
+      <c r="G263" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
+        <v>855</v>
+      </c>
+      <c r="B264" t="s">
+        <v>689</v>
+      </c>
+      <c r="C264" t="s">
+        <v>245</v>
+      </c>
+      <c r="D264" t="s">
+        <v>10</v>
+      </c>
+      <c r="E264" t="s">
+        <v>11</v>
+      </c>
+      <c r="F264" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="B264" t="s">
-[...11 lines deleted...]
-      <c r="F264" s="1" t="s">
+      <c r="G264" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
+        <v>858</v>
+      </c>
+      <c r="B265" t="s">
+        <v>689</v>
+      </c>
+      <c r="C265" t="s">
+        <v>249</v>
+      </c>
+      <c r="D265" t="s">
+        <v>10</v>
+      </c>
+      <c r="E265" t="s">
+        <v>11</v>
+      </c>
+      <c r="F265" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="B265" t="s">
-[...11 lines deleted...]
-      <c r="F265" s="1" t="s">
+      <c r="G265" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
+        <v>861</v>
+      </c>
+      <c r="B266" t="s">
+        <v>689</v>
+      </c>
+      <c r="C266" t="s">
+        <v>253</v>
+      </c>
+      <c r="D266" t="s">
+        <v>10</v>
+      </c>
+      <c r="E266" t="s">
+        <v>11</v>
+      </c>
+      <c r="F266" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B266" t="s">
-[...11 lines deleted...]
-      <c r="F266" s="1" t="s">
+      <c r="G266" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
+        <v>864</v>
+      </c>
+      <c r="B267" t="s">
+        <v>689</v>
+      </c>
+      <c r="C267" t="s">
+        <v>257</v>
+      </c>
+      <c r="D267" t="s">
+        <v>10</v>
+      </c>
+      <c r="E267" t="s">
+        <v>11</v>
+      </c>
+      <c r="F267" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="B267" t="s">
-[...11 lines deleted...]
-      <c r="F267" s="1" t="s">
+      <c r="G267" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
+        <v>867</v>
+      </c>
+      <c r="B268" t="s">
+        <v>689</v>
+      </c>
+      <c r="C268" t="s">
+        <v>261</v>
+      </c>
+      <c r="D268" t="s">
+        <v>10</v>
+      </c>
+      <c r="E268" t="s">
+        <v>11</v>
+      </c>
+      <c r="F268" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="B268" t="s">
-[...11 lines deleted...]
-      <c r="F268" s="1" t="s">
+      <c r="G268" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
+        <v>870</v>
+      </c>
+      <c r="B269" t="s">
+        <v>689</v>
+      </c>
+      <c r="C269" t="s">
+        <v>265</v>
+      </c>
+      <c r="D269" t="s">
+        <v>10</v>
+      </c>
+      <c r="E269" t="s">
+        <v>11</v>
+      </c>
+      <c r="F269" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="B269" t="s">
-[...11 lines deleted...]
-      <c r="F269" s="1" t="s">
+      <c r="G269" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
+        <v>873</v>
+      </c>
+      <c r="B270" t="s">
+        <v>689</v>
+      </c>
+      <c r="C270" t="s">
+        <v>269</v>
+      </c>
+      <c r="D270" t="s">
+        <v>10</v>
+      </c>
+      <c r="E270" t="s">
+        <v>11</v>
+      </c>
+      <c r="F270" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="B270" t="s">
-[...11 lines deleted...]
-      <c r="F270" s="1" t="s">
+      <c r="G270" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
+        <v>876</v>
+      </c>
+      <c r="B271" t="s">
+        <v>689</v>
+      </c>
+      <c r="C271" t="s">
+        <v>273</v>
+      </c>
+      <c r="D271" t="s">
+        <v>10</v>
+      </c>
+      <c r="E271" t="s">
+        <v>11</v>
+      </c>
+      <c r="F271" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="B271" t="s">
-[...11 lines deleted...]
-      <c r="F271" s="1" t="s">
+      <c r="G271" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
+        <v>879</v>
+      </c>
+      <c r="B272" t="s">
+        <v>689</v>
+      </c>
+      <c r="C272" t="s">
+        <v>277</v>
+      </c>
+      <c r="D272" t="s">
+        <v>10</v>
+      </c>
+      <c r="E272" t="s">
+        <v>11</v>
+      </c>
+      <c r="F272" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B272" t="s">
-[...11 lines deleted...]
-      <c r="F272" s="1" t="s">
+      <c r="G272" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
+        <v>882</v>
+      </c>
+      <c r="B273" t="s">
+        <v>689</v>
+      </c>
+      <c r="C273" t="s">
+        <v>281</v>
+      </c>
+      <c r="D273" t="s">
+        <v>10</v>
+      </c>
+      <c r="E273" t="s">
+        <v>11</v>
+      </c>
+      <c r="F273" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="B273" t="s">
-[...11 lines deleted...]
-      <c r="F273" s="1" t="s">
+      <c r="G273" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
+        <v>885</v>
+      </c>
+      <c r="B274" t="s">
+        <v>689</v>
+      </c>
+      <c r="C274" t="s">
+        <v>285</v>
+      </c>
+      <c r="D274" t="s">
+        <v>10</v>
+      </c>
+      <c r="E274" t="s">
+        <v>11</v>
+      </c>
+      <c r="F274" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="B274" t="s">
-[...11 lines deleted...]
-      <c r="F274" s="1" t="s">
+      <c r="G274" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B275" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C275" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="G275" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
+        <v>890</v>
+      </c>
+      <c r="B276" t="s">
         <v>891</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" t="s">
+        <v>70</v>
+      </c>
+      <c r="D276" t="s">
+        <v>10</v>
+      </c>
+      <c r="E276" t="s">
+        <v>11</v>
+      </c>
+      <c r="F276" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="C276" t="s">
-[...8 lines deleted...]
-      <c r="F276" s="1" t="s">
+      <c r="G276" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
+        <v>894</v>
+      </c>
+      <c r="B277" t="s">
+        <v>891</v>
+      </c>
+      <c r="C277" t="s">
+        <v>74</v>
+      </c>
+      <c r="D277" t="s">
+        <v>10</v>
+      </c>
+      <c r="E277" t="s">
+        <v>11</v>
+      </c>
+      <c r="F277" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="B277" t="s">
-[...11 lines deleted...]
-      <c r="F277" s="1" t="s">
+      <c r="G277" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
+        <v>897</v>
+      </c>
+      <c r="B278" t="s">
+        <v>891</v>
+      </c>
+      <c r="C278" t="s">
+        <v>78</v>
+      </c>
+      <c r="D278" t="s">
+        <v>10</v>
+      </c>
+      <c r="E278" t="s">
+        <v>11</v>
+      </c>
+      <c r="F278" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B278" t="s">
-[...11 lines deleted...]
-      <c r="F278" s="1" t="s">
+      <c r="G278" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
+        <v>900</v>
+      </c>
+      <c r="B279" t="s">
+        <v>891</v>
+      </c>
+      <c r="C279" t="s">
+        <v>82</v>
+      </c>
+      <c r="D279" t="s">
+        <v>10</v>
+      </c>
+      <c r="E279" t="s">
+        <v>11</v>
+      </c>
+      <c r="F279" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="B279" t="s">
-[...11 lines deleted...]
-      <c r="F279" s="1" t="s">
+      <c r="G279" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
+        <v>903</v>
+      </c>
+      <c r="B280" t="s">
+        <v>891</v>
+      </c>
+      <c r="C280" t="s">
+        <v>86</v>
+      </c>
+      <c r="D280" t="s">
+        <v>10</v>
+      </c>
+      <c r="E280" t="s">
+        <v>11</v>
+      </c>
+      <c r="F280" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="B280" t="s">
-[...11 lines deleted...]
-      <c r="F280" s="1" t="s">
+      <c r="G280" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
+        <v>906</v>
+      </c>
+      <c r="B281" t="s">
+        <v>891</v>
+      </c>
+      <c r="C281" t="s">
+        <v>89</v>
+      </c>
+      <c r="D281" t="s">
+        <v>10</v>
+      </c>
+      <c r="E281" t="s">
+        <v>11</v>
+      </c>
+      <c r="F281" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="B281" t="s">
-[...11 lines deleted...]
-      <c r="F281" s="1" t="s">
+      <c r="G281" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
+        <v>909</v>
+      </c>
+      <c r="B282" t="s">
+        <v>891</v>
+      </c>
+      <c r="C282" t="s">
+        <v>93</v>
+      </c>
+      <c r="D282" t="s">
+        <v>10</v>
+      </c>
+      <c r="E282" t="s">
+        <v>11</v>
+      </c>
+      <c r="F282" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="B282" t="s">
-[...11 lines deleted...]
-      <c r="F282" s="1" t="s">
+      <c r="G282" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
+        <v>912</v>
+      </c>
+      <c r="B283" t="s">
+        <v>891</v>
+      </c>
+      <c r="C283" t="s">
+        <v>97</v>
+      </c>
+      <c r="D283" t="s">
+        <v>10</v>
+      </c>
+      <c r="E283" t="s">
+        <v>11</v>
+      </c>
+      <c r="F283" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="B283" t="s">
-[...11 lines deleted...]
-      <c r="F283" s="1" t="s">
+      <c r="G283" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
+        <v>915</v>
+      </c>
+      <c r="B284" t="s">
+        <v>891</v>
+      </c>
+      <c r="C284" t="s">
+        <v>101</v>
+      </c>
+      <c r="D284" t="s">
+        <v>10</v>
+      </c>
+      <c r="E284" t="s">
+        <v>11</v>
+      </c>
+      <c r="F284" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B284" t="s">
-[...11 lines deleted...]
-      <c r="F284" s="1" t="s">
+      <c r="G284" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
+        <v>918</v>
+      </c>
+      <c r="B285" t="s">
+        <v>891</v>
+      </c>
+      <c r="C285" t="s">
+        <v>105</v>
+      </c>
+      <c r="D285" t="s">
+        <v>10</v>
+      </c>
+      <c r="E285" t="s">
+        <v>11</v>
+      </c>
+      <c r="F285" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="B285" t="s">
-[...11 lines deleted...]
-      <c r="F285" s="1" t="s">
+      <c r="G285" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
+        <v>921</v>
+      </c>
+      <c r="B286" t="s">
+        <v>891</v>
+      </c>
+      <c r="C286" t="s">
+        <v>109</v>
+      </c>
+      <c r="D286" t="s">
+        <v>10</v>
+      </c>
+      <c r="E286" t="s">
+        <v>11</v>
+      </c>
+      <c r="F286" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="B286" t="s">
-[...11 lines deleted...]
-      <c r="F286" s="1" t="s">
+      <c r="G286" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
+        <v>924</v>
+      </c>
+      <c r="B287" t="s">
+        <v>891</v>
+      </c>
+      <c r="C287" t="s">
+        <v>113</v>
+      </c>
+      <c r="D287" t="s">
+        <v>10</v>
+      </c>
+      <c r="E287" t="s">
+        <v>11</v>
+      </c>
+      <c r="F287" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="B287" t="s">
-[...11 lines deleted...]
-      <c r="F287" s="1" t="s">
+      <c r="G287" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
+        <v>927</v>
+      </c>
+      <c r="B288" t="s">
+        <v>891</v>
+      </c>
+      <c r="C288" t="s">
+        <v>117</v>
+      </c>
+      <c r="D288" t="s">
+        <v>10</v>
+      </c>
+      <c r="E288" t="s">
+        <v>11</v>
+      </c>
+      <c r="F288" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="B288" t="s">
-[...11 lines deleted...]
-      <c r="F288" s="1" t="s">
+      <c r="G288" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
+        <v>930</v>
+      </c>
+      <c r="B289" t="s">
+        <v>891</v>
+      </c>
+      <c r="C289" t="s">
+        <v>121</v>
+      </c>
+      <c r="D289" t="s">
+        <v>10</v>
+      </c>
+      <c r="E289" t="s">
+        <v>11</v>
+      </c>
+      <c r="F289" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="B289" t="s">
-[...11 lines deleted...]
-      <c r="F289" s="1" t="s">
+      <c r="G289" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
+        <v>933</v>
+      </c>
+      <c r="B290" t="s">
+        <v>891</v>
+      </c>
+      <c r="C290" t="s">
+        <v>125</v>
+      </c>
+      <c r="D290" t="s">
+        <v>10</v>
+      </c>
+      <c r="E290" t="s">
+        <v>11</v>
+      </c>
+      <c r="F290" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="B290" t="s">
-[...11 lines deleted...]
-      <c r="F290" s="1" t="s">
+      <c r="G290" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
+        <v>936</v>
+      </c>
+      <c r="B291" t="s">
+        <v>891</v>
+      </c>
+      <c r="C291" t="s">
+        <v>129</v>
+      </c>
+      <c r="D291" t="s">
+        <v>10</v>
+      </c>
+      <c r="E291" t="s">
+        <v>11</v>
+      </c>
+      <c r="F291" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="B291" t="s">
-[...11 lines deleted...]
-      <c r="F291" s="1" t="s">
+      <c r="G291" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
+        <v>939</v>
+      </c>
+      <c r="B292" t="s">
+        <v>891</v>
+      </c>
+      <c r="C292" t="s">
+        <v>133</v>
+      </c>
+      <c r="D292" t="s">
+        <v>10</v>
+      </c>
+      <c r="E292" t="s">
+        <v>11</v>
+      </c>
+      <c r="F292" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="B292" t="s">
-[...11 lines deleted...]
-      <c r="F292" s="1" t="s">
+      <c r="G292" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
+        <v>942</v>
+      </c>
+      <c r="B293" t="s">
+        <v>891</v>
+      </c>
+      <c r="C293" t="s">
+        <v>137</v>
+      </c>
+      <c r="D293" t="s">
+        <v>10</v>
+      </c>
+      <c r="E293" t="s">
+        <v>11</v>
+      </c>
+      <c r="F293" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="B293" t="s">
-[...11 lines deleted...]
-      <c r="F293" s="1" t="s">
+      <c r="G293" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
+        <v>945</v>
+      </c>
+      <c r="B294" t="s">
+        <v>891</v>
+      </c>
+      <c r="C294" t="s">
+        <v>141</v>
+      </c>
+      <c r="D294" t="s">
+        <v>10</v>
+      </c>
+      <c r="E294" t="s">
+        <v>11</v>
+      </c>
+      <c r="F294" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="B294" t="s">
-[...11 lines deleted...]
-      <c r="F294" s="1" t="s">
+      <c r="G294" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
+        <v>948</v>
+      </c>
+      <c r="B295" t="s">
+        <v>891</v>
+      </c>
+      <c r="C295" t="s">
+        <v>145</v>
+      </c>
+      <c r="D295" t="s">
+        <v>10</v>
+      </c>
+      <c r="E295" t="s">
+        <v>11</v>
+      </c>
+      <c r="F295" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="B295" t="s">
-[...11 lines deleted...]
-      <c r="F295" s="1" t="s">
+      <c r="G295" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
+        <v>951</v>
+      </c>
+      <c r="B296" t="s">
+        <v>891</v>
+      </c>
+      <c r="C296" t="s">
+        <v>149</v>
+      </c>
+      <c r="D296" t="s">
+        <v>10</v>
+      </c>
+      <c r="E296" t="s">
+        <v>11</v>
+      </c>
+      <c r="F296" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="B296" t="s">
-[...11 lines deleted...]
-      <c r="F296" s="1" t="s">
+      <c r="G296" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
+        <v>954</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>153</v>
+      </c>
+      <c r="D297" t="s">
+        <v>10</v>
+      </c>
+      <c r="E297" t="s">
+        <v>11</v>
+      </c>
+      <c r="F297" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="B297" t="s">
-[...11 lines deleted...]
-      <c r="F297" s="1" t="s">
+      <c r="G297" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
+        <v>957</v>
+      </c>
+      <c r="B298" t="s">
+        <v>891</v>
+      </c>
+      <c r="C298" t="s">
+        <v>157</v>
+      </c>
+      <c r="D298" t="s">
+        <v>10</v>
+      </c>
+      <c r="E298" t="s">
+        <v>11</v>
+      </c>
+      <c r="F298" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="B298" t="s">
-[...11 lines deleted...]
-      <c r="F298" s="1" t="s">
+      <c r="G298" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
+        <v>960</v>
+      </c>
+      <c r="B299" t="s">
+        <v>891</v>
+      </c>
+      <c r="C299" t="s">
+        <v>161</v>
+      </c>
+      <c r="D299" t="s">
+        <v>10</v>
+      </c>
+      <c r="E299" t="s">
+        <v>11</v>
+      </c>
+      <c r="F299" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="B299" t="s">
-[...11 lines deleted...]
-      <c r="F299" s="1" t="s">
+      <c r="G299" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
+        <v>963</v>
+      </c>
+      <c r="B300" t="s">
+        <v>891</v>
+      </c>
+      <c r="C300" t="s">
+        <v>165</v>
+      </c>
+      <c r="D300" t="s">
+        <v>10</v>
+      </c>
+      <c r="E300" t="s">
+        <v>11</v>
+      </c>
+      <c r="F300" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="B300" t="s">
-[...11 lines deleted...]
-      <c r="F300" s="1" t="s">
+      <c r="G300" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
+        <v>966</v>
+      </c>
+      <c r="B301" t="s">
+        <v>891</v>
+      </c>
+      <c r="C301" t="s">
+        <v>169</v>
+      </c>
+      <c r="D301" t="s">
+        <v>10</v>
+      </c>
+      <c r="E301" t="s">
+        <v>11</v>
+      </c>
+      <c r="F301" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="B301" t="s">
-[...11 lines deleted...]
-      <c r="F301" s="1" t="s">
+      <c r="G301" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
+        <v>969</v>
+      </c>
+      <c r="B302" t="s">
+        <v>891</v>
+      </c>
+      <c r="C302" t="s">
+        <v>173</v>
+      </c>
+      <c r="D302" t="s">
+        <v>10</v>
+      </c>
+      <c r="E302" t="s">
+        <v>11</v>
+      </c>
+      <c r="F302" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="B302" t="s">
-[...11 lines deleted...]
-      <c r="F302" s="1" t="s">
+      <c r="G302" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
+        <v>972</v>
+      </c>
+      <c r="B303" t="s">
+        <v>891</v>
+      </c>
+      <c r="C303" t="s">
+        <v>177</v>
+      </c>
+      <c r="D303" t="s">
+        <v>10</v>
+      </c>
+      <c r="E303" t="s">
+        <v>11</v>
+      </c>
+      <c r="F303" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="B303" t="s">
-[...11 lines deleted...]
-      <c r="F303" s="1" t="s">
+      <c r="G303" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
+        <v>975</v>
+      </c>
+      <c r="B304" t="s">
+        <v>891</v>
+      </c>
+      <c r="C304" t="s">
+        <v>181</v>
+      </c>
+      <c r="D304" t="s">
+        <v>10</v>
+      </c>
+      <c r="E304" t="s">
+        <v>11</v>
+      </c>
+      <c r="F304" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="B304" t="s">
-[...11 lines deleted...]
-      <c r="F304" s="1" t="s">
+      <c r="G304" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
+        <v>978</v>
+      </c>
+      <c r="B305" t="s">
+        <v>891</v>
+      </c>
+      <c r="C305" t="s">
+        <v>185</v>
+      </c>
+      <c r="D305" t="s">
+        <v>10</v>
+      </c>
+      <c r="E305" t="s">
+        <v>11</v>
+      </c>
+      <c r="F305" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="B305" t="s">
-[...11 lines deleted...]
-      <c r="F305" s="1" t="s">
+      <c r="G305" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
+        <v>981</v>
+      </c>
+      <c r="B306" t="s">
+        <v>891</v>
+      </c>
+      <c r="C306" t="s">
+        <v>189</v>
+      </c>
+      <c r="D306" t="s">
+        <v>10</v>
+      </c>
+      <c r="E306" t="s">
+        <v>11</v>
+      </c>
+      <c r="F306" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="B306" t="s">
-[...11 lines deleted...]
-      <c r="F306" s="1" t="s">
+      <c r="G306" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
+        <v>984</v>
+      </c>
+      <c r="B307" t="s">
+        <v>891</v>
+      </c>
+      <c r="C307" t="s">
+        <v>193</v>
+      </c>
+      <c r="D307" t="s">
+        <v>10</v>
+      </c>
+      <c r="E307" t="s">
+        <v>11</v>
+      </c>
+      <c r="F307" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="B307" t="s">
-[...11 lines deleted...]
-      <c r="F307" s="1" t="s">
+      <c r="G307" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
+        <v>987</v>
+      </c>
+      <c r="B308" t="s">
+        <v>891</v>
+      </c>
+      <c r="C308" t="s">
+        <v>197</v>
+      </c>
+      <c r="D308" t="s">
+        <v>10</v>
+      </c>
+      <c r="E308" t="s">
+        <v>11</v>
+      </c>
+      <c r="F308" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="B308" t="s">
-[...11 lines deleted...]
-      <c r="F308" s="1" t="s">
+      <c r="G308" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
+        <v>990</v>
+      </c>
+      <c r="B309" t="s">
+        <v>891</v>
+      </c>
+      <c r="C309" t="s">
+        <v>201</v>
+      </c>
+      <c r="D309" t="s">
+        <v>10</v>
+      </c>
+      <c r="E309" t="s">
+        <v>11</v>
+      </c>
+      <c r="F309" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="B309" t="s">
-[...11 lines deleted...]
-      <c r="F309" s="1" t="s">
+      <c r="G309" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
+        <v>993</v>
+      </c>
+      <c r="B310" t="s">
+        <v>891</v>
+      </c>
+      <c r="C310" t="s">
+        <v>205</v>
+      </c>
+      <c r="D310" t="s">
+        <v>10</v>
+      </c>
+      <c r="E310" t="s">
+        <v>11</v>
+      </c>
+      <c r="F310" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="B310" t="s">
-[...11 lines deleted...]
-      <c r="F310" s="1" t="s">
+      <c r="G310" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
+        <v>996</v>
+      </c>
+      <c r="B311" t="s">
+        <v>891</v>
+      </c>
+      <c r="C311" t="s">
+        <v>209</v>
+      </c>
+      <c r="D311" t="s">
+        <v>10</v>
+      </c>
+      <c r="E311" t="s">
+        <v>11</v>
+      </c>
+      <c r="F311" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="B311" t="s">
-[...11 lines deleted...]
-      <c r="F311" s="1" t="s">
+      <c r="G311" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
+        <v>999</v>
+      </c>
+      <c r="B312" t="s">
+        <v>891</v>
+      </c>
+      <c r="C312" t="s">
+        <v>213</v>
+      </c>
+      <c r="D312" t="s">
+        <v>10</v>
+      </c>
+      <c r="E312" t="s">
+        <v>11</v>
+      </c>
+      <c r="F312" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="B312" t="s">
-[...11 lines deleted...]
-      <c r="F312" s="1" t="s">
+      <c r="G312" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B313" t="s">
+        <v>891</v>
+      </c>
+      <c r="C313" t="s">
+        <v>217</v>
+      </c>
+      <c r="D313" t="s">
+        <v>10</v>
+      </c>
+      <c r="E313" t="s">
+        <v>11</v>
+      </c>
+      <c r="F313" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="B313" t="s">
-[...11 lines deleted...]
-      <c r="F313" s="1" t="s">
+      <c r="G313" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B314" t="s">
+        <v>891</v>
+      </c>
+      <c r="C314" t="s">
+        <v>221</v>
+      </c>
+      <c r="D314" t="s">
+        <v>10</v>
+      </c>
+      <c r="E314" t="s">
+        <v>11</v>
+      </c>
+      <c r="F314" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="B314" t="s">
-[...11 lines deleted...]
-      <c r="F314" s="1" t="s">
+      <c r="G314" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B315" t="s">
+        <v>891</v>
+      </c>
+      <c r="C315" t="s">
+        <v>225</v>
+      </c>
+      <c r="D315" t="s">
+        <v>10</v>
+      </c>
+      <c r="E315" t="s">
+        <v>11</v>
+      </c>
+      <c r="F315" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="B315" t="s">
-[...11 lines deleted...]
-      <c r="F315" s="1" t="s">
+      <c r="G315" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B316" t="s">
+        <v>891</v>
+      </c>
+      <c r="C316" t="s">
+        <v>229</v>
+      </c>
+      <c r="D316" t="s">
+        <v>10</v>
+      </c>
+      <c r="E316" t="s">
+        <v>11</v>
+      </c>
+      <c r="F316" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="B316" t="s">
-[...11 lines deleted...]
-      <c r="F316" s="1" t="s">
+      <c r="G316" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B317" t="s">
+        <v>891</v>
+      </c>
+      <c r="C317" t="s">
+        <v>233</v>
+      </c>
+      <c r="D317" t="s">
+        <v>10</v>
+      </c>
+      <c r="E317" t="s">
+        <v>11</v>
+      </c>
+      <c r="F317" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="B317" t="s">
-[...11 lines deleted...]
-      <c r="F317" s="1" t="s">
+      <c r="G317" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B318" t="s">
+        <v>891</v>
+      </c>
+      <c r="C318" t="s">
+        <v>237</v>
+      </c>
+      <c r="D318" t="s">
+        <v>10</v>
+      </c>
+      <c r="E318" t="s">
+        <v>11</v>
+      </c>
+      <c r="F318" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="B318" t="s">
-[...11 lines deleted...]
-      <c r="F318" s="1" t="s">
+      <c r="G318" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B319" t="s">
+        <v>891</v>
+      </c>
+      <c r="C319" t="s">
+        <v>241</v>
+      </c>
+      <c r="D319" t="s">
+        <v>10</v>
+      </c>
+      <c r="E319" t="s">
+        <v>11</v>
+      </c>
+      <c r="F319" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="B319" t="s">
-[...11 lines deleted...]
-      <c r="F319" s="1" t="s">
+      <c r="G319" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B320" t="s">
+        <v>891</v>
+      </c>
+      <c r="C320" t="s">
+        <v>245</v>
+      </c>
+      <c r="D320" t="s">
+        <v>10</v>
+      </c>
+      <c r="E320" t="s">
+        <v>11</v>
+      </c>
+      <c r="F320" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="B320" t="s">
-[...11 lines deleted...]
-      <c r="F320" s="1" t="s">
+      <c r="G320" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B321" t="s">
+        <v>891</v>
+      </c>
+      <c r="C321" t="s">
+        <v>249</v>
+      </c>
+      <c r="D321" t="s">
+        <v>10</v>
+      </c>
+      <c r="E321" t="s">
+        <v>11</v>
+      </c>
+      <c r="F321" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="B321" t="s">
-[...11 lines deleted...]
-      <c r="F321" s="1" t="s">
+      <c r="G321" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B322" t="s">
+        <v>891</v>
+      </c>
+      <c r="C322" t="s">
+        <v>253</v>
+      </c>
+      <c r="D322" t="s">
+        <v>10</v>
+      </c>
+      <c r="E322" t="s">
+        <v>11</v>
+      </c>
+      <c r="F322" s="1" t="s">
         <v>1030</v>
       </c>
-      <c r="B322" t="s">
-[...11 lines deleted...]
-      <c r="F322" s="1" t="s">
+      <c r="G322" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B323" t="s">
+        <v>891</v>
+      </c>
+      <c r="C323" t="s">
+        <v>257</v>
+      </c>
+      <c r="D323" t="s">
+        <v>10</v>
+      </c>
+      <c r="E323" t="s">
+        <v>11</v>
+      </c>
+      <c r="F323" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="B323" t="s">
-[...11 lines deleted...]
-      <c r="F323" s="1" t="s">
+      <c r="G323" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B324" t="s">
+        <v>891</v>
+      </c>
+      <c r="C324" t="s">
+        <v>261</v>
+      </c>
+      <c r="D324" t="s">
+        <v>10</v>
+      </c>
+      <c r="E324" t="s">
+        <v>11</v>
+      </c>
+      <c r="F324" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="B324" t="s">
-[...11 lines deleted...]
-      <c r="F324" s="1" t="s">
+      <c r="G324" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B325" t="s">
+        <v>891</v>
+      </c>
+      <c r="C325" t="s">
+        <v>265</v>
+      </c>
+      <c r="D325" t="s">
+        <v>10</v>
+      </c>
+      <c r="E325" t="s">
+        <v>11</v>
+      </c>
+      <c r="F325" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="B325" t="s">
-[...11 lines deleted...]
-      <c r="F325" s="1" t="s">
+      <c r="G325" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B326" t="s">
+        <v>891</v>
+      </c>
+      <c r="C326" t="s">
+        <v>269</v>
+      </c>
+      <c r="D326" t="s">
+        <v>10</v>
+      </c>
+      <c r="E326" t="s">
+        <v>11</v>
+      </c>
+      <c r="F326" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="B326" t="s">
-[...11 lines deleted...]
-      <c r="F326" s="1" t="s">
+      <c r="G326" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B327" t="s">
+        <v>891</v>
+      </c>
+      <c r="C327" t="s">
+        <v>273</v>
+      </c>
+      <c r="D327" t="s">
+        <v>10</v>
+      </c>
+      <c r="E327" t="s">
+        <v>11</v>
+      </c>
+      <c r="F327" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="B327" t="s">
-[...11 lines deleted...]
-      <c r="F327" s="1" t="s">
+      <c r="G327" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B328" t="s">
+        <v>891</v>
+      </c>
+      <c r="C328" t="s">
+        <v>277</v>
+      </c>
+      <c r="D328" t="s">
+        <v>10</v>
+      </c>
+      <c r="E328" t="s">
+        <v>11</v>
+      </c>
+      <c r="F328" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="B328" t="s">
-[...11 lines deleted...]
-      <c r="F328" s="1" t="s">
+      <c r="G328" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B329" t="s">
+        <v>891</v>
+      </c>
+      <c r="C329" t="s">
+        <v>281</v>
+      </c>
+      <c r="D329" t="s">
+        <v>10</v>
+      </c>
+      <c r="E329" t="s">
+        <v>11</v>
+      </c>
+      <c r="F329" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="B329" t="s">
-[...11 lines deleted...]
-      <c r="F329" s="1" t="s">
+      <c r="G329" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B330" t="s">
+        <v>891</v>
+      </c>
+      <c r="C330" t="s">
+        <v>285</v>
+      </c>
+      <c r="D330" t="s">
+        <v>10</v>
+      </c>
+      <c r="E330" t="s">
+        <v>11</v>
+      </c>
+      <c r="F330" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="B330" t="s">
-[...11 lines deleted...]
-      <c r="F330" s="1" t="s">
+      <c r="G330" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B331" t="s">
+        <v>891</v>
+      </c>
+      <c r="C331" t="s">
+        <v>289</v>
+      </c>
+      <c r="D331" t="s">
+        <v>10</v>
+      </c>
+      <c r="E331" t="s">
+        <v>11</v>
+      </c>
+      <c r="F331" s="1" t="s">
         <v>1057</v>
       </c>
-      <c r="B331" t="s">
-[...11 lines deleted...]
-      <c r="F331" s="1" t="s">
+      <c r="G331" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B332" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="C332" t="s">
         <v>51</v>
       </c>
       <c r="D332" t="s">
         <v>10</v>
       </c>
       <c r="E332" t="s">
         <v>11</v>
       </c>
       <c r="F332" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G332" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="B333" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="C333" t="s">
         <v>55</v>
       </c>
       <c r="D333" t="s">
         <v>10</v>
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G333" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C334" t="s">
+        <v>58</v>
+      </c>
+      <c r="D334" t="s">
+        <v>10</v>
+      </c>
+      <c r="E334" t="s">
+        <v>11</v>
+      </c>
+      <c r="F334" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="B334" t="s">
-[...11 lines deleted...]
-      <c r="F334" s="1" t="s">
+      <c r="G334" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C335" t="s">
+        <v>62</v>
+      </c>
+      <c r="D335" t="s">
+        <v>10</v>
+      </c>
+      <c r="E335" t="s">
+        <v>11</v>
+      </c>
+      <c r="F335" s="1" t="s">
         <v>1070</v>
       </c>
-      <c r="B335" t="s">
-[...11 lines deleted...]
-      <c r="F335" s="1" t="s">
+      <c r="G335" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C336" t="s">
+        <v>66</v>
+      </c>
+      <c r="D336" t="s">
+        <v>10</v>
+      </c>
+      <c r="E336" t="s">
+        <v>11</v>
+      </c>
+      <c r="F336" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="B336" t="s">
-[...11 lines deleted...]
-      <c r="F336" s="1" t="s">
+      <c r="G336" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C337" t="s">
+        <v>70</v>
+      </c>
+      <c r="D337" t="s">
+        <v>10</v>
+      </c>
+      <c r="E337" t="s">
+        <v>11</v>
+      </c>
+      <c r="F337" s="1" t="s">
         <v>1076</v>
       </c>
-      <c r="B337" t="s">
-[...11 lines deleted...]
-      <c r="F337" s="1" t="s">
+      <c r="G337" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C338" t="s">
+        <v>74</v>
+      </c>
+      <c r="D338" t="s">
+        <v>10</v>
+      </c>
+      <c r="E338" t="s">
+        <v>11</v>
+      </c>
+      <c r="F338" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="B338" t="s">
-[...11 lines deleted...]
-      <c r="F338" s="1" t="s">
+      <c r="G338" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C339" t="s">
+        <v>78</v>
+      </c>
+      <c r="D339" t="s">
+        <v>10</v>
+      </c>
+      <c r="E339" t="s">
+        <v>11</v>
+      </c>
+      <c r="F339" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="B339" t="s">
-[...11 lines deleted...]
-      <c r="F339" s="1" t="s">
+      <c r="G339" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C340" t="s">
+        <v>82</v>
+      </c>
+      <c r="D340" t="s">
+        <v>10</v>
+      </c>
+      <c r="E340" t="s">
+        <v>11</v>
+      </c>
+      <c r="F340" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="B340" t="s">
-[...11 lines deleted...]
-      <c r="F340" s="1" t="s">
+      <c r="G340" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C341" t="s">
+        <v>86</v>
+      </c>
+      <c r="D341" t="s">
+        <v>10</v>
+      </c>
+      <c r="E341" t="s">
+        <v>11</v>
+      </c>
+      <c r="F341" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="B341" t="s">
-[...11 lines deleted...]
-      <c r="F341" s="1" t="s">
+      <c r="G341" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C342" t="s">
+        <v>89</v>
+      </c>
+      <c r="D342" t="s">
+        <v>10</v>
+      </c>
+      <c r="E342" t="s">
+        <v>11</v>
+      </c>
+      <c r="F342" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="B342" t="s">
-[...11 lines deleted...]
-      <c r="F342" s="1" t="s">
+      <c r="G342" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C343" t="s">
+        <v>93</v>
+      </c>
+      <c r="D343" t="s">
+        <v>10</v>
+      </c>
+      <c r="E343" t="s">
+        <v>11</v>
+      </c>
+      <c r="F343" s="1" t="s">
         <v>1094</v>
       </c>
-      <c r="B343" t="s">
-[...11 lines deleted...]
-      <c r="F343" s="1" t="s">
+      <c r="G343" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C344" t="s">
+        <v>97</v>
+      </c>
+      <c r="D344" t="s">
+        <v>10</v>
+      </c>
+      <c r="E344" t="s">
+        <v>11</v>
+      </c>
+      <c r="F344" s="1" t="s">
         <v>1097</v>
       </c>
-      <c r="B344" t="s">
-[...11 lines deleted...]
-      <c r="F344" s="1" t="s">
+      <c r="G344" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C345" t="s">
+        <v>101</v>
+      </c>
+      <c r="D345" t="s">
+        <v>10</v>
+      </c>
+      <c r="E345" t="s">
+        <v>11</v>
+      </c>
+      <c r="F345" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="B345" t="s">
-[...11 lines deleted...]
-      <c r="F345" s="1" t="s">
+      <c r="G345" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C346" t="s">
+        <v>105</v>
+      </c>
+      <c r="D346" t="s">
+        <v>10</v>
+      </c>
+      <c r="E346" t="s">
+        <v>11</v>
+      </c>
+      <c r="F346" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="B346" t="s">
-[...11 lines deleted...]
-      <c r="F346" s="1" t="s">
+      <c r="G346" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C347" t="s">
+        <v>109</v>
+      </c>
+      <c r="D347" t="s">
+        <v>10</v>
+      </c>
+      <c r="E347" t="s">
+        <v>11</v>
+      </c>
+      <c r="F347" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="B347" t="s">
-[...11 lines deleted...]
-      <c r="F347" s="1" t="s">
+      <c r="G347" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C348" t="s">
+        <v>113</v>
+      </c>
+      <c r="D348" t="s">
+        <v>10</v>
+      </c>
+      <c r="E348" t="s">
+        <v>11</v>
+      </c>
+      <c r="F348" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="B348" t="s">
-[...11 lines deleted...]
-      <c r="F348" s="1" t="s">
+      <c r="G348" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C349" t="s">
+        <v>117</v>
+      </c>
+      <c r="D349" t="s">
+        <v>10</v>
+      </c>
+      <c r="E349" t="s">
+        <v>11</v>
+      </c>
+      <c r="F349" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B349" t="s">
-[...11 lines deleted...]
-      <c r="F349" s="1" t="s">
+      <c r="G349" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C350" t="s">
+        <v>121</v>
+      </c>
+      <c r="D350" t="s">
+        <v>10</v>
+      </c>
+      <c r="E350" t="s">
+        <v>11</v>
+      </c>
+      <c r="F350" s="1" t="s">
         <v>1115</v>
       </c>
-      <c r="B350" t="s">
-[...11 lines deleted...]
-      <c r="F350" s="1" t="s">
+      <c r="G350" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C351" t="s">
+        <v>125</v>
+      </c>
+      <c r="D351" t="s">
+        <v>10</v>
+      </c>
+      <c r="E351" t="s">
+        <v>11</v>
+      </c>
+      <c r="F351" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="B351" t="s">
-[...11 lines deleted...]
-      <c r="F351" s="1" t="s">
+      <c r="G351" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C352" t="s">
+        <v>129</v>
+      </c>
+      <c r="D352" t="s">
+        <v>10</v>
+      </c>
+      <c r="E352" t="s">
+        <v>11</v>
+      </c>
+      <c r="F352" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="B352" t="s">
-[...11 lines deleted...]
-      <c r="F352" s="1" t="s">
+      <c r="G352" t="s">
         <v>1122</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C353" t="s">
+        <v>133</v>
+      </c>
+      <c r="D353" t="s">
+        <v>10</v>
+      </c>
+      <c r="E353" t="s">
+        <v>11</v>
+      </c>
+      <c r="F353" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="B353" t="s">
-[...11 lines deleted...]
-      <c r="F353" s="1" t="s">
+      <c r="G353" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C354" t="s">
+        <v>137</v>
+      </c>
+      <c r="D354" t="s">
+        <v>10</v>
+      </c>
+      <c r="E354" t="s">
+        <v>11</v>
+      </c>
+      <c r="F354" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="B354" t="s">
-[...11 lines deleted...]
-      <c r="F354" s="1" t="s">
+      <c r="G354" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C355" t="s">
+        <v>141</v>
+      </c>
+      <c r="D355" t="s">
+        <v>10</v>
+      </c>
+      <c r="E355" t="s">
+        <v>11</v>
+      </c>
+      <c r="F355" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="B355" t="s">
-[...11 lines deleted...]
-      <c r="F355" s="1" t="s">
+      <c r="G355" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C356" t="s">
+        <v>145</v>
+      </c>
+      <c r="D356" t="s">
+        <v>10</v>
+      </c>
+      <c r="E356" t="s">
+        <v>11</v>
+      </c>
+      <c r="F356" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="B356" t="s">
-[...11 lines deleted...]
-      <c r="F356" s="1" t="s">
+      <c r="G356" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C357" t="s">
+        <v>149</v>
+      </c>
+      <c r="D357" t="s">
+        <v>10</v>
+      </c>
+      <c r="E357" t="s">
+        <v>11</v>
+      </c>
+      <c r="F357" s="1" t="s">
         <v>1136</v>
       </c>
-      <c r="B357" t="s">
-[...11 lines deleted...]
-      <c r="F357" s="1" t="s">
+      <c r="G357" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C358" t="s">
+        <v>153</v>
+      </c>
+      <c r="D358" t="s">
+        <v>10</v>
+      </c>
+      <c r="E358" t="s">
+        <v>11</v>
+      </c>
+      <c r="F358" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="B358" t="s">
-[...11 lines deleted...]
-      <c r="F358" s="1" t="s">
+      <c r="G358" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C359" t="s">
+        <v>157</v>
+      </c>
+      <c r="D359" t="s">
+        <v>10</v>
+      </c>
+      <c r="E359" t="s">
+        <v>11</v>
+      </c>
+      <c r="F359" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="B359" t="s">
-[...11 lines deleted...]
-      <c r="F359" s="1" t="s">
+      <c r="G359" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C360" t="s">
+        <v>161</v>
+      </c>
+      <c r="D360" t="s">
+        <v>10</v>
+      </c>
+      <c r="E360" t="s">
+        <v>11</v>
+      </c>
+      <c r="F360" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="B360" t="s">
-[...11 lines deleted...]
-      <c r="F360" s="1" t="s">
+      <c r="G360" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C361" t="s">
+        <v>165</v>
+      </c>
+      <c r="D361" t="s">
+        <v>10</v>
+      </c>
+      <c r="E361" t="s">
+        <v>11</v>
+      </c>
+      <c r="F361" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="B361" t="s">
-[...11 lines deleted...]
-      <c r="F361" s="1" t="s">
+      <c r="G361" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C362" t="s">
+        <v>169</v>
+      </c>
+      <c r="D362" t="s">
+        <v>10</v>
+      </c>
+      <c r="E362" t="s">
+        <v>11</v>
+      </c>
+      <c r="F362" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="B362" t="s">
-[...11 lines deleted...]
-      <c r="F362" s="1" t="s">
+      <c r="G362" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C363" t="s">
+        <v>173</v>
+      </c>
+      <c r="D363" t="s">
+        <v>10</v>
+      </c>
+      <c r="E363" t="s">
+        <v>11</v>
+      </c>
+      <c r="F363" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B363" t="s">
-[...11 lines deleted...]
-      <c r="F363" s="1" t="s">
+      <c r="G363" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C364" t="s">
+        <v>177</v>
+      </c>
+      <c r="D364" t="s">
+        <v>10</v>
+      </c>
+      <c r="E364" t="s">
+        <v>11</v>
+      </c>
+      <c r="F364" s="1" t="s">
         <v>1157</v>
       </c>
-      <c r="B364" t="s">
-[...11 lines deleted...]
-      <c r="F364" s="1" t="s">
+      <c r="G364" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C365" t="s">
+        <v>181</v>
+      </c>
+      <c r="D365" t="s">
+        <v>10</v>
+      </c>
+      <c r="E365" t="s">
+        <v>11</v>
+      </c>
+      <c r="F365" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="B365" t="s">
-[...11 lines deleted...]
-      <c r="F365" s="1" t="s">
+      <c r="G365" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C366" t="s">
+        <v>185</v>
+      </c>
+      <c r="D366" t="s">
+        <v>10</v>
+      </c>
+      <c r="E366" t="s">
+        <v>11</v>
+      </c>
+      <c r="F366" s="1" t="s">
         <v>1163</v>
       </c>
-      <c r="B366" t="s">
-[...11 lines deleted...]
-      <c r="F366" s="1" t="s">
+      <c r="G366" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C367" t="s">
+        <v>189</v>
+      </c>
+      <c r="D367" t="s">
+        <v>10</v>
+      </c>
+      <c r="E367" t="s">
+        <v>11</v>
+      </c>
+      <c r="F367" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="B367" t="s">
-[...11 lines deleted...]
-      <c r="F367" s="1" t="s">
+      <c r="G367" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C368" t="s">
+        <v>193</v>
+      </c>
+      <c r="D368" t="s">
+        <v>10</v>
+      </c>
+      <c r="E368" t="s">
+        <v>11</v>
+      </c>
+      <c r="F368" s="1" t="s">
         <v>1169</v>
       </c>
-      <c r="B368" t="s">
-[...11 lines deleted...]
-      <c r="F368" s="1" t="s">
+      <c r="G368" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C369" t="s">
+        <v>197</v>
+      </c>
+      <c r="D369" t="s">
+        <v>10</v>
+      </c>
+      <c r="E369" t="s">
+        <v>11</v>
+      </c>
+      <c r="F369" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="B369" t="s">
-[...11 lines deleted...]
-      <c r="F369" s="1" t="s">
+      <c r="G369" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C370" t="s">
+        <v>201</v>
+      </c>
+      <c r="D370" t="s">
+        <v>10</v>
+      </c>
+      <c r="E370" t="s">
+        <v>11</v>
+      </c>
+      <c r="F370" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="B370" t="s">
-[...11 lines deleted...]
-      <c r="F370" s="1" t="s">
+      <c r="G370" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C371" t="s">
+        <v>205</v>
+      </c>
+      <c r="D371" t="s">
+        <v>10</v>
+      </c>
+      <c r="E371" t="s">
+        <v>11</v>
+      </c>
+      <c r="F371" s="1" t="s">
         <v>1178</v>
       </c>
-      <c r="B371" t="s">
-[...11 lines deleted...]
-      <c r="F371" s="1" t="s">
+      <c r="G371" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C372" t="s">
+        <v>209</v>
+      </c>
+      <c r="D372" t="s">
+        <v>10</v>
+      </c>
+      <c r="E372" t="s">
+        <v>11</v>
+      </c>
+      <c r="F372" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="B372" t="s">
-[...11 lines deleted...]
-      <c r="F372" s="1" t="s">
+      <c r="G372" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C373" t="s">
+        <v>213</v>
+      </c>
+      <c r="D373" t="s">
+        <v>10</v>
+      </c>
+      <c r="E373" t="s">
+        <v>11</v>
+      </c>
+      <c r="F373" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="B373" t="s">
-[...11 lines deleted...]
-      <c r="F373" s="1" t="s">
+      <c r="G373" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C374" t="s">
+        <v>217</v>
+      </c>
+      <c r="D374" t="s">
+        <v>10</v>
+      </c>
+      <c r="E374" t="s">
+        <v>11</v>
+      </c>
+      <c r="F374" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="B374" t="s">
-[...11 lines deleted...]
-      <c r="F374" s="1" t="s">
+      <c r="G374" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C375" t="s">
+        <v>221</v>
+      </c>
+      <c r="D375" t="s">
+        <v>10</v>
+      </c>
+      <c r="E375" t="s">
+        <v>11</v>
+      </c>
+      <c r="F375" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="B375" t="s">
-[...11 lines deleted...]
-      <c r="F375" s="1" t="s">
+      <c r="G375" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C376" t="s">
+        <v>225</v>
+      </c>
+      <c r="D376" t="s">
+        <v>10</v>
+      </c>
+      <c r="E376" t="s">
+        <v>11</v>
+      </c>
+      <c r="F376" s="1" t="s">
         <v>1193</v>
       </c>
-      <c r="B376" t="s">
-[...11 lines deleted...]
-      <c r="F376" s="1" t="s">
+      <c r="G376" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C377" t="s">
+        <v>229</v>
+      </c>
+      <c r="D377" t="s">
+        <v>10</v>
+      </c>
+      <c r="E377" t="s">
+        <v>11</v>
+      </c>
+      <c r="F377" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="B377" t="s">
-[...11 lines deleted...]
-      <c r="F377" s="1" t="s">
+      <c r="G377" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C378" t="s">
+        <v>233</v>
+      </c>
+      <c r="D378" t="s">
+        <v>10</v>
+      </c>
+      <c r="E378" t="s">
+        <v>11</v>
+      </c>
+      <c r="F378" s="1" t="s">
         <v>1199</v>
       </c>
-      <c r="B378" t="s">
-[...11 lines deleted...]
-      <c r="F378" s="1" t="s">
+      <c r="G378" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C379" t="s">
+        <v>237</v>
+      </c>
+      <c r="D379" t="s">
+        <v>10</v>
+      </c>
+      <c r="E379" t="s">
+        <v>11</v>
+      </c>
+      <c r="F379" s="1" t="s">
         <v>1202</v>
       </c>
-      <c r="B379" t="s">
-[...11 lines deleted...]
-      <c r="F379" s="1" t="s">
+      <c r="G379" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C380" t="s">
+        <v>241</v>
+      </c>
+      <c r="D380" t="s">
+        <v>10</v>
+      </c>
+      <c r="E380" t="s">
+        <v>11</v>
+      </c>
+      <c r="F380" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="B380" t="s">
-[...11 lines deleted...]
-      <c r="F380" s="1" t="s">
+      <c r="G380" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C381" t="s">
+        <v>245</v>
+      </c>
+      <c r="D381" t="s">
+        <v>10</v>
+      </c>
+      <c r="E381" t="s">
+        <v>11</v>
+      </c>
+      <c r="F381" s="1" t="s">
         <v>1208</v>
       </c>
-      <c r="B381" t="s">
-[...11 lines deleted...]
-      <c r="F381" s="1" t="s">
+      <c r="G381" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C382" t="s">
+        <v>249</v>
+      </c>
+      <c r="D382" t="s">
+        <v>10</v>
+      </c>
+      <c r="E382" t="s">
+        <v>11</v>
+      </c>
+      <c r="F382" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="B382" t="s">
-[...11 lines deleted...]
-      <c r="F382" s="1" t="s">
+      <c r="G382" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C383" t="s">
+        <v>253</v>
+      </c>
+      <c r="D383" t="s">
+        <v>10</v>
+      </c>
+      <c r="E383" t="s">
+        <v>11</v>
+      </c>
+      <c r="F383" s="1" t="s">
         <v>1214</v>
       </c>
-      <c r="B383" t="s">
-[...11 lines deleted...]
-      <c r="F383" s="1" t="s">
+      <c r="G383" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C384" t="s">
+        <v>257</v>
+      </c>
+      <c r="D384" t="s">
+        <v>10</v>
+      </c>
+      <c r="E384" t="s">
+        <v>11</v>
+      </c>
+      <c r="F384" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="B384" t="s">
-[...11 lines deleted...]
-      <c r="F384" s="1" t="s">
+      <c r="G384" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C385" t="s">
+        <v>261</v>
+      </c>
+      <c r="D385" t="s">
+        <v>10</v>
+      </c>
+      <c r="E385" t="s">
+        <v>11</v>
+      </c>
+      <c r="F385" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="B385" t="s">
-[...11 lines deleted...]
-      <c r="F385" s="1" t="s">
+      <c r="G385" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C386" t="s">
+        <v>265</v>
+      </c>
+      <c r="D386" t="s">
+        <v>10</v>
+      </c>
+      <c r="E386" t="s">
+        <v>11</v>
+      </c>
+      <c r="F386" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="B386" t="s">
-[...11 lines deleted...]
-      <c r="F386" s="1" t="s">
+      <c r="G386" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C387" t="s">
+        <v>269</v>
+      </c>
+      <c r="D387" t="s">
+        <v>10</v>
+      </c>
+      <c r="E387" t="s">
+        <v>11</v>
+      </c>
+      <c r="F387" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="B387" t="s">
-[...11 lines deleted...]
-      <c r="F387" s="1" t="s">
+      <c r="G387" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C388" t="s">
+        <v>273</v>
+      </c>
+      <c r="D388" t="s">
+        <v>10</v>
+      </c>
+      <c r="E388" t="s">
+        <v>11</v>
+      </c>
+      <c r="F388" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="B388" t="s">
-[...11 lines deleted...]
-      <c r="F388" s="1" t="s">
+      <c r="G388" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C389" t="s">
+        <v>277</v>
+      </c>
+      <c r="D389" t="s">
+        <v>10</v>
+      </c>
+      <c r="E389" t="s">
+        <v>11</v>
+      </c>
+      <c r="F389" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="B389" t="s">
-[...11 lines deleted...]
-      <c r="F389" s="1" t="s">
+      <c r="G389" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C390" t="s">
+        <v>281</v>
+      </c>
+      <c r="D390" t="s">
+        <v>10</v>
+      </c>
+      <c r="E390" t="s">
+        <v>11</v>
+      </c>
+      <c r="F390" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="B390" t="s">
-[...11 lines deleted...]
-      <c r="F390" s="1" t="s">
+      <c r="G390" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C391" t="s">
+        <v>285</v>
+      </c>
+      <c r="D391" t="s">
+        <v>10</v>
+      </c>
+      <c r="E391" t="s">
+        <v>11</v>
+      </c>
+      <c r="F391" s="1" t="s">
         <v>1238</v>
       </c>
-      <c r="B391" t="s">
-[...11 lines deleted...]
-      <c r="F391" s="1" t="s">
+      <c r="G391" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C392" t="s">
+        <v>289</v>
+      </c>
+      <c r="D392" t="s">
+        <v>10</v>
+      </c>
+      <c r="E392" t="s">
+        <v>11</v>
+      </c>
+      <c r="F392" s="1" t="s">
         <v>1241</v>
       </c>
-      <c r="B392" t="s">
-[...11 lines deleted...]
-      <c r="F392" s="1" t="s">
+      <c r="G392" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B393" t="s">
         <v>1244</v>
       </c>
-      <c r="B393" t="s">
+      <c r="C393" t="s">
+        <v>237</v>
+      </c>
+      <c r="D393" t="s">
+        <v>10</v>
+      </c>
+      <c r="E393" t="s">
+        <v>11</v>
+      </c>
+      <c r="F393" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="C393" t="s">
-[...8 lines deleted...]
-      <c r="F393" s="1" t="s">
+      <c r="G393" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C394" t="s">
+        <v>241</v>
+      </c>
+      <c r="D394" t="s">
+        <v>10</v>
+      </c>
+      <c r="E394" t="s">
+        <v>11</v>
+      </c>
+      <c r="F394" s="1" t="s">
         <v>1248</v>
       </c>
-      <c r="B394" t="s">
-[...11 lines deleted...]
-      <c r="F394" s="1" t="s">
+      <c r="G394" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C395" t="s">
+        <v>245</v>
+      </c>
+      <c r="D395" t="s">
+        <v>10</v>
+      </c>
+      <c r="E395" t="s">
+        <v>11</v>
+      </c>
+      <c r="F395" s="1" t="s">
         <v>1251</v>
       </c>
-      <c r="B395" t="s">
-[...11 lines deleted...]
-      <c r="F395" s="1" t="s">
+      <c r="G395" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C396" t="s">
+        <v>249</v>
+      </c>
+      <c r="D396" t="s">
+        <v>10</v>
+      </c>
+      <c r="E396" t="s">
+        <v>11</v>
+      </c>
+      <c r="F396" s="1" t="s">
         <v>1254</v>
       </c>
-      <c r="B396" t="s">
-[...11 lines deleted...]
-      <c r="F396" s="1" t="s">
+      <c r="G396" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C397" t="s">
+        <v>253</v>
+      </c>
+      <c r="D397" t="s">
+        <v>10</v>
+      </c>
+      <c r="E397" t="s">
+        <v>11</v>
+      </c>
+      <c r="F397" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="B397" t="s">
-[...11 lines deleted...]
-      <c r="F397" s="1" t="s">
+      <c r="G397" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C398" t="s">
+        <v>257</v>
+      </c>
+      <c r="D398" t="s">
+        <v>10</v>
+      </c>
+      <c r="E398" t="s">
+        <v>11</v>
+      </c>
+      <c r="F398" s="1" t="s">
         <v>1260</v>
       </c>
-      <c r="B398" t="s">
-[...11 lines deleted...]
-      <c r="F398" s="1" t="s">
+      <c r="G398" t="s">
         <v>1261</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C399" t="s">
+        <v>261</v>
+      </c>
+      <c r="D399" t="s">
+        <v>10</v>
+      </c>
+      <c r="E399" t="s">
+        <v>11</v>
+      </c>
+      <c r="F399" s="1" t="s">
         <v>1263</v>
       </c>
-      <c r="B399" t="s">
-[...11 lines deleted...]
-      <c r="F399" s="1" t="s">
+      <c r="G399" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C400" t="s">
+        <v>265</v>
+      </c>
+      <c r="D400" t="s">
+        <v>10</v>
+      </c>
+      <c r="E400" t="s">
+        <v>11</v>
+      </c>
+      <c r="F400" s="1" t="s">
         <v>1266</v>
       </c>
-      <c r="B400" t="s">
-[...11 lines deleted...]
-      <c r="F400" s="1" t="s">
+      <c r="G400" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C401" t="s">
+        <v>269</v>
+      </c>
+      <c r="D401" t="s">
+        <v>10</v>
+      </c>
+      <c r="E401" t="s">
+        <v>11</v>
+      </c>
+      <c r="F401" s="1" t="s">
         <v>1269</v>
       </c>
-      <c r="B401" t="s">
-[...11 lines deleted...]
-      <c r="F401" s="1" t="s">
+      <c r="G401" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C402" t="s">
+        <v>273</v>
+      </c>
+      <c r="D402" t="s">
+        <v>10</v>
+      </c>
+      <c r="E402" t="s">
+        <v>11</v>
+      </c>
+      <c r="F402" s="1" t="s">
         <v>1272</v>
       </c>
-      <c r="B402" t="s">
-[...11 lines deleted...]
-      <c r="F402" s="1" t="s">
+      <c r="G402" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C403" t="s">
+        <v>277</v>
+      </c>
+      <c r="D403" t="s">
+        <v>10</v>
+      </c>
+      <c r="E403" t="s">
+        <v>11</v>
+      </c>
+      <c r="F403" s="1" t="s">
         <v>1275</v>
       </c>
-      <c r="B403" t="s">
-[...11 lines deleted...]
-      <c r="F403" s="1" t="s">
+      <c r="G403" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C404" t="s">
+        <v>281</v>
+      </c>
+      <c r="D404" t="s">
+        <v>10</v>
+      </c>
+      <c r="E404" t="s">
+        <v>11</v>
+      </c>
+      <c r="F404" s="1" t="s">
         <v>1278</v>
       </c>
-      <c r="B404" t="s">
-[...11 lines deleted...]
-      <c r="F404" s="1" t="s">
+      <c r="G404" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C405" t="s">
+        <v>285</v>
+      </c>
+      <c r="D405" t="s">
+        <v>10</v>
+      </c>
+      <c r="E405" t="s">
+        <v>11</v>
+      </c>
+      <c r="F405" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="B405" t="s">
-[...11 lines deleted...]
-      <c r="F405" s="1" t="s">
+      <c r="G405" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C406" t="s">
+        <v>289</v>
+      </c>
+      <c r="D406" t="s">
+        <v>10</v>
+      </c>
+      <c r="E406" t="s">
+        <v>11</v>
+      </c>
+      <c r="F406" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="B406" t="s">
-[...11 lines deleted...]
-      <c r="F406" s="1" t="s">
+      <c r="G406" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B407" t="s">
         <v>1287</v>
       </c>
-      <c r="B407" t="s">
+      <c r="C407" t="s">
+        <v>197</v>
+      </c>
+      <c r="D407" t="s">
+        <v>10</v>
+      </c>
+      <c r="E407" t="s">
+        <v>11</v>
+      </c>
+      <c r="F407" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G407" t="s">
         <v>1288</v>
-      </c>
-[...13 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C408" t="s">
+        <v>189</v>
+      </c>
+      <c r="D408" t="s">
+        <v>10</v>
+      </c>
+      <c r="E408" t="s">
+        <v>11</v>
+      </c>
+      <c r="F408" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G408" t="s">
         <v>1290</v>
-      </c>
-[...16 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C409" t="s">
+        <v>193</v>
+      </c>
+      <c r="D409" t="s">
+        <v>10</v>
+      </c>
+      <c r="E409" t="s">
+        <v>11</v>
+      </c>
+      <c r="F409" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G409" t="s">
         <v>1292</v>
-      </c>
-[...16 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C410" t="s">
+        <v>185</v>
+      </c>
+      <c r="D410" t="s">
+        <v>10</v>
+      </c>
+      <c r="E410" t="s">
+        <v>11</v>
+      </c>
+      <c r="F410" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G410" t="s">
         <v>1294</v>
-      </c>
-[...16 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C411" t="s">
+        <v>201</v>
+      </c>
+      <c r="D411" t="s">
+        <v>10</v>
+      </c>
+      <c r="E411" t="s">
+        <v>11</v>
+      </c>
+      <c r="F411" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G411" t="s">
         <v>1296</v>
-      </c>
-[...16 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C412" t="s">
+        <v>205</v>
+      </c>
+      <c r="D412" t="s">
+        <v>10</v>
+      </c>
+      <c r="E412" t="s">
+        <v>11</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G412" t="s">
         <v>1298</v>
-      </c>
-[...16 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C413" t="s">
+        <v>209</v>
+      </c>
+      <c r="D413" t="s">
+        <v>10</v>
+      </c>
+      <c r="E413" t="s">
+        <v>11</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G413" t="s">
         <v>1300</v>
-      </c>
-[...16 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C414" t="s">
+        <v>213</v>
+      </c>
+      <c r="D414" t="s">
+        <v>10</v>
+      </c>
+      <c r="E414" t="s">
+        <v>11</v>
+      </c>
+      <c r="F414" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G414" t="s">
         <v>1302</v>
-      </c>
-[...16 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C415" t="s">
+        <v>217</v>
+      </c>
+      <c r="D415" t="s">
+        <v>10</v>
+      </c>
+      <c r="E415" t="s">
+        <v>11</v>
+      </c>
+      <c r="F415" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G415" t="s">
         <v>1304</v>
-      </c>
-[...16 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C416" t="s">
+        <v>221</v>
+      </c>
+      <c r="D416" t="s">
+        <v>10</v>
+      </c>
+      <c r="E416" t="s">
+        <v>11</v>
+      </c>
+      <c r="F416" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G416" t="s">
         <v>1306</v>
-      </c>
-[...16 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C417" t="s">
+        <v>225</v>
+      </c>
+      <c r="D417" t="s">
+        <v>10</v>
+      </c>
+      <c r="E417" t="s">
+        <v>11</v>
+      </c>
+      <c r="F417" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G417" t="s">
         <v>1308</v>
-      </c>
-[...16 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C418" t="s">
+        <v>229</v>
+      </c>
+      <c r="D418" t="s">
+        <v>10</v>
+      </c>
+      <c r="E418" t="s">
+        <v>11</v>
+      </c>
+      <c r="F418" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G418" t="s">
         <v>1310</v>
-      </c>
-[...16 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C419" t="s">
+        <v>233</v>
+      </c>
+      <c r="D419" t="s">
+        <v>10</v>
+      </c>
+      <c r="E419" t="s">
+        <v>11</v>
+      </c>
+      <c r="F419" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G419" t="s">
         <v>1312</v>
-      </c>
-[...16 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C420" t="s">
+        <v>237</v>
+      </c>
+      <c r="D420" t="s">
+        <v>10</v>
+      </c>
+      <c r="E420" t="s">
+        <v>11</v>
+      </c>
+      <c r="F420" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G420" t="s">
         <v>1314</v>
-      </c>
-[...16 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C421" t="s">
+        <v>241</v>
+      </c>
+      <c r="D421" t="s">
+        <v>10</v>
+      </c>
+      <c r="E421" t="s">
+        <v>11</v>
+      </c>
+      <c r="F421" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G421" t="s">
         <v>1316</v>
-      </c>
-[...16 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C422" t="s">
+        <v>245</v>
+      </c>
+      <c r="D422" t="s">
+        <v>10</v>
+      </c>
+      <c r="E422" t="s">
+        <v>11</v>
+      </c>
+      <c r="F422" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G422" t="s">
         <v>1318</v>
-      </c>
-[...16 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C423" t="s">
+        <v>249</v>
+      </c>
+      <c r="D423" t="s">
+        <v>10</v>
+      </c>
+      <c r="E423" t="s">
+        <v>11</v>
+      </c>
+      <c r="F423" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G423" t="s">
         <v>1320</v>
-      </c>
-[...16 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C424" t="s">
+        <v>253</v>
+      </c>
+      <c r="D424" t="s">
+        <v>10</v>
+      </c>
+      <c r="E424" t="s">
+        <v>11</v>
+      </c>
+      <c r="F424" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G424" t="s">
         <v>1322</v>
-      </c>
-[...16 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C425" t="s">
+        <v>257</v>
+      </c>
+      <c r="D425" t="s">
+        <v>10</v>
+      </c>
+      <c r="E425" t="s">
+        <v>11</v>
+      </c>
+      <c r="F425" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G425" t="s">
         <v>1324</v>
-      </c>
-[...16 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C426" t="s">
+        <v>261</v>
+      </c>
+      <c r="D426" t="s">
+        <v>10</v>
+      </c>
+      <c r="E426" t="s">
+        <v>11</v>
+      </c>
+      <c r="F426" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="B426" t="s">
-[...11 lines deleted...]
-      <c r="F426" s="1" t="s">
+      <c r="G426" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C427" t="s">
+        <v>269</v>
+      </c>
+      <c r="D427" t="s">
+        <v>10</v>
+      </c>
+      <c r="E427" t="s">
+        <v>11</v>
+      </c>
+      <c r="F427" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G427" t="s">
         <v>1329</v>
-      </c>
-[...16 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C428" t="s">
+        <v>265</v>
+      </c>
+      <c r="D428" t="s">
+        <v>10</v>
+      </c>
+      <c r="E428" t="s">
+        <v>11</v>
+      </c>
+      <c r="F428" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G428" t="s">
         <v>1331</v>
-      </c>
-[...16 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C429" t="s">
+        <v>273</v>
+      </c>
+      <c r="D429" t="s">
+        <v>10</v>
+      </c>
+      <c r="E429" t="s">
+        <v>11</v>
+      </c>
+      <c r="F429" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G429" t="s">
         <v>1333</v>
-      </c>
-[...16 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C430" t="s">
+        <v>277</v>
+      </c>
+      <c r="D430" t="s">
+        <v>10</v>
+      </c>
+      <c r="E430" t="s">
+        <v>11</v>
+      </c>
+      <c r="F430" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G430" t="s">
         <v>1335</v>
-      </c>
-[...16 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C431" t="s">
+        <v>281</v>
+      </c>
+      <c r="D431" t="s">
+        <v>10</v>
+      </c>
+      <c r="E431" t="s">
+        <v>11</v>
+      </c>
+      <c r="F431" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G431" t="s">
         <v>1337</v>
-      </c>
-[...16 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C432" t="s">
+        <v>285</v>
+      </c>
+      <c r="D432" t="s">
+        <v>10</v>
+      </c>
+      <c r="E432" t="s">
+        <v>11</v>
+      </c>
+      <c r="F432" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G432" t="s">
         <v>1339</v>
-      </c>
-[...16 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C433" t="s">
+        <v>289</v>
+      </c>
+      <c r="D433" t="s">
+        <v>10</v>
+      </c>
+      <c r="E433" t="s">
+        <v>11</v>
+      </c>
+      <c r="F433" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G433" t="s">
         <v>1341</v>
-      </c>
-[...16 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B434" t="s">
         <v>1343</v>
       </c>
-      <c r="B434" t="s">
+      <c r="C434" t="s">
+        <v>241</v>
+      </c>
+      <c r="D434" t="s">
+        <v>10</v>
+      </c>
+      <c r="E434" t="s">
+        <v>11</v>
+      </c>
+      <c r="F434" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="C434" t="s">
-[...8 lines deleted...]
-      <c r="F434" s="1" t="s">
+      <c r="G434" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C435" t="s">
+        <v>245</v>
+      </c>
+      <c r="D435" t="s">
+        <v>10</v>
+      </c>
+      <c r="E435" t="s">
+        <v>11</v>
+      </c>
+      <c r="F435" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="B435" t="s">
-[...11 lines deleted...]
-      <c r="F435" s="1" t="s">
+      <c r="G435" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C436" t="s">
+        <v>249</v>
+      </c>
+      <c r="D436" t="s">
+        <v>10</v>
+      </c>
+      <c r="E436" t="s">
+        <v>11</v>
+      </c>
+      <c r="F436" s="1" t="s">
         <v>1350</v>
       </c>
-      <c r="B436" t="s">
-[...11 lines deleted...]
-      <c r="F436" s="1" t="s">
+      <c r="G436" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C437" t="s">
+        <v>253</v>
+      </c>
+      <c r="D437" t="s">
+        <v>10</v>
+      </c>
+      <c r="E437" t="s">
+        <v>11</v>
+      </c>
+      <c r="F437" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="B437" t="s">
-[...11 lines deleted...]
-      <c r="F437" s="1" t="s">
+      <c r="G437" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C438" t="s">
+        <v>257</v>
+      </c>
+      <c r="D438" t="s">
+        <v>10</v>
+      </c>
+      <c r="E438" t="s">
+        <v>11</v>
+      </c>
+      <c r="F438" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G438" t="s">
         <v>1356</v>
-      </c>
-[...16 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C439" t="s">
+        <v>261</v>
+      </c>
+      <c r="D439" t="s">
+        <v>10</v>
+      </c>
+      <c r="E439" t="s">
+        <v>11</v>
+      </c>
+      <c r="F439" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="B439" t="s">
-[...11 lines deleted...]
-      <c r="F439" s="1" t="s">
+      <c r="G439" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C440" t="s">
+        <v>265</v>
+      </c>
+      <c r="D440" t="s">
+        <v>10</v>
+      </c>
+      <c r="E440" t="s">
+        <v>11</v>
+      </c>
+      <c r="F440" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="B440" t="s">
-[...11 lines deleted...]
-      <c r="F440" s="1" t="s">
+      <c r="G440" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C441" t="s">
+        <v>269</v>
+      </c>
+      <c r="D441" t="s">
+        <v>10</v>
+      </c>
+      <c r="E441" t="s">
+        <v>11</v>
+      </c>
+      <c r="F441" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="B441" t="s">
-[...11 lines deleted...]
-      <c r="F441" s="1" t="s">
+      <c r="G441" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C442" t="s">
+        <v>273</v>
+      </c>
+      <c r="D442" t="s">
+        <v>10</v>
+      </c>
+      <c r="E442" t="s">
+        <v>11</v>
+      </c>
+      <c r="F442" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B442" t="s">
-[...11 lines deleted...]
-      <c r="F442" s="1" t="s">
+      <c r="G442" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C443" t="s">
+        <v>277</v>
+      </c>
+      <c r="D443" t="s">
+        <v>10</v>
+      </c>
+      <c r="E443" t="s">
+        <v>11</v>
+      </c>
+      <c r="F443" s="1" t="s">
         <v>1370</v>
       </c>
-      <c r="B443" t="s">
-[...11 lines deleted...]
-      <c r="F443" s="1" t="s">
+      <c r="G443" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C444" t="s">
+        <v>281</v>
+      </c>
+      <c r="D444" t="s">
+        <v>10</v>
+      </c>
+      <c r="E444" t="s">
+        <v>11</v>
+      </c>
+      <c r="F444" s="1" t="s">
         <v>1373</v>
       </c>
-      <c r="B444" t="s">
-[...11 lines deleted...]
-      <c r="F444" s="1" t="s">
+      <c r="G444" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C445" t="s">
+        <v>285</v>
+      </c>
+      <c r="D445" t="s">
+        <v>10</v>
+      </c>
+      <c r="E445" t="s">
+        <v>11</v>
+      </c>
+      <c r="F445" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="B445" t="s">
-[...11 lines deleted...]
-      <c r="F445" s="1" t="s">
+      <c r="G445" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C446" t="s">
+        <v>289</v>
+      </c>
+      <c r="D446" t="s">
+        <v>10</v>
+      </c>
+      <c r="E446" t="s">
+        <v>11</v>
+      </c>
+      <c r="F446" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="B446" t="s">
-[...11 lines deleted...]
-      <c r="F446" s="1" t="s">
+      <c r="G446" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B447" t="s">
         <v>1382</v>
       </c>
-      <c r="B447" t="s">
+      <c r="C447" t="s">
+        <v>233</v>
+      </c>
+      <c r="D447" t="s">
+        <v>10</v>
+      </c>
+      <c r="E447" t="s">
+        <v>11</v>
+      </c>
+      <c r="F447" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="C447" t="s">
-[...8 lines deleted...]
-      <c r="F447" s="1" t="s">
+      <c r="G447" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B448" t="s">
         <v>1386</v>
       </c>
-      <c r="B448" t="s">
+      <c r="C448" t="s">
+        <v>265</v>
+      </c>
+      <c r="D448" t="s">
+        <v>10</v>
+      </c>
+      <c r="E448" t="s">
+        <v>11</v>
+      </c>
+      <c r="F448" s="1" t="s">
         <v>1387</v>
       </c>
-      <c r="C448" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G448" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C449" t="s">
+        <v>269</v>
+      </c>
+      <c r="D449" t="s">
+        <v>10</v>
+      </c>
+      <c r="E449" t="s">
+        <v>11</v>
+      </c>
+      <c r="F449" s="1" t="s">
         <v>1389</v>
       </c>
-      <c r="B449" t="s">
-[...11 lines deleted...]
-      <c r="F449" s="1" t="s">
+      <c r="G449" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C450" t="s">
+        <v>273</v>
+      </c>
+      <c r="D450" t="s">
+        <v>10</v>
+      </c>
+      <c r="E450" t="s">
+        <v>11</v>
+      </c>
+      <c r="F450" s="1" t="s">
         <v>1392</v>
       </c>
-      <c r="B450" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G450" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C451" t="s">
+        <v>277</v>
+      </c>
+      <c r="D451" t="s">
+        <v>10</v>
+      </c>
+      <c r="E451" t="s">
+        <v>11</v>
+      </c>
+      <c r="F451" s="1" t="s">
         <v>1394</v>
       </c>
-      <c r="B451" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G451" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C452" t="s">
+        <v>281</v>
+      </c>
+      <c r="D452" t="s">
+        <v>10</v>
+      </c>
+      <c r="E452" t="s">
+        <v>11</v>
+      </c>
+      <c r="F452" s="1" t="s">
         <v>1396</v>
       </c>
-      <c r="B452" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G452" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B453" t="s">
         <v>1398</v>
       </c>
-      <c r="B453" t="s">
+      <c r="C453" t="s">
+        <v>285</v>
+      </c>
+      <c r="D453" t="s">
+        <v>10</v>
+      </c>
+      <c r="E453" t="s">
+        <v>11</v>
+      </c>
+      <c r="F453" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="C453" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G453" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B454" t="s">
         <v>1401</v>
       </c>
-      <c r="B454" t="s">
+      <c r="C454" t="s">
+        <v>237</v>
+      </c>
+      <c r="D454" t="s">
+        <v>10</v>
+      </c>
+      <c r="E454" t="s">
+        <v>11</v>
+      </c>
+      <c r="F454" s="1" t="s">
         <v>1402</v>
       </c>
-      <c r="C454" t="s">
-[...8 lines deleted...]
-      <c r="F454" s="1" t="s">
+      <c r="G454" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B455" t="s">
         <v>1405</v>
       </c>
-      <c r="B455" t="s">
+      <c r="C455" t="s">
+        <v>277</v>
+      </c>
+      <c r="D455" t="s">
+        <v>10</v>
+      </c>
+      <c r="E455" t="s">
+        <v>11</v>
+      </c>
+      <c r="F455" s="1" t="s">
         <v>1406</v>
       </c>
-      <c r="C455" t="s">
-[...8 lines deleted...]
-      <c r="F455" s="1" t="s">
+      <c r="G455" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>