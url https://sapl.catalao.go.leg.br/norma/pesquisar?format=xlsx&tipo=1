--- v0 (2026-02-04)
+++ v1 (2026-04-04)
@@ -10,653 +10,665 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="206">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2026/1851/resolucao_no_01-2026_pagenumber.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes, considerados inservíveis ao Patrimônio da Câmara Municipal de Catalão, e dispõe também sobre a devolução desses bens inservíveis do Poder Legislativo Municipal à Prefeitura Municipal de Catalão, e dá outras providências."</t>
+  </si>
+  <si>
     <t>1823</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>RES</t>
-[...5 lines deleted...]
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1823/resolucao_no_04-2025.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1823/resolucao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2025".</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1667/resolucao_no_03-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1667/resolucao_no_03-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Altera o limite de remuneração mensal dos servidores ativos, ocupantes de cargos de provimento efetivo, para recebimento de cesta básica".</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1619/resolucao_no_02-2025_pagenumber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1619/resolucao_no_02-2025_pagenumber.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo Único da Resolução n° 01/2025".</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>1</t>
-[...2 lines deleted...]
-    <t>https://sapl.catalao.go.leg.br/media/</t>
+    <t>http://sapl.catalao.go.leg.br/media/</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão (GO) para o biênio 2025/2026".</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1597/resolucao_no_02-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1597/resolucao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2024".</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1554/resolucao_no_01-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1554/resolucao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes, considerados inservíveis ao Patrimônio da Câmara Municipal de Catalão, e dispõe também sobre a devolução desses bens inservíveis do Poder Legislativo Municipal à Prefeitura Municipal de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1420/resolucao_no_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1420/resolucao_no_06-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2023".</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1395/resolucao_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1395/resolucao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o limite de remuneração mensal dos servidores ativos, ocupantes de cargo de provimento efetivo, para recebimento de cesta básica de alimentos".</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1385/resolucao_no_04_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1385/resolucao_no_04_de_2023.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão dos adicionais de periculosidade e insalubridade que trata os artigos 143, 144 e 145 da Lei Municipal 3.373/2016 a qual dispõe sobre o Estatuto dos Servidores Públicos da Câmara Municipal de Catalão, e dá outras providências."</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1293/resolucao_no_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1293/resolucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece regra para efetivação da folha de pagamentos dos servidores e agentes políticos da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1273/resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1273/resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação temporária para o atendimento de necessidade temporária de excepcional interesse público da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1245/resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1245/resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão (GO) para o biênio 2023/2024".</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1216/resolucao_no_06-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1216/resolucao_no_06-2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a aplicação da Lei Federal n° 14.133, de 10 de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Catalão - Estado de Goiás".</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1246/resolucao_no_05_-_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1246/resolucao_no_05_-_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2022".</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1110/resolucao_no_04-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1110/resolucao_no_04-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes, considerados inservíveis ao Patrimônio da Câmara Municipal de Catalão, e dispõe também sobre a devolução desses bens inservíveis do Poder Legislativo Municipal a Prefeitura Municipal de Catalão, e dá outrás providências".</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/847/resolucao_no_03_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/847/resolucao_no_03_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o limite de remuneração mensal dos servidores ativos, ocupantes de cargo de provimento efetivo, para recebimento de cesta básica de alimentos.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/773/resolucao_no_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/773/resolucao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da gratificação natalina dos Agentes Políticos do Poder Legislativo do município de Catalão-GO, e adota outras providências".</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/772/resolucao_no_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/772/resolucao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do gozo de férias dos Agentes Políticos do Poder Legislativo do município de Catalão-Go, e adota outras providências".</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/639/resolucao_no_04-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/639/resolucao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Catalão, autorizada a adquirir, pelo valor total de R$10.720,00 (dez mil setecentos e vinte reais), a quantia de 134 cestas de produtos natalinos e a concede-las, no mês de dezembro de 2021, aos servidores efetivos, comissionados e agentes políticos da Câmara.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/613/resolucao_no_03-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/613/resolucao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do dispositivo do Regimento Interno da Câmara Municipal de Catalão.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/528/resolucao_no_02-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/5/resolucao_no_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/528/resolucao_no_02-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/5/resolucao_no_01.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão (GO)".</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/188/resolucao_no_12-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/188/resolucao_no_12-2020.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do Art. 1º da Resolução nº 10, de 16 de dezembro de 2020."</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/187/resolucao_no_11-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/187/resolucao_no_11-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a proceder à doação/devolução de automóveis ao Poder Executivo Municipal"</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/186/resolucao_no_10-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/186/resolucao_no_10-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos Servidores Públicos do Poder Legislativo do Município de Catalão, para o Natal de 2020."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/185/resolucao_no_09-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/185/resolucao_no_09-2020.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução nº 09, de 28 de agosto de 2019".</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/184/resolucao_no_08-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/184/resolucao_no_08-2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação dos dispositivos do Regimento Interno da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/183/resolucao_no_07-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/183/resolucao_no_07-2020.pdf</t>
   </si>
   <si>
     <t>"DESIGNA OS MEMBROS DA COMISSÃO DE ÉTICA E DECORO PARLAMENTAR."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/182/resolucao_no_06-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/182/resolucao_no_06-2020.pdf</t>
   </si>
   <si>
     <t>"Altera o Regimento Interno da Câmara de Vereadores de Catalão, Estado de Goiás, criando a Comissão de Defesa do Consumidor e dá outras providências."</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/181/resolucao_no_05-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/181/resolucao_no_05-2020.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO das Resoluções nº 01/2019 e 12/2019 como especifica".</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/180/resolucao_no_04-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/180/resolucao_no_04-2020.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o sistema de utilização dos veículos oficiais da Câmara Municipal de Catalão, Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/179/resolucao_no_03-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/179/resolucao_no_03-2020.pdf</t>
   </si>
   <si>
     <t>"Institui o Código de Ética e Decoro Parlamentar".</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/178/resolucao_no_02-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/178/resolucao_no_02-2020.pdf</t>
   </si>
   <si>
     <t>"Altera o §2° do Art. 95, da resolução n° 02/2010, que dispõe sobre o Regimento Interno da Câmara Municipal de Catalão-GO".</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/177/resolucao_no_01-2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/177/resolucao_no_01-2020.pdf</t>
   </si>
   <si>
     <t>"Altera a Redação do Artigo 25, caput e acrescenta o inciso VIII ao mesmo Artigo. Acrescenta o Art. 31-B ao Regimento Interno e Institui o Código de Ética e Decoro Parlamentar".</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/176/resolucao_n12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/176/resolucao_n12.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Resolução n° 01/2019 como especifica".</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/175/resolucao_n11.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/175/resolucao_n11.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 5º da Resolução de nº 03, de 20 de dezembro de 2018".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/174/resolucao_n10.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/174/resolucao_n10.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do Art. 68 do Regimento Interno da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/173/resolucao_n09.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/173/resolucao_n09.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O TÍTULO DE MÉRITO E BRAVURA CATALANA PARA POLÍCIA MILITAR, POLÍCIA CIVIL E BOMBEIRO MILITAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/172/resolucao_n08.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/172/resolucao_n08.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de novo inventário e nova inscrição do patrimônio da Câmara Municipal de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/171/resolucao_n07.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/171/resolucao_n07.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o descarte de bens inservíveis da Câmara Municipal à COOPERATIVA DOS TRABALHADORES AUTÔNOMOS DE CATALÃO - COOTRACAT/GO, e dá outras providências".</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/170/resolucao_n06.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/170/resolucao_n06.pdf</t>
   </si>
   <si>
     <t>"Altera o Regimento Interno da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/169/resolucao_n05.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/169/resolucao_n05.pdf</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/168/resolucao_n04.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/168/resolucao_n04.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de um sistema via internet que torne público todos os projetos de lei apresentados, sejam estes, sancionados ou reprovados pela Câmara Municipal de Catalão, nos últimos cinco anos desta Casa de Leis";</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/167/resolucao_n03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/167/resolucao_n03.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O TÍTULO DE CIDADÃO CATALANO BENEMÉRITO CATALANO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/166/resolucao_n02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/166/resolucao_n02.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 109 da Resolução nº 02 de 04 de agosto de 2010 - Regimento Interno da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/165/resolucao_n01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/165/resolucao_n01.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/507/pj_res_n03-18_institui_medalha_jamil_barbosa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/507/pj_res_n03-18_institui_medalha_jamil_barbosa.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A MEDALHA LEGISLATIVA DO MÉRITO EDUCATIVO CATALANO PROFESSOR JAMIL BARBOSA E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/506/pj_res_n02-18_autoriza_a_baixa_de_bens_moveis_inserviveis_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/506/pj_res_n02-18_autoriza_a_baixa_de_bens_moveis_inserviveis_.pdf</t>
   </si>
   <si>
     <t>``Autoriza a baixa de bens móveis inservíveis e dá outras providencias''.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/468/res_n01-18_organizacao_e_estrutura_adm_da_camara_municipal0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/468/res_n01-18_organizacao_e_estrutura_adm_da_camara_municipal0001.pdf</t>
   </si>
   <si>
     <t>``Dispõe sobre a organização e a estrutura administrativa e operacional da Câmara Municipal de Catalão e dá outras providencias''.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>"Altera dispositivos do Decreto de Resolução nº 002 (Regimento Interno) e cria a comissão de Segurança Pública".</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de cesta básica de alimentos aos servidores efetivos da Câmara Municipal de Catalão - Goiás que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/505/resolucao_04_-_membro_das_comissoes_de_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/505/resolucao_04_-_membro_das_comissoes_de_saude.pdf</t>
   </si>
   <si>
     <t>"Designa os membros da Comissão Permanente da Câmara Municipal de Catalão (GO)".</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/503/resolucao_03_-_altera_regimento_interno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/503/resolucao_03_-_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>"Altera redação do Regimento Interno da Câmara Municipal para incluir o inciso VII no Artigo 25 e acrescenta o Artigo 31-A e dá outras providências".</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/504/resolucao_02-2017_-_pontos_dos_comissionados.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/504/resolucao_02-2017_-_pontos_dos_comissionados.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos das Resoluções que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/483/resolucao_01_-_comissoes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/483/resolucao_01_-_comissoes.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/712/resolucao_n_02_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/712/resolucao_n_02_de_2016.pdf</t>
   </si>
   <si>
     <t>"Autoriza despesa que especifica e dá outras providências". (Compra de uniforme de futebol e 02 bolas)</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/677/resolucao_n_01-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/677/resolucao_n_01-2016.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Vereador Mirim".</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/826/resolucao_no_02_de_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/826/resolucao_no_02_de_2015.pdf</t>
   </si>
   <si>
     <t>"Cria o cargo de Controlador Interno na estrutura administrativa da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/825/resolucao_no_01_de_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/825/resolucao_no_01_de_2015.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -963,66 +975,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1823/resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1667/resolucao_no_03-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1619/resolucao_no_02-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1597/resolucao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1554/resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1420/resolucao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1395/resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1385/resolucao_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1293/resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1273/resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1245/resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1216/resolucao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1246/resolucao_no_05_-_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1110/resolucao_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/847/resolucao_no_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/773/resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/772/resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/639/resolucao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/613/resolucao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/528/resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/5/resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/188/resolucao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/187/resolucao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/186/resolucao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/185/resolucao_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/184/resolucao_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/183/resolucao_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/182/resolucao_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/181/resolucao_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/180/resolucao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/179/resolucao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/178/resolucao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/177/resolucao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/176/resolucao_n12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/175/resolucao_n11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/174/resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/173/resolucao_n09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/172/resolucao_n08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/171/resolucao_n07.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/170/resolucao_n06.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/169/resolucao_n05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/168/resolucao_n04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/167/resolucao_n03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/166/resolucao_n02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/165/resolucao_n01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/507/pj_res_n03-18_institui_medalha_jamil_barbosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/506/pj_res_n02-18_autoriza_a_baixa_de_bens_moveis_inserviveis_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/468/res_n01-18_organizacao_e_estrutura_adm_da_camara_municipal0001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/505/resolucao_04_-_membro_das_comissoes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/503/resolucao_03_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/504/resolucao_02-2017_-_pontos_dos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/483/resolucao_01_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/712/resolucao_n_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/677/resolucao_n_01-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/826/resolucao_no_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/825/resolucao_no_01_de_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2026/1851/resolucao_no_01-2026_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1823/resolucao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1667/resolucao_no_03-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2025/1619/resolucao_no_02-2025_pagenumber.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1597/resolucao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2024/1554/resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1420/resolucao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1395/resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1385/resolucao_no_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1293/resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1273/resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2023/1245/resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1216/resolucao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1246/resolucao_no_05_-_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/1110/resolucao_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/847/resolucao_no_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/773/resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2022/772/resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/639/resolucao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/613/resolucao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/528/resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2021/5/resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/188/resolucao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/187/resolucao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/186/resolucao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/185/resolucao_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/184/resolucao_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/183/resolucao_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/182/resolucao_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/181/resolucao_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/180/resolucao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/179/resolucao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/178/resolucao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2020/177/resolucao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/176/resolucao_n12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/175/resolucao_n11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/174/resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/173/resolucao_n09.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/172/resolucao_n08.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/171/resolucao_n07.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/170/resolucao_n06.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/169/resolucao_n05.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/168/resolucao_n04.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/167/resolucao_n03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/166/resolucao_n02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2019/165/resolucao_n01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/507/pj_res_n03-18_institui_medalha_jamil_barbosa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/506/pj_res_n02-18_autoriza_a_baixa_de_bens_moveis_inserviveis_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2018/468/res_n01-18_organizacao_e_estrutura_adm_da_camara_municipal0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/505/resolucao_04_-_membro_das_comissoes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/503/resolucao_03_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/504/resolucao_02-2017_-_pontos_dos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2017/483/resolucao_01_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/712/resolucao_n_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2016/677/resolucao_n_01-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/826/resolucao_no_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/normajuridica/2015/825/resolucao_no_01_de_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G60"/>
+  <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1033,1377 +1045,1400 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G22" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G23" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="1" t="s">
+      <c r="G24" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G26" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G27" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G28" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G29" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G36" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>94</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>98</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C41" t="s">
         <v>106</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
         <v>39</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G43" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C44" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G44" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C46" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G47" t="s">
-        <v>83</v>
+        <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="C48" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G48" t="s">
-        <v>165</v>
+        <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="G51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C52" t="s">
         <v>39</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G52" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" t="s">
         <v>177</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>178</v>
+        <v>28</v>
       </c>
       <c r="G53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B56" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G56" t="s">
-        <v>83</v>
+        <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C57" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G57" t="s">
-        <v>191</v>
+        <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C59" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>197</v>
       </c>
       <c r="G59" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>199</v>
       </c>
       <c r="B60" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>203</v>
+      </c>
+      <c r="B61" t="s">
         <v>200</v>
       </c>
-      <c r="G60" t="s">
-        <v>201</v>
+      <c r="C61" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="G61" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -2423,50 +2458,51 @@
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
     <hyperlink ref="F38" r:id="rId37"/>
     <hyperlink ref="F39" r:id="rId38"/>
     <hyperlink ref="F40" r:id="rId39"/>
     <hyperlink ref="F41" r:id="rId40"/>
     <hyperlink ref="F42" r:id="rId41"/>
     <hyperlink ref="F43" r:id="rId42"/>
     <hyperlink ref="F44" r:id="rId43"/>
     <hyperlink ref="F45" r:id="rId44"/>
     <hyperlink ref="F46" r:id="rId45"/>
     <hyperlink ref="F47" r:id="rId46"/>
     <hyperlink ref="F48" r:id="rId47"/>
     <hyperlink ref="F49" r:id="rId48"/>
     <hyperlink ref="F50" r:id="rId49"/>
     <hyperlink ref="F51" r:id="rId50"/>
     <hyperlink ref="F52" r:id="rId51"/>
     <hyperlink ref="F53" r:id="rId52"/>
     <hyperlink ref="F54" r:id="rId53"/>
     <hyperlink ref="F55" r:id="rId54"/>
     <hyperlink ref="F56" r:id="rId55"/>
     <hyperlink ref="F57" r:id="rId56"/>
     <hyperlink ref="F58" r:id="rId57"/>
     <hyperlink ref="F59" r:id="rId58"/>
     <hyperlink ref="F60" r:id="rId59"/>
+    <hyperlink ref="F61" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>