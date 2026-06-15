--- v0 (2026-03-01)
+++ v1 (2026-06-15)
@@ -10,8673 +10,8688 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6288" uniqueCount="2868">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6296" uniqueCount="2873">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maciel Batalha</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8151/mocao_de_aplausos_-_alexandre_fidelis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8151/mocao_de_aplausos_-_alexandre_fidelis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao admirável representante da Policia Penal do Estado de Goiás, a seguir especificado:_x000D_
 Alexandre Fidelis Rosa</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rosângela</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8152/mocao_de_aplausos_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8152/mocao_de_aplausos_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, parabenizando a Sra. Sanaria da Silva Martins, Personal e Fisiculturista.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8153/mocao_de_pesar_01_-_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8153/mocao_de_pesar_01_-_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de JESSÉ DANTAS</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleuber Vaz</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8172/mocao_uniad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8172/mocao_uniad.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Congresso UNIAD (Unificado Jovens e Adolescentes da AD Catalão)</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rodrigão</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8173/sessao_2_e_3_mocao_de_pesar_-antonio_candido_de_oliveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8173/sessao_2_e_3_mocao_de_pesar_-antonio_candido_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar -Antônio Cândido de Oliveira</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8174/sessao_2_e_3_mocao_de_aplauso_-silma_machado_de_oliveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8174/sessao_2_e_3_mocao_de_aplauso_-silma_machado_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso -SILMA MACHADO DE OLIVEIRA</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Caçula</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8207/mocao_de_apauso_-_ellen_paula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8207/mocao_de_apauso_-_ellen_paula.pdf</t>
   </si>
   <si>
     <t>"ELLEN PAULA FERREIRA DOS SANTOS"</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cláudio Lima</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8239/mocao_de_aplausos_-_policia_militar_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8239/mocao_de_aplausos_-_policia_militar_sarv.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos admiráveis representantes da Polícia Militar do Estado de Goiás</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Idelvan da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8264/clo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8264/clo.pdf</t>
   </si>
   <si>
     <t>Manifesta o seu profundo pesar pela morte de CLODOALDO DE OLIVEIRA COSTA, falecido aos 10 dias do mês de Março do corrente ano. _x000D_
 Clodoaldo era Funcionário da Secretaria de Saúde de Catalão, foi motorista no hospital Materno Infantil, transportava pacientes que fazem hemodiálise, e por onde passava levava consigo sua alegria contagiante.  _x000D_
   Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadão de bem.</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marciel do Tudo Caipira</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8265/mocao_de_aplausos_01-2024__47_anos_igreja_quadrangular.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8265/mocao_de_aplausos_01-2024__47_anos_igreja_quadrangular.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Igreja do Evangelho Quadrangular e ao Pastor Elton Quirino para manifestar o reconhecimento aos 47 anos de história em nossa cidade.</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8293/mocao_sr._otevaldo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8293/mocao_sr._otevaldo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. OTEVALDO BERALDO RODRIGUES.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Luiz Pamonheiro</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8305/mocao_de_aplausos_-_01_-_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8305/mocao_de_aplausos_-_01_-_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Time Atlanta</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8320/001-_marilia_gabriela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8320/001-_marilia_gabriela.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS parabenizando a Prof.ª Marília Gabriela Alencar de Morais.</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8345/mocao_de_pesar_-marcos_laureano_nogueira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8345/mocao_de_pesar_-marcos_laureano_nogueira.pdf</t>
   </si>
   <si>
     <t>''Moção de pesar ao Sr. Marcos Laureano Nogueira''.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_de_aplauso_rafael_ferreira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_de_aplauso_rafael_ferreira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à CTRM TEAM KICKBOXING</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8347/mocao_de_apauso_-_escola_santa_clara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8347/mocao_de_apauso_-_escola_santa_clara.pdf</t>
   </si>
   <si>
     <t>"Parabenizar a Escola Santa Clara- Associação Pestalozzi pelos 40 anos"</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8348/mocao_de_aplauso_11a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8348/mocao_de_aplauso_11a_sessao.pdf</t>
   </si>
   <si>
     <t>apresenta MOÇÃO DE APLAUSO ao Sr. ANTÔNIO CARLOS VENCESLAU.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8349/img20240401_15594664.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8349/img20240401_15594664.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a toda equipe de nutrição da Secretaria Municipal educação. O cardápio e diferenciado com uma alimentação muito nutritiva.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8384/mocao_deaplauso_12_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8384/mocao_deaplauso_12_sessao.pdf</t>
   </si>
   <si>
     <t>apresenta MOÇÃO DE APLAUSO a todo os Profissionais de Saúde.</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8385/002-_otavio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8385/002-_otavio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS parabenizando Otávio Rodrigues da Silva.</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8437/mocao_de_pesar_joao_batista_felipe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8437/mocao_de_pesar_joao_batista_felipe.pdf</t>
   </si>
   <si>
     <t>''Moção de pesar a João Batista Felipe''.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8466/mocao_de_aplausos__para_secretaria_de_engenharia_e_arquitetura..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8466/mocao_de_aplausos__para_secretaria_de_engenharia_e_arquitetura..pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art.109, do Regimento Interno, esta Moção de Aplausos em homenagem Secretaria de Obras.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8467/sessao_16_mocao_de_aplauso_-lucca_ferreira_de_macedo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8467/sessao_16_mocao_de_aplauso_-lucca_ferreira_de_macedo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR LUCCA FERREIRA DE MACEDO</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8500/mocao_de_aplausos__-_secretaria_de_obras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8500/mocao_de_aplausos__-_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao Departamento de Engenharia e Arquitetura da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Jair Humberto</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8517/mocao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8517/mocao.pdf</t>
   </si>
   <si>
     <t>``Moção de aplausos ao núcleo de apoio à mulher empreendedora - NUAME -  de Catalão.´´</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8523/004_-_jesus_damasceno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8523/004_-_jesus_damasceno.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao nobre e ilustríssimo JESUS DAMASCENO (JESUS PINTOR).</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_repudio_-_18o_sessao_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_repudio_-_18o_sessao_aeroporto.pdf</t>
   </si>
   <si>
     <t>"Moção de Repudio ao Aeroporto de Catalão."</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Higor Bueno</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8563/mocao_de_aplauso_rotary_80_anos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8563/mocao_de_aplauso_rotary_80_anos.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Aplauso de forma a homenagear o Rotary Club de Catalão por seus 80 anos.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8564/img20240603_10383832.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8564/img20240603_10383832.pdf</t>
   </si>
   <si>
     <t>O Vereador Idelvan Evangelista do Nascimento no uso das atribuições que lhe confere o Regimento Interno da Casa, consoante aos artigos 109 c/c 110, após considerações e aprovação em plenário, apresenta MOÇÃO DE APLAUSOS a toda equipe do Studio  de Dança Juliana Queiroz.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8586/img20240610_14405530.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8586/img20240610_14405530.pdf</t>
   </si>
   <si>
     <t>O Vereador Idelvan Evangelista do Nascimento no uso das atribuições que lhe confere o Regimento Interno da Casa, consoante aos artigos 109 c/c 110, após considerações e aprovação em plenário, apresenta MOÇÃO DE APLAUSOS a toda equipe do SAMU CATALÃO.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8591/mocao_de_aplauso_rotary_80_anos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8591/mocao_de_aplauso_rotary_80_anos.pdf</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8622/sessao_24_mocao_de_aplauso_-simecat.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8622/sessao_24_mocao_de_aplauso_-simecat.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos 20 anos de Fundação do Combatente SINDICATO DO METALÚRGICOS DE CATALÃO – SIMECAT</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8654/mocao_de_aplausos__pp.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8654/mocao_de_aplausos__pp.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos admiráveis representantes da Polícia Penal do Estado de Goiás, a seguir especificados: Policial Penal Sr. Marcelo de Sousa Pinto e Policial Penal Sr. Alexandre Fidelis Rosa.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8655/mocao_de_aplauso_-_sindicato_rural.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8655/mocao_de_aplauso_-_sindicato_rural.pdf</t>
   </si>
   <si>
     <t>"Sindicato Rural de Catalão"</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8686/mocao_ricardo_sae_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8686/mocao_ricardo_sae_2.pdf</t>
   </si>
   <si>
     <t>Concede aplausos ao senhor, Ricardo Marques de Oliveira, Gestor de Infraestrutura da SAE.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8687/mocao_campeonato_atletismo_assinatura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8687/mocao_campeonato_atletismo_assinatura.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Aplauso de forma a homenagear a equipe e os competidores do Campeonato Goiano de Atletismo.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8828/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8828/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso de forma a homenagear a CIBE (Confederação das Irmãs Beneficentes Evangélicas da Assembleia de Deus- Madureira Catalão).</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8840/mocao_de_aplausos_novembro_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8840/mocao_de_aplausos_novembro_2024.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Aplauso de forma a homenagear a Senhora Sanaria (fisioculturista, Personal e atleta)</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8841/mocao_de_pesar_adriano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8841/mocao_de_pesar_adriano.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para família do nobre Adriano Rodrigo Gonçalves pelo seu falecimento ocorrido na data de 29 de outubro de 2024.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8848/mocao_de_aplauso_sest_senat20241111_12140571.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8848/mocao_de_aplauso_sest_senat20241111_12140571.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos funcionários e ao Gestor Gerente Sr. Sérgio Oliveira da Silva, do SEST/SENAT - Catalão Goiás</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8870/mocao_03_-_radio_liberdade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8870/mocao_03_-_radio_liberdade.pdf</t>
   </si>
   <si>
     <t>"Moção de aplausos à Rádio Nova Liberdade FM 102,7 FM, Equipe de Esportes de Catalão.´´</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_decreto_legislativo_no_01-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_decreto_legislativo_no_01-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Titulo de Cidadania Catalana, e dá outras providências”.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8231/projeto_de_decreto_legislativo_no_02-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8231/projeto_de_decreto_legislativo_no_02-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Sra. Ana Júlia Pereira Motta".</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_decreto_legislativo_no_03-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_decreto_legislativo_no_03-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana, e dá outras providências”.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8288/projeto_de_decreto_legislativo_no_04-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8288/projeto_de_decreto_legislativo_no_04-2024.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona".</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8289/projeto_de_decreto_legislativo_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8289/projeto_de_decreto_legislativo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Sra. Kelly Cristina Fonseca Soares".</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8290/projeto_de_decreto_legislativo_no_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8290/projeto_de_decreto_legislativo_no_06-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 3º Sargento Sr. José Nilton de Brito Junior e dá outras providências".</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8324/projeto_de_decreto_legislativo_no_07-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8324/projeto_de_decreto_legislativo_no_07-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sra. Thaísa Cristina da Silva Macedo".</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8325/projeto_de_decreto_legislativo_no_08-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8325/projeto_de_decreto_legislativo_no_08-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Policial Penal do Estado de Goiás, Sr. JOSIAS MARCO MARTINS SIQUEIRA".</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8341/projeto_de_decreto_legislativo_no_09-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8341/projeto_de_decreto_legislativo_no_09-2024.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadania Catalana ao DEPUTADO FEDERAL SR. RUBENS OTONI GOMIDE, em reconhecimento aos relevantes trabalhos prestados ao Município de Catalão".</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8344/projeto_de_decreto_legislativo_no_10-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8344/projeto_de_decreto_legislativo_no_10-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Dr. LUÍS ALBERTO AGUIAR”.</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_decreto_legislativo_no_11-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_decreto_legislativo_no_11-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Senhora Michelle Gomes Barroso Ferraz de Camargo".</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8388/projeto_de_decreto_legislativo_no_12-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8388/projeto_de_decreto_legislativo_no_12-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Pastor José Wilson de Lima Paiva".</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
     <t>Ricardo Alisson</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8390/projeto_de_decreto_legislativo_no_13-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8390/projeto_de_decreto_legislativo_no_13-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano a Sr. Juliano Gonçalves Martins".</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8422/projeto_de_decreto_legislativo_no_14-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8422/projeto_de_decreto_legislativo_no_14-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Liliane de Morais Pereira".</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8423/projeto_de_decreto_legislativo_no_15-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8423/projeto_de_decreto_legislativo_no_15-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Juliana Aparecida da Silva".</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8427/projeto_de_decreto_legislativo_no_16-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8427/projeto_de_decreto_legislativo_no_16-2024.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Gilson Lopes Araujo”.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8428/projeto_de_decreto_legislativo_no_17-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8428/projeto_de_decreto_legislativo_no_17-2024.pdf</t>
   </si>
   <si>
     <t>‘‘Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. RAQUEL CRISTINA DE MENEZES”.</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>Kaká dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8492/projeto_de_decreto_legislativo_no_18-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8492/projeto_de_decreto_legislativo_no_18-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana e,  dá outras providências".</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8493/projeto_de_decreto_legislativo_no_19-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8493/projeto_de_decreto_legislativo_no_19-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana e, dá outras providências".</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8541/projeto_de_decreto_legislativo_no_20-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8541/projeto_de_decreto_legislativo_no_20-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Camila Duarte Guerreiro".</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8542/projeto_de_decreto_legislativo_no_21-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8542/projeto_de_decreto_legislativo_no_21-2024.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de CIDADÃ CATALANA à Sra. Juliana de Oliveira Queiroz".</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8560/projeto_de_decreto_legislativo_no_22-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8560/projeto_de_decreto_legislativo_no_22-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Adriana José Ciriaco".</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8562/projeto_de_decreto_legislativo_no_23-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8562/projeto_de_decreto_legislativo_no_23-2024.pdf</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8580/projeto_de_decreto_legislativo_no_24-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8580/projeto_de_decreto_legislativo_no_24-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Marlene Evangelista Silva".</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8582/projeto_de_decreto_legislativo_no_25-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8582/projeto_de_decreto_legislativo_no_25-2024.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa ao Sr. Everton Pereira Fernandes”.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8613/projeto_de_decreto_legislativo_no_26-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8613/projeto_de_decreto_legislativo_no_26-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadania Catalana ao 2º Tenente da Policia Militar do Estado de Goiás Sebastião Francisco da Silva".</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8618/projeto_de_decreto_legislativo_no_27-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8618/projeto_de_decreto_legislativo_no_27-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Dr. Cleber Luiz Scheidegger Maia Júnior".</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8619/projeto_de_decreto_legislativo_no_28-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8619/projeto_de_decreto_legislativo_no_28-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana a Drª Natalia Pimenta Resende".</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8681/projeto_de_decreto_legislativo_no_29-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8681/projeto_de_decreto_legislativo_no_29-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao POLICIAL RODOVIÁRIO FEDERAL Sr. LUIZ ANTÔNIO VIEIRA".</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8682/projeto_de_decreto_legislativo_no_30-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8682/projeto_de_decreto_legislativo_no_30-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania ao Sr. RAFAEL DIAS DO NASCIMENTO”.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8698/projeto_de_decreto_legislativo_no_31-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8698/projeto_de_decreto_legislativo_no_31-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. JORGE LUIZ SCHWAB".</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_decreto_legislativo_no_32-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_decreto_legislativo_no_32-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Rafael Pereira dos Santos".</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8755/projeto_de_decreto_lesgislativo_no_33-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8755/projeto_de_decreto_lesgislativo_no_33-2024.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa ao Senhor Michel Ângelo Barbosa”.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8756/projeto_de_decreto_lesgislativo_no_34-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8756/projeto_de_decreto_lesgislativo_no_34-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Sra. Kênia Camilo Calaça".</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8757/projeto_de_decreto_lesgislativo_no_35-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8757/projeto_de_decreto_lesgislativo_no_35-2024.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de CIDADÃO CATALANO à Sra. Jordana Alves de Aguiar''</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8781/projeto_de_decreto_legislativo_n_36-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8781/projeto_de_decreto_legislativo_n_36-2024.pdf</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8821/projeto_de_decreto_legislativo_no_37-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8821/projeto_de_decreto_legislativo_no_37-2024.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Danilo Corinto de Mesquita".</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8822/projeto_de_decreto_legislativo_no_38-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8822/projeto_de_decreto_legislativo_no_38-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura Catalana ao Sr. Abadio Lopes da Silva".</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8823/projeto_de_decreto_legislativo_no_39-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8823/projeto_de_decreto_legislativo_no_39-2024.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana à Sra. Kelly Aparecida da Silva".</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8824/projeto_de_decreto_legislativo_no_40-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8824/projeto_de_decreto_legislativo_no_40-2024.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Nivaldo José de Oliveira".</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Adib Elias</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8136/projeto_de_lei_no_001-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8136/projeto_de_lei_no_001-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 3.292, de 31 de agosto de 2015 e dá outras providências".</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_no_02-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_no_02-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_03-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_03-2024.pdf</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_n_04-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_n_04-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei de Diretrizes Orçamentárias, Lei n° 4.090/2023, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_05-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_05-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o Plano Plurianual para o período de 2022 a 2025 e das outras providencias".</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_06-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_06-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal n° 11.738, de 16/07/2008".</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_07-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_07-2024.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Anjos de Patas de Catalão - AAPC, e dá outras providências".</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_008-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_008-2024.pdf</t>
   </si>
   <si>
     <t>“Denomina de Hospital Regional de Catalão Adib Elias, o imóvel construído na Avenida Dr. Lamartine Pinto de Avelar, no Loteamento Vila Chaud, Matrícula 65.484 - Título Aquisitivo 62.323 do Cartório de Registro de Imóveis local, e dá outras providências”.</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8196/projeto_de_lei_no_009-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8196/projeto_de_lei_no_009-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8197/projeto_de_lei_no_10-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8197/projeto_de_lei_no_10-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 2.014 de 12 de junho de 2002, que "Autoriza a alienação de sobras de terrenos aos proprietários de imóveis lindeiros de área remanescente ou resultante de obras públicas".</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8198/projeto_de_lei_no_11-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8198/projeto_de_lei_no_11-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a conscientização dos direitos dos animais domésticos e silvestres nas escolas públicas e privadas de ensino do município de Catalão-GO, e adota outras providências”.</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8199/projeto_de_lei_no_12-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8199/projeto_de_lei_no_12-2024.pdf</t>
   </si>
   <si>
     <t>“Declara alterado o nome da Rua São Vicente do Araguaia para Rua Cândido Carteiro”.</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8200/projeto_de_lei_no_13-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8200/projeto_de_lei_no_13-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de n° 4.107 de 09 de agosto de 2023, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8201/projeto_de_lei_no_14-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8201/projeto_de_lei_no_14-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a instituição do serviço público de loteria municipal".</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8202/projeto_de_lei_no_15-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8202/projeto_de_lei_no_15-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a ementa e o art. 1° da Lei Municipal n° 4.077, de 06 de abril de 2023, que autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA e dá outras providências".</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_no_16-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_no_16-2024.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao Artigo 151 da Lei Municipal n° 3.373, de 30 de março de 2.016, e dá outras providências".</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8204/projeto_de_lei_no_17-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8204/projeto_de_lei_no_17-2024.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos ao Artigo 229 da Lei Municipal n° 1.142, de 05 de maio de 1.992, e dá outras providências".</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8233/projeto_de_lei_na_18-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8233/projeto_de_lei_na_18-2024.pdf</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública o Instituto AFAGO e dá outras providências”.</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8234/projeto_de_lei_no_19-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8234/projeto_de_lei_no_19-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão isentar a tarifa de água e esgoto, da sede da FUNDAÇÃO ESPÍRITA ANTERO DA COSTA CARVALHO, CNPJ 09.071.300/0001-36, e dá outras providências".</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8261/projeto_de_lei_no_20-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8261/projeto_de_lei_no_20-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 29 da Lei Municipal n° 3898, de 05 de Julho de 2021 e o Art. 3° da Lei Municipal n° 3971 de 02 de Maio de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8262/projeto_de_lei_no_21-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8262/projeto_de_lei_no_21-2024.pdf</t>
   </si>
   <si>
     <t>"Regulamenta, no âmbito do Município de Catalão/GO, os procedimentos aplicáveis à Regularização Fundiária, de acordo com a Lei Federal n° 13.465, de 11 de julho de 2017, e o Decreto Federal n° 9.310/2018, e dá outras providências".</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8263/projeto_de_lei_no_22-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8263/projeto_de_lei_no_22-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2°da Lei Municipal n° 3.923, de 20 de outubro de 2021, que autoriza o Poder Executivo Municipal a indenizar o Sr. JOSÉ FRANCISCO VIEIRA, pela desapropriação indireta de dois lotes de terreno de sua propriedade e dá outras providências".</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8286/projeto_de_lei_no23-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8286/projeto_de_lei_no23-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de reajuste salarial aos servidores Públicos municipais e dá outras providências".</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8287/projeto_de_lei_no_24-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8287/projeto_de_lei_no_24-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicação, em site oficial do município, da lista de espera dos pacientes que aguardam por consultas, exames, intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do Município de Catalão".</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_no_25-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_no_25-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências".</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8292/projeto_de_lei_no_26-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8292/projeto_de_lei_no_26-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Secretaria Municipal de Transportes e Infraestrutura de Catalão, a contratar profissionais na área de limpeza pública urbana, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8321/img20240322_09471834.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8321/img20240322_09471834.pdf</t>
   </si>
   <si>
     <t>"Declara alterado o nome da Rua b13 para Braúlio Raul Pires de Oliveira".</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8322/projeto_de_lei_no_28-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8322/projeto_de_lei_no_28-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo do Idoso de Catalão - COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019, de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal n° 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8323/projeto_de_lei_no_29-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8323/projeto_de_lei_no_29-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a Associação Pestalozzi de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8326/projeto_de_lei_no_30-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8326/projeto_de_lei_no_30-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o atendimento preferencial aos doadores de sangue em estabelecimentos comerciais, de serviço e similares e dá outras providências".</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8343/projeto_de_lei_no_31-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8343/projeto_de_lei_no_31-2024.pdf</t>
   </si>
   <si>
     <t>"Inclui o Dia Municipal da Sensibilização à Perda Gestacional e Neonatal no calendário oficial da cidade".</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8386/projeto_de_lei_no_32-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8386/projeto_de_lei_no_32-2024.pdf</t>
   </si>
   <si>
     <t>"Desafeta Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8387/projeto_de_lei_no_33-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8387/projeto_de_lei_no_33-2024.pdf</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_no_34-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_no_34-2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Farmácia Veterinária Solidária no Município de Catalão-GO, e adota outras providências”.</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8391/projeto_de_lei_no_35-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8391/projeto_de_lei_no_35-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de Revisão Geral Anual dos subsídios dos Agentes Políticos Eletivos nomeados e Equiparados dos Poderes Executivo e Legislativo Municipal, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providências".</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8414/projeto_de_lei_no_36-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8414/projeto_de_lei_no_36-2024.pdf</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública a Associação de Pais e Amigos do Autista de Catalão e Região AMA - TEA e dá outras providências”.</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_no_37-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_no_37-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo X da Lei 4.044, de 22 de dezembro de 2022, alterada pela Lei 4.159, de 04 de dezembro de 2023, para majorar o número de vagas de cargos de provimento efetivo do Fundo Municipal de Educação de Catalão - FME e dá outras providências".</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8416/projeto_de_lei_no_38-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8416/projeto_de_lei_no_38-2024.pdf</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8417/projeto_de_lei_no_39-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8417/projeto_de_lei_no_39-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais - PRC-2024 e dá outras providências".</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_no_40-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_no_40-2024.pdf</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8429/projeto_de_lei_no_41-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8429/projeto_de_lei_no_41-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a conceder subvenção social, nos termos da Lei Federal n° 13.019/2014, à Irmandade de Nossa Senhora do Rosário de Catalão, conforme especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8430/projeto_de_lei_no_42-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8430/projeto_de_lei_no_42-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a conceder subvenção social, nos termos da Lei Federal n° 13.019/2014, à Liga Esportiva Catalana Levindo Fonseca, conforme especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8431/projeto_de_lei_no_43-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8431/projeto_de_lei_no_43-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas de dia das Mães de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8432/projeto_de_lei_no_44-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8432/projeto_de_lei_no_44-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina a Creche Pró Infância Padrão FNDE - TIPO 01, construída no Loteamento Parque Imperial, neste Município de Catalão, Estado de Goiás, de Creche Municipal Márcia Fayad Campos, conforme especifica".</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8433/projeto_de_lei_no_45-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8433/projeto_de_lei_no_45-2024.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de RUA LOURIVAL MATHIAS DA SILVEIRA à Rua 29, localizada no Loteamento Vila Margon".</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8460/projeto_de_lei_no_46-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8460/projeto_de_lei_no_46-2024.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de RUA VÂNIA PIRES FERREIRA à Rua 6, localizada no Loteamento Village".</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8486/projeto_de_lei_no_47-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8486/projeto_de_lei_no_47-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA, visando estimular e incentivar o Esporte Amador, através do Campeonato Catalano de Futebol Amador da Primeira e Segunda Divisão e dá outras providências".</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8487/projeto_de_lei_no_48-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8487/projeto_de_lei_no_48-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a Santa Casa de Misericórdia de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8488/projeto_de_lei_no_49-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8488/projeto_de_lei_no_49-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a ASSOCIAÇÃO CATALANA DE INICIAÇÃO E TREINAMENTO ESPORTIVO - ASCITE, visando estimular e incentivar o Esporte Amador, através do fomento à participação junto ao Campeonato Goiano de Handebol-2024, e dá outras providências".</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8489/projeto_de_lei_no_50-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8489/projeto_de_lei_no_50-2024.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal nº 2.637, de 19 de dezembro de 2008, que estabeleceu nova organização, estrutura e funcionamento dos órgãos da Prefeitura Municipal de Catalão, Estado de Goiás, passando a criar cargos, modificar nomenclatura e remuneração, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8490/projeto_de_lei_no_51-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8490/projeto_de_lei_no_51-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo do Município de Catalão, Estado de Goiás, para concessão de subsídio orçamentário ao Transporte Público Coletivo de Passageiros, na forma que especifica, e dá outras providências."</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8491/projeto_de_lei_no_52-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8491/projeto_de_lei_no_52-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, de áreas de terreno que especifica, localizadas na Fazenda denominada Pé do Morro, que será, posteriormente, utilizado para formação do Reservatório da Superintendência Municipal de Água e Esgoto de Catalão - SAE e dá outras providências. "</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Jair Humberto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8494/projeto_de_lei_no_53-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8494/projeto_de_lei_no_53-2024.pdf</t>
   </si>
   <si>
     <t>"Institui o 'Sistema Municipal de Cultura' no município de Catalão e dá outras providências."</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8495/projeto_de_lei_no_54-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8495/projeto_de_lei_no_54-2024.pdf</t>
   </si>
   <si>
     <t>"Institui a 'Semana Municipal de Segurança do Trânsito' no município de Catalão e dá outras providências."</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8518/projeto_de_lei_no_55-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8518/projeto_de_lei_no_55-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8540/projeto_de_lei_no_56-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8540/projeto_de_lei_no_56-2024.pdf</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública o Projeto Social de Esportes Crianças do Futuro e dá outras providências”.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8543/projeto_de_lei_no_57-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8543/projeto_de_lei_no_57-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à Escola Creche São Francisco de Assis e dá outras providências".</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8544/projeto_de_lei_no58-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8544/projeto_de_lei_no58-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a Associação de Práticas Corporais e Treinamento Esportivo - AmarElo destinada ao incentivo desportivo educacional e dá outras providências".</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8545/projeto_de_lei_no_59-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8545/projeto_de_lei_no_59-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de Parque Paquetá Haroldo Luiz Pires Campos, o Eco Parque construído em área da Secretaria do Meio Ambiente, situada no Município de Catalão".</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8561/projeto_de_lei_no_60--2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8561/projeto_de_lei_no_60--2024.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de AVENIDA VILMA ROSA DE MORAIS à Avenida 01, localizada no Loteamento Village".</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8581/projeto_de_lei_no_61-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8581/projeto_de_lei_no_61-2024.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de Cassiano Silvério da Silva à estrada rural de acesso a comunidade do “Coqueiros”.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8600/projeto_de_lei_no_62-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8600/projeto_de_lei_no_62-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa DISTRIBUIDORA LIDERANÇA CATALANA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8601/projeto_de_lei_no_63-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8601/projeto_de_lei_no_63-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa LUCIANA ASSIS DA FONSECA-ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras _x000D_
 providências. "</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8599/projeto_de_lei_no_64-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8599/projeto_de_lei_no_64-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SEBASTIÃO PIRES MONTEIRO, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8598/projeto_de_lei_no_65-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8598/projeto_de_lei_no_65-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa TOP ALUMINIOS E TOLDOS LTDA, por atender aos requisitos da lei municipal de nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências."</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8597/projeto_de_lei_no_66-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8597/projeto_de_lei_no_66-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa ORL TRANSPORTES LTDA, por atender aos requisitos da lei municipal de nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8596/projeto_de_lei_no_67-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8596/projeto_de_lei_no_67-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a Entidade sem fins lucrativos Olaria Futebol Clube e dá outras providências. "</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8595/projeto_de_lei_no_68-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8595/projeto_de_lei_no_68-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8602/projeto_de_lei_no_69-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8602/projeto_de_lei_no_69-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo X da Lei Municipal n° 1.818/2000 (Plano de Cargos e Carreiras da Administração direta, autárquica e fundacional do Município de Catalão), criado pela Lei Municipal n° 4044, de 22 de dezembro de 2022 e alterações posteriores, para majorar o número de vagas de cargos de provimento efetivo do Fundo Municipal de Educação de Catalão - FME e dá outras providências".</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8603/projeto_de_lei_no_70-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8603/projeto_de_lei_no_70-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundação Cultural Maria das Dores Campos, a contratar profissionais por tempo determinado no setor Cultural, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8614/projeto_de_lei_no_71-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8614/projeto_de_lei_no_71-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar profissionais por tempo determinado, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8615/projeto_de_lei_no_72-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8615/projeto_de_lei_no_72-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários na prevenção e combate ao mosquito Aedes aegypti no Município de Catalão, Estado de Goiás, envolvendo ações de vigilância, eliminação de criadouros e conscientização da população, no período de 26 de março de 2024 a 05 de junho de 2024".</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_no_73-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_no_73-2024.pdf</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_no_74-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_no_74-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de n° 4.107, de 09 de agosto de 2023, e ANEXO ÚNICO da Lei Municipal de n° 4.191, de 22 de fevereiro de 2024, para majorar o número de vagas de cargos/funções temporárias na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8635/projeto_de_lei_no_75-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8635/projeto_de_lei_no_75-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa VAREJÃO COMERCIO DE FRUTAS E VERDURAS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8633/projeto_de_lei_no_76-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8633/projeto_de_lei_no_76-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALLQUIMICA INDUSTRIA E COMERCIO LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8634/projeto_de_lei_no_77-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8634/projeto_de_lei_no_77-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa PENSAR AGRONEGOCIOS E SERVIÇOS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências."</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8632/projeto_de_lei_no_78-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8632/projeto_de_lei_no_78-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa RICCA PLANEJADOS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências."</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8636/projeto_de_lei_no_79-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8636/projeto_de_lei_no_79-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa KDIESEL PEÇAS SERVIÇOS E TRANSPORTES LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8640/projeto_de_lei_no_80-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8640/projeto_de_lei_no_80-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa CASA BELLA PLANEJAMENTOS DE MADEIRAS LTDA ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda_x000D_
 e dá outras providências".</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8638/projeto_de_lei_no_81-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8638/projeto_de_lei_no_81-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa R&amp;S ENGENHARIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8642/projeto_de_lei_no_82-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8642/projeto_de_lei_no_82-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa W. SERVIÇOS RODRIGUES LTDA ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8639/projeto_de_lei_no_83-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8639/projeto_de_lei_no_83-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa DUDA MUCK LTDA ME, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências."</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8637/projeto_de_lei_no_84-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8637/projeto_de_lei_no_84-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SGP TECNOLOGIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8648/projeto_de_lei_no_85-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8648/projeto_de_lei_no_85-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 1º da Lei Municipal n° 3.871 de 05 de abril de 2021, para majorar os valores a serem repassados a Associação Protetora dos Animais de Catalão para a Manutenção do Centro de Castração e reinserção de cães e gatos de Catalão, nos termos da Lei Municipal n° 3.672, de 04 de julho de 2019".</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8649/projeto_de_lei_no_86-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8649/projeto_de_lei_no_86-2024.pdf</t>
   </si>
   <si>
     <t>"DENOMINA DE RUA BENTO RODRIGUES DE PAULA A ATUAL RUA UM DO BAIRRO SÃO FRANCISCO".</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8650/projeto_de_lei_no_87-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8650/projeto_de_lei_no_87-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de Ceasa Antônio Pereira do Nascimento o Centro de Abastecimento de Produtos Hortícolas de Catalão".</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8653/projeto_de_lei_no_88-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8653/projeto_de_lei_no_88-2024.pdf</t>
   </si>
   <si>
     <t>“Institui a ‘Comenda São Francisco de Assis’ às pessoas e entidades como reconhecimento aos trabalhos empreendidos em prol dos animais abandonados e em situações de vulnerabilidade no município de Catalão-GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8680/projeto_de_lei_no_89-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8680/projeto_de_lei_no_89-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a firmar parceria, sem repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com o Instituto Abraham".</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8705/projeto_de_lei_no_90-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8705/projeto_de_lei_no_90-2024.pdf</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8707/projeto_de_lei_no_91-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8707/projeto_de_lei_no_91-2024.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de Catalão, para o exercício financeiro de 2.025 e, dá outras providências".</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8708/projeto_de_lei_no_92-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8708/projeto_de_lei_no_92-2024.pdf</t>
   </si>
   <si>
     <t>"Declara alterado o nome da Rua São João da Aliança para Rua Cândido Carteiro".</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8709/projeto_de_lei_no_93-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8709/projeto_de_lei_no_93-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_no_94-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_no_94-2024.pdf</t>
   </si>
   <si>
     <t>"Fixa os subsídios dos agentes políticos do Município de Catalão/GO a partir da legislatura 2025/2028".</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8740/projeto_de_lei_no_95-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8740/projeto_de_lei_no_95-2024.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Esportiva Força do Cerrado – AESFOC".</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8741/projeto_de_lei_no_96_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8741/projeto_de_lei_no_96_2024.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de AVENIDA VILMA ROSA DE MORAIS à Avenida 01, localizada no Loteamento Jardim Athenas, e o seu prolongamento no Loteamento Village I, denominado como Quinta Avenida".</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8758/projeto_de_lei_no_97-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8758/projeto_de_lei_no_97-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 4.269, de 29 de agosto de 2024, que autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8759/projeto_de_lei_no_98-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8759/projeto_de_lei_no_98-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de Ponte José Theodoro de Souza, a ponte municipal sobre o Córrego Mumbuca, pertencente à zona rural de Catalão".</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8803/projeto_de_lei_no_99-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8803/projeto_de_lei_no_99-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de 'Clube de Truco Antônio Pereira Caixeta' o Clube de Truco de Catalão".</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8804/projeto_de_lei_no_100-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8804/projeto_de_lei_no_100-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8805/projeto_de_lei_no_101-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8805/projeto_de_lei_no_101-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, diretamente ou por intermédio dos Fundos Municipais que especifica, a repassar recursos financeiros decorrentes de emendas parlamentares às instituições beneficiadas, e dá outras providências".</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8806/projeto_de_lei_no_102-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8806/projeto_de_lei_no_102-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a destinação de Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8807/projeto_de_lei_no_103-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8807/projeto_de_lei_no_103-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação, por doação, de bens móveis considerados inservíveis, que compõem o acervo patrimonial do PROCON, para fins de uso de interesse exclusivamente social e dá outras providências".</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8808/projeto_de_lei_no_104-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8808/projeto_de_lei_no_104-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alienação de áreas remanescentes ou resultantes de obras públicas aos proprietários de imóveis lindeiros, revoga as Leis Municipais n°2.014, de 12 de junho de 2002, e n°4.197, de 14 de março de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8817/projeto_de_lei_no_105-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8817/projeto_de_lei_no_105-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza realização de permuta de imóveis na forma como especifica".</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8819/projeto_de_lei_no_106-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8819/projeto_de_lei_no_106-2024.pdf</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8820/projeto_de_lei_no_107-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8820/projeto_de_lei_no_107-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o Plano Plurianual para o período de 2022 a 2025 e determina outras providências".</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8826/projeto_de_lei_no_108-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8826/projeto_de_lei_no_108-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com o CLUBE RECREATIVO E ATLÉTICO CATALANO - CRAC - recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8827/projeto_de_lei_no_109-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8827/projeto_de_lei_no_109-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina a Unidade de Saúde Padrão Tipo II, que será construída no Loteamento Conjunto Wilson Guimarães, neste Município de Catalão, Estado de Goiás, de Unidade de Saúde Padrão Tipo II Márcia Fayad Campos, conforme especifica".</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8835/projeto_de_lei_no_110-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8835/projeto_de_lei_no_110-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de 'Travessia Mário Cortopassi' a via de ligação entre os Loteamentos Bolanger Bento Rodrigues e Bairro Castelo Branco, e dá outras providências".</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_no_111-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_no_111-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 10 da Lei Municipal n°2.518, de 04 de outubro de 2007, e dá outras providências".</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8843/projeto_de_lei_no_112-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8843/projeto_de_lei_no_112-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência de titularidade quanto ao pagamento das taxas, tarifas e demais encargos cobrados do particular a quem a Superintendência Municipal de Água e Esgoto de Catalão – SAE presta os serviços públicos, na forma e casos que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8844/projeto_de_lei_no_113-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8844/projeto_de_lei_no_113-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal, via Fundo Municipal de Saúde - FMS, a celebrar contrato de cessão onerosa de uso de imóvel público que especifica, de propriedade do Prev Catalão, e dá outras providencias".</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8845/projeto_de_lei_no_114-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8845/projeto_de_lei_no_114-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Exposição Agropecuária de Catalão e da Festa de Nossa Senhora do Rosário, exercício 2024".</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8853/projeto_de_lei_no_115-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8853/projeto_de_lei_no_115-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação, por doação, de Área Pública Municipal ao Estado de Goiás, para uso exclusivo do Ministério Público do Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8854/projeto_de_lei_no_116-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8854/projeto_de_lei_no_116-2024.pdf</t>
   </si>
   <si>
     <t>“Determina, no Município de Catalão, que as unidades Credenciadas no Sistema Único de Saúde – SUS, bem como as da rede privada, ofereçam leito separado para as mães de natimorto e mães com óbito fetal".</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8858/projeto_de_lei_no_117-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8858/projeto_de_lei_no_117-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder subvenção social à Irmandade de Nossa Senhora do Rosário de Catalão, Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8865/projeto_de_lei_no_118-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8865/projeto_de_lei_no_118-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À ASSOCIAÇÃO OBRAS SOCIAIS DOCE LAR, CNPJ N. 34.616.002/0001-21, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8866/projeto_de_lei_no_119-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8866/projeto_de_lei_no_119-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À ASSOCIAÇÃO INSTITUTO BENEDITA LOBO, CNPJ N. 26.335.035/0001-75, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8868/projeto_de_lei_no_120-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8868/projeto_de_lei_no_120-2024.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A PONTE DA FAZENDA BOCAINA DE PONTE JOAQUIM MARTINS MATIAS, SITUADA NA ZONA RURAL DO MUNICÍPIO DE CATALÃO".</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8905/projeto_de_lei_no_121-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8905/projeto_de_lei_no_121-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa MARCINHO EMPREENDIMENTO EIRELI, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8906/projeto_de_lei_no_122-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8906/projeto_de_lei_no_122-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa PROTECTOR AGRO INDUSTRIA E COMÉRCIO LTDA., por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8907/projeto_de_lei_no_123-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8907/projeto_de_lei_no_123-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa METAL CAT METALURGICA CATALANA LTDA, por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8908/projeto_de_lei_no_124-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8908/projeto_de_lei_no_124-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa JR GESSO LTDA., por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8909/projeto_de_lei_no_125-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8909/projeto_de_lei_no_125-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à COOPERATIVA DOS TRANSPORTADORES AUTÔNOMOS DO BRASIL - BRASCOOP, por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração_x000D_
 de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8910/projeto_de_lei_no_126-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8910/projeto_de_lei_no_126-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a aquisição por compra e venda, permuta, ou desapropriação consensual ou litigiosa, dos terrenos que especifica, localizados na zona urbana deste Município, marginais ao Parque Ecológico Severo Gomides Neto, para composição de sua área de infraestrufura, e dá outras providências".</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8911/projeto_de_lei_no_127-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8911/projeto_de_lei_no_127-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALMEIDA MÁQUINAS E IMPLEMENTOS AGRÍCOLAS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_no_128-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_no_128-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa J.R. PORTAS E PORTAIS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_no_129-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_no_129-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa CATALÃO BANDNET SERVIÇOS MULTIMIDIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8914/projeto_de_lei_no_130-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8914/projeto_de_lei_no_130-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALUMINAÇO FABRICAÇÃO E MONTAGENS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8915/projeto_de_lei_no_131-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8915/projeto_de_lei_no_131-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALEXANDRE DE OLIVEIRA TEODORO VAZ, nome fantasia GIRASSOL TOLDOS, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8916/projeto_de_lei_no_132-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8916/projeto_de_lei_no_132-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa RODO GOIÁS TRANSPORTES &amp; LOGÍSTICA LIDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8917/projeto_de_lei_no_133-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8917/projeto_de_lei_no_133-2024..pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa GLEY CRISTINO DOS SANTOS, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8918/projeto_de_lei_no_134-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8918/projeto_de_lei_no_134-2024.pdf</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8919/projeto_de_lei_no_135-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8919/projeto_de_lei_no_135-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Finanças, a proceder com o encontro de contas e à compensação_x000D_
 tributária de créditos relativos ao IPTU — IMPOSTO PREDIAL TERRITORIAL URBANO - COMPETÊNCIA DE 2019, com débitos do exercício de 2025, por força dos efeitos de decisão judicial transitada em julgado, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8920/projeto_de_lei_no_136-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8920/projeto_de_lei_no_136-2024.pdf</t>
   </si>
   <si>
     <t>"Disciplina a instalação, funcionamento, administração e fiscalização de Cemitérios Públicos e Privados no Município de Catalão, Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8921/projeto_de_lei_no_137-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8921/projeto_de_lei_no_137-2024.pdf</t>
   </si>
   <si>
     <t>"Altera as disposições do artigo 2° da Lei Municipal n° 3.057/2013, de 03 de dezembro de 2013, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_no_138-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_no_138-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de Setor de Formação Continuada para Educadores e Educadoras da Rede Municipal de Ensino de Catalão Israel Macêdo, o imóvel que especifica, vinculado à estrutura da Secretaria Municipal de Educação".</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8923/projeto_de_lei_no_139-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8923/projeto_de_lei_no_139-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina de Usina Fotovoltaica José Lazaro Ferreira Campos o sistema de geração de energia elétrica implantado no Município de Catalão".</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8924/projeto_de_lei_no_140-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8924/projeto_de_lei_no_140-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ANTÔNIO BATISTA FELIPE JUNIOR - ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8925/projeto_de_lei_no_141-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8925/projeto_de_lei_no_141-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ANDERSON FRANCISCO DE LIMA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras Providências".</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8926/projeto_de_lei_no_142-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8926/projeto_de_lei_no_142-2024.pdf</t>
   </si>
   <si>
     <t>"Altera as disposições do art. 4°, §5° e do caput do art. 8° da Lei Municipal n° 3.931/2021, de 02 de dezembro de 2021, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8927/projeto_de_lei_no_143-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8927/projeto_de_lei_no_143-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa MONTE VERDE INDUSTRIA E COMERCIO, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8928/projeto_de_lei_no_144-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8928/projeto_de_lei_no_144-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa TRANSCARVALHO TRANSPORTES LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8867/projeto_de_lei_complementar_no_01-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8867/projeto_de_lei_complementar_no_01-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 99, inciso II, da Lei Complementar nº 3.952, de 16 de dezembro de 2021, que Institui o Novo Código Tributário do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8834/projeto_de_resolucao_no_01-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8834/projeto_de_resolucao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes, considerados inservíveis ao Patrimônio da Câmara Municipal de Catalão, e dispõe também sobre a devolução desses bens inservíveis do Poder Legislativo Municipal à Prefeitura Municipal de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8869/projeto_de_resolucao_no_02-2024..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8869/projeto_de_resolucao_no_02-2024..pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2024".</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8145/esgoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8145/esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitando análise e providências quanto ao Esgoto a céu aberto localizado na Rua Margem Estrada de Ferro no fundo do Restaurante no Posto Mangueiras.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8146/limpeza_calcada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8146/limpeza_calcada.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do mato acumulado em cima da calçada que circunda a Rua Margem Estrada de Ferro, no fundo do Posto Mangueiras em toda sua extensão até o Shopping Catalão.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_03_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_03_smtc.pdf</t>
   </si>
   <si>
     <t>“Sinalização da Rua Nicolau Abrão, Setor Central”.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_01_infraestrutura_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_01_infraestrutura_pontal_norte.pdf</t>
   </si>
   <si>
     <t>“Infraestrutura no Bairro Pontal Norte, realizando reparos na Iluminação, Recapeamento Asfáltico e Limpeza.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_02_limpeza_bairro_santa_monica_etc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_02_limpeza_bairro_santa_monica_etc.pdf</t>
   </si>
   <si>
     <t>“A Limpeza do Bairro Campo Belo, São Lucas e Santa Mônica e demais bairros adjacentes”.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8150/01_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8150/01_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Prefeito Municipal de Catalão Dr. Adib Elias; juntamente para o Deputado Estadual Jamil Calife, para que ambos intercedam juntos ao Governador Estado de Goiás Ronaldo Caiado para a criação das turmas do 6º e 7º ano no Colégio Estadual da Polícia Militar de Goiás Integral Doutor Tharsis Campos.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>Deusmar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8154/solicitacao_de_patrolamento_da_regiao_pe_do_morro_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8154/solicitacao_de_patrolamento_da_regiao_pe_do_morro_.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento da Região Pé do Morro</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8155/img20240205_09281631.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8155/img20240205_09281631.pdf</t>
   </si>
   <si>
     <t>reforma do posto de saúde William Fayad no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8156/img20240205_09353378.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8156/img20240205_09353378.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao secretario de educação Leonardo Santa Cecilia e ao prefeito Adib Elias que seja feita a construção de uma escola no bairro Alvino Albino.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_1o_sessao_-_recolhimento_residuos_-_06_02_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_1o_sessao_-_recolhimento_residuos_-_06_02_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanha para o recolhimento gratuito de resíduos volumosos, como móveis inservíveis, pneus, geladeiras e demais eletrodomésticos, dentre outros em todo o município.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_1o_sessao_-_recapeamento_asfalto_rua_614_monsenhor_-_06_02_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_1o_sessao_-_recapeamento_asfalto_rua_614_monsenhor_-_06_02_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua: 614 no Bairro Monsenhor Souza, nas proximidades da Igreja Ministério Purificar.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_lampadas_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_lampadas_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de Lampadas no Cemitério Municipal</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_implantacao_poste_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_implantacao_poste_pires_belo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de um Poste para Energia Elétrica em Pires Belo</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8161/requerimento_lampadas_comunidade_cisterna_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8161/requerimento_lampadas_comunidade_cisterna_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de Lampadas Queimadas na Comunidade Cisterna</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_rede_de_esgoto-saneamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_rede_de_esgoto-saneamento.pdf</t>
   </si>
   <si>
     <t>Indicação para realização da extensão e ligamento da rede de esgoto inacabada nos bairros Jardim Paraiso e Vila Erondina.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_tapa_buraco_-_jadim_bela_vista_e_eldorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_tapa_buraco_-_jadim_bela_vista_e_eldorado.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda a extensão dos Bairros Jardim Bela Vista e Eldorado.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8164/requerimento_01-2024_mataburro_sr._manoel_raimundo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8164/requerimento_01-2024_mataburro_sr._manoel_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicita a construção/reforma de um mata-burro após a comunidade da Cisterna.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_02-2024_ponte_-_posse_do_riacho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_02-2024_ponte_-_posse_do_riacho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção/reforma da ponte na região da “posse do riacho”.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8166/sessao_01_-limpeza_do_canteiro_central_da_avenida_jose_marcelino_que_da_acesso_ao_bairro_maria_amelia..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8166/sessao_01_-limpeza_do_canteiro_central_da_avenida_jose_marcelino_que_da_acesso_ao_bairro_maria_amelia..pdf</t>
   </si>
   <si>
     <t>Limpeza do Canteiro Central da Avenida Jose Marcelino que da acesso ao Bairro Maria Amélia.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_no_01_-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_no_01_-2024.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR, a disponibilidade de um número maior de vagas, para a realização do exame de mamografia, especificando a demanda o tempo de entrega e o resultado no tempo ágil, na rede pública de saúde (SUS), nesta Cidade.</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8168/001_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8168/001_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Ementa solicitando ao prefeito de Catalão, Exmo. Sr. Adib Elias, providenciar projeto de lei para a regularização do piso nacional das enfermeiras.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8169/limpeza_calcada_mato.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8169/limpeza_calcada_mato.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do mato acumulado em cima da calçada que circunda a Pista de Caminhada em frente ao SEMMAC - Secretaria Municipal do Meio Ambiente (antigo IBAMA), na Avenida Dr. Lamartine Pinto de Avelar no Bairro Ipanema.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8170/lotes_bairro_santa_helena_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8170/lotes_bairro_santa_helena_ii.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes baldios na Rua Geraldo Vidueira Guerra no Bairro Santa Helena II</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_04_02sessao_casa_de_velorio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_04_02sessao_casa_de_velorio.pdf</t>
   </si>
   <si>
     <t>Reforma da Casa de Velório do distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_dengue.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_dengue.pdf</t>
   </si>
   <si>
     <t>Solicitação que sejam realizadas medidas de combate à dengue na localidade do município</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8176/img20240219_09205005.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8176/img20240219_09205005.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Diretor de limpeza Sr. Valdemes Rosa, solicitando a realização da roçagem na pista de caminhada do bosque do setor Universitário.</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8177/img20240219_09165602.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8177/img20240219_09165602.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Diretor de limpeza Sr. Valdemes Rosa, solicitando a realização da roçagem no Complexo esportivo da vila mutirão.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_2o_sessao_-_limpeza_area_rua_608_monsenhor_-_20_02_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_2o_sessao_-_limpeza_area_rua_608_monsenhor_-_20_02_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (poda e capina) de uma área de propriedade deste município, situado a Rua Princesa Isabel, na altura do número 53 no Bairro Vila União.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8179/requerimento_2o_sessao_-_ovos_de_pascoa_-_20_02_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8179/requerimento_2o_sessao_-_ovos_de_pascoa_-_20_02_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de ovos de páscoa para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8180/02_sessao_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8180/02_sessao_2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Presidente da Agência Goiana de Infraestrutura e Transportes – GOINFRA, Ilmo. Sr. Lucas Alberto Vissoto Júnior, ao Deputado Estadual, Ilmo. Sr. Jamil Calife e ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos a indicação de instalação de redutores de velocidade, faixas elevadas, sinalização vertical e horizontal, na Avenida 111, no bairro Castelo Branco e na GO 330 a qual percorre o perímetro urbano de Catalão/GO.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8181/02_sessao_-_2024_requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8181/02_sessao_-_2024_requerimento_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Rios, a inclusão nos ambulatórios através do SUS, ou que a prefeitura arque com as despesas necessárias para o procedimento hemoterápico conhecido como ‘Sangria Terapêutica’</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8182/requerimento__limpeza_campo_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8182/requerimento__limpeza_campo_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza ao redor do Campo de Pires Belo</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8183/requerimento_continuacao_do_canteiro_av._14.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8183/requerimento_continuacao_do_canteiro_av._14.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Continuação do Canteiro na Avenida 14 de Julho</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento__pista_de_caminhada_setor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento__pista_de_caminhada_setor.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza na Pista de Caminhada do Setor Universitário</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8185/requerimento__limpeza_av._raulina_fonseca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8185/requerimento__limpeza_av._raulina_fonseca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza da Calçada da Av. Raulina Fonseca</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8186/requerimento_sinaleiro_-_ubsf_pio_gomes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8186/requerimento_sinaleiro_-_ubsf_pio_gomes.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implementar sinaleiro no cruzamento da Rua Planaltina com a Av. Ricardo Paranhos, nas proximidades da UBSF Paulo deTarso Salviano.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8187/requerimento_rede_de_esgoto-saneamento_-_rua_ovidio_de_melo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8187/requerimento_rede_de_esgoto-saneamento_-_rua_ovidio_de_melo.pdf</t>
   </si>
   <si>
     <t>Indicação para realização da extensão e ligamento da rede de esgoto na Rua Ovídio de Melo, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8188/requerimento_03-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8188/requerimento_03-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8189/requerimento_04-2024_sinalizacao_de_transito_-_vila_uniao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8189/requerimento_04-2024_sinalizacao_de_transito_-_vila_uniao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de sinalização de trânsito nas ruas Santos Dumont e José de Anchieta, no bairro Vale do Sol.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8190/requerimento_05-2023_aterro_-_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8190/requerimento_05-2023_aterro_-_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração do aterro da represa da estrada rural da região do “São Domingos”.</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8191/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8191/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>Colocação dos braços e lâmpadas nos postes que estão fixados na Rua Orcalino M. da Silva Primo que se da inicio na Av. A até a Rua 19 do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8192/sinalizacao_da_avenida_ricardo_paranhos_com_a_avenida_raulina_fonseca_paschoal_nas_proximidades_do_posto_manga_e_auto_center_rodao_pneus..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8192/sinalizacao_da_avenida_ricardo_paranhos_com_a_avenida_raulina_fonseca_paschoal_nas_proximidades_do_posto_manga_e_auto_center_rodao_pneus..pdf</t>
   </si>
   <si>
     <t>Sinalização da Avenida Ricardo Paranhos com a Avenida Raulina Fonseca Paschoal, nas proximidades do Posto Manga e Auto Center Rodão Pneus.</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8193/requerimento_rde_de_esgoto_av_raulina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8193/requerimento_rde_de_esgoto_av_raulina.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a manutenção da rede de esgoto da extensão da Avenida Raulina Fonseca Pascoal, neste Município.</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8194/requerimento_de_transito_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8194/requerimento_de_transito_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAR um estudo técnico para uma sinalização na Avenida Leopoldo Evangelista Rocha, no bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8195/requerimento_obras_rua_a.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8195/requerimento_obras_rua_a.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos e recapeamento asfáltico na Rua A no Bairro Jardim Europa, neste Município.</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8205/canaletas_de_agua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8205/canaletas_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos da situação para possível inclusão de canaletas para o escoamento de água na Rua 2010 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8206/requerimento_01_limpeza_av._jorcelino_gomes_pires.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8206/requerimento_01_limpeza_av._jorcelino_gomes_pires.pdf</t>
   </si>
   <si>
     <t>"Limpeza da Avenida Jorcelino Pires Gomes"</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8208/req_radar__b._estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8208/req_radar__b._estrela.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de radar ou faixa elevada na Avenida José Marcelino, no trecho compreendido entre _x000D_
 o comércio Brita Zero e o bairro Maria Amélia I.</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8209/req_faixa_pedreste_colegio_militar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8209/req_faixa_pedreste_colegio_militar.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre na Avenidas das Américas em frente ao Colégio da Polícia Militar Unidade Íris Rezende Machado - Bairro das Américas.</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8210/solicitacao_instalacao_de_lixeira_calixro_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8210/solicitacao_instalacao_de_lixeira_calixro_abrao.pdf</t>
   </si>
   <si>
     <t>instalação de lixeira no parque Calixto  Abrão</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8211/img20240226_10055693.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8211/img20240226_10055693.pdf</t>
   </si>
   <si>
     <t>para que seja feita a continuação da Rua da Resistencia fazendo a ligação entre os bairros Vale do Sol, Cidade Jardim e Conquista, com a instalação de câmeras de monitoramento.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8212/img20240226_10100533.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8212/img20240226_10100533.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao superintendente Municipal trânsito Clayton César, para que seja feita a implantação de faixa elevada próximo ao Colégio Militar Iris Rezende Machado no bairro das Américas.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8213/img20240226_10115932.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8213/img20240226_10115932.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado a secretaria de ação e promoção social Adriete Elias solicitando retorno do baile das terceira idade.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_-_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando esforços no sentido de oferecer à população carente do município atendimento oftalmológico.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_27_02_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_27_02_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem, capina e retirada de lixo) de toda a extensão (no perímetro urbano) da Margem Estrada de Ferro.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8216/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8216/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização dos Quebras - Molas dos Bairros Evelina Nour I e II</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8217/requerimento_tapa_buraco__rua_as.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8217/requerimento_tapa_buraco__rua_as.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação Tapa Buraco na Rua AS, no Bairro Ayrton Senna</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_limpeza_-_alameda_goiandira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_limpeza_-_alameda_goiandira.pdf</t>
   </si>
   <si>
     <t>indicação para a limpeza da Alameda na GO- 210 e Av. Belo Horizonte sentido a cidade de Goiandira, ainda na mesma região a limpeza da praça localizada na Rua São Luiz, nas proximidades do Bar “Corujão Beer”.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8219/requerimento_iluminacao_-_go_330.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8219/requerimento_iluminacao_-_go_330.pdf</t>
   </si>
   <si>
     <t>A indicação para instalação de iluminação pública no trevo da GO-330 que dá acesso ao Bairro Portal do Lago.</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8220/requerimento_tapa_buraco_-_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8220/requerimento_tapa_buraco_-_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda da Rua dos Boiadeiros no Loteamento Vila Cruzeiro até a entrada do Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8221/requerimento_faixa_elevada_-_av._dr._willian_faiad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8221/requerimento_faixa_elevada_-_av._dr._willian_faiad.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar faixa de pedestre elevada na Av. Dr. Willian F. Faiad.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8222/requerimento_06-2024_limpeza_parque_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8222/requerimento_06-2024_limpeza_parque_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e serviço de roçagem ao longo do Parque Santa Cruz.</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_07-2024_limpeza_ayrton_senna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_07-2024_limpeza_ayrton_senna.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e serviço de roçagem ao longo do bairro Ayrton Senna.</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8224/requerimento_08-2024_estrada_rural_-_ponte_do_currupio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8224/requerimento_08-2024_estrada_rural_-_ponte_do_currupio.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de patrolamento das estradas que vai para a “Ponte do Currupio”.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8225/4a_e_5a_sessao_-_req_01_-_isencao_do_iptu_do_bairro_portal_do_lago_ie_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8225/4a_e_5a_sessao_-_req_01_-_isencao_do_iptu_do_bairro_portal_do_lago_ie_ii.pdf</t>
   </si>
   <si>
     <t>Isenção do IPTU do Bairro Portal do Lago I.</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8226/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_bairro_jardim_europa_no_muncipio_de_catalao..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8226/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_bairro_jardim_europa_no_muncipio_de_catalao..pdf</t>
   </si>
   <si>
     <t>Solicitar, que seja disponibilizado o serviço de para buracos e recapeamento asfáltico na Rua 7 de setembro no Bairro Jardim Brasília de frente a praça da bíblia.</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8227/req._21_-_solicita_reforma_nas_instalacoes_da_ubs_bem_como_a_limpeza_e_colocaao_de_lixeira_na_pracinha_situados_no_bairro_castelo_branco_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8227/req._21_-_solicita_reforma_nas_instalacoes_da_ubs_bem_como_a_limpeza_e_colocaao_de_lixeira_na_pracinha_situados_no_bairro_castelo_branco_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Solicitar, uma limpeza nas instalações da UBS João Moreira Castro, localizado no Bairro São João, nesta cidade.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8228/req._-_solicita_de_servico_de_limpeza_na_av._sao_vicente_do_araguaia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8228/req._-_solicita_de_servico_de_limpeza_na_av._sao_vicente_do_araguaia.pdf</t>
   </si>
   <si>
     <t>Solicitar serviço de roçagem e limpeza na Rua São Vicente do Araguaia, situado no Bairro Santo Antônio, nas proximidades do (IF) Instituto Federal Goiano, nesta cidade.</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8229/002_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8229/002_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Clayton César dos Santos - Superintendente Municipal de Trânsito – SMTC, para que providencie mecanismo de eficiência “delay” para o semáforo da Avenida Raulina Fonseca Paschoal com a Rua João Rabelo de Mesquita (ao lado do supermercado Reis).</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8230/003_-_cleiber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8230/003_-_cleiber.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Cleiber Antônio da Costa - Diretor de Fiscalização da SMTC, para que providencie vaga para idosos na rua Coronel Afonso Paranhos, número 443.</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8235/policiamento_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8235/policiamento_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrulhamento na Comunidade da Cisterna.</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8236/requerimento_park_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8236/requerimento_park_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza da pista de caminhada no Parque dos Buritis no Bairro Paineiras</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8237/quebra_molas_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8237/quebra_molas_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos/providências no sentido de instalar Quebra-molas e sonorizadores na Comunidade Cisterna</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_05_06a_sessao__clube_do_povo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_05_06a_sessao__clube_do_povo.pdf</t>
   </si>
   <si>
     <t>“Limpeza do antigo Clube do Povo”.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_rua_laser.1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_rua_laser.1.pdf</t>
   </si>
   <si>
     <t>Requerimento Rua Laser</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8241/bairro_conquista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8241/bairro_conquista.pdf</t>
   </si>
   <si>
     <t>Academia  ao ar livre .</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8242/requerimento_ver._gilmar_sec_transportes_e_infraestrutura_estrada_do_centro_de_castracao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8242/requerimento_ver._gilmar_sec_transportes_e_infraestrutura_estrada_do_centro_de_castracao.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Secretário Municipal de Transportes e Infraestrutura de Catalão, Ilmo. Sr. Luís Severo Braga Gomide, solicitando que seja realizada a manutenção (neste momento, devido ela não ter condição de trafegabilidade), sendo essencial que seja realizado o asfaltamento, devido ao grande fluxo de veículos que trafega   na estrada que dá acesso ao Centro Municipal de Castração de Animais (Jardim Paraíso ao Centro de Castração).</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8243/gio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8243/gio.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Secretário de esporte e lazer Giovani Cortopassi, solicitando a colocação de banheiros químicos para os torcedores nos campo de futebol nos dias de jogos dos campeonatos amadores do Município.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8244/cley.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8244/cley.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao superintendente Municipal trânsito Clayton César, para que seja feita a disponibilização de vagas exclusivas para pessoas portadoras deficiência física na porta das escolas.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8245/nelson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8245/nelson.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Secretário de administração Nelson Fayd, para que seja instalado sistema de climatização na casa de velório no distrito de Pires Belo.</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8246/requerimento_6o_sessao_-_haste_iluminacao_-05-03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8246/requerimento_6o_sessao_-_haste_iluminacao_-05-03_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de haste de iluminação de um poste situado a Avenida Haidê Evangelista da Rocha no Bairro Santa Terezinha,</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8247/requerimento_6o_sessao_-_recapeamento_asfalto_av_joaquim_f._paranhos_-04-03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8247/requerimento_6o_sessao_-_recapeamento_asfalto_av_joaquim_f._paranhos_-04-03_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento e/ou operação tapa buracos na seguinte localidade: Avenida: Joaquim Fernandes Paranhos Bairro JK.</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8248/requerimento__rede_fluvial_rua_recife.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8248/requerimento__rede_fluvial_rua_recife.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Rede Fluvial na Rua Recife, no bairro Vila Erondina</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_traca_de_lampadas_queimadas_quadra_do_mutirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_traca_de_lampadas_queimadas_quadra_do_mutirao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de Lampadas Queimadas na Quadra 'Joao Adão de Mesquita'</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento__implantacao_de_nutricionista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento__implantacao_de_nutricionista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de um Nutricionista em cada Unidade Basica de Saúde</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8251/requerimento_rede_fluvial_-_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8251/requerimento_rede_fluvial_-_paineiras.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de Rede Fluvial, no Bairro Paineiras.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_iluminacao_-_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_iluminacao_-_morro_agudo.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na iluminação da comunidade Morro Agudo.</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_recapeamento_-_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_recapeamento_-_paineiras.pdf</t>
   </si>
   <si>
     <t>Indicação para recapeamento, por toda a extensão do Bairro Paineiras.</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8254/requerimento_10-2024_fios_expostos_-_praca_primavera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8254/requerimento_10-2024_fios_expostos_-_praca_primavera.pdf</t>
   </si>
   <si>
     <t>Solicita providências com diversas fiações expostas na praça do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_09-24__faixa_de_pedestre_lamartine-sec_meio_ambiente_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_09-24__faixa_de_pedestre_lamartine-sec_meio_ambiente_.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura de faixa de pedestre localizada na Av. Dr. Lamartine.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8256/estudo_de_estacionamento_para_motos_e_vaga_de_deficiente_na_porta_da_escola_estadual_joaquim_de_araujo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8256/estudo_de_estacionamento_para_motos_e_vaga_de_deficiente_na_porta_da_escola_estadual_joaquim_de_araujo.pdf</t>
   </si>
   <si>
     <t>Estudo de estacionamento para motos e vaga de deficiente na porta da Escola Estadual Joaquim de Araujo.</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8257/limpeza_nas_tres_represas_monsenhor_sousa..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8257/limpeza_nas_tres_represas_monsenhor_sousa..pdf</t>
   </si>
   <si>
     <t>Limpeza nas Três Represas Monsenhor Sousa.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8258/requerimento_6_sessao_rocagem_avenida_nicolau_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8258/requerimento_6_sessao_rocagem_avenida_nicolau_abrao.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR, serviço de roçagem e limpeza em toda extensão do canteiro dos trilhos da Avenida Nicolau Abrão, nesta cidade.</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_6_sessao_lampadas_queimadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_6_sessao_lampadas_queimadas.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR a substituição de lâmpadas queimadas dos postes da Praça Redonda, situada no Bairro das Américas, nesta cidade.</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8260/004_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8260/004_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação ao prefeito de Catalão, Exmo. Sr. Adib Elias, providenciar a construção de ciclovia em volta da represa do clube do povo.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8266/abertura_de_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8266/abertura_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos/providências no sentido de terminar de ligar a Rua João Ferraz Magalhães até a Avenida Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8267/rua_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8267/rua_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de análise da situação abaixo sinalada para tentar alguma possível solução ou melhoria do local.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_01__7o_sessaolimpeza_morrinho_do_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_01__7o_sessaolimpeza_morrinho_do_sao_joao.pdf</t>
   </si>
   <si>
     <t>"LIMPEZA DO MORRO DA SAUDADE - MORRINHO DO SÃO JOÃO"</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8269/quadra_esportes_castelo_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8269/quadra_esportes_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reforma da Quadra Poliesportiva do Castelo Branco.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8270/requerimento_02__7o_sessaolimpeza_e_poda_de_arvores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8270/requerimento_02__7o_sessaolimpeza_e_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>Poda de Arvores da Avenida Tiradentes</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8271/07_sessao_2024_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8271/07_sessao_2024_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Prefeito Municipal de Catalão, Dr. Adib Elias, a indicação de reforma do Centro Comunitário da Comunidade Tambiocó.</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8272/parque_calixto_abrao4.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8272/parque_calixto_abrao4.pdf</t>
   </si>
   <si>
     <t>parque Calixto Abrão</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_7o_sessao_-_limpeza_cemiterio_municipal_-_12_03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_7o_sessao_-_limpeza_cemiterio_municipal_-_12_03_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem, capina, poda de grama) do Cemitério Municipal.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8274/requerimento_7o_sessao_-_smtc_concurso_publico_-_12_03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8274/requerimento_7o_sessao_-_smtc_concurso_publico_-_12_03_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Concurso Público para a SMTC – Superintendência Municipal de Trânsito de Catalão.</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_tapa_buraco_bairro_parque_das_mangueiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_tapa_buraco_bairro_parque_das_mangueiras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação tapa buraco no bairro Parque das Mangueiras</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8276/requerimento_rocagem_das_avenidas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8276/requerimento_rocagem_das_avenidas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Roçagem dos matos das Principais Avenida da Cidade</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8277/requerimento_espaco_maior_para_eventos_da_prefeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8277/requerimento_espaco_maior_para_eventos_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Solicitação de um Espaço Maior para Eventos da Prefeitura</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8278/requerimento_jardim_italia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8278/requerimento_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a limpeza e sinalização nas ruas do Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_tapa_buraco_-_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_tapa_buraco_-_ipanema.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda da Rua Salustiano Oliveira da Paz, no Bairro Ipanema</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8280/requerimento_limpeza_-_av._presidente_medici.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8280/requerimento_limpeza_-_av._presidente_medici.pdf</t>
   </si>
   <si>
     <t>Indicação para a limpeza da Av. Presidente Médici.</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_11-2024_iluminacao_cemiterio_contendas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_11-2024_iluminacao_cemiterio_contendas.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de iluminação no cemitério da região das Contendas.</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8282/requerimento_12_-2024_iluminacao_cemiterio_dos_martirios_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8282/requerimento_12_-2024_iluminacao_cemiterio_dos_martirios_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita a  revitalização da iluminação do cemitério da região dos Martírios.</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_7_sessao_avenida_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_7_sessao_avenida_lamartine.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR, serviço de roçagem e limpeza em toda extensão da Avenida Lamartine Pinto de Avelar, nas mediações dos Bairros Eldorado e Estrela, nesta cidade.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_7_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_7_sessao.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR a manutenção em geral na praça (Parque) situada no Residencial Eldorado, neste município.</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8285/005_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8285/005_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação ao prefeito de Catalão, Exmo. Sr. Adib Elias, para que providencie a construção de moradia popular em convênio com o governo do estado de Goiás.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8294/patrolamento_capao_pedra_branca..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8294/patrolamento_capao_pedra_branca..pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento da estrada da Fazenda Capão na Região da Pedra Branca</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_01_08a_sessao__praca_edorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_01_08a_sessao__praca_edorado.pdf</t>
   </si>
   <si>
     <t>"Iluminação da Praça Antônio Davi Alves - Antônio Vermelho" Bairro Eldorado</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8296/07_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8296/07_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>'' Não fechamento da Agência dos correios do distrito de Santo Antônio do Rio Verde''.</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8297/canaleta_castelo_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8297/canaleta_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Requer Canaleta para escoamento de água na rua 93 n. 945 - bairro Castelo Branco</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8298/patrolamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8298/patrolamento.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito patrolamento na estrada que liga o bairro Alvino Albino à BR 050</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8299/req._pocos_artesianos_rede_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8299/req._pocos_artesianos_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Poços Artesiano</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8300/muro_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8300/muro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requer com urgência a reforma no muro do cemitério  Mata Preta no município de Catalão.</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8301/reptrsa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8301/reptrsa.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Diretor de Iluminação Pública Juarez Melo para que seja realizada a   iluminação da represa do Monsenhor Souza.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8302/adri.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8302/adri.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado a Secretária Municipal de Ação Social Adriete Elias, solicitando o reajuste do valor do auxílio funeral.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8303/requerimento_8o_sessao_-_limpeza_lotes_cidade_jardim_-_19_03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8303/requerimento_8o_sessao_-_limpeza_lotes_cidade_jardim_-_19_03_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza de lotes baldios no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_8o_sessao_-_cacamba_de_lixo_praca_duque_de_caxias_-_19_03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_8o_sessao_-_cacamba_de_lixo_praca_duque_de_caxias_-_19_03_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a a colocação de caçamba para recolhimento de lixo na Rua Ênio Metsavath, nas proximidades da realização da tradicional Feira da Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_limpeza_no_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_limpeza_no_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral no Bairro Cidade Jardim</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8307/requerimento_limpeza_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8307/requerimento_limpeza_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral no Cemitério Municipal</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8308/requerimento_sinalizacao_bairro_village_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8308/requerimento_sinalizacao_bairro_village_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização de todas as Ruas do Bairro Residencial Village</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8309/requerimento_canaleta_-_castelo_branco_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8309/requerimento_canaleta_-_castelo_branco_i.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma canaleta para escoar água na Rua 99, nas proximidades do número 156, no Bairro Castelo Branco I</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_ponte_do_riacho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_ponte_do_riacho.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma da ponte na região do Riacho.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_sinaleiro_-_bar_do_abi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_sinaleiro_-_bar_do_abi.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implementar sinaleiro no cruzamento da Av. José Marcelino com a Rua Getúlio Vaz.</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8312/requerimento_13-2024_recapeamento_rua_da_soja.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8312/requerimento_13-2024_recapeamento_rua_da_soja.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na Rua Salustiano Oliveira Paz (rua da soja), no bairro Ipanema.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_14-2024_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_14-2024_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>Solicita a indicação para construção de uma canaleta para escoar água na Av. Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_15-2024_faixa_de_pedestre_elevada_-_cristiano_vitor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_15-2024_faixa_de_pedestre_elevada_-_cristiano_vitor.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre elevada na rua Cristiano Vitor, na altura do Real Verdurão, no bairro São João.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8315/pavimentacao_asfaltica_na_entrada_da_rua_as_15_que_da_acesso_aos_bairros_airton_senna_e_conquista_com_ligacao_a_go_330..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8315/pavimentacao_asfaltica_na_entrada_da_rua_as_15_que_da_acesso_aos_bairros_airton_senna_e_conquista_com_ligacao_a_go_330..pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na entrada da Rua AS 15, que da acesso aos Bairros Airton Senna e Conquista com ligação a Go 330.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_saude.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter emergencial a aquisição de Médicos para a realização de exames de Raio X, pela Secretaria de Saúde desse município.</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8317/requerimento_prefeito_e_limpeza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8317/requerimento_prefeito_e_limpeza.pdf</t>
   </si>
   <si>
     <t>SOLICITAR serviço de roçagem e limpeza na Rua São Vicente do Araguaia, situada no Bairro Santo Antônio, nas proximidades do (IF) Instituto Federal Goiano, nesta cidade.</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8318/006_-_cleiber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8318/006_-_cleiber.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Cleiber Antônio da Costa - Diretor de Fiscalização da SMTC, para que providencie sinalização horizontal que indique “farmácia” em frente a farmácia Drogario na rua Planaltina no bairro Pio Gomes, em frente a funerária São Vicente de Paula.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8319/007_-_adib_elias_e_vli.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8319/007_-_adib_elias_e_vli.pdf</t>
   </si>
   <si>
     <t>Solicitação ao prefeito de Catalão, Exmo. Sr. Adib Elias e a VLI Logística empresa responsável pela Ferrovia Centro-Atlântica, que providencie a limpeza da linha férrea que atravessa a cidade, principalmente entre a praça Duque de Caxias até o córrego do almoço.</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8327/svo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8327/svo.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos para uma possível parceria com o Estado de Goiás a fim de trazer para nossa cidade de Catalão, o Serviço de Verificação de Óbitos (SVO).</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8328/limpeza_morro_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8328/limpeza_morro_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do mato e do lixo acumulado no Morro do São João.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8329/requerimento_01_09a_e_10a__sessao__redutor_de_velocidade_av._jose_marcelino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8329/requerimento_01_09a_e_10a__sessao__redutor_de_velocidade_av._jose_marcelino.pdf</t>
   </si>
   <si>
     <t>"Implantação de redutor de velocidade na Av. Jose Marcelino - Castelo Branco (proximo ao Supermercado Santiago"</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8330/drone.dengue_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8330/drone.dengue_1.pdf</t>
   </si>
   <si>
     <t>uso de Drones para combate da dengue</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8331/requerimento_9o_sessao_-_quadra_escola_jose_sebba_-_26_03_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8331/requerimento_9o_sessao_-_quadra_escola_jose_sebba_-_26_03_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando esforços para a construção da cobertura da Quadra de Esportes na Escola Municipal José Sebba no Parque das Mangueiras.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_9o_sessao_-_reforma_praca_azamor_ferreira_-_24_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_9o_sessao_-_reforma_praca_azamor_ferreira_-_24_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Azamor Ferreira, situada na divisa dos Bairros Santa Cruz e Setor Universitário.</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8333/requerimento_ovos_de_pascoa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8333/requerimento_ovos_de_pascoa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Disponibilização de Ovos de Pascoa para os Alunos das Creches e Escolas Municipais</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_projeto_crescer_sorrindo_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_projeto_crescer_sorrindo_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR -  Retorno do Projeto Crescer Sorrindo</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_exame_de_radiografia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_exame_de_radiografia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retorno dos Exames de Raio X</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8336/requerimento_16-2024_estrada_rural_do_ribeirao_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8336/requerimento_16-2024_estrada_rural_do_ribeirao_.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de levantamento, cascalhamento e escoamento da água da estrada da região do “Ribeirão”.</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_17-2024_mataburro_regiao_do_sao_marcos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_17-2024_mataburro_regiao_do_sao_marcos.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma de dois mata-burros na região do São Marcos.</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8338/requerimento_18-2024_caixa_-_casas_evelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8338/requerimento_18-2024_caixa_-_casas_evelina.pdf</t>
   </si>
   <si>
     <t>Solicita a providências em relação ao Empreendimento Residencial Evelina Noiur III.</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8339/intensificacao_no_patrulhamento_nas_mediacoes_do_residencial_alvino_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8339/intensificacao_no_patrulhamento_nas_mediacoes_do_residencial_alvino_albino.pdf</t>
   </si>
   <si>
     <t>Intensificação no patrulhamento nas mediações do Residencial Alvino Albino</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8340/requerimento_obras_sessao_9.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8340/requerimento_obras_sessao_9.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos e recapeamento asfáltico na Rua 7 de setembro no Bairro Jardim Brasília, em frente à praça da Bíblia, neste Município.</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8342/008_-_rodrigo_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8342/008_-_rodrigo_margon.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Rodrigo Margon – Superintendente da SAE, para que providencie com urgência a construção de um reservatório de água, no bairro Paineiras, região da vilinha.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8350/praca_no_bairro_progresso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8350/praca_no_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade/viabilidade da construção de uma Praça no Bairro Progresso em uma área que fica na Rua Madre Gema Vieira, Quadra 15, entre a rua madre Gema Vieira com a rua 546, Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8351/requerimento_01_11a_sessao__escola_santa_clara_-_fono.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8351/requerimento_01_11a_sessao__escola_santa_clara_-_fono.pdf</t>
   </si>
   <si>
     <t>"Solicitação de Fonoaudiólogo para Escola Santa Clara - Associação Pestalozzi"</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8352/anteprojeto20240401_09215839.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8352/anteprojeto20240401_09215839.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a construção de rampas de acesso e criação de vagas de estacionamento para portadores de deficiência física e idosos em frente às clínicas de fisioterapia e demais que comprovarem necessidade"</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8353/dengue_02_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8353/dengue_02_.pdf</t>
   </si>
   <si>
     <t>solicita monitoramento investigativo de áreas urbanas com drone com objetivo de combater focos de dengue</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8354/img20240401_10101812.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8354/img20240401_10101812.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO DIRETOR DE LIMPEZA SR. VALDEMES ROSA SOLICITANDO A REALIZAÇÃO DA ROÇAGEM NO BAIRRO MARIA AMÉLIA.</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8355/img20240401_10361216.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8355/img20240401_10361216.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO A GERENCIA RESPONSAVEL NA EQUATORIAL UNIDADE CATALAO, QUE SEJA FEITA A TROCA DE UM POSTE DE ENERGIA NO QWUAL ESTA LOCASLIZADO NA RUA SANTA MARIA.</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_11o_sessao_-_clinica_veterinaria_-_02_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_11o_sessao_-_clinica_veterinaria_-_02_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da CLINICA VETERINÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8357/requerimento_11o_sessao_-_cursos_distritos_-_02_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8357/requerimento_11o_sessao_-_cursos_distritos_-_02_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de cursos profissionalizantes, projetos nas áreas da cultura, esportes e lazer no calendário escolar nos Distritos de Santo Antônio do Rio Verde e Pires Belo.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8358/requerimento_limpeza_da_linha_do_trem.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8358/requerimento_limpeza_da_linha_do_trem.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral da Linha do Trem Ferroviario</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_tapa_buraco_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_tapa_buraco_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação Tapa Buraco na Rua dos Boiadeiros</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8360/requerimento__rede_fluvial_em_frente_ao_condominio_nova_vida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8360/requerimento__rede_fluvial_em_frente_ao_condominio_nova_vida.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de uma Rede Fluvial em frente ao Condominio Nova Vida</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_represa_monsenhor_-_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_represa_monsenhor_-_2.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza da Represa do Monsenhor de Souza.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8362/requerimento_19-2024_limpeza_-_arvoredo_jose_coelho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8362/requerimento_19-2024_limpeza_-_arvoredo_jose_coelho.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de limpeza e poda no “Arvoredo da José Coelho”.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8363/requerimento_20-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8363/requerimento_20-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8364/requerimento_11_sessao_rocagem_avenida_nicolau_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8364/requerimento_11_sessao_rocagem_avenida_nicolau_abrao.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR, novamente em caráter de urgência, serviço de roçagem e limpeza em toda extensão do canteiro dos trilhos da Avenida Nicolau Abrão, nesta cidade.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8366/patrolamento_coqueiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8366/patrolamento_coqueiros.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrolamento e Cascalhamento da estrada dos Coqueiros na zona rural de Catalão-GO.</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8367/lotes_bairro_santa_helena_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8367/lotes_bairro_santa_helena_ii.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes baldios no Bairro Santa Helena II, principalmente abaixo da Rua João Ferraz de Magalhães.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8368/arvores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8368/arvores.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda das árvores existentes no calçadão da Avenida Raulina Fonseca Paschoal na extensão da represa até o restaurante popular.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_01_sinalizacao_rua_augusto_silvestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_01_sinalizacao_rua_augusto_silvestre.pdf</t>
   </si>
   <si>
     <t>"Sinalização da Avenida Augusto Silvestre"</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_02_infraestrutura_portal_do_lago.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_02_infraestrutura_portal_do_lago.pdf</t>
   </si>
   <si>
     <t>"Infraestrutura do Bairro Portal do Lago"</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8371/solicitacao_de_multirao_contra_a_dengue_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8371/solicitacao_de_multirao_contra_a_dengue_.pdf</t>
   </si>
   <si>
     <t>Solicitação de Mutirão contra a dengue</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8372/img20240408_10373404.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8372/img20240408_10373404.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado à secretaria de saúde Gizelda Vasconcelos, e ao Secretário de obras Leonardo Martins para solicitar a reforma do posto de saúde UBSF CAIC.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8373/img20240408_10393997.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8373/img20240408_10393997.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao secretário de obras Leonardo Martins e ao prefeito Adib Elias a reforma do campo de futebol e a academia ao ar livre do bairro Setor universitário.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_12o_sessao_-_abertura_av._l2_torneadora_paulao_-_09_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_12o_sessao_-_abertura_av._l2_torneadora_paulao_-_09_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas de intervenção do Poder Público Municipal com relação ao patrolamento, a limpeza, troca de lampada e a abertura da Av. L2 na altura do número 2.831 no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8375/requerimento_12o_sessao_-_isencao_taxas_aapc_-_09_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8375/requerimento_12o_sessao_-_isencao_taxas_aapc_-_09_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a isenção de todas as taxas inerentes ao funcionamento da ASSOCIAÇÃO ANJOS DE PATAS DE CATALÃO - AAPC,</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8376/requerimento_limpeza_do_bosque.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8376/requerimento_limpeza_do_bosque.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral nas proximidades do Bosque Veredas dos Buritis</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_implantacao_braco_de_luz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_implantacao_braco_de_luz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de Braços de Luz na Rua A, Bairro Jardim Europa</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8378/requerimento_tapa_buraco_rua_corumba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8378/requerimento_tapa_buraco_rua_corumba.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação Tapa Buraco na Rua Corumba, bairro Pio Gomes</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_21-2024_recapeamento_rua_alberto_elias_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_21-2024_recapeamento_rua_alberto_elias_evelina_nour.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico na Rua Alberto Elias, no bairro Evelina Nour I.</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8380/recapeamento_do_loteamento_estrela_e_dos_bairros_adjacentes_residencial_liz_setor_flamboyant_residencial_eldorado_e_loteamento_bela_vista..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8380/recapeamento_do_loteamento_estrela_e_dos_bairros_adjacentes_residencial_liz_setor_flamboyant_residencial_eldorado_e_loteamento_bela_vista..pdf</t>
   </si>
   <si>
     <t>Recapeamento do Loteamento Estrela e dos bairros adjacentes, Residencial Liz, Setor Flamboyant, Residencial Eldorado e Loteamento Bela Vista.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8381/estudo_sobre_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8381/estudo_sobre_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>Estudo sobre a regularização de passagem entre a Rua da Resistência, Bairro Vale do sol e Avenida A no Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8382/sessao_12_requerimento_patrulhamento_praca_duque_de_caxias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8382/sessao_12_requerimento_patrulhamento_praca_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>REQUER O PATRULHAMENTO NA FEIRA DOMINICAL LOCALIZADA NA PRAÇA DUQUE DE CAXIAS E SUAS INTERMEDIAÇÕES.</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_12_sessao_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_12_sessao_2024.pdf</t>
   </si>
   <si>
     <t>para SOLICITAR em caráter de urgência, um estudo técnico para uma sinalização, entre o cruzamento da Rua São Vicente do Araguaia com a Avenida Leopoldo Evangelista da Rocha, neste município.</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8392/tapa-buraco_portal_lago_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8392/tapa-buraco_portal_lago_ii.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” em Ruas e Avenidas do Bairro Portal do Lago II</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8393/goinfra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8393/goinfra.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de Tapa Buracos na GO-506, que liga e o Distrito de Pires Belo ao Distrito de Santo Antônio do Rio Verde, no município de Catalão</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8394/casa_de_velorios_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8394/casa_de_velorios_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca da porta da frente, reposição da porta dos fundos e conserto da cerca da Casa de Velórios Maria Nilza Martins no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8395/requerimento_02_13a__sessao_entulhos_e_descartes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8395/requerimento_02_13a__sessao_entulhos_e_descartes.pdf</t>
   </si>
   <si>
     <t>"Programa Descarte de Móveis e Utensílios Domésticos"</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_01_13asessao_ativacao_do_onibus_odontologico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_01_13asessao_ativacao_do_onibus_odontologico.pdf</t>
   </si>
   <si>
     <t>"Revitalização do Projeto Crescer Sorrindo - Saúde nas Escolas / Consultório Odontológico  Itinerante "</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8397/13_sessao_2024_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8397/13_sessao_2024_-_01.pdf</t>
   </si>
   <si>
     <t>''revitalização da praça do bairro Jardim Primavera''.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8398/13_sessao_2024_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8398/13_sessao_2024_-_02.pdf</t>
   </si>
   <si>
     <t>''Limpeza de rua e calçadas''</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8399/13_sessao_2024_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8399/13_sessao_2024_-_03.pdf</t>
   </si>
   <si>
     <t>''Limpeza dos canteiros da avenida João Margon''.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8400/solicitacao_de_construcao_de_pista_de_atletismo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8400/solicitacao_de_construcao_de_pista_de_atletismo_.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de pista de atletismo</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8401/requerimento_ver._gilmar_sec_estadual_de_goias_-_fumace.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8401/requerimento_ver._gilmar_sec_estadual_de_goias_-_fumace.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente a Secretária Estadual de Saúde do Estado de Goiás, Dr. Rasível dos Reis Santos Júnior, solicitando que seja encaminhado para o  Município de Catalão o carro do Fumacê.</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8402/requerimento_ver._gilmar_sec_saude_fumace_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8402/requerimento_ver._gilmar_sec_saude_fumace_catalao.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente a Secretária Municipal de Saúde de Catalão, Dra. Giselda Vasconcelos, solicitando que seja realizado com urgência a aplicação do Fumacê em nosso Município.</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8403/img20240415_14163483.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8403/img20240415_14163483.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao prefeito Municipal de Catalão, senhor Adib Elias Junior, para solicitar a criação de bases de apoio aos romeiros nos principais pontos que utilizam para romaria da cidade de Catalão e Distrito de Santo Antônio do Rio Verde até a cidade de Vazante.</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_13o_sessao__bancos_praca_velha_matriz_-_16_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_13o_sessao__bancos_praca_velha_matriz_-_16_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para a colocação de novos bancos (assentos) na Praça da Velha Matriz.</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8405/requerimento_13o_sessao_-_faixa_pedeste_super_do_-_16_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8405/requerimento_13o_sessao_-_faixa_pedeste_super_do_-_16_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixa de pedestres em frente ao Superdó Supermercado, situado na Av. Dr. Lamartine Pinto de Avelar, saída para Brasília.</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8406/requerimento_tapa_buraco_rua_da_praca_flor_de_maio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8406/requerimento_tapa_buraco_rua_da_praca_flor_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação tapa Buraco na Rua Praça Flór de Maio</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8407/requerimento_sinalizacao_bairros_cruzeiro_i_e_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8407/requerimento_sinalizacao_bairros_cruzeiro_i_e_ii.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das Ruas dos Bairros Vila Cruzeiro I e II</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8408/requerimento_passarela_para_pedestres.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8408/requerimento_passarela_para_pedestres.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Passarela para Pedestres sobre a GO 330</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8409/requerimento_22-2024_lixieras_praca_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8409/requerimento_22-2024_lixieras_praca_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de lixeiras na praça Carlindo Gonçalves de Mesquita, em Pires Belo.</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8410/ligacao_de_rede_de_esgoto_na_rua_jose_de_anchieta_no_residencial_parati..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8410/ligacao_de_rede_de_esgoto_na_rua_jose_de_anchieta_no_residencial_parati..pdf</t>
   </si>
   <si>
     <t>Ligação de rede de esgoto na Rua José de Anchieta no Residencial Parati.</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8411/requerimento_rua_m-10_sessao_13.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8411/requerimento_rua_m-10_sessao_13.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos, recapeamento asfáltico, e um estudo técnico para uma sinalização na Rua M-10 no Bairro Portal do Lago II, neste Município.</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8412/requerimento_13_sessao_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8412/requerimento_13_sessao_2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter de urgência, um estudo técnico para uma sinalização, entre o cruzamento da Rua São Vicente do Araguaia com a Avenida Leopoldo Evangelista da Rocha, neste município.</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8413/009_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8413/009_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a sinalização de vias.</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8434/conselho_tutelar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8434/conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos e providências para a implantação de um novo órgão do Conselho Tutelar na cidade.</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8435/mato_pista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8435/mato_pista.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do mato presente na rodovia municipal Antônio Sebastião Duarte (estrada que liga Catalão à comunidade Ribeirão).</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8436/redutor_rua_mandaguari.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8436/redutor_rua_mandaguari.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade da inclusão de um redutor de velocidade na Rua Mandaguari, próximo à empresa Coca-Cola no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8438/requerimento_01_15asessao_ativacao_do_onibus_odontologico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8438/requerimento_01_15asessao_ativacao_do_onibus_odontologico.pdf</t>
   </si>
   <si>
     <t>Revitalização do Projeto Crescer Sorrindo - Saùde nas Escolas"</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8439/requerimento_02_15a__sessao_descarte_de_moveis_e_.....pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8439/requerimento_02_15a__sessao_descarte_de_moveis_e_.....pdf</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8440/15_sessao_2024_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8440/15_sessao_2024_-_01.pdf</t>
   </si>
   <si>
     <t>''Roçagem da estrada da Mumbuca''.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8441/15_sessao_2024_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8441/15_sessao_2024_-_02.pdf</t>
   </si>
   <si>
     <t>''Patrolamento da estrada mestre de acesso ao centro comunitário da fazenda ribeirão''.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8442/pista_de_caminhada_-_vereda_dos_buritis20240429_09293734.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8442/pista_de_caminhada_-_vereda_dos_buritis20240429_09293734.pdf</t>
   </si>
   <si>
     <t>Limpeza da pista de caminhada do Loteamento Parque dos Buritis</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8443/solicitacao_de_recapeamento_do_bairro_jardim_paraiso_e_rede_de_esgoto_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8443/solicitacao_de_recapeamento_do_bairro_jardim_paraiso_e_rede_de_esgoto_.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento no bairro Jardim Paraiso</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8444/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8444/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão de trechos do bairro Conquista</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8445/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8445/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente a Secretária Municipal de Ciência e Tecnologia Catalão, Ilma. Sra. Kelen Cury, solicitando que sejam instaladas câmeras de segurança na Rua Albino Felipe do Nascimento, nº 100 no Bairro Maria Amélia II, onde fica localizado o Pronto Socorro Municipal Dr. Antônio Abadio da Silva.</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8446/img20240429_09140906.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8446/img20240429_09140906.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao prefeito Municipal de Catalão, Dr. Adib Elias e a secretaria de saúde Gizelda Vasconcelos, para solicitar que seja retomado os atendimentos do médico otorrinolaringologista na rede SUS.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8447/img20240429_09155889.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8447/img20240429_09155889.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao prefeito Municipal de Catalão, Dr. Adib Elias e a secretaria de saúde Gizelda Vasconcelos, para solicitar que seja retomado os exames cardiológicos Holter 24horas e Mapa.</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8448/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_23_04_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8448/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_23_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (retirada de lixo e entulho) de uma área localizada na Rua 608, próximo ao número 42 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8449/requerimento_14o_sessao_-_smtc_campanhas_educativas_-_23_04_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8449/requerimento_14o_sessao_-_smtc_campanhas_educativas_-_23_04_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanhas educativas de trânsito, principalmente com foco no respeito a faixa de pedestres e direção defensiva por parte dos motociclistas.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8450/requerimento_patrolamento_estrada_regiao_da_macauba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8450/requerimento_patrolamento_estrada_regiao_da_macauba.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento da Estrada da Região Macauba</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_patrolamento_estrada_regiao_samambaia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_patrolamento_estrada_regiao_samambaia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento da Estra da Região Samambaiba</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento__tampa_pva_rua_egenireu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento__tampa_pva_rua_egenireu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Nivelamento do PVA</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8453/requerimento_rede_de_esgoto_e_saneamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8453/requerimento_rede_de_esgoto_e_saneamento.pdf</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8454/requerimento_24-2024_lixieras_praca_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8454/requerimento_24-2024_lixieras_praca_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_25-2024_estacionamento_para_motos_-_pro-saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_25-2024_estacionamento_para_motos_-_pro-saude.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de estacionamento exclusivo para motos, na Av. Raulina Fonseca Paschoal, nas proximidades do Pró-saúde.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8456/recapeamento_do_bairro_residencial_dona_almerinda_e_loteamento_jardim_europa..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8456/recapeamento_do_bairro_residencial_dona_almerinda_e_loteamento_jardim_europa..pdf</t>
   </si>
   <si>
     <t>Recapeamento do Bairro Residencial Dona Almerinda e Loteamento Jardim Europa.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8457/limpeza_da_area_publica_na_rua_13_de_maio_jardim_brasiliense..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8457/limpeza_da_area_publica_na_rua_13_de_maio_jardim_brasiliense..pdf</t>
   </si>
   <si>
     <t>Limpeza da área publica na Rua 13 de Maio, Jardim Brasiliense.</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_15o_sessao_2024-_estudo_tecnico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_15o_sessao_2024-_estudo_tecnico.pdf</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8459/011_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8459/011_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Clayton César dos Santos - Superintendente Municipal de Trânsito – SMTC, para que providencie intervenção na Rua F no Alto da Boa Vista 1, seja com redutor de velocidade e ou mudança do sentido para mão única.</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8461/cascalhamento_e_patrolamento_estrada_ouvidor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8461/cascalhamento_e_patrolamento_estrada_ouvidor.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e cascalhamento da estrada Federal Velha que liga Catalão a Ouvidor.</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8462/arco_viario_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8462/arco_viario_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos (e posterior execução), em se construir um arco viário no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_01_16a_sessao__iluminacao_na_av._jose_marcelino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_01_16a_sessao__iluminacao_na_av._jose_marcelino.pdf</t>
   </si>
   <si>
     <t>""Iluminação da Av. Jose Marcelino - Maria Amelia I."</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_02_16a__sessao_smtc_rua_f.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_02_16a__sessao_smtc_rua_f.pdf</t>
   </si>
   <si>
     <t>"Solicita a modificação da Rua F - Alto da Boa Vista I para via de mão única ".</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8465/16_sessao_2024_-_valdemes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8465/16_sessao_2024_-_valdemes.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, a indicação de limpeza e retirada de entulhos no final da Rua 01, bairro Jardim Brasília.</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8468/sinalizacao_do_bairro_almerinda20240506_09453110.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8468/sinalizacao_do_bairro_almerinda20240506_09453110.pdf</t>
   </si>
   <si>
     <t>Sinalização das ruas do Bairro Dona Almerinda</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8469/parque_calixto_abrao_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8469/parque_calixto_abrao_.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lixeiras mo parque Calixto Abrão</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8470/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8470/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8471/requerimento_santa_helena_ii_limpeza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8471/requerimento_santa_helena_ii_limpeza.pdf</t>
   </si>
   <si>
     <t>A solicitação para que seja realizada a limpeza nas ruas do Bairro Santa Helena II.</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8472/img20240506_14055634.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8472/img20240506_14055634.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado a diretoria da Anatel e a empresa de telefonia Claro, para que seja revista as ligações de Urgência para 192 (SAMU).</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8473/requerimento_16o_sessao_-_aceiros_secretaria_meio_ambiente_-_07_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8473/requerimento_16o_sessao_-_aceiros_secretaria_meio_ambiente_-_07_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado aceiro e/ou quaisquer outras medidas cabíveis para diminuir as queimadas que podem ocorrer nas áreas verdes do Município de Catalão/GO, bern como, cobrar aos proprietários de áreas particulares para que os mesmos tomem providencias referente a realização desses referidos aceiros.</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8474/requerimento_16o_sessao_-_cobertores_animais_-_07_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8474/requerimento_16o_sessao_-_cobertores_animais_-_07_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados esforços no sentido de implantar o Projeto: “Abra seu coração aqueça um cão”.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_tapa_buraco_rua_salvador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_tapa_buraco_rua_salvador.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação Tapa Buraco Rua Salvador</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8476/requerimento_seguranca_na_feira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8476/requerimento_seguranca_na_feira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Reforço na Segurança da Feira na Praça Duque Caxias</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_redutor_de_velocidade_rua_532.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_redutor_de_velocidade_rua_532.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Redutor de Velocidade na Rua 532</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8478/requerimento_iluminacao_-_quadra_pio_gomes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8478/requerimento_iluminacao_-_quadra_pio_gomes.pdf</t>
   </si>
   <si>
     <t>indicação para reparos na iluminação da praça Brasil Cavalcante, localizada no Bairro Pio Gomes, bem como a instalação de refletores na quadra.</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8479/requerimento_iluminacao_-_evelina_nour_iii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8479/requerimento_iluminacao_-_evelina_nour_iii.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizado as devidas providências a fim de iniciar o fornecimento de iluminação pública no Bairro Evelina Nour III</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_26_-2024_iluminacao_evelina_nour_iii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_26_-2024_iluminacao_evelina_nour_iii.pdf</t>
   </si>
   <si>
     <t>Solicita a ligação da iluminação pública no bairro Evelina Nour III.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_27-2024_fisioterapeuta_ubs_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_27-2024_fisioterapeuta_ubs_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a um profissional de Fisioterapia, na Unidade Básica de Saúde Dr. José Rodrigues da Cruz, em Pires Belo.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8482/requerimento_rosangela_-_16a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8482/requerimento_rosangela_-_16a_sessao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos e recapeamento asfáltico em toda extensão do Bairro Estrela e do Bairro Residencial Alvino Albino, neste município.</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8483/010_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8483/010_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Clayton César dos Santos - Superintendente Municipal de Trânsito – SMTC, para que providencie redutor de velocidade na rua Leopoldo de Bulhões em frente ao número 820, bairro São João.</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8484/012_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8484/012_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação ao prefeito de Catalão, Exmo. Sr. Adib Elias, que providencie reforma da praça Antônio Davi Alves do residencial Eldorado.</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8485/011_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8485/011_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8496/iluminacao_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8496/iluminacao_represa.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão e melhoramento da iluminação na Avenida João Neves Vieira em frente a represa do Clube do Povo próximo ao radar de velocidade.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8497/pista_atletismo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8497/pista_atletismo.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos e providências para implantação de uma Pista de Atletismo na nossa cidade.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_17o_sessao_-_reforma_casa_de_velorios_-_14_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_17o_sessao_-_reforma_casa_de_velorios_-_14_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e modernização da Casa de Velórios do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8499/requerimento_17o_sessao_-_smtc_sinalizacao_bairro_jardim_italia_-_17_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8499/requerimento_17o_sessao_-_smtc_sinalizacao_bairro_jardim_italia_-_17_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a sinalização horizontal e vertical de todas as ruas do bairro Jardim Itália.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8501/17_sessao_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8501/17_sessao_2024.pdf</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8502/requerimento_rua_laser1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8502/requerimento_rua_laser1.pdf</t>
   </si>
   <si>
     <t>Solicitação de</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8503/requerimento_01_17a_sessao__iluminacao_na_av._l_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8503/requerimento_01_17a_sessao__iluminacao_na_av._l_01.pdf</t>
   </si>
   <si>
     <t>"Iluminação da Avenida L 1 e poda de arvores"</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_no_266-2024_-_cacula_-_17a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_no_266-2024_-_cacula_-_17a_sessao.pdf</t>
   </si>
   <si>
     <t>Convocação dos aprovados do Concurso da PM/001/2012</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8505/img20240513_10281257.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8505/img20240513_10281257.pdf</t>
   </si>
   <si>
     <t>, requer que seja encaminhado ao superintendente Municipal de água e esgoto Rodrigo Margon, para solicitar a implantação de rede de esgoto na Rua Castro Alves no bairro Monsenhor Souza, sendo que uma parte do bairro já se encontra com a rede de esgoto instalada.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8506/requerimento_carro_fumace.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8506/requerimento_carro_fumace.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retorno do Carro Fumacê</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8507/requerimento_iluminacao_publica_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8507/requerimento_iluminacao_publica_evelina_nour.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Iluminação Publica no Bairro Evelina Nour III</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8508/requerimento_implantacao_de_iluminacao_ao_redor_das_represas_no_monsenhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8508/requerimento_implantacao_de_iluminacao_ao_redor_das_represas_no_monsenhor.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de Iluminação ao Redor das Represas no Bairro Monsenhor de Souza</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8509/requerimento_praca_-_castelo_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8509/requerimento_praca_-_castelo_ii.pdf</t>
   </si>
   <si>
     <t>indicação para reestruturação da praça João Cláudio, localizada no Bairro Castelo Branco II.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8510/requerimento_recapeamento_e_limpeza_-_portal_do_lago.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8510/requerimento_recapeamento_e_limpeza_-_portal_do_lago.pdf</t>
   </si>
   <si>
     <t>indicação para que seja realizado o recapeamento e a limpeza, por toda a extensão do Bairro Portal do Lago.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_28-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_28-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8512/requerimento_29-2024_pediatra_ubs_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8512/requerimento_29-2024_pediatra_ubs_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita médico pediatra, na Unidade Básica de Saúde Dr. José Rodrigues da Cruz, em Pires Belo.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8513/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim...pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8513/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim...pdf</t>
   </si>
   <si>
     <t>A colocação dos braços e lâmpadas nos postes que estão fixados na Rua Orcalino M. da Silva Primo que se da inicio na Av. A até a Rua 19 do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8514/requerimento_17o_sessao_exames_sec_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8514/requerimento_17o_sessao_exames_sec_saude.pdf</t>
   </si>
   <si>
     <t>SOLICITAR quantidade maior de exames Papa Nicolau e maior agilidade na entrega de resultado do mesmo.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8515/requerimento_no_277-2024_-_rosangela_-_16a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8515/requerimento_no_277-2024_-_rosangela_-_16a_sessao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter emergencial a compra dos medicamentos Cloridrato Amiodarona 200mg, Oscal D,pela Secretaria de Saúde desse município.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8516/requerimento_no_278-2024_-_rosangela_-_16a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8516/requerimento_no_278-2024_-_rosangela_-_16a_sessao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que promova um jogo beneficente, com a finalizada de arrecadar alimentos não perecíveis, em prol das vítimas do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8519/limpeza_campo_setor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8519/limpeza_campo_setor.pdf</t>
   </si>
   <si>
     <t>solicitação de limpeza do mato acumulado no campinho de futebol próximo a Mata do Setor Universitário.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8520/iluminacao_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8520/iluminacao_represa.pdf</t>
   </si>
   <si>
     <t>Solicitação da troca da lâmpada do refletor que fica no poste ao lado do escoamento da agua da represa do clube do povo onde começa a Avenida Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8521/pista_de_caminhada_evelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8521/pista_de_caminhada_evelina.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos e posterior implantação de uma pista de caminhada na Rua Flamarion Mori no Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8522/requerimento_01_18a_sessao_limpeza_bairro_santa_monica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8522/requerimento_01_18a_sessao_limpeza_bairro_santa_monica.pdf</t>
   </si>
   <si>
     <t>"Limpeza do Bairro Campo Belo"</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8525/sinalizacao_dona_almerinda20240520_09282579.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8525/sinalizacao_dona_almerinda20240520_09282579.pdf</t>
   </si>
   <si>
     <t>Sinalização do bairro Dona Almerinda</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8526/sinalizacao_proximo_ao_trevo20240520_09342572.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8526/sinalizacao_proximo_ao_trevo20240520_09342572.pdf</t>
   </si>
   <si>
     <t>Sinalização no bairro Jardim Paraíso, próximo ao trevo de acesso as cidades de Catalão e Goiandira.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8527/img20240520_09430088.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8527/img20240520_09430088.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao superintendente municipal transito Clayton Cesar para que volte a ser mao dupla a Rua professor Paulo de Lima no bairro Dona Matilde.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_18o_sessao_-_morrinhjo_sao_joao_-_21_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_18o_sessao_-_morrinhjo_sao_joao_-_21_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do “Morrinho do São João”.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_18o_sessao_-_quadra_castelo_branco_-_21_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_18o_sessao_-_quadra_castelo_branco_-_21_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da Quadra de esportes do Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_redutor_de_velocidade_rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_redutor_de_velocidade_rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Redutor de Velocidade na Rua da Resistência no Bairro Teotónio Vilela</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_extensao_da_rua_divano_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_extensao_da_rua_divano_elias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Extensão da Rua Divano Elias no Bairro Ipanema</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_sinalizacao_bairros_parque_das_mangueiras_e_jardim_brasilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_sinalizacao_bairros_parque_das_mangueiras_e_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalizaçãos das ruas dos bairros Jardim Brasilia e Parque das Mangueiras</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_30-2024_caminhao-pneus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_30-2024_caminhao-pneus.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um programa de coleta de pneus usados nas borracharias.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8534/limpeza_em_uma_area_da_equatorial_no_jardim_paraiso..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8534/limpeza_em_uma_area_da_equatorial_no_jardim_paraiso..pdf</t>
   </si>
   <si>
     <t>Limpeza em uma área da Equatorial no Jardim Paraíso.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8535/troca_de_lampadas_na_rua_indaia_e_rua_goiatuba_no_castelo_branco_ii_-2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8535/troca_de_lampadas_na_rua_indaia_e_rua_goiatuba_no_castelo_branco_ii_-2.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Rua Indaiá do Bairro Nossa Senhora de Fátima e na Rua Goiatuba no Castelo Branco II.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8536/patrulhamento_no_bairro_castelo_branco_ii_principalmente_na_rua_goiatuba_e_rua_indaia._2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8536/patrulhamento_no_bairro_castelo_branco_ii_principalmente_na_rua_goiatuba_e_rua_indaia._2.pdf</t>
   </si>
   <si>
     <t>Patrulhamento no Bairro Castelo Branco II, principalmente na Rua Goiatuba e Rua Indaiá do Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_18o_sessao_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_18o_sessao_transito.pdf</t>
   </si>
   <si>
     <t>SOLICITAR  estudo técnico para implantação de uma rotatória ou até mesmo um semáforo no entroncamento das Ruas Mario Cerqueira Neto, Rua Albino Felipe do Nascimento e Rua Mozart Salviano, localizado no Bairro Maria Amélia II, nesta cidade.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_18o_sessao_aquecimento_de_piscina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_18o_sessao_aquecimento_de_piscina.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, possível instalação de aquecedores nas piscinas Da Secretaria Municipal de Esportes, nesta cidade.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8539/img20240521_09481932.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8539/img20240521_09481932.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao superintendente Municipal de transito Clayton César, para que seja implantado redutores de velocidade na Avenida Belorizonte em frente à Escola Abrasce kids.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_01_19a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_01_19a_sessao.pdf</t>
   </si>
   <si>
     <t>'rECAPEAMENTO  E ILUMINAÇÃO DA AV. JOÃO NETO DE CAMPOS."</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8547/19_sessao_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8547/19_sessao_2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, a indicação de um estudo para implantação de Rotatória na Avenida Goiás esquina com a Rua 07 de Setembro, no bairro Paineiras.</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8548/19_sessao_2024_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8548/19_sessao_2024_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário de Transportes e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, a indicação de manutenção da Ponte Velha que dá acesso a Comunidade Mumbuca.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_rua_laser1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_rua_laser1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o completo nivelamento da antiga rua do Laser , atual Rua Sabino Pereira da Silva no Bairro Mãe de Deus .</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8550/img20240527_09594302.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8550/img20240527_09594302.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Secretário de Esportes e Lazer Sr. GIOVANE CORTOPASSI, para solicitar possível instalação de aquecedores nas piscinas da secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8551/requerimento_19o_sessao_-_coleta_seletiva_-_28_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8551/requerimento_19o_sessao_-_coleta_seletiva_-_28_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do serviço da coleta seletiva do lixo com a colocação de lixeiras nos principais pontos da cidade e a realização de campanhas educativas orientado a população para a importância desse serviço.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8552/requerimento_19o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_28_05_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8552/requerimento_19o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_28_05_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a ligação da Av. A no Residencial Cidade Jardim com a Rua da Resistência no Bairro Teotônio Vilela.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8553/requerimento_poda_das_arvores_rua_joao_soares.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8553/requerimento_poda_das_arvores_rua_joao_soares.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Poda de Árvores Situado no Canteiro da Rua: João Soares no Bairro: São João.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8554/requerimento_estacionamento_rua_uruguai.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8554/requerimento_estacionamento_rua_uruguai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Estudo para Rua Uruguai no Bairro Das Américas</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8555/requerimento_passagens_de_onibus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8555/requerimento_passagens_de_onibus.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Passagens de Ónibus para até o destino final dos Passageiros</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8556/requerimento_canaleta_-_av._belo_horizonte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8556/requerimento_canaleta_-_av._belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma canaleta para escoar água na Rua Florianópolis com a Av. Belo Horizonte</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_31-2024_exp_parking_-_parquimetro_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_31-2024_exp_parking_-_parquimetro_.pdf</t>
   </si>
   <si>
     <t>Solicita a  implantação de parquímetros nas áreas de estacionamentos (área azul / área verde).</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8558/requerimento_32-2024_reconstrucao_do_muro_-_cemiterio_da_mata_preta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8558/requerimento_32-2024_reconstrucao_do_muro_-_cemiterio_da_mata_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a reconstrução do muro do cemitério da região da Mata Preta.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8559/requerimento_19o_angiologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8559/requerimento_19o_angiologista.pdf</t>
   </si>
   <si>
     <t>SOLICITAR o retorno do atendimento médico especializado em angiologia e procedimento de Escleroterapia (tratamento de varizes com aplicação de espuma) deste município.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8565/limpeza_morro_tres_cruzes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8565/limpeza_morro_tres_cruzes.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do mato e do lixo acumulado ao redor do Morro das Três Cruzes.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8566/alambrado_campo_setor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8566/alambrado_campo_setor.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca do Alambrado do campo de futebol próximo a Mata do Setor Universitário.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_01_21a_sessao_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_01_21a_sessao_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>"Limpeza da pista de caminhada do Parque Veredas dos Buritis"</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8568/21_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8568/21_sessao.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado a Secretária Municipal de Saúde, Sra. Gizelda Vasconcelos Vieira de Alcântara, a implantação de Sangria Terapêutica no Hemocentro Regional de Catalão.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_deusmar_-_asfalto_rua_sabino_pereira_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_deusmar_-_asfalto_rua_sabino_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita o alinhamento da antiga rua do laser</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8570/requerimento_21o_sessao_-_quadra_vila_multirao_-_03_06_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8570/requerimento_21o_sessao_-_quadra_vila_multirao_-_03_06_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do complexo esportivo Júlio Pinto de Melo, localizado na Vila Mutirão.</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_21o_sessao_-_recapeamento_asfalto_jardim_brasilia_-04-06_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_21o_sessao_-_recapeamento_asfalto_jardim_brasilia_-04-06_2024.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua 15 de novembro com a Rua 24 de outubro no Bairro Jardim Brasilia.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8572/requerimento_lampadas_praca_dos_dinoussauros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8572/requerimento_lampadas_praca_dos_dinoussauros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca das Lampadas Queimadas da Praça dos Dinossauros</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8573/requerimento_exame_holter_e_mapa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8573/requerimento_exame_holter_e_mapa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retorno dos Exames Cardiológicos Mapa e Holter 24 hs</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_sinalizacao_bairro_jardim_primavera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_sinalizacao_bairro_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das ruas do Bairro Jardim Primavera</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8575/requerimento_sinalizacao_-_jardimparaiso_e_vila_erondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8575/requerimento_sinalizacao_-_jardimparaiso_e_vila_erondina.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização nos Bairros Jardim Paraíso e Vila Erondina.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8576/requerimento_quadra_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8576/requerimento_quadra_margon.pdf</t>
   </si>
   <si>
     <t>indicação para revitalização e ajustes na iluminação do Complexo Esportivo Jarbas do Nascimento, localizado na Vila Margon.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8577/requerimento_34-2024_limpeza_das_tres_represas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8577/requerimento_34-2024_limpeza_das_tres_represas.pdf</t>
   </si>
   <si>
     <t>Solicita  serviço de limpeza e dragagem nas Represas do Monsenhor de Souza.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_33-2024_antena_de_telefone-internet_em_pires_belo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_33-2024_antena_de_telefone-internet_em_pires_belo_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de antena de telefonia celular e internet móvel no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8579/013_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8579/013_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr. Clayton César dos Santos - Superintendente Municipal de Trânsito – SMTC, para que providencie intervenção na Rua F no Alto da Boa Vista 1, com redutor de velocidade, mudança do sentido para mão única e fiscalização do tráfego de veículos pesados.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8583/agente_saude_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8583/agente_saude_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos e providências no sentido de disponibilizar um(a) Agente de Saúde para a Comunidade Cisterna, Zona Rural de Catalão-GO.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8584/esgoto_rua_regina_pierre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8584/esgoto_rua_regina_pierre.pdf</t>
   </si>
   <si>
     <t>Solicitação de ligação de Rede de Esgoto na Rua Regina Pierre nº 300, Bairro Santa Helena (aproximadamente 30 metros).</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8585/requerimento_01_22a_sessao_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8585/requerimento_01_22a_sessao_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>"Limpeza da Pista de Caminhada do Parque Veredas dos Buritis"</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8587/22_sessao_2024_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8587/22_sessao_2024_-_02.pdf</t>
   </si>
   <si>
     <t>'' Instalação de câmeras de segurança no distrito de Santo Antônio do Rio Verde''.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8588/22_sessao_2024_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8588/22_sessao_2024_-_01.pdf</t>
   </si>
   <si>
     <t>''Instalação de câmeras de segurança''.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8589/10_06.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8589/10_06.pdf</t>
   </si>
   <si>
     <t>Pedido que seja implementado o estacionamento em apenas um sentido da via a Rua Antônio Horácio Pereira, no bairro Ipanema.</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8590/10_06_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8590/10_06_02.pdf</t>
   </si>
   <si>
     <t>Pedido de patrolamento e cascalho na estrada da comunidade Sucupira.</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8592/solicitacao_do_raio_x_para_o_pronto_atendimento_infantil.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8592/solicitacao_do_raio_x_para_o_pronto_atendimento_infantil.pdf</t>
   </si>
   <si>
     <t>Solicito a aquisição do equipamento de raio X para o Pronto Atendimento infantil</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8593/img20240610_09491759.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8593/img20240610_09491759.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado à Secretária de Saúde 	Gizelda Vasconcelos, e ao prefeito Adib Elias para que seja feito o pagamento retroativo aos enfermeiros, técnicos de enfermagem da secretária de saúde.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8594/img20240610_10073343.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8594/img20240610_10073343.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado à Secretária de Saúde 	Gizelda Vasconcelos, e ao Prefeito Adib Elias para solicitar a reforma do SAMU (Serviço de Atendimento Móvel de Urgência)</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8604/requerimento_22o_sessao_-_banheiro_cemiterio_municpal_-_11_06_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8604/requerimento_22o_sessao_-_banheiro_cemiterio_municpal_-_11_06_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiros masculino e feminino no Cemitério Municipal.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8605/requerimento_22o_sessao_-_varricao_ruas_11_06_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8605/requerimento_22o_sessao_-_varricao_ruas_11_06_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do serviço de varrição de ruas em nosso município.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento__lazar_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento__lazar_morro_agudo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Um dia de Lazer para as Crianças da Comunidade Morro Agudo</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8607/requerimento_limpeza_praca_da_biblia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8607/requerimento_limpeza_praca_da_biblia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza na Praça da Bíblia</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8608/requerimento_patrolamento_estrada_regiao_do_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8608/requerimento_patrolamento_estrada_regiao_do_sao_domingos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento nas Estradas Vicinais da Região São Domingos</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf</t>
   </si>
   <si>
     <t>indicação para realizar estudo de viabilidade técnica para melhorar o cruzamento da Rua Mandaguari com a Rua José Matias da Silveira.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_35_-2024_iluminacao_tres_represas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_35_-2024_iluminacao_tres_represas.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da iluminação da Represa do Monsenhor de Souza.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_22o_sessao_-_tapa_buraco_bairro_paineira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_22o_sessao_-_tapa_buraco_bairro_paineira.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos e recapeamento asfáltico em toda extensão do Bairro Paineiras, neste Município.</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8612/requirimento_22_sessao_-_medicamento_escitalopran.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8612/requirimento_22_sessao_-_medicamento_escitalopran.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter emergencial a compra dos medicamentos Escitalopram e Sertralina pela Secretaria de Saúde deste município.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8620/asfalto_go-506.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8620/asfalto_go-506.pdf</t>
   </si>
   <si>
     <t>Solicitação de interseção junto a SEINFRA - Secretaria de Estado da Infraestrutura para solicitar a continuação do asfalto da GO-506, que liga o Distrito de Santo Antônio do Rio Verde à ponte Rio Verde na divisa de Goiás com Minas Gerais.</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8621/ponte_mata_preta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8621/ponte_mata_preta.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reparo da Ponte do Córrego da Mata Preta, na Zona Rural do Município de Catalão-GO.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8623/requerimento_01_24a_25a_sessao_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8623/requerimento_01_24a_25a_sessao_smtc.pdf</t>
   </si>
   <si>
     <t>"Faixa Elevada - Av. Dois de Outubro"</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8624/requerimento_02_24a_25a_sessao_clean_master.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8624/requerimento_02_24a_25a_sessao_clean_master.pdf</t>
   </si>
   <si>
     <t>"Substituição de Caçamba "</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8625/requerimento_03_24a_25a_sessao_bruno_evangelista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8625/requerimento_03_24a_25a_sessao_bruno_evangelista.pdf</t>
   </si>
   <si>
     <t>"Extensão da Rua 78 - Setor Marcone"</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8626/canaletas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8626/canaletas.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão de canaletas para o escoamento de água na Rua Antônio de Paiva, em frente ao número 575 no Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8627/solicitacao_de_contratacao_de_bucomaxilo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8627/solicitacao_de_contratacao_de_bucomaxilo.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de Cirurgião Bucomaxilo</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8628/img20240624_13372907.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8628/img20240624_13372907.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado à Secretaria de Saúde Gizelda Vasconcelos e ao Prefeito Adib Elias, que seja feito a construção de um Posto de Saúde na região dos bairros Conquista, Cidade Jardim, Jardim das Laranjeiras, Ayrton Senna.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8629/img20240624_13400833.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8629/img20240624_13400833.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado à Secretaria de administração Cairo Batista, e ao Prefeito Adib Elias, a solicitação de pagamento da licença-prêmio no momento da aposentadoria. Não sendo necessário que o funcionário entre com as medidas legais cabíveis para o recebimento do benefício, quando o mesmo se encontra pendente</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_25o_sessao_-_relogio_praca_getulio_vargas__25_06_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_25o_sessao_-_relogio_praca_getulio_vargas__25_06_2024.pdf</t>
   </si>
   <si>
     <t>Solicita os devidos reparos no relógio da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8631/requerimento_sinalizacao_escola_m._antonio_pinheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8631/requerimento_sinalizacao_escola_m._antonio_pinheiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização e Melhoria no Estacionamento em frente a Escola Municipal António Pinheiro</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8641/requerimento__limpeza_geral_rua_k.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8641/requerimento__limpeza_geral_rua_k.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral nas margens da Rua K no Bairro Evelina Nour II</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8643/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8643/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para melhorar o cruzamento da Rua Mandaguari com a Rua José Matias da Silveira.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_37-2024_ponte_-_tambioco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_37-2024_ponte_-_tambioco.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da ponte na região do Tambiocó.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8645/requerimento_25o_sessao_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__-_bairros_margon__neste_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8645/requerimento_25o_sessao_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__-_bairros_margon__neste_municipio.pdf</t>
   </si>
   <si>
     <t>SOLICITAR um estudo técnico para a instalação de uma faixa de pedestre elevada na Av. Margon, em frente a Escolinha Primeiros Passos – Bairro Margon, neste município.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_25o_sessao_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_mon_senhor_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_25o_sessao_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_mon_senhor_souza.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter emergencial  conclusão da rede de esgoto na Rua Fagundes Varela no Bairro MonSenhor Souza, neste Município.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8647/requirimento__25a_sessao_-_tiras_para_medir_diabetes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8647/requirimento__25a_sessao_-_tiras_para_medir_diabetes.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter emergencial a compra DE TIRAS PARA MEDIR DIABETE pela Secretaria de Saúde deste município.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8656/mato_rodovia_antonio_sebastiao_duarte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8656/mato_rodovia_antonio_sebastiao_duarte.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do mato presente na Rodovia Municipal Antônio Sebastião Duarte (estrada que liga Catalão à comunidade Ribeirão).</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_02_26a_sessao_recuperacao_estrada_riacho_e_mumbuca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_02_26a_sessao_recuperacao_estrada_riacho_e_mumbuca.pdf</t>
   </si>
   <si>
     <t>"Recuperação das estradas Rurais".</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8658/requerimento_01_26o_sessao_limpeza_bairro_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8658/requerimento_01_26o_sessao_limpeza_bairro_maria_amelia.pdf</t>
   </si>
   <si>
     <t>"Limpeza do Bairro Maria Amelia I".</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8659/requerimento_26o_sessao_-_smtc_concurso_publico_-_06_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8659/requerimento_26o_sessao_-_smtc_concurso_publico_-_06_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Concurso Público para a contratação de novos colaboradores, sobretudo de agentes de trânsito para atender a SMTC – Superintendência Municipal de Trânsito de Catalão.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8660/requerimento_26o_sessao_-_represa_monsenhor_-_06_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8660/requerimento_26o_sessao_-_represa_monsenhor_-_06_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração e execução de projeto de revitalização do complexo das três represas do Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8661/ponte_do_ribeirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8661/ponte_do_ribeirao.pdf</t>
   </si>
   <si>
     <t>Requer que seja retomado o serviço da ponte do Ribeirão, próximo ao Condomínio Santa Helena.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8662/asfalto_rua_colina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8662/asfalto_rua_colina.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica na rua Colinas e proximidades no bairro Goianense II</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_-_programa_ver_melhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_-_programa_ver_melhor.pdf</t>
   </si>
   <si>
     <t>Solicitação da implantação do programa ver melhor .</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8664/requerimento_faixa_elevada_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8664/requerimento_faixa_elevada_lamartine.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao _x000D_
 superintendente Municipal de transito Clayton César, para que seja feita _x000D_
 a implantação de faixa elevada na Avenida Lamartine de frente a _x000D_
 Secretaria do Meio Ambiente.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8665/sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8665/sae.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao _x000D_
 superintendente da Sae Cairo Batista, para que seja disponibilizado um _x000D_
 bebedouro no Parque Paquetá.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8666/26_sessao_2024_req_1_quebra_molas..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8666/26_sessao_2024_req_1_quebra_molas..pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8667/26_sessao_2024_-_02_pocos_artesianos_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8667/26_sessao_2024_-_02_pocos_artesianos_pires_belo.pdf</t>
   </si>
   <si>
     <t>Poços Artesianos no distrito de Pires Belo.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8668/requerimento_lampadas_na_rua_israel_almeida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8668/requerimento_lampadas_na_rua_israel_almeida.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de Lampadas na Rua Israel de Almeida</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_cascalhamento_lagoinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_cascalhamento_lagoinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Cascalhamento das Estradas da Região da Lagoinha</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8670/requerimento_sinalizacao_bairro_evelina_nour_iii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8670/requerimento_sinalizacao_bairro_evelina_nour_iii.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das Ruas do Bairro Evelina Nour III</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8671/requerimento_calcada_monsenhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8671/requerimento_calcada_monsenhor.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalização da calçada as margens da Represa Monsenhor Souza.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8672/requerimento_faixa_elevada_-_represa_monsehor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8672/requerimento_faixa_elevada_-_represa_monsehor.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar faixa de pedestre elevada na Rua 31 de Março no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8673/revitalizacao_da_represa_monsenhor_de_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8673/revitalizacao_da_represa_monsenhor_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do Complexo das Três Represas do Monsenhor Souza.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8674/faixa_de_pedestre_elevada_-_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8674/faixa_de_pedestre_elevada_-_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita a para implantação de faixa de pedestre elevada na Av. Maria Marcelina.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8675/analise_na_isencao_das_multas_no_loteamento_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8675/analise_na_isencao_das_multas_no_loteamento_paineiras.pdf</t>
   </si>
   <si>
     <t>Análise de isenção das multas do Loteamento Paineiras</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8676/requerimento_-_ubs_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8676/requerimento_-_ubs_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>"SOLICITAR a construção de uma Unidade Básica de Saúde – UBS no Bairro Setor Aeroporto, Catalão-Goias</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8677/requerimento_-_praca_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8677/requerimento_-_praca_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a construção de uma Praça Pública, no Bairro Setor Aeroporto, catalão - Goias</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_-_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_-_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, O retorno dos Agentes Comunitários de Saúde nos Bairros, nesta Cidade.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8679/015_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8679/015_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Sr.Clayton César dos Santos - Superintendente Municipal de Trânsito – SMTC, para que providencie reparos na faixa de PARE, na rua Uruguai esquina com a Avenida das Américas.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8683/quebra_mola_santos_dumont.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8683/quebra_mola_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão de redutores de velocidade “Quebra molas” na extensão da Rua Santos Dumont na Vila União.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8684/requerimento_27o_sessao_-_atendimento_medico_pires_belo_-_12_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8684/requerimento_27o_sessao_-_atendimento_medico_pires_belo_-_12_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicitando esforços no sentido de ampliar o atendimento oferecido na Unidade Básica de Saúde Dr. José Rodrigues da Cruz, em Pires Belo, com a disponibilização de um profissional de Fisioterapia e ainda de médico Pediatra.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_27o_sessao_-_recapeamento_asfalto_monsenhor_souza_-12-08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_27o_sessao_-_recapeamento_asfalto_monsenhor_souza_-12-08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a operação tapa buracos em regime de urgência na seguinte localidade: Rua 604 na altura do número 146 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8688/requerimento_sinalizacao_vertical_e_horizontal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8688/requerimento_sinalizacao_vertical_e_horizontal.pdf</t>
   </si>
   <si>
     <t>Solicitação de inalização vertical e Horizontal do Bairo Margon I e adjacências</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8689/requerimento_02_27a_sessao_limpeza_e_const._praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8689/requerimento_02_27a_sessao_limpeza_e_const._praca.pdf</t>
   </si>
   <si>
     <t>"Limpeza e Construção de praça".</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8690/requerimento_01_27a_sessao_limpeza_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8690/requerimento_01_27a_sessao_limpeza_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>"Limpeza da Represa da Bica"</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_tapa_buraco_na_rua_pedro_afonso..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_tapa_buraco_na_rua_pedro_afonso..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação Tapa Buraco na Rua Pedro Afonso, no Bairro Pio Gomes</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8692/requerimento_sinalizacao_rua_7_de_setembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8692/requerimento_sinalizacao_rua_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização do Pares da Rua 7 de Setembro no Bairro Brasiliense</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_redutor_de_velocidade_rua_salustiano_da_paz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_redutor_de_velocidade_rua_salustiano_da_paz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de um Quebra - Molas na Rua Salustiano Oliveira da Paz, no Bairro Ipanema.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8694/requerimento_36-2024_sinalizacao_de_transito_-_barka-st._universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8694/requerimento_36-2024_sinalizacao_de_transito_-_barka-st._universitario.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de sinalização de trânsito horizontal.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8695/reparo_no_asfalto_da_av._ricardo_paranhos_proximo_a_rotatoria_da_av._max_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8695/reparo_no_asfalto_da_av._ricardo_paranhos_proximo_a_rotatoria_da_av._max_margon.pdf</t>
   </si>
   <si>
     <t>Reparo no asfalto da Av. Ricardo Paranhos, próximo a rotatória da Av. Max Margon.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8696/estudo_para_colocacao_de_uma_passarela_para_pedestres_na_go_330_proximo_a_entrada_da_rua_flor_de_maio_vila_cruzeiro_ii_e_a_rua_buganvile_do_bairro_vila_wilson_guimaraes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8696/estudo_para_colocacao_de_uma_passarela_para_pedestres_na_go_330_proximo_a_entrada_da_rua_flor_de_maio_vila_cruzeiro_ii_e_a_rua_buganvile_do_bairro_vila_wilson_guimaraes.pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de uma passarela para pedestres na Go 330, próximo a entrada da Rua Flor de Maio, Vila Cruzeiro II e a Rua Buganvile do Bairro Vila Wilson Guimarães</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8697/parceria_entre_eles_para_organizacao_do_transito_na_br_050_proximo_ao_bairro_castelo_branco_pontal_norte_e_adjacentes..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8697/parceria_entre_eles_para_organizacao_do_transito_na_br_050_proximo_ao_bairro_castelo_branco_pontal_norte_e_adjacentes..pdf</t>
   </si>
   <si>
     <t>Policia Rodoviária Federal, Policia Rodoviária Estadual e ao SMTC, para que seja feito uma parceria entre eles para organização do transito na BR 050 próximo ao Bairro Castelo Branco, Pontal Norte e adjacentes.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8700/asfaltamento_de_trehos_no_alvinoi_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8700/asfaltamento_de_trehos_no_alvinoi_albino.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento de trechos do  Loteamento Alvino Albino</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8701/requerimento_28o_sessao_-_lixeiras_ecologicas_-_21_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8701/requerimento_28o_sessao_-_lixeiras_ecologicas_-_21_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de “Lixeiras Ecológicas” nas praças e principais vias do município.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8702/requerimento_28o_sessao_-_quadra_escola_jose_sebba_-_21_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8702/requerimento_28o_sessao_-_quadra_escola_jose_sebba_-_21_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura da Quadra de Esportes na Escola Municipal José Sebba no Parque das Mangueiras.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8703/requerimento_rotatoria_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8703/requerimento_rotatoria_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de uma Rotatória na Av. Dr. Lamartine Pinto de Avelar, Próximo a entrada para o Parque Raqueta.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_posto_de_saude_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_posto_de_saude_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Construção de Unidade  de Saude no Bairro das Américas.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8710/asfalto_sarv_24.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8710/asfalto_sarv_24.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento da Rua José de Sá Guimarães até o encontro da Rua Gregório Martins, no Distrito de Santo Antônio do Rio Verde, faltando apenas uns 200 metros para ser finalizada.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8711/iluminacao_represa_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8711/iluminacao_represa_3.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão e melhoramento da iluminação da faixa de pedestre na Avenida João Neves Vieira em frente a represa do Clube do Povo próximo ao radar de Velocidade.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_29o_sessao_-_atendimento_odontologico_-_27_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_29o_sessao_-_atendimento_odontologico_-_27_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita esforços no sentido da criação de um programa que vise o acompanhamento odontológico dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8713/requerimento_29o_sessao_-_ponte_vila_uniao_e_paineiras_-_27_08_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8713/requerimento_29o_sessao_-_ponte_vila_uniao_e_paineiras_-_27_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de muretas de proteção na ponte entre as Ruas Olavo Bilac e Rua 2012 que faz a ligação entre os Bairros Vila União e o Bairro Paineiras.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8714/29_sessao_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8714/29_sessao_2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Deputado Federal, Exmo. Sr. José Nelto Lagares das Mercez, solicitação de Emenda para a aquisição de uma Unidade de Resgate e uma Auto Salvamento Avançado, no valor total de R$ 840.000,00 (oitocentos e quarenta mil reais), para o 10º Batalhão Bombeiro Militar em Catalão/Goiás.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8715/solicitacao_de_extensao_da_universidade_aberta_do_brasil_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8715/solicitacao_de_extensao_da_universidade_aberta_do_brasil_.pdf</t>
   </si>
   <si>
     <t>solicito a viabilização d uma extensão da Universidade aberta do Brasil no distrito de Pires Belo</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de um Estacionamento em frente ao Cemitério Jardim São Pedro</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8717/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8717/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização do Cruzamento das Ruas dos Boiadeiros e Flor de Maio</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8718/requerimento_aumento_de_vagas_endoscopia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8718/requerimento_aumento_de_vagas_endoscopia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Aumento das Vagas para Exame de Endoscopia</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_sinalizacao_-_rio_vermelho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_sinalizacao_-_rio_vermelho.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização na rotatória que interliga a saída para Goiandira com a Av. Ricardo Paranhos, bem como o acesso ao novo Bairro, Mirante do Parque, nas proximidades do Supermercado Rio Vermelho.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8720/requerimento_cacamba_de_lixo_castelo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8720/requerimento_cacamba_de_lixo_castelo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de caçamba de lixo no bairro Castelo Branco.</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8721/analise_para_uma_solucao_para_amenizar_a_quantidade_excessiva_de_poeira_que_vem_gerando_pela_construcao_e_reforma_no_parque_ecologico_severo_gomides_neto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8721/analise_para_uma_solucao_para_amenizar_a_quantidade_excessiva_de_poeira_que_vem_gerando_pela_construcao_e_reforma_no_parque_ecologico_severo_gomides_neto.pdf</t>
   </si>
   <si>
     <t>Analise para uma solução para amenizar a quantidade excessiva de poeira que vem gerando pela construção e reforma no Parque Ecológico Severo Gomides Neto</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8722/016-_giovani_cortopassi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8722/016-_giovani_cortopassi.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo. Giovani Cortopassi – chefe da secretaria de esporte e lazer, para que providencie iluminação da quadra da comunidade São Domingos.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8723/017_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8723/017_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação ao prefeito de Catalão, Exmo. Sr. Adib Elias, que providencie um poço artesiano no centro comunitário São Domingos.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8725/tapa-buraco_avenidas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8725/tapa-buraco_avenidas.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” nas seguintes Avenidas: Avenida Espírito Santo no Setor Aeroporto_x000D_
 Avenida Clarice M. de Mesquita no Bairro Goianiense</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8726/calcadao_represa_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8726/calcadao_represa_bica.pdf</t>
   </si>
   <si>
     <t>Solicitação de conclusão do calçadão na Represa da Bica no ponto da Rua Professor Paulo de Lima esquina com Rua Florença no Setor Dona Matilde.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8727/requerimento_31o_sessao_-_reforma_praca_azamor_ferreira_-_03_09_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8727/requerimento_31o_sessao_-_reforma_praca_azamor_ferreira_-_03_09_2024.pdf</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8728/requerimento_31o_sessao_-_area_de_lazer_monsenhor_souza_-_03_09_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8728/requerimento_31o_sessao_-_area_de_lazer_monsenhor_souza_-_03_09_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a melhor destinação de uma área de propriedade deste município, situado a Rua Princesa Isabel, na altura do número 53 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8729/solicitacao_do_convenio_de_otorrino_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8729/solicitacao_do_convenio_de_otorrino_.pdf</t>
   </si>
   <si>
     <t>Soliitação de convenio de Otorino</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_aumento_de_vagas_endoscopia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_aumento_de_vagas_endoscopia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Aumento de Vagas para o exame de  Endoscopia  na Rede SUS.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização do Cruzamento das Ruas dos Boiadeiros com a Rua Flor de Maio</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8732/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8732/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de Estacionamento em Frente ao Cemitério Jardim São Pedro.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_01_31a_sessao_limpeza_represa_do_monsenhor_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_01_31a_sessao_limpeza_represa_do_monsenhor_souza.pdf</t>
   </si>
   <si>
     <t>"Limpeza Represa Monsenhor Souza"</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8734/cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8734/cidade_jardim.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao secretário de infraestrutura Luiz severo, para que seja feita a pavimentação entre as Ruas Orcalino Mariano da Silva Primo com a Rua C-05, ligando os bairros Conquista e Cidade Jardim</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_sinalizacao_-_joao_xxiii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_sinalizacao_-_joao_xxiii.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização na Av João XXIII.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8736/requerimento_praca_-_eldorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8736/requerimento_praca_-_eldorado.pdf</t>
   </si>
   <si>
     <t>Indicação para reestruturação da quadra, localizada na Praça do Eldorado.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8737/requerimento_2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8737/requerimento_2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre elevada.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8738/requerimento_31o_sessao_-_solicitar_a_troca_de_lampada_rua_uruana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8738/requerimento_31o_sessao_-_solicitar_a_troca_de_lampada_rua_uruana.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a troca de lâmpada da rua Uruana especificamente em frente à casa nr 56, neste município.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_31o_sessao_-_solicitar_asfalto__morro_agudo.docx.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_31o_sessao_-_solicitar_asfalto__morro_agudo.docx.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a conclusão do asfaltamento entre o cemitério do Morro Agudo e a vilinha faltando apenas uns 300 metros para ser finalizada, neste Município.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8742/iluminacao_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8742/iluminacao_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicitação de reposição de lâmpadas e luminárias nos postes da Rua Eloi Hermes de Lima no Bairro Primavera.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8743/quebra-mola_jardim_acacias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8743/quebra-mola_jardim_acacias.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão de redutor de velocidade “Quebra-molas” na Rua 01 no Bairro Jardim das Acácias.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8744/requerimento_32o_sessao_-_banheiro_cemiterio_municpal_-_10_09_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8744/requerimento_32o_sessao_-_banheiro_cemiterio_municpal_-_10_09_2024.pdf</t>
   </si>
   <si>
     <t>Solicitei a construção de banheiros masculino e feminino no Cemitério Municipal.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_32o_sessao_-_cameras_festa_do_rosario_-_10_09_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_32o_sessao_-_cameras_festa_do_rosario_-_10_09_2024.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de câmeras de segurança em pontos estratégicos da Festa de Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8746/village.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8746/village.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento em grande parte das ruas dos bairros Village I e II.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8747/asfaltamento_de_trehos_no_alvinoi_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8747/asfaltamento_de_trehos_no_alvinoi_albino.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento em trecho que liga Alvino Albino a GO 330</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8748/requerimento_01_32a_sessao_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8748/requerimento_01_32a_sessao_smtc.pdf</t>
   </si>
   <si>
     <t>"Sinalização da Rua João Netto de Campos - Setor Bolanger"</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8749/requerimento_recapeamento_da_rua_da_transzero.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8749/requerimento_recapeamento_da_rua_da_transzero.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Recapeamento da Rua Augusto Silvestre, no Residencial Liz (Rua da TransZero)</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_lampadas_praca_brasil_cavalcante.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_lampadas_praca_brasil_cavalcante.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca das Lampadas Queimadas da Praça Brasil Cavalcante</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8751/requerimento_reforma_e_aumento_de_brinquedos_praca_no_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8751/requerimento_reforma_e_aumento_de_brinquedos_praca_no_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Reforma da Quadra Poliesportiva e Aumento de Brinquedos na Praça do Bairro Estrela</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_-_canaleta_castelo_branco_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_-_canaleta_castelo_branco_ii.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma canaleta para escoar água na 91, bairro Castelo Branco II, nas proximidades do nº544.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_-_limpeza_castelo_branco_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_-_limpeza_castelo_branco_ii.pdf</t>
   </si>
   <si>
     <t>Indicação para a limpeza das Ruas, Ouvidor e 307, ambas no bairro Castelo Branco II.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8754/estudo_no_transito_da_av._espirito_santo_com_a_rua_125_do_setor_aeroporto..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8754/estudo_no_transito_da_av._espirito_santo_com_a_rua_125_do_setor_aeroporto..pdf</t>
   </si>
   <si>
     <t>Estudo no transito da Av. Espírito Santo Com a Rua 125 do Setor Aeroporto.</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8760/equatorial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8760/equatorial.pdf</t>
   </si>
   <si>
     <t>Solicitação uma explicação mais detalhada e prestação de contas a respeito do serviço prestado pela empresa fornecedora de energia na cidade, referente as quedas de fornecimento e falta de energia.</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8761/afaltamento_do_trecho_alvino_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8761/afaltamento_do_trecho_alvino_albino.pdf</t>
   </si>
   <si>
     <t>Solcitação de Asfaltamento de trechos do Alvino Albino</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8762/requerimento_02_33a_sessao_recap._da_rua__ataides_rios_sobrinho_-_b._ma_amelia_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8762/requerimento_02_33a_sessao_recap._da_rua__ataides_rios_sobrinho_-_b._ma_amelia_i.pdf</t>
   </si>
   <si>
     <t>"Recapeamento e Iluminação da Rua Ataíde Rios Sobrinho"</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8763/requerimento_01_33a_sessao__praca_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8763/requerimento_01_33a_sessao__praca_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>"Iluminação e manutenção do Bosque Veredas dos Buritis"</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento__entrada_do_vila_maria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento__entrada_do_vila_maria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Manutenção e Recapeamento da Entrada do Bairro Vila Maria</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8765/requerimento__pintura_da_farmacia_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8765/requerimento__pintura_da_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Pintura do Prédio da Farmácia Municipal Dr. José Paschoal.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8766/requerimento_aparelhos_ortodonticos_-_prefeito_e_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8766/requerimento_aparelhos_ortodonticos_-_prefeito_e_saude.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Aparelhos Ortodônticos no Sistema Único de Saúde (SUS) para pessoas carentes.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_limpeza_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_limpeza_evelina_nour.pdf</t>
   </si>
   <si>
     <t>Indicação para a limpeza geral das ruas e dos lotes do Bairro Evelina Nour I e II.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8768/requerimento_tapa_buraco_-_alvino_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8768/requerimento_tapa_buraco_-_alvino_albino.pdf</t>
   </si>
   <si>
     <t>indicação para a atuação da AÇÃO TAPA BURACOS, por toda a extensão do Bairro Alvino Albino.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_odontopediatria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_odontopediatria.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a contratação de um Odontopediatra para atendimento na rede pública de saúde (SUS), nesta Cidade.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8770/requerimento_neuro_cirurgiao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8770/requerimento_neuro_cirurgiao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a contratação de Médico Neuro Cirurgião Pediatra para atendimento na rede pública de saúde (SUS), nesta Cidade.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8771/requerimento_34o_sessao_-_posto_de_saude_-_bairros_conquista_-_24_09_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8771/requerimento_34o_sessao_-_posto_de_saude_-_bairros_conquista_-_24_09_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Posto de Saúde afim de atender os moradores da região dos bairros: Cidade Jardim, Ayrton Senna, Jardim das Laranjeiras, Conquista e proximidades.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8772/requerimento_34o_sessao_-_recolhimento_residuos_-_24_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8772/requerimento_34o_sessao_-_recolhimento_residuos_-_24_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita uma campanha para o recolhimento gratuito de resíduos volumosos,</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8773/poda_de_arvores_rua_fagundes_varela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8773/poda_de_arvores_rua_fagundes_varela.pdf</t>
   </si>
   <si>
     <t>Poda de árvores rua Fagundes Varela - Bairro Monsenhor Souza</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8774/img20240923_09221941.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8774/img20240923_09221941.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado ao secretário Municipal de esportes Giovani Cortopassi, a viabilidade de ser colocado tabelas de basquete nas quadras poliesportiva do nosso município.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8775/img20240923_09411976.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8775/img20240923_09411976.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao secretário de Obras Leonardo Martins, que seja feito um novo vestiário no campo de futebol do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8776/requerimento_exame_audiometria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8776/requerimento_exame_audiometria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação do exame Audiometria na Rede SUS</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8777/requerimento_coveiro_para_cemiteiro_zona_rural.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8777/requerimento_coveiro_para_cemiteiro_zona_rural.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Contratação de um funcionário ou Coveiro para os Cemiterios das Zonas Rurais</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8778/requerimento_aumento_de_veterinarios_e_baias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8778/requerimento_aumento_de_veterinarios_e_baias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Solicitar o Aumento de Médicos Veterinários e Baias, para aumentar o numero de Castração.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8779/estudo_para_escoamento_de_agua_na_avenida_castelo_branco_esquina_com_803_setor_universitario..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8779/estudo_para_escoamento_de_agua_na_avenida_castelo_branco_esquina_com_803_setor_universitario..pdf</t>
   </si>
   <si>
     <t>Estudo para escoamento de água na Avenida Castelo Branco, esquina com 803, Setor Universitário.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8780/sessao_34_requerimento_compra_de_onibus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8780/sessao_34_requerimento_compra_de_onibus.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UM MICROÔNIBUS EXECUTIVO PARA O TRANSPORTE DE PACIENTES DE CÂNCER PARA A CIDADE DE BARRETOS, COM BANHEIRO, AR E TV.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8782/balsa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8782/balsa.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para o retorno do funcionamento da balsa das Gamelas na fazenda Contendas, divisa de Goiás e Minas Gerais.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_36o_sessao_-_cursos_distritos_-_01_10_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_36o_sessao_-_cursos_distritos_-_01_10_2024.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para a implementação de cursos profissionalizantes, projetos nas áreas da cultura, esportes e lazer no calendário escolar nos Distritos de Santo Antônio do Rio Verde e Pires Belo.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8784/requerimento_36o_sessao_-_uniforme_e_material_escolar_-_01_10_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8784/requerimento_36o_sessao_-_uniforme_e_material_escolar_-_01_10_2024.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para que no início desse próximo ano letivo de 2.025 seja realizada a distribuição de uniforme e kits de material escolar para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8785/tapa_buraco_alto_boa_vista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8785/tapa_buraco_alto_boa_vista.pdf</t>
   </si>
   <si>
     <t>Requer Tapa buracos na Avenida 37, próximo ao nº 682 - bairro Alto da Boa Vista II</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8786/img20240930_14334394.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8786/img20240930_14334394.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao prefeito Municipal de Catalão, Dr. Adib Elias e a secretária de saúde Gizelda Vasconcelos, para solicitar que seja retomado o exame ultra-sonografia dopper venoso de membros superiores e inferiores na rede SUS.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_sugestao_de_horarios__-_master_clean.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_sugestao_de_horarios__-_master_clean.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sugestão nos Horários dos Funcionários da Empresa Master Clean</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8788/requerimento_melhorias_na_casa_de_velorios_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8788/requerimento_melhorias_na_casa_de_velorios_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Melhorias para Casa de Velorios do Distrito de Pires Belo</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8789/requerimento_troca_das_lampadas_queimadas_do_cemiterio_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8789/requerimento_troca_das_lampadas_queimadas_do_cemiterio_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca das Lampadas Queimadas do Cemitério de Pires Belo</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8790/requerimento_iluminacao_-_coqueiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8790/requerimento_iluminacao_-_coqueiros.pdf</t>
   </si>
   <si>
     <t>indicação para que seja instalado postes de iluminação no entorno do cemitério da comunidade dos coqueiros. Aproveito a oportunidade para solicitar a marcação do estacionamento e também calçadas ao redor do local.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8791/requerimento_iluminacao_-_morro_agudo__postes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8791/requerimento_iluminacao_-_morro_agudo__postes.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de mais postes de iluminação na comunidade do Morro Agudo.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8792/requerimento_37o_sessao_-_praca_setor_aeroporto_08_10_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8792/requerimento_37o_sessao_-_praca_setor_aeroporto_08_10_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Praça de Lazer no Bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_37o_sessao_-_vigilantes_escolas_-_08_10_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_37o_sessao_-_vigilantes_escolas_-_08_10_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de vigilantes durante 24 horas para as escolas e creches municipais.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8794/sinalizacao_prox_paraiso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8794/sinalizacao_prox_paraiso.pdf</t>
   </si>
   <si>
     <t>Sinalização nas ruas do bairro Jardim Paraíso nas proximidades do trevo de acesso entre as cidades de Catalão e Goiândira.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8795/requerimento__lazer_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8795/requerimento__lazer_morro_agudo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Um dia de Lazer na Comunidade Morro Agudo</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_sinalizacao_bairro_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_sinalizacao_bairro_jardim_europa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das Ruas do Bairro Jardim Europa</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8797/quebra_mola_maria_amelia_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8797/quebra_mola_maria_amelia_02.pdf</t>
   </si>
   <si>
     <t>solicitando a inclusão de redutores de velocidade “Quebra-molas” na extensão da Rua Jerônimo B. Siríaco entre o número 134 ao 376 no Bairro Maria Amélia 02.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_01__38o_sessaolimpezaativacao_posto_policial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_01__38o_sessaolimpezaativacao_posto_policial.pdf</t>
   </si>
   <si>
     <t>"Limpeza do antigo Posto Policial do Bairro Castelo Branco"</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8799/img20241015_09414500.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8799/img20241015_09414500.pdf</t>
   </si>
   <si>
     <t>Implantação de Redutores de Velocidade em Frente a Quadra de Esporte no Distrito de Pires Belo</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimentosmtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimentosmtc.pdf</t>
   </si>
   <si>
     <t>Estudo para Implantação de um Reservatório de Agua para o Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8801/requerimento_construcao_unidade_de_saude_alvino_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8801/requerimento_construcao_unidade_de_saude_alvino_albino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Contrição de uma Unidade Básica de Saúde no Bairro Alvino Albino</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8802/requerimento_38o_sessao_-_tapa_buraco_b._santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8802/requerimento_38o_sessao_-_tapa_buraco_b._santo_antonio.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos na Rua Nicolau Abrão Bairro Santo Antônio na altura do n. 1697 sentido Dimic, neste Município.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8809/39_sessao_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8809/39_sessao_2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, indicação de implantação de lombada eletrônica na Avenida Avelino Alvino do Nascimento, no bairro Alvino Albino.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8810/pedido_canaleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8810/pedido_canaleta.pdf</t>
   </si>
   <si>
     <t>Canaleta para escoamento de água ou recapeamento asfáltico.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8811/rede_de_esgoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8811/rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Pedido de serviço de rede de esgoto na Rua 24 de outubro, esquina com a Rua 21 de abril Bairro Vila Erondina.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8812/tapa_buracos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8812/tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Pedido de tapa buracos na Rua F, no Bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8813/sinalizacao_escola_jose_sebba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8813/sinalizacao_escola_jose_sebba.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106 c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias Júnior com cópias ao Ilustríssimo Secretario de trânsito Clayton César, a instalação de sinalização e um redutor de velocidade na Rua 143, nas proximidades da Escola Municipal José Sebba.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8814/requerimento_02_39a_sessao_av._jose_marcelino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8814/requerimento_02_39a_sessao_av._jose_marcelino.pdf</t>
   </si>
   <si>
     <t>'Sinalização e Recapeamento da Avenida José Marcelino - Bairro Maria Amelia"</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_01__39o_sessaolimpeza_das_bocas_de_lobo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_01__39o_sessaolimpeza_das_bocas_de_lobo.pdf</t>
   </si>
   <si>
     <t>"Limpeza das bocas de lobos/boeiros"</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8816/requerimento_extensao_rua_belem.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8816/requerimento_extensao_rua_belem.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Extensão da Rede Esgoto na Rua Belem</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8825/retirada_de_arvores_no_setor_marcone.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8825/retirada_de_arvores_no_setor_marcone.pdf</t>
   </si>
   <si>
     <t>solicitando a retirada das árvores de Eucaliptos_x000D_
 existentes entre a Rua 84 no Setor Marcone com a GO 330 no Km 31 próximo_x000D_
 aos radares.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8829/requerimento_03_40a_sessao_canaleta_bairro_pontal_norte__rua_403.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8829/requerimento_03_40a_sessao_canaleta_bairro_pontal_norte__rua_403.pdf</t>
   </si>
   <si>
     <t>"Construção de uma canaleta na Rua 403 c/ a Av. Luiz Ribeiro Horta - Bairro Pontal Norte".</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_02_40a_sessao_veredas_dos_buritis_-_limpeza_e_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_02_40a_sessao_veredas_dos_buritis_-_limpeza_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>"Limpeza, reforma da calçada e Iluminação do Bosque Veredas dos Buritis"</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8831/requerimento_01_40a_sessao_av._jose_marcelino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8831/requerimento_01_40a_sessao_av._jose_marcelino.pdf</t>
   </si>
   <si>
     <t>"Recapeamento e Sinaliozação da Av. Jose Marcelino no Bairro Maria Amelia I"</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8832/requerimento_atividades_do_nucleo_da_terceira_idade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8832/requerimento_atividades_do_nucleo_da_terceira_idade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retorno das Atividades do Núcleo da Terceira Idade</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_lampadas_praca_dos_dinoussauros_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_lampadas_praca_dos_dinoussauros_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de todas as lampadas queimadas na Praça dos Dinossauros no Bairro Eldorado.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando que seja colocado um redutor de velocidade na Av. Central próximo a MaqDiesel na entrada de Pires Belo.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8837/requerimento_exame_audiometria_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8837/requerimento_exame_audiometria_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação do Exame Audiometria pelo SUS, em nosso Municipio.</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_aumento_de_veterinarios_e_baias_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_aumento_de_veterinarios_e_baias_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Aumento de Médicos Veterinários e Baias no Centro de Castração.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8839/req._41_-_solicita_disponibilizacao_de_medico_ginecologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8839/req._41_-_solicita_disponibilizacao_de_medico_ginecologista.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a disponibilização de Médico Ginecologista para atendimento na rede pública de saúde (SUS), no Distrito de Santo Antônio do Rio Verde e Pires Belo.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8846/img20241112_08012793.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8846/img20241112_08012793.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao superintendente Municipal de Transito Clayton César, para que seja implantada uma faixa elevada na Avenida José Marcelino em frente a BIKE STORE onde já tinha a faixa  antes de passar o novo asfalto.</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8847/pista_caminhada_mata.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8847/pista_caminhada_mata.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza da pista de caminhada da Mata do Setor Universitário.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8849/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo_ok.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8849/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo_ok.pdf</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_melhoria_no_transito_rua_ademar_ferrugem.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_melhoria_no_transito_rua_ademar_ferrugem.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Melhoria do Transito em frente o IF Goiano</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8851/requerimento_limpeza_do_terreno_em_frente_o_centro_comunitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8851/requerimento_limpeza_do_terreno_em_frente_o_centro_comunitario.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza do Terreno em frente o Centro Comunitário Rosa Mística</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8852/req._42-solicita_a_volta_do_israel_macedo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8852/req._42-solicita_a_volta_do_israel_macedo.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, o retorno do Cursinho Pré-Vestibular Israel Macedo, neste Município.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8855/requerimento_01_43a_sessao_smtc_e_limpeza_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8855/requerimento_01_43a_sessao_smtc_e_limpeza_pontal_norte.pdf</t>
   </si>
   <si>
     <t>" Limpeza da Praça  José Verissimo do Bairro Pontal Norte e colocação de  redutores de velocidade em torno da mesma'.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8856/requerimento_reforma_da_praca_do_jardim_primavera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8856/requerimento_reforma_da_praca_do_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Reforma do Complexo Esportivo Lázaro Domingos</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8857/requerimento_exame_ultrassom_morfologico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8857/requerimento_exame_ultrassom_morfologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação do Ultrassom Morfológico na Rede SUS</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8859/requerimento_01__44o_sessaolimpeza_das_bocas_de_lobo_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8859/requerimento_01__44o_sessaolimpeza_das_bocas_de_lobo_-_copia.pdf</t>
   </si>
   <si>
     <t>"Limpeza das Bocas de Lobo da Av. João XXIII"</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_de_medico_otorrino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_de_medico_otorrino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Contratação Medico Otorrinolaringologista na Rede SUS</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8861/requerimento_implantacao_postes_rua_ana_ribeiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8861/requerimento_implantacao_postes_rua_ana_ribeiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de dois Postes para Iluminação Eletrica na Rua Ana Ribeiro, Bairro dos Lucas.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8862/sessao_44_requerimento_criacao_da_semana_da_amostra_da_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8862/sessao_44_requerimento_criacao_da_semana_da_amostra_da_saude.pdf</t>
   </si>
   <si>
     <t>Criação da semana da Amostra da Saúde</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8863/requerimento_45o_sessao_2024_estudo_tecnico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8863/requerimento_45o_sessao_2024_estudo_tecnico.pdf</t>
   </si>
   <si>
     <t>SOLICITAR em caráter de urgência, um estudo técnico para uma sinalização, entre o cruzamento da Rua São Vicente do Araguaia com a Avenida Leopoldo Evangelista da Rocha no bairro Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8864/requerimento_45o_sessao_-_tapa_buraco_jardim_brasilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8864/requerimento_45o_sessao_-_tapa_buraco_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos na Rua 07 de setembro Bairro Jardim Brasília na altura do n. 269 frente a Praça da Bíblia, neste Município.</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8135/veto_das_emendas_a_loa_no_01_a_15_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8135/veto_das_emendas_a_loa_no_01_a_15_de_2023.pdf</t>
   </si>
   <si>
     <t>"VETO DAS EMENDAS À LOA N° 01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14 E 15, AO PROJETO DE LEI QUE "ESTIMA A RECEITA E FIXA DESPESA DO_x000D_
 MUNICÍPIO DE CATALÃO, PARA O EXERCÍCIO FINANCEIRO DE 2.024 E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8706/veto_02-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8706/veto_02-2024.pdf</t>
   </si>
   <si>
     <t>"VETO INTEGRAL AO AUTÓGRAFO DE LEI N° 87, DE 08 DE AGOSTO DE 2024, que "Institui o Programa Farmácia Veterinária Solidária no Município de Catalão, e adota outras providências'".</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda à LOA</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8871/emenda_impositiva_no_01-2024_-_anisio...pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8871/emenda_impositiva_no_01-2024_-_anisio...pdf</t>
   </si>
   <si>
     <t>"Emenda Individual ao Projeto de Lei n° 91, de 23 de Agosto de 2024, que estima a receita e fixa as despesas para o exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8872/emenda_impositiva_no_02-2024_-_anisio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8872/emenda_impositiva_no_02-2024_-_anisio..pdf</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8873/emenda_impositiva_no_03-2024_-_kaka..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8873/emenda_impositiva_no_03-2024_-_kaka..pdf</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8874/emenda_impositiva_no_04-2024_-_kaka..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8874/emenda_impositiva_no_04-2024_-_kaka..pdf</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8875/emenda_impositiva_no_05-2024_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8875/emenda_impositiva_no_05-2024_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8876/emenda_impositiva_no_06-2024_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8876/emenda_impositiva_no_06-2024_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8877/emenda_impositiva_no_07-2024_-_cleuber..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8877/emenda_impositiva_no_07-2024_-_cleuber..pdf</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8878/emenda_impositiva_no_08-2024_-_cleuber..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8878/emenda_impositiva_no_08-2024_-_cleuber..pdf</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8879/emenda_impositiva_no_09-2024_-_deusmar..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8879/emenda_impositiva_no_09-2024_-_deusmar..pdf</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8880/emenda_impositiva_no_10-2024_-_deusmar..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8880/emenda_impositiva_no_10-2024_-_deusmar..pdf</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8881/emenda_impositiva_no_11-2024_-_gilmar..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8881/emenda_impositiva_no_11-2024_-_gilmar..pdf</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8882/emenda_impositiva_no_12-2024_-_gilmar..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8882/emenda_impositiva_no_12-2024_-_gilmar..pdf</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8883/emenda_impositiva_no_13-2024_-_cacula..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8883/emenda_impositiva_no_13-2024_-_cacula..pdf</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8884/emenda_impositiva_no_14-2024_-_cacula..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8884/emenda_impositiva_no_14-2024_-_cacula..pdf</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8885/emenda_impositiva_no_15-2024_-_higor..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8885/emenda_impositiva_no_15-2024_-_higor..pdf</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8886/emenda_impositiva_no_16-2024_-_higor..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8886/emenda_impositiva_no_16-2024_-_higor..pdf</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8887/emenda_impositiva_no_17-2024_-_idelvan...pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8887/emenda_impositiva_no_17-2024_-_idelvan...pdf</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8888/emenda_impositiva_no_18-2024_-idelvan..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8888/emenda_impositiva_no_18-2024_-idelvan..pdf</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8889/emenda_a_loa_no_19-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8889/emenda_a_loa_no_19-2024.pdf</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8891/emenda_impositiva_no_20-2024_-_luiz..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8891/emenda_impositiva_no_20-2024_-_luiz..pdf</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8890/emenda_impositiva_no_21-2024_-_batalha..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8890/emenda_impositiva_no_21-2024_-_batalha..pdf</t>
   </si>
   <si>
     <t>"Emenda Individual ao Projeto de Lei n° 91, de 23 de Agosto de 2024, que estima a receita e fixa as despesas para o exercício financeiro de 2025".</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8892/emenda_impositiva_no_22-2024_-_batalha...pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8892/emenda_impositiva_no_22-2024_-_batalha...pdf</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8894/emenda_impositiva_no_23-2024_-_marciel..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8894/emenda_impositiva_no_23-2024_-_marciel..pdf</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8895/emenda_impositiva_no_24-2024_-_marciel..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8895/emenda_impositiva_no_24-2024_-_marciel..pdf</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8896/emenda_impositiva_no_25-2024_-_ricardo..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8896/emenda_impositiva_no_25-2024_-_ricardo..pdf</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8893/emenda_impositiva_no_26-2024_-_rodrigo..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8893/emenda_impositiva_no_26-2024_-_rodrigo..pdf</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8897/emenda_impositiva_no_27-2024_-_rosangela..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8897/emenda_impositiva_no_27-2024_-_rosangela..pdf</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8898/emenda_impositiva_no_28-2024_-_rosangela..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8898/emenda_impositiva_no_28-2024_-_rosangela..pdf</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8900/emenda_impositiva_no_29-2024_-_vandeval..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8900/emenda_impositiva_no_29-2024_-_vandeval..pdf</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8903/emenda_impositiva_no_30-2024_-_vandeval..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8903/emenda_impositiva_no_30-2024_-_vandeval..pdf</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8899/emenda_a_loa_no_31-2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8899/emenda_a_loa_no_31-2024.pdf</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8901/emenda_impositiva_no_32-2024_-_jair..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8901/emenda_impositiva_no_32-2024_-_jair..pdf</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8902/emenda_impositiva_no_33-2024_-_jair..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8902/emenda_impositiva_no_33-2024_-_jair..pdf</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8904/emenda_impositiva_no_34-2024_-_rodrigo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8904/emenda_impositiva_no_34-2024_-_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>10541</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Ata Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/10541/ata_da_25a_sessao_ordinaria_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 25ª Sessão Ordinária de 2024 da 4 Sessão Legislativa da 18ª Legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -8980,67 +8995,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8151/mocao_de_aplausos_-_alexandre_fidelis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8152/mocao_de_aplausos_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8153/mocao_de_pesar_01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8172/mocao_uniad.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8173/sessao_2_e_3_mocao_de_pesar_-antonio_candido_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8174/sessao_2_e_3_mocao_de_aplauso_-silma_machado_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8207/mocao_de_apauso_-_ellen_paula.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8239/mocao_de_aplausos_-_policia_militar_sarv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8264/clo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8265/mocao_de_aplausos_01-2024__47_anos_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8293/mocao_sr._otevaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8305/mocao_de_aplausos_-_01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8320/001-_marilia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8345/mocao_de_pesar_-marcos_laureano_nogueira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_de_aplauso_rafael_ferreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8347/mocao_de_apauso_-_escola_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8348/mocao_de_aplauso_11a_sessao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8349/img20240401_15594664.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8384/mocao_deaplauso_12_sessao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8385/002-_otavio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8437/mocao_de_pesar_joao_batista_felipe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8466/mocao_de_aplausos__para_secretaria_de_engenharia_e_arquitetura..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8467/sessao_16_mocao_de_aplauso_-lucca_ferreira_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8500/mocao_de_aplausos__-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8517/mocao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8523/004_-_jesus_damasceno.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_repudio_-_18o_sessao_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8563/mocao_de_aplauso_rotary_80_anos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8564/img20240603_10383832.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8586/img20240610_14405530.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8591/mocao_de_aplauso_rotary_80_anos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8622/sessao_24_mocao_de_aplauso_-simecat.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8654/mocao_de_aplausos__pp.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8655/mocao_de_aplauso_-_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8686/mocao_ricardo_sae_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8687/mocao_campeonato_atletismo_assinatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8828/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8840/mocao_de_aplausos_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8841/mocao_de_pesar_adriano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8848/mocao_de_aplauso_sest_senat20241111_12140571.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8870/mocao_03_-_radio_liberdade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8231/projeto_de_decreto_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_decreto_legislativo_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8288/projeto_de_decreto_legislativo_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8289/projeto_de_decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8290/projeto_de_decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8324/projeto_de_decreto_legislativo_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8325/projeto_de_decreto_legislativo_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8341/projeto_de_decreto_legislativo_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8344/projeto_de_decreto_legislativo_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_decreto_legislativo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8388/projeto_de_decreto_legislativo_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8390/projeto_de_decreto_legislativo_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8422/projeto_de_decreto_legislativo_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8423/projeto_de_decreto_legislativo_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8427/projeto_de_decreto_legislativo_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8428/projeto_de_decreto_legislativo_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8492/projeto_de_decreto_legislativo_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8493/projeto_de_decreto_legislativo_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8541/projeto_de_decreto_legislativo_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8542/projeto_de_decreto_legislativo_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8560/projeto_de_decreto_legislativo_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8562/projeto_de_decreto_legislativo_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8580/projeto_de_decreto_legislativo_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8582/projeto_de_decreto_legislativo_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8613/projeto_de_decreto_legislativo_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8618/projeto_de_decreto_legislativo_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8619/projeto_de_decreto_legislativo_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8681/projeto_de_decreto_legislativo_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8682/projeto_de_decreto_legislativo_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8698/projeto_de_decreto_legislativo_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_decreto_legislativo_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8755/projeto_de_decreto_lesgislativo_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8756/projeto_de_decreto_lesgislativo_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8757/projeto_de_decreto_lesgislativo_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8781/projeto_de_decreto_legislativo_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8821/projeto_de_decreto_legislativo_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8822/projeto_de_decreto_legislativo_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8823/projeto_de_decreto_legislativo_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8824/projeto_de_decreto_legislativo_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8136/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8196/projeto_de_lei_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8197/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8198/projeto_de_lei_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8199/projeto_de_lei_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8200/projeto_de_lei_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8201/projeto_de_lei_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8202/projeto_de_lei_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8204/projeto_de_lei_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8233/projeto_de_lei_na_18-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8234/projeto_de_lei_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8261/projeto_de_lei_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8262/projeto_de_lei_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8263/projeto_de_lei_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8286/projeto_de_lei_no23-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8287/projeto_de_lei_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8292/projeto_de_lei_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8321/img20240322_09471834.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8322/projeto_de_lei_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8323/projeto_de_lei_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8326/projeto_de_lei_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8343/projeto_de_lei_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8386/projeto_de_lei_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8387/projeto_de_lei_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8391/projeto_de_lei_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8414/projeto_de_lei_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8416/projeto_de_lei_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8417/projeto_de_lei_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8429/projeto_de_lei_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8430/projeto_de_lei_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8431/projeto_de_lei_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8432/projeto_de_lei_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8433/projeto_de_lei_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8460/projeto_de_lei_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8486/projeto_de_lei_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8487/projeto_de_lei_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8488/projeto_de_lei_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8489/projeto_de_lei_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8490/projeto_de_lei_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8491/projeto_de_lei_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8494/projeto_de_lei_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8495/projeto_de_lei_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8518/projeto_de_lei_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8540/projeto_de_lei_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8543/projeto_de_lei_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8544/projeto_de_lei_no58-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8545/projeto_de_lei_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8561/projeto_de_lei_no_60--2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8581/projeto_de_lei_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8600/projeto_de_lei_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8601/projeto_de_lei_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8599/projeto_de_lei_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8598/projeto_de_lei_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8597/projeto_de_lei_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8596/projeto_de_lei_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8595/projeto_de_lei_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8602/projeto_de_lei_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8603/projeto_de_lei_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8614/projeto_de_lei_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8615/projeto_de_lei_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8635/projeto_de_lei_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8633/projeto_de_lei_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8634/projeto_de_lei_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8632/projeto_de_lei_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8636/projeto_de_lei_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8640/projeto_de_lei_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8638/projeto_de_lei_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8642/projeto_de_lei_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8639/projeto_de_lei_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8637/projeto_de_lei_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8648/projeto_de_lei_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8649/projeto_de_lei_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8650/projeto_de_lei_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8653/projeto_de_lei_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8680/projeto_de_lei_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8705/projeto_de_lei_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8707/projeto_de_lei_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8708/projeto_de_lei_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8709/projeto_de_lei_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8740/projeto_de_lei_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8741/projeto_de_lei_no_96_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8758/projeto_de_lei_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8759/projeto_de_lei_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8803/projeto_de_lei_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8804/projeto_de_lei_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8805/projeto_de_lei_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8806/projeto_de_lei_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8807/projeto_de_lei_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8808/projeto_de_lei_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8817/projeto_de_lei_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8819/projeto_de_lei_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8820/projeto_de_lei_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8826/projeto_de_lei_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8827/projeto_de_lei_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8835/projeto_de_lei_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8843/projeto_de_lei_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8844/projeto_de_lei_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8845/projeto_de_lei_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8853/projeto_de_lei_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8854/projeto_de_lei_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8858/projeto_de_lei_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8865/projeto_de_lei_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8866/projeto_de_lei_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8868/projeto_de_lei_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8905/projeto_de_lei_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8906/projeto_de_lei_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8907/projeto_de_lei_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8908/projeto_de_lei_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8909/projeto_de_lei_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8910/projeto_de_lei_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8911/projeto_de_lei_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8914/projeto_de_lei_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8915/projeto_de_lei_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8916/projeto_de_lei_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8917/projeto_de_lei_no_133-2024..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8918/projeto_de_lei_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8919/projeto_de_lei_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8920/projeto_de_lei_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8921/projeto_de_lei_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8923/projeto_de_lei_no_139-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8924/projeto_de_lei_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8925/projeto_de_lei_no_141-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8926/projeto_de_lei_no_142-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8927/projeto_de_lei_no_143-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8928/projeto_de_lei_no_144-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8867/projeto_de_lei_complementar_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8834/projeto_de_resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8869/projeto_de_resolucao_no_02-2024..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8145/esgoto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8146/limpeza_calcada.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_03_smtc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_01_infraestrutura_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_02_limpeza_bairro_santa_monica_etc.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8150/01_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8154/solicitacao_de_patrolamento_da_regiao_pe_do_morro_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8155/img20240205_09281631.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8156/img20240205_09353378.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_1o_sessao_-_recolhimento_residuos_-_06_02_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_1o_sessao_-_recapeamento_asfalto_rua_614_monsenhor_-_06_02_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_lampadas_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_implantacao_poste_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8161/requerimento_lampadas_comunidade_cisterna_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_rede_de_esgoto-saneamento.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_tapa_buraco_-_jadim_bela_vista_e_eldorado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8164/requerimento_01-2024_mataburro_sr._manoel_raimundo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_02-2024_ponte_-_posse_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8166/sessao_01_-limpeza_do_canteiro_central_da_avenida_jose_marcelino_que_da_acesso_ao_bairro_maria_amelia..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_no_01_-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8168/001_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8169/limpeza_calcada_mato.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8170/lotes_bairro_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_04_02sessao_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_dengue.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8176/img20240219_09205005.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8177/img20240219_09165602.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_2o_sessao_-_limpeza_area_rua_608_monsenhor_-_20_02_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8179/requerimento_2o_sessao_-_ovos_de_pascoa_-_20_02_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8180/02_sessao_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8181/02_sessao_-_2024_requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8182/requerimento__limpeza_campo_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8183/requerimento_continuacao_do_canteiro_av._14.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento__pista_de_caminhada_setor.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8185/requerimento__limpeza_av._raulina_fonseca.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8186/requerimento_sinaleiro_-_ubsf_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8187/requerimento_rede_de_esgoto-saneamento_-_rua_ovidio_de_melo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8188/requerimento_03-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8189/requerimento_04-2024_sinalizacao_de_transito_-_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8190/requerimento_05-2023_aterro_-_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8191/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8192/sinalizacao_da_avenida_ricardo_paranhos_com_a_avenida_raulina_fonseca_paschoal_nas_proximidades_do_posto_manga_e_auto_center_rodao_pneus..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8193/requerimento_rde_de_esgoto_av_raulina.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8194/requerimento_de_transito_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8195/requerimento_obras_rua_a.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8205/canaletas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8206/requerimento_01_limpeza_av._jorcelino_gomes_pires.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8208/req_radar__b._estrela.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8209/req_faixa_pedreste_colegio_militar.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8210/solicitacao_instalacao_de_lixeira_calixro_abrao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8211/img20240226_10055693.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8212/img20240226_10100533.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8213/img20240226_10115932.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_-_saude.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_27_02_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8216/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8217/requerimento_tapa_buraco__rua_as.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_limpeza_-_alameda_goiandira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8219/requerimento_iluminacao_-_go_330.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8220/requerimento_tapa_buraco_-_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8221/requerimento_faixa_elevada_-_av._dr._willian_faiad.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8222/requerimento_06-2024_limpeza_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_07-2024_limpeza_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8224/requerimento_08-2024_estrada_rural_-_ponte_do_currupio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8225/4a_e_5a_sessao_-_req_01_-_isencao_do_iptu_do_bairro_portal_do_lago_ie_ii.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8226/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_bairro_jardim_europa_no_muncipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8227/req._21_-_solicita_reforma_nas_instalacoes_da_ubs_bem_como_a_limpeza_e_colocaao_de_lixeira_na_pracinha_situados_no_bairro_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8228/req._-_solicita_de_servico_de_limpeza_na_av._sao_vicente_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8229/002_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8230/003_-_cleiber.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8235/policiamento_cisterna.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8236/requerimento_park_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8237/quebra_molas_cisterna.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_05_06a_sessao__clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_rua_laser.1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8241/bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8242/requerimento_ver._gilmar_sec_transportes_e_infraestrutura_estrada_do_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8243/gio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8244/cley.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8245/nelson.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8246/requerimento_6o_sessao_-_haste_iluminacao_-05-03_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8247/requerimento_6o_sessao_-_recapeamento_asfalto_av_joaquim_f._paranhos_-04-03_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8248/requerimento__rede_fluvial_rua_recife.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_traca_de_lampadas_queimadas_quadra_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento__implantacao_de_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8251/requerimento_rede_fluvial_-_paineiras.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_iluminacao_-_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_recapeamento_-_paineiras.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8254/requerimento_10-2024_fios_expostos_-_praca_primavera.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_09-24__faixa_de_pedestre_lamartine-sec_meio_ambiente_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8256/estudo_de_estacionamento_para_motos_e_vaga_de_deficiente_na_porta_da_escola_estadual_joaquim_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8257/limpeza_nas_tres_represas_monsenhor_sousa..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8258/requerimento_6_sessao_rocagem_avenida_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_6_sessao_lampadas_queimadas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8260/004_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8266/abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8267/rua_cisterna.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_01__7o_sessaolimpeza_morrinho_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8269/quadra_esportes_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8270/requerimento_02__7o_sessaolimpeza_e_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8271/07_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8272/parque_calixto_abrao4.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_7o_sessao_-_limpeza_cemiterio_municipal_-_12_03_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8274/requerimento_7o_sessao_-_smtc_concurso_publico_-_12_03_2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_tapa_buraco_bairro_parque_das_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8276/requerimento_rocagem_das_avenidas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8277/requerimento_espaco_maior_para_eventos_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8278/requerimento_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_tapa_buraco_-_ipanema.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8280/requerimento_limpeza_-_av._presidente_medici.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_11-2024_iluminacao_cemiterio_contendas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8282/requerimento_12_-2024_iluminacao_cemiterio_dos_martirios_-_copia.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_7_sessao_avenida_lamartine.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8285/005_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8294/patrolamento_capao_pedra_branca..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_01_08a_sessao__praca_edorado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8296/07_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8297/canaleta_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8298/patrolamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8299/req._pocos_artesianos_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8300/muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8301/reptrsa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8302/adri.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8303/requerimento_8o_sessao_-_limpeza_lotes_cidade_jardim_-_19_03_2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_8o_sessao_-_cacamba_de_lixo_praca_duque_de_caxias_-_19_03_2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_limpeza_no_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8307/requerimento_limpeza_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8308/requerimento_sinalizacao_bairro_village_1.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8309/requerimento_canaleta_-_castelo_branco_i.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_ponte_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_sinaleiro_-_bar_do_abi.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8312/requerimento_13-2024_recapeamento_rua_da_soja.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_14-2024_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_15-2024_faixa_de_pedestre_elevada_-_cristiano_vitor.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8315/pavimentacao_asfaltica_na_entrada_da_rua_as_15_que_da_acesso_aos_bairros_airton_senna_e_conquista_com_ligacao_a_go_330..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8317/requerimento_prefeito_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8318/006_-_cleiber.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8319/007_-_adib_elias_e_vli.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8327/svo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8328/limpeza_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8329/requerimento_01_09a_e_10a__sessao__redutor_de_velocidade_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8330/drone.dengue_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8331/requerimento_9o_sessao_-_quadra_escola_jose_sebba_-_26_03_2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_9o_sessao_-_reforma_praca_azamor_ferreira_-_24_03_2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8333/requerimento_ovos_de_pascoa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_projeto_crescer_sorrindo_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_exame_de_radiografia.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8336/requerimento_16-2024_estrada_rural_do_ribeirao_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_17-2024_mataburro_regiao_do_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8338/requerimento_18-2024_caixa_-_casas_evelina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8339/intensificacao_no_patrulhamento_nas_mediacoes_do_residencial_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8340/requerimento_obras_sessao_9.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8342/008_-_rodrigo_margon.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8350/praca_no_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8351/requerimento_01_11a_sessao__escola_santa_clara_-_fono.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8352/anteprojeto20240401_09215839.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8353/dengue_02_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8354/img20240401_10101812.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8355/img20240401_10361216.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_11o_sessao_-_clinica_veterinaria_-_02_04_2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8357/requerimento_11o_sessao_-_cursos_distritos_-_02_04_2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8358/requerimento_limpeza_da_linha_do_trem.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_tapa_buraco_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8360/requerimento__rede_fluvial_em_frente_ao_condominio_nova_vida.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_represa_monsenhor_-_2.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8362/requerimento_19-2024_limpeza_-_arvoredo_jose_coelho.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8363/requerimento_20-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8364/requerimento_11_sessao_rocagem_avenida_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8366/patrolamento_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8367/lotes_bairro_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8368/arvores.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_01_sinalizacao_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_02_infraestrutura_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8371/solicitacao_de_multirao_contra_a_dengue_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8372/img20240408_10373404.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8373/img20240408_10393997.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_12o_sessao_-_abertura_av._l2_torneadora_paulao_-_09_04_2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8375/requerimento_12o_sessao_-_isencao_taxas_aapc_-_09_04_2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8376/requerimento_limpeza_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_implantacao_braco_de_luz.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8378/requerimento_tapa_buraco_rua_corumba.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_21-2024_recapeamento_rua_alberto_elias_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8380/recapeamento_do_loteamento_estrela_e_dos_bairros_adjacentes_residencial_liz_setor_flamboyant_residencial_eldorado_e_loteamento_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8381/estudo_sobre_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8382/sessao_12_requerimento_patrulhamento_praca_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_12_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8392/tapa-buraco_portal_lago_ii.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8393/goinfra.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8394/casa_de_velorios_sarv.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8395/requerimento_02_13a__sessao_entulhos_e_descartes.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_01_13asessao_ativacao_do_onibus_odontologico.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8397/13_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8398/13_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8399/13_sessao_2024_-_03.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8400/solicitacao_de_construcao_de_pista_de_atletismo_.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8401/requerimento_ver._gilmar_sec_estadual_de_goias_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8402/requerimento_ver._gilmar_sec_saude_fumace_catalao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8403/img20240415_14163483.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_13o_sessao__bancos_praca_velha_matriz_-_16_04_2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8405/requerimento_13o_sessao_-_faixa_pedeste_super_do_-_16_04_2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8406/requerimento_tapa_buraco_rua_da_praca_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8407/requerimento_sinalizacao_bairros_cruzeiro_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8408/requerimento_passarela_para_pedestres.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8409/requerimento_22-2024_lixieras_praca_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8410/ligacao_de_rede_de_esgoto_na_rua_jose_de_anchieta_no_residencial_parati..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8411/requerimento_rua_m-10_sessao_13.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8412/requerimento_13_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8413/009_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8434/conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8435/mato_pista.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8436/redutor_rua_mandaguari.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8438/requerimento_01_15asessao_ativacao_do_onibus_odontologico.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8439/requerimento_02_15a__sessao_descarte_de_moveis_e_.....pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8440/15_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8441/15_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8442/pista_de_caminhada_-_vereda_dos_buritis20240429_09293734.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8443/solicitacao_de_recapeamento_do_bairro_jardim_paraiso_e_rede_de_esgoto_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8444/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8445/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8446/img20240429_09140906.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8447/img20240429_09155889.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8448/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_23_04_2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8449/requerimento_14o_sessao_-_smtc_campanhas_educativas_-_23_04_2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8450/requerimento_patrolamento_estrada_regiao_da_macauba.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_patrolamento_estrada_regiao_samambaia.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento__tampa_pva_rua_egenireu.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8453/requerimento_rede_de_esgoto_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8454/requerimento_24-2024_lixieras_praca_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_25-2024_estacionamento_para_motos_-_pro-saude.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8456/recapeamento_do_bairro_residencial_dona_almerinda_e_loteamento_jardim_europa..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8457/limpeza_da_area_publica_na_rua_13_de_maio_jardim_brasiliense..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_15o_sessao_2024-_estudo_tecnico.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8459/011_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8461/cascalhamento_e_patrolamento_estrada_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8462/arco_viario_sarv.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_01_16a_sessao__iluminacao_na_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_02_16a__sessao_smtc_rua_f.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8465/16_sessao_2024_-_valdemes.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8468/sinalizacao_do_bairro_almerinda20240506_09453110.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8469/parque_calixto_abrao_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8470/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8471/requerimento_santa_helena_ii_limpeza.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8472/img20240506_14055634.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8473/requerimento_16o_sessao_-_aceiros_secretaria_meio_ambiente_-_07_05_2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8474/requerimento_16o_sessao_-_cobertores_animais_-_07_05_2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_tapa_buraco_rua_salvador.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8476/requerimento_seguranca_na_feira.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_redutor_de_velocidade_rua_532.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8478/requerimento_iluminacao_-_quadra_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8479/requerimento_iluminacao_-_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_26_-2024_iluminacao_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_27-2024_fisioterapeuta_ubs_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8482/requerimento_rosangela_-_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8483/010_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8484/012_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8485/011_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8496/iluminacao_represa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8497/pista_atletismo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_17o_sessao_-_reforma_casa_de_velorios_-_14_05_2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8499/requerimento_17o_sessao_-_smtc_sinalizacao_bairro_jardim_italia_-_17_05_2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8501/17_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8502/requerimento_rua_laser1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8503/requerimento_01_17a_sessao__iluminacao_na_av._l_01.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_no_266-2024_-_cacula_-_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8505/img20240513_10281257.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8506/requerimento_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8507/requerimento_iluminacao_publica_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8508/requerimento_implantacao_de_iluminacao_ao_redor_das_represas_no_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8509/requerimento_praca_-_castelo_ii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8510/requerimento_recapeamento_e_limpeza_-_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_28-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8512/requerimento_29-2024_pediatra_ubs_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8513/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim...pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8514/requerimento_17o_sessao_exames_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8515/requerimento_no_277-2024_-_rosangela_-_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8516/requerimento_no_278-2024_-_rosangela_-_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8519/limpeza_campo_setor.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8520/iluminacao_represa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8521/pista_de_caminhada_evelina.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8522/requerimento_01_18a_sessao_limpeza_bairro_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8525/sinalizacao_dona_almerinda20240520_09282579.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8526/sinalizacao_proximo_ao_trevo20240520_09342572.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8527/img20240520_09430088.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_18o_sessao_-_morrinhjo_sao_joao_-_21_05_2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_18o_sessao_-_quadra_castelo_branco_-_21_05_2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_redutor_de_velocidade_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_extensao_da_rua_divano_elias.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_sinalizacao_bairros_parque_das_mangueiras_e_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_30-2024_caminhao-pneus.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8534/limpeza_em_uma_area_da_equatorial_no_jardim_paraiso..pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8535/troca_de_lampadas_na_rua_indaia_e_rua_goiatuba_no_castelo_branco_ii_-2.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8536/patrulhamento_no_bairro_castelo_branco_ii_principalmente_na_rua_goiatuba_e_rua_indaia._2.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_18o_sessao_transito.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_18o_sessao_aquecimento_de_piscina.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8539/img20240521_09481932.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_01_19a_sessao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8547/19_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8548/19_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_rua_laser1.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8550/img20240527_09594302.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8551/requerimento_19o_sessao_-_coleta_seletiva_-_28_05_2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8552/requerimento_19o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_28_05_2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8553/requerimento_poda_das_arvores_rua_joao_soares.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8554/requerimento_estacionamento_rua_uruguai.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8555/requerimento_passagens_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8556/requerimento_canaleta_-_av._belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_31-2024_exp_parking_-_parquimetro_.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8558/requerimento_32-2024_reconstrucao_do_muro_-_cemiterio_da_mata_preta.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8559/requerimento_19o_angiologista.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8565/limpeza_morro_tres_cruzes.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8566/alambrado_campo_setor.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_01_21a_sessao_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8568/21_sessao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_deusmar_-_asfalto_rua_sabino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8570/requerimento_21o_sessao_-_quadra_vila_multirao_-_03_06_2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_21o_sessao_-_recapeamento_asfalto_jardim_brasilia_-04-06_2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8572/requerimento_lampadas_praca_dos_dinoussauros.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8573/requerimento_exame_holter_e_mapa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_sinalizacao_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8575/requerimento_sinalizacao_-_jardimparaiso_e_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8576/requerimento_quadra_margon.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8577/requerimento_34-2024_limpeza_das_tres_represas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_33-2024_antena_de_telefone-internet_em_pires_belo_.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8579/013_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8583/agente_saude_cisterna.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8584/esgoto_rua_regina_pierre.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8585/requerimento_01_22a_sessao_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8587/22_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8588/22_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8589/10_06.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8590/10_06_02.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8592/solicitacao_do_raio_x_para_o_pronto_atendimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8593/img20240610_09491759.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8594/img20240610_10073343.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8604/requerimento_22o_sessao_-_banheiro_cemiterio_municpal_-_11_06_2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8605/requerimento_22o_sessao_-_varricao_ruas_11_06_2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento__lazar_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8607/requerimento_limpeza_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8608/requerimento_patrolamento_estrada_regiao_do_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_35_-2024_iluminacao_tres_represas.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_22o_sessao_-_tapa_buraco_bairro_paineira.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8612/requirimento_22_sessao_-_medicamento_escitalopran.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8620/asfalto_go-506.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8621/ponte_mata_preta.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8623/requerimento_01_24a_25a_sessao_smtc.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8624/requerimento_02_24a_25a_sessao_clean_master.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8625/requerimento_03_24a_25a_sessao_bruno_evangelista.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8626/canaletas.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8627/solicitacao_de_contratacao_de_bucomaxilo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8628/img20240624_13372907.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8629/img20240624_13400833.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_25o_sessao_-_relogio_praca_getulio_vargas__25_06_2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8631/requerimento_sinalizacao_escola_m._antonio_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8641/requerimento__limpeza_geral_rua_k.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8643/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_37-2024_ponte_-_tambioco.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8645/requerimento_25o_sessao_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__-_bairros_margon__neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_25o_sessao_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_mon_senhor_souza.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8647/requirimento__25a_sessao_-_tiras_para_medir_diabetes.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8656/mato_rodovia_antonio_sebastiao_duarte.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_02_26a_sessao_recuperacao_estrada_riacho_e_mumbuca.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8658/requerimento_01_26o_sessao_limpeza_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8659/requerimento_26o_sessao_-_smtc_concurso_publico_-_06_08_2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8660/requerimento_26o_sessao_-_represa_monsenhor_-_06_08_2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8661/ponte_do_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8662/asfalto_rua_colina.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_-_programa_ver_melhor.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8664/requerimento_faixa_elevada_lamartine.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8665/sae.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8666/26_sessao_2024_req_1_quebra_molas..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8667/26_sessao_2024_-_02_pocos_artesianos_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8668/requerimento_lampadas_na_rua_israel_almeida.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_cascalhamento_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8670/requerimento_sinalizacao_bairro_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8671/requerimento_calcada_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8672/requerimento_faixa_elevada_-_represa_monsehor.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8673/revitalizacao_da_represa_monsenhor_de_souza.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8674/faixa_de_pedestre_elevada_-_ipanema.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8675/analise_na_isencao_das_multas_no_loteamento_paineiras.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8676/requerimento_-_ubs_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8677/requerimento_-_praca_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_-_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8679/015_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8683/quebra_mola_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8684/requerimento_27o_sessao_-_atendimento_medico_pires_belo_-_12_08_2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_27o_sessao_-_recapeamento_asfalto_monsenhor_souza_-12-08_2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8688/requerimento_sinalizacao_vertical_e_horizontal.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8689/requerimento_02_27a_sessao_limpeza_e_const._praca.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8690/requerimento_01_27a_sessao_limpeza_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_tapa_buraco_na_rua_pedro_afonso..pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8692/requerimento_sinalizacao_rua_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_redutor_de_velocidade_rua_salustiano_da_paz.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8694/requerimento_36-2024_sinalizacao_de_transito_-_barka-st._universitario.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8695/reparo_no_asfalto_da_av._ricardo_paranhos_proximo_a_rotatoria_da_av._max_margon.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8696/estudo_para_colocacao_de_uma_passarela_para_pedestres_na_go_330_proximo_a_entrada_da_rua_flor_de_maio_vila_cruzeiro_ii_e_a_rua_buganvile_do_bairro_vila_wilson_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8697/parceria_entre_eles_para_organizacao_do_transito_na_br_050_proximo_ao_bairro_castelo_branco_pontal_norte_e_adjacentes..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8700/asfaltamento_de_trehos_no_alvinoi_albino.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8701/requerimento_28o_sessao_-_lixeiras_ecologicas_-_21_08_2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8702/requerimento_28o_sessao_-_quadra_escola_jose_sebba_-_21_08_2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8703/requerimento_rotatoria_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_posto_de_saude_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8710/asfalto_sarv_24.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8711/iluminacao_represa_3.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_29o_sessao_-_atendimento_odontologico_-_27_08_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8713/requerimento_29o_sessao_-_ponte_vila_uniao_e_paineiras_-_27_08_2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8714/29_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8715/solicitacao_de_extensao_da_universidade_aberta_do_brasil_.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8717/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8718/requerimento_aumento_de_vagas_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_sinalizacao_-_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8720/requerimento_cacamba_de_lixo_castelo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8721/analise_para_uma_solucao_para_amenizar_a_quantidade_excessiva_de_poeira_que_vem_gerando_pela_construcao_e_reforma_no_parque_ecologico_severo_gomides_neto.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8722/016-_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8723/017_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8725/tapa-buraco_avenidas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8726/calcadao_represa_bica.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8727/requerimento_31o_sessao_-_reforma_praca_azamor_ferreira_-_03_09_2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8728/requerimento_31o_sessao_-_area_de_lazer_monsenhor_souza_-_03_09_2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8729/solicitacao_do_convenio_de_otorrino_.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_aumento_de_vagas_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8732/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_01_31a_sessao_limpeza_represa_do_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8734/cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_sinalizacao_-_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8736/requerimento_praca_-_eldorado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8737/requerimento_2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8738/requerimento_31o_sessao_-_solicitar_a_troca_de_lampada_rua_uruana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_31o_sessao_-_solicitar_asfalto__morro_agudo.docx.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8742/iluminacao_lampadas.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8743/quebra-mola_jardim_acacias.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8744/requerimento_32o_sessao_-_banheiro_cemiterio_municpal_-_10_09_2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_32o_sessao_-_cameras_festa_do_rosario_-_10_09_2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8746/village.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8747/asfaltamento_de_trehos_no_alvinoi_albino.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8748/requerimento_01_32a_sessao_smtc.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8749/requerimento_recapeamento_da_rua_da_transzero.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_lampadas_praca_brasil_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8751/requerimento_reforma_e_aumento_de_brinquedos_praca_no_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_-_canaleta_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_-_limpeza_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8754/estudo_no_transito_da_av._espirito_santo_com_a_rua_125_do_setor_aeroporto..pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8760/equatorial.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8761/afaltamento_do_trecho_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8762/requerimento_02_33a_sessao_recap._da_rua__ataides_rios_sobrinho_-_b._ma_amelia_i.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8763/requerimento_01_33a_sessao__praca_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento__entrada_do_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8765/requerimento__pintura_da_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8766/requerimento_aparelhos_ortodonticos_-_prefeito_e_saude.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_limpeza_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8768/requerimento_tapa_buraco_-_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_odontopediatria.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8770/requerimento_neuro_cirurgiao.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8771/requerimento_34o_sessao_-_posto_de_saude_-_bairros_conquista_-_24_09_2024.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8772/requerimento_34o_sessao_-_recolhimento_residuos_-_24_09_2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8773/poda_de_arvores_rua_fagundes_varela.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8774/img20240923_09221941.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8775/img20240923_09411976.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8776/requerimento_exame_audiometria.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8777/requerimento_coveiro_para_cemiteiro_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8778/requerimento_aumento_de_veterinarios_e_baias.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8779/estudo_para_escoamento_de_agua_na_avenida_castelo_branco_esquina_com_803_setor_universitario..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8780/sessao_34_requerimento_compra_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8782/balsa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_36o_sessao_-_cursos_distritos_-_01_10_2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8784/requerimento_36o_sessao_-_uniforme_e_material_escolar_-_01_10_2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8785/tapa_buraco_alto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8786/img20240930_14334394.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_sugestao_de_horarios__-_master_clean.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8788/requerimento_melhorias_na_casa_de_velorios_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8789/requerimento_troca_das_lampadas_queimadas_do_cemiterio_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8790/requerimento_iluminacao_-_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8791/requerimento_iluminacao_-_morro_agudo__postes.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8792/requerimento_37o_sessao_-_praca_setor_aeroporto_08_10_2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_37o_sessao_-_vigilantes_escolas_-_08_10_2024.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8794/sinalizacao_prox_paraiso.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8795/requerimento__lazer_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_sinalizacao_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8797/quebra_mola_maria_amelia_02.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_01__38o_sessaolimpezaativacao_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8799/img20241015_09414500.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimentosmtc.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8801/requerimento_construcao_unidade_de_saude_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8802/requerimento_38o_sessao_-_tapa_buraco_b._santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8809/39_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8810/pedido_canaleta.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8811/rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8812/tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8813/sinalizacao_escola_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8814/requerimento_02_39a_sessao_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_01__39o_sessaolimpeza_das_bocas_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8816/requerimento_extensao_rua_belem.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8825/retirada_de_arvores_no_setor_marcone.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8829/requerimento_03_40a_sessao_canaleta_bairro_pontal_norte__rua_403.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_02_40a_sessao_veredas_dos_buritis_-_limpeza_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8831/requerimento_01_40a_sessao_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8832/requerimento_atividades_do_nucleo_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_lampadas_praca_dos_dinoussauros_1.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8837/requerimento_exame_audiometria_1.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_aumento_de_veterinarios_e_baias_1.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8839/req._41_-_solicita_disponibilizacao_de_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8846/img20241112_08012793.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8847/pista_caminhada_mata.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8849/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo_ok.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_melhoria_no_transito_rua_ademar_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8851/requerimento_limpeza_do_terreno_em_frente_o_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8852/req._42-solicita_a_volta_do_israel_macedo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8855/requerimento_01_43a_sessao_smtc_e_limpeza_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8856/requerimento_reforma_da_praca_do_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8857/requerimento_exame_ultrassom_morfologico.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8859/requerimento_01__44o_sessaolimpeza_das_bocas_de_lobo_-_copia.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_de_medico_otorrino.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8861/requerimento_implantacao_postes_rua_ana_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8862/sessao_44_requerimento_criacao_da_semana_da_amostra_da_saude.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8863/requerimento_45o_sessao_2024_estudo_tecnico.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8864/requerimento_45o_sessao_-_tapa_buraco_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8135/veto_das_emendas_a_loa_no_01_a_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8706/veto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8871/emenda_impositiva_no_01-2024_-_anisio...pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8872/emenda_impositiva_no_02-2024_-_anisio..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8873/emenda_impositiva_no_03-2024_-_kaka..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8874/emenda_impositiva_no_04-2024_-_kaka..pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8875/emenda_impositiva_no_05-2024_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8876/emenda_impositiva_no_06-2024_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8877/emenda_impositiva_no_07-2024_-_cleuber..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8878/emenda_impositiva_no_08-2024_-_cleuber..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8879/emenda_impositiva_no_09-2024_-_deusmar..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8880/emenda_impositiva_no_10-2024_-_deusmar..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8881/emenda_impositiva_no_11-2024_-_gilmar..pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8882/emenda_impositiva_no_12-2024_-_gilmar..pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8883/emenda_impositiva_no_13-2024_-_cacula..pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8884/emenda_impositiva_no_14-2024_-_cacula..pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8885/emenda_impositiva_no_15-2024_-_higor..pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8886/emenda_impositiva_no_16-2024_-_higor..pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8887/emenda_impositiva_no_17-2024_-_idelvan...pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8888/emenda_impositiva_no_18-2024_-idelvan..pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8889/emenda_a_loa_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8891/emenda_impositiva_no_20-2024_-_luiz..pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8890/emenda_impositiva_no_21-2024_-_batalha..pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8892/emenda_impositiva_no_22-2024_-_batalha...pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8894/emenda_impositiva_no_23-2024_-_marciel..pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8895/emenda_impositiva_no_24-2024_-_marciel..pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8896/emenda_impositiva_no_25-2024_-_ricardo..pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8893/emenda_impositiva_no_26-2024_-_rodrigo..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8897/emenda_impositiva_no_27-2024_-_rosangela..pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8898/emenda_impositiva_no_28-2024_-_rosangela..pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8900/emenda_impositiva_no_29-2024_-_vandeval..pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8903/emenda_impositiva_no_30-2024_-_vandeval..pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8899/emenda_a_loa_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8901/emenda_impositiva_no_32-2024_-_jair..pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8902/emenda_impositiva_no_33-2024_-_jair..pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8904/emenda_impositiva_no_34-2024_-_rodrigo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8151/mocao_de_aplausos_-_alexandre_fidelis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8152/mocao_de_aplausos_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8153/mocao_de_pesar_01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8172/mocao_uniad.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8173/sessao_2_e_3_mocao_de_pesar_-antonio_candido_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8174/sessao_2_e_3_mocao_de_aplauso_-silma_machado_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8207/mocao_de_apauso_-_ellen_paula.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8239/mocao_de_aplausos_-_policia_militar_sarv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8264/clo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8265/mocao_de_aplausos_01-2024__47_anos_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8293/mocao_sr._otevaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8305/mocao_de_aplausos_-_01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8320/001-_marilia_gabriela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8345/mocao_de_pesar_-marcos_laureano_nogueira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_de_aplauso_rafael_ferreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8347/mocao_de_apauso_-_escola_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8348/mocao_de_aplauso_11a_sessao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8349/img20240401_15594664.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8384/mocao_deaplauso_12_sessao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8385/002-_otavio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8437/mocao_de_pesar_joao_batista_felipe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8466/mocao_de_aplausos__para_secretaria_de_engenharia_e_arquitetura..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8467/sessao_16_mocao_de_aplauso_-lucca_ferreira_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8500/mocao_de_aplausos__-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8517/mocao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8523/004_-_jesus_damasceno.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8524/mocao_de_repudio_-_18o_sessao_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8563/mocao_de_aplauso_rotary_80_anos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8564/img20240603_10383832.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8586/img20240610_14405530.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8591/mocao_de_aplauso_rotary_80_anos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8622/sessao_24_mocao_de_aplauso_-simecat.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8654/mocao_de_aplausos__pp.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8655/mocao_de_aplauso_-_sindicato_rural.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8686/mocao_ricardo_sae_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8687/mocao_campeonato_atletismo_assinatura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8828/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8840/mocao_de_aplausos_novembro_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8841/mocao_de_pesar_adriano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8848/mocao_de_aplauso_sest_senat20241111_12140571.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8870/mocao_03_-_radio_liberdade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8231/projeto_de_decreto_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_decreto_legislativo_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8288/projeto_de_decreto_legislativo_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8289/projeto_de_decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8290/projeto_de_decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8324/projeto_de_decreto_legislativo_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8325/projeto_de_decreto_legislativo_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8341/projeto_de_decreto_legislativo_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8344/projeto_de_decreto_legislativo_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_decreto_legislativo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8388/projeto_de_decreto_legislativo_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8390/projeto_de_decreto_legislativo_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8422/projeto_de_decreto_legislativo_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8423/projeto_de_decreto_legislativo_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8427/projeto_de_decreto_legislativo_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8428/projeto_de_decreto_legislativo_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8492/projeto_de_decreto_legislativo_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8493/projeto_de_decreto_legislativo_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8541/projeto_de_decreto_legislativo_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8542/projeto_de_decreto_legislativo_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8560/projeto_de_decreto_legislativo_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8562/projeto_de_decreto_legislativo_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8580/projeto_de_decreto_legislativo_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8582/projeto_de_decreto_legislativo_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8613/projeto_de_decreto_legislativo_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8618/projeto_de_decreto_legislativo_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8619/projeto_de_decreto_legislativo_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8681/projeto_de_decreto_legislativo_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8682/projeto_de_decreto_legislativo_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8698/projeto_de_decreto_legislativo_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_decreto_legislativo_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8755/projeto_de_decreto_lesgislativo_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8756/projeto_de_decreto_lesgislativo_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8757/projeto_de_decreto_lesgislativo_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8781/projeto_de_decreto_legislativo_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8821/projeto_de_decreto_legislativo_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8822/projeto_de_decreto_legislativo_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8823/projeto_de_decreto_legislativo_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8824/projeto_de_decreto_legislativo_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8136/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8196/projeto_de_lei_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8197/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8198/projeto_de_lei_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8199/projeto_de_lei_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8200/projeto_de_lei_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8201/projeto_de_lei_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8202/projeto_de_lei_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8204/projeto_de_lei_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8233/projeto_de_lei_na_18-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8234/projeto_de_lei_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8261/projeto_de_lei_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8262/projeto_de_lei_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8263/projeto_de_lei_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8286/projeto_de_lei_no23-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8287/projeto_de_lei_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8292/projeto_de_lei_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8321/img20240322_09471834.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8322/projeto_de_lei_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8323/projeto_de_lei_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8326/projeto_de_lei_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8343/projeto_de_lei_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8386/projeto_de_lei_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8387/projeto_de_lei_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8391/projeto_de_lei_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8414/projeto_de_lei_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8416/projeto_de_lei_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8417/projeto_de_lei_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8429/projeto_de_lei_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8430/projeto_de_lei_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8431/projeto_de_lei_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8432/projeto_de_lei_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8433/projeto_de_lei_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8460/projeto_de_lei_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8486/projeto_de_lei_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8487/projeto_de_lei_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8488/projeto_de_lei_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8489/projeto_de_lei_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8490/projeto_de_lei_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8491/projeto_de_lei_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8494/projeto_de_lei_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8495/projeto_de_lei_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8518/projeto_de_lei_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8540/projeto_de_lei_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8543/projeto_de_lei_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8544/projeto_de_lei_no58-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8545/projeto_de_lei_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8561/projeto_de_lei_no_60--2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8581/projeto_de_lei_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8600/projeto_de_lei_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8601/projeto_de_lei_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8599/projeto_de_lei_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8598/projeto_de_lei_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8597/projeto_de_lei_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8596/projeto_de_lei_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8595/projeto_de_lei_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8602/projeto_de_lei_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8603/projeto_de_lei_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8614/projeto_de_lei_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8615/projeto_de_lei_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8635/projeto_de_lei_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8633/projeto_de_lei_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8634/projeto_de_lei_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8632/projeto_de_lei_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8636/projeto_de_lei_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8640/projeto_de_lei_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8638/projeto_de_lei_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8642/projeto_de_lei_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8639/projeto_de_lei_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8637/projeto_de_lei_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8648/projeto_de_lei_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8649/projeto_de_lei_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8650/projeto_de_lei_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8653/projeto_de_lei_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8680/projeto_de_lei_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8705/projeto_de_lei_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8707/projeto_de_lei_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8708/projeto_de_lei_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8709/projeto_de_lei_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8724/projeto_de_lei_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8740/projeto_de_lei_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8741/projeto_de_lei_no_96_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8758/projeto_de_lei_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8759/projeto_de_lei_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8803/projeto_de_lei_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8804/projeto_de_lei_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8805/projeto_de_lei_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8806/projeto_de_lei_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8807/projeto_de_lei_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8808/projeto_de_lei_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8817/projeto_de_lei_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8819/projeto_de_lei_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8820/projeto_de_lei_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8826/projeto_de_lei_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8827/projeto_de_lei_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8835/projeto_de_lei_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8843/projeto_de_lei_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8844/projeto_de_lei_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8845/projeto_de_lei_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8853/projeto_de_lei_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8854/projeto_de_lei_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8858/projeto_de_lei_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8865/projeto_de_lei_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8866/projeto_de_lei_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8868/projeto_de_lei_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8905/projeto_de_lei_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8906/projeto_de_lei_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8907/projeto_de_lei_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8908/projeto_de_lei_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8909/projeto_de_lei_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8910/projeto_de_lei_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8911/projeto_de_lei_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8914/projeto_de_lei_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8915/projeto_de_lei_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8916/projeto_de_lei_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8917/projeto_de_lei_no_133-2024..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8918/projeto_de_lei_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8919/projeto_de_lei_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8920/projeto_de_lei_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8921/projeto_de_lei_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8923/projeto_de_lei_no_139-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8924/projeto_de_lei_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8925/projeto_de_lei_no_141-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8926/projeto_de_lei_no_142-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8927/projeto_de_lei_no_143-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8928/projeto_de_lei_no_144-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8867/projeto_de_lei_complementar_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8834/projeto_de_resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8869/projeto_de_resolucao_no_02-2024..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8145/esgoto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8146/limpeza_calcada.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_03_smtc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_01_infraestrutura_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_02_limpeza_bairro_santa_monica_etc.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8150/01_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8154/solicitacao_de_patrolamento_da_regiao_pe_do_morro_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8155/img20240205_09281631.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8156/img20240205_09353378.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_1o_sessao_-_recolhimento_residuos_-_06_02_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_1o_sessao_-_recapeamento_asfalto_rua_614_monsenhor_-_06_02_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_lampadas_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_implantacao_poste_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8161/requerimento_lampadas_comunidade_cisterna_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_rede_de_esgoto-saneamento.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_tapa_buraco_-_jadim_bela_vista_e_eldorado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8164/requerimento_01-2024_mataburro_sr._manoel_raimundo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_02-2024_ponte_-_posse_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8166/sessao_01_-limpeza_do_canteiro_central_da_avenida_jose_marcelino_que_da_acesso_ao_bairro_maria_amelia..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_no_01_-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8168/001_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8169/limpeza_calcada_mato.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8170/lotes_bairro_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_04_02sessao_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_dengue.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8176/img20240219_09205005.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8177/img20240219_09165602.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_2o_sessao_-_limpeza_area_rua_608_monsenhor_-_20_02_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8179/requerimento_2o_sessao_-_ovos_de_pascoa_-_20_02_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8180/02_sessao_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8181/02_sessao_-_2024_requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8182/requerimento__limpeza_campo_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8183/requerimento_continuacao_do_canteiro_av._14.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento__pista_de_caminhada_setor.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8185/requerimento__limpeza_av._raulina_fonseca.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8186/requerimento_sinaleiro_-_ubsf_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8187/requerimento_rede_de_esgoto-saneamento_-_rua_ovidio_de_melo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8188/requerimento_03-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8189/requerimento_04-2024_sinalizacao_de_transito_-_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8190/requerimento_05-2023_aterro_-_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8191/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8192/sinalizacao_da_avenida_ricardo_paranhos_com_a_avenida_raulina_fonseca_paschoal_nas_proximidades_do_posto_manga_e_auto_center_rodao_pneus..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8193/requerimento_rde_de_esgoto_av_raulina.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8194/requerimento_de_transito_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8195/requerimento_obras_rua_a.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8205/canaletas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8206/requerimento_01_limpeza_av._jorcelino_gomes_pires.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8208/req_radar__b._estrela.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8209/req_faixa_pedreste_colegio_militar.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8210/solicitacao_instalacao_de_lixeira_calixro_abrao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8211/img20240226_10055693.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8212/img20240226_10100533.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8213/img20240226_10115932.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_-_saude.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_27_02_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8216/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8217/requerimento_tapa_buraco__rua_as.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_limpeza_-_alameda_goiandira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8219/requerimento_iluminacao_-_go_330.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8220/requerimento_tapa_buraco_-_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8221/requerimento_faixa_elevada_-_av._dr._willian_faiad.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8222/requerimento_06-2024_limpeza_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_07-2024_limpeza_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8224/requerimento_08-2024_estrada_rural_-_ponte_do_currupio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8225/4a_e_5a_sessao_-_req_01_-_isencao_do_iptu_do_bairro_portal_do_lago_ie_ii.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8226/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_bairro_jardim_europa_no_muncipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8227/req._21_-_solicita_reforma_nas_instalacoes_da_ubs_bem_como_a_limpeza_e_colocaao_de_lixeira_na_pracinha_situados_no_bairro_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8228/req._-_solicita_de_servico_de_limpeza_na_av._sao_vicente_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8229/002_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8230/003_-_cleiber.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8235/policiamento_cisterna.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8236/requerimento_park_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8237/quebra_molas_cisterna.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_05_06a_sessao__clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_rua_laser.1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8241/bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8242/requerimento_ver._gilmar_sec_transportes_e_infraestrutura_estrada_do_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8243/gio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8244/cley.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8245/nelson.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8246/requerimento_6o_sessao_-_haste_iluminacao_-05-03_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8247/requerimento_6o_sessao_-_recapeamento_asfalto_av_joaquim_f._paranhos_-04-03_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8248/requerimento__rede_fluvial_rua_recife.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_traca_de_lampadas_queimadas_quadra_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento__implantacao_de_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8251/requerimento_rede_fluvial_-_paineiras.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_iluminacao_-_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_recapeamento_-_paineiras.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8254/requerimento_10-2024_fios_expostos_-_praca_primavera.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_09-24__faixa_de_pedestre_lamartine-sec_meio_ambiente_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8256/estudo_de_estacionamento_para_motos_e_vaga_de_deficiente_na_porta_da_escola_estadual_joaquim_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8257/limpeza_nas_tres_represas_monsenhor_sousa..pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8258/requerimento_6_sessao_rocagem_avenida_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_6_sessao_lampadas_queimadas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8260/004_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8266/abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8267/rua_cisterna.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_01__7o_sessaolimpeza_morrinho_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8269/quadra_esportes_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8270/requerimento_02__7o_sessaolimpeza_e_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8271/07_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8272/parque_calixto_abrao4.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_7o_sessao_-_limpeza_cemiterio_municipal_-_12_03_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8274/requerimento_7o_sessao_-_smtc_concurso_publico_-_12_03_2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_tapa_buraco_bairro_parque_das_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8276/requerimento_rocagem_das_avenidas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8277/requerimento_espaco_maior_para_eventos_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8278/requerimento_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_tapa_buraco_-_ipanema.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8280/requerimento_limpeza_-_av._presidente_medici.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_11-2024_iluminacao_cemiterio_contendas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8282/requerimento_12_-2024_iluminacao_cemiterio_dos_martirios_-_copia.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_7_sessao_avenida_lamartine.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8285/005_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8294/patrolamento_capao_pedra_branca..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_01_08a_sessao__praca_edorado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8296/07_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8297/canaleta_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8298/patrolamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8299/req._pocos_artesianos_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8300/muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8301/reptrsa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8302/adri.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8303/requerimento_8o_sessao_-_limpeza_lotes_cidade_jardim_-_19_03_2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_8o_sessao_-_cacamba_de_lixo_praca_duque_de_caxias_-_19_03_2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_limpeza_no_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8307/requerimento_limpeza_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8308/requerimento_sinalizacao_bairro_village_1.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8309/requerimento_canaleta_-_castelo_branco_i.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_ponte_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_sinaleiro_-_bar_do_abi.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8312/requerimento_13-2024_recapeamento_rua_da_soja.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_14-2024_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_15-2024_faixa_de_pedestre_elevada_-_cristiano_vitor.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8315/pavimentacao_asfaltica_na_entrada_da_rua_as_15_que_da_acesso_aos_bairros_airton_senna_e_conquista_com_ligacao_a_go_330..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8317/requerimento_prefeito_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8318/006_-_cleiber.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8319/007_-_adib_elias_e_vli.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8327/svo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8328/limpeza_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8329/requerimento_01_09a_e_10a__sessao__redutor_de_velocidade_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8330/drone.dengue_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8331/requerimento_9o_sessao_-_quadra_escola_jose_sebba_-_26_03_2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_9o_sessao_-_reforma_praca_azamor_ferreira_-_24_03_2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8333/requerimento_ovos_de_pascoa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_projeto_crescer_sorrindo_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_exame_de_radiografia.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8336/requerimento_16-2024_estrada_rural_do_ribeirao_.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_17-2024_mataburro_regiao_do_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8338/requerimento_18-2024_caixa_-_casas_evelina.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8339/intensificacao_no_patrulhamento_nas_mediacoes_do_residencial_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8340/requerimento_obras_sessao_9.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8342/008_-_rodrigo_margon.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8350/praca_no_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8351/requerimento_01_11a_sessao__escola_santa_clara_-_fono.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8352/anteprojeto20240401_09215839.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8353/dengue_02_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8354/img20240401_10101812.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8355/img20240401_10361216.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_11o_sessao_-_clinica_veterinaria_-_02_04_2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8357/requerimento_11o_sessao_-_cursos_distritos_-_02_04_2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8358/requerimento_limpeza_da_linha_do_trem.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_tapa_buraco_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8360/requerimento__rede_fluvial_em_frente_ao_condominio_nova_vida.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_represa_monsenhor_-_2.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8362/requerimento_19-2024_limpeza_-_arvoredo_jose_coelho.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8363/requerimento_20-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8364/requerimento_11_sessao_rocagem_avenida_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8366/patrolamento_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8367/lotes_bairro_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8368/arvores.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_01_sinalizacao_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_02_infraestrutura_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8371/solicitacao_de_multirao_contra_a_dengue_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8372/img20240408_10373404.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8373/img20240408_10393997.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_12o_sessao_-_abertura_av._l2_torneadora_paulao_-_09_04_2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8375/requerimento_12o_sessao_-_isencao_taxas_aapc_-_09_04_2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8376/requerimento_limpeza_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_implantacao_braco_de_luz.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8378/requerimento_tapa_buraco_rua_corumba.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_21-2024_recapeamento_rua_alberto_elias_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8380/recapeamento_do_loteamento_estrela_e_dos_bairros_adjacentes_residencial_liz_setor_flamboyant_residencial_eldorado_e_loteamento_bela_vista..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8381/estudo_sobre_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8382/sessao_12_requerimento_patrulhamento_praca_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_12_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8392/tapa-buraco_portal_lago_ii.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8393/goinfra.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8394/casa_de_velorios_sarv.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8395/requerimento_02_13a__sessao_entulhos_e_descartes.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_01_13asessao_ativacao_do_onibus_odontologico.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8397/13_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8398/13_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8399/13_sessao_2024_-_03.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8400/solicitacao_de_construcao_de_pista_de_atletismo_.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8401/requerimento_ver._gilmar_sec_estadual_de_goias_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8402/requerimento_ver._gilmar_sec_saude_fumace_catalao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8403/img20240415_14163483.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_13o_sessao__bancos_praca_velha_matriz_-_16_04_2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8405/requerimento_13o_sessao_-_faixa_pedeste_super_do_-_16_04_2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8406/requerimento_tapa_buraco_rua_da_praca_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8407/requerimento_sinalizacao_bairros_cruzeiro_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8408/requerimento_passarela_para_pedestres.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8409/requerimento_22-2024_lixieras_praca_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8410/ligacao_de_rede_de_esgoto_na_rua_jose_de_anchieta_no_residencial_parati..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8411/requerimento_rua_m-10_sessao_13.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8412/requerimento_13_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8413/009_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8434/conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8435/mato_pista.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8436/redutor_rua_mandaguari.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8438/requerimento_01_15asessao_ativacao_do_onibus_odontologico.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8439/requerimento_02_15a__sessao_descarte_de_moveis_e_.....pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8440/15_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8441/15_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8442/pista_de_caminhada_-_vereda_dos_buritis20240429_09293734.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8443/solicitacao_de_recapeamento_do_bairro_jardim_paraiso_e_rede_de_esgoto_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8444/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8445/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8446/img20240429_09140906.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8447/img20240429_09155889.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8448/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_23_04_2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8449/requerimento_14o_sessao_-_smtc_campanhas_educativas_-_23_04_2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8450/requerimento_patrolamento_estrada_regiao_da_macauba.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_patrolamento_estrada_regiao_samambaia.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento__tampa_pva_rua_egenireu.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8453/requerimento_rede_de_esgoto_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8454/requerimento_24-2024_lixieras_praca_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_25-2024_estacionamento_para_motos_-_pro-saude.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8456/recapeamento_do_bairro_residencial_dona_almerinda_e_loteamento_jardim_europa..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8457/limpeza_da_area_publica_na_rua_13_de_maio_jardim_brasiliense..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_15o_sessao_2024-_estudo_tecnico.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8459/011_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8461/cascalhamento_e_patrolamento_estrada_ouvidor.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8462/arco_viario_sarv.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_01_16a_sessao__iluminacao_na_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_02_16a__sessao_smtc_rua_f.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8465/16_sessao_2024_-_valdemes.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8468/sinalizacao_do_bairro_almerinda20240506_09453110.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8469/parque_calixto_abrao_.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8470/requerimento_ver._gilmar_sec_ciencia_e_tecnologia_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8471/requerimento_santa_helena_ii_limpeza.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8472/img20240506_14055634.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8473/requerimento_16o_sessao_-_aceiros_secretaria_meio_ambiente_-_07_05_2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8474/requerimento_16o_sessao_-_cobertores_animais_-_07_05_2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_tapa_buraco_rua_salvador.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8476/requerimento_seguranca_na_feira.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_redutor_de_velocidade_rua_532.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8478/requerimento_iluminacao_-_quadra_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8479/requerimento_iluminacao_-_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_26_-2024_iluminacao_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_27-2024_fisioterapeuta_ubs_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8482/requerimento_rosangela_-_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8483/010_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8484/012_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8485/011_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8496/iluminacao_represa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8497/pista_atletismo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_17o_sessao_-_reforma_casa_de_velorios_-_14_05_2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8499/requerimento_17o_sessao_-_smtc_sinalizacao_bairro_jardim_italia_-_17_05_2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8501/17_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8502/requerimento_rua_laser1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8503/requerimento_01_17a_sessao__iluminacao_na_av._l_01.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_no_266-2024_-_cacula_-_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8505/img20240513_10281257.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8506/requerimento_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8507/requerimento_iluminacao_publica_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8508/requerimento_implantacao_de_iluminacao_ao_redor_das_represas_no_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8509/requerimento_praca_-_castelo_ii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8510/requerimento_recapeamento_e_limpeza_-_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_28-2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8512/requerimento_29-2024_pediatra_ubs_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8513/colocacao_dos_bracos_e_lampadas_nos_postes_que_estao_fixados_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim...pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8514/requerimento_17o_sessao_exames_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8515/requerimento_no_277-2024_-_rosangela_-_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8516/requerimento_no_278-2024_-_rosangela_-_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8519/limpeza_campo_setor.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8520/iluminacao_represa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8521/pista_de_caminhada_evelina.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8522/requerimento_01_18a_sessao_limpeza_bairro_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8525/sinalizacao_dona_almerinda20240520_09282579.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8526/sinalizacao_proximo_ao_trevo20240520_09342572.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8527/img20240520_09430088.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_18o_sessao_-_morrinhjo_sao_joao_-_21_05_2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_18o_sessao_-_quadra_castelo_branco_-_21_05_2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_redutor_de_velocidade_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_extensao_da_rua_divano_elias.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_sinalizacao_bairros_parque_das_mangueiras_e_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_30-2024_caminhao-pneus.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8534/limpeza_em_uma_area_da_equatorial_no_jardim_paraiso..pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8535/troca_de_lampadas_na_rua_indaia_e_rua_goiatuba_no_castelo_branco_ii_-2.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8536/patrulhamento_no_bairro_castelo_branco_ii_principalmente_na_rua_goiatuba_e_rua_indaia._2.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_18o_sessao_transito.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_18o_sessao_aquecimento_de_piscina.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8539/img20240521_09481932.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_01_19a_sessao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8547/19_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8548/19_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_rua_laser1.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8550/img20240527_09594302.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8551/requerimento_19o_sessao_-_coleta_seletiva_-_28_05_2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8552/requerimento_19o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_28_05_2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8553/requerimento_poda_das_arvores_rua_joao_soares.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8554/requerimento_estacionamento_rua_uruguai.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8555/requerimento_passagens_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8556/requerimento_canaleta_-_av._belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_31-2024_exp_parking_-_parquimetro_.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8558/requerimento_32-2024_reconstrucao_do_muro_-_cemiterio_da_mata_preta.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8559/requerimento_19o_angiologista.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8565/limpeza_morro_tres_cruzes.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8566/alambrado_campo_setor.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_01_21a_sessao_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8568/21_sessao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_deusmar_-_asfalto_rua_sabino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8570/requerimento_21o_sessao_-_quadra_vila_multirao_-_03_06_2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_21o_sessao_-_recapeamento_asfalto_jardim_brasilia_-04-06_2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8572/requerimento_lampadas_praca_dos_dinoussauros.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8573/requerimento_exame_holter_e_mapa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_sinalizacao_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8575/requerimento_sinalizacao_-_jardimparaiso_e_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8576/requerimento_quadra_margon.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8577/requerimento_34-2024_limpeza_das_tres_represas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_33-2024_antena_de_telefone-internet_em_pires_belo_.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8579/013_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8583/agente_saude_cisterna.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8584/esgoto_rua_regina_pierre.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8585/requerimento_01_22a_sessao_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8587/22_sessao_2024_-_02.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8588/22_sessao_2024_-_01.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8589/10_06.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8590/10_06_02.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8592/solicitacao_do_raio_x_para_o_pronto_atendimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8593/img20240610_09491759.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8594/img20240610_10073343.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8604/requerimento_22o_sessao_-_banheiro_cemiterio_municpal_-_11_06_2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8605/requerimento_22o_sessao_-_varricao_ruas_11_06_2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento__lazar_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8607/requerimento_limpeza_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8608/requerimento_patrolamento_estrada_regiao_do_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_35_-2024_iluminacao_tres_represas.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_22o_sessao_-_tapa_buraco_bairro_paineira.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8612/requirimento_22_sessao_-_medicamento_escitalopran.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8620/asfalto_go-506.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8621/ponte_mata_preta.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8623/requerimento_01_24a_25a_sessao_smtc.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8624/requerimento_02_24a_25a_sessao_clean_master.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8625/requerimento_03_24a_25a_sessao_bruno_evangelista.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8626/canaletas.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8627/solicitacao_de_contratacao_de_bucomaxilo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8628/img20240624_13372907.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8629/img20240624_13400833.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_25o_sessao_-_relogio_praca_getulio_vargas__25_06_2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8631/requerimento_sinalizacao_escola_m._antonio_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8641/requerimento__limpeza_geral_rua_k.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8643/requerimento_cruzamento_r._mandaguari_e_r._jose_matias.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_37-2024_ponte_-_tambioco.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8645/requerimento_25o_sessao_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__-_bairros_margon__neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_25o_sessao_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_mon_senhor_souza.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8647/requirimento__25a_sessao_-_tiras_para_medir_diabetes.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8656/mato_rodovia_antonio_sebastiao_duarte.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_02_26a_sessao_recuperacao_estrada_riacho_e_mumbuca.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8658/requerimento_01_26o_sessao_limpeza_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8659/requerimento_26o_sessao_-_smtc_concurso_publico_-_06_08_2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8660/requerimento_26o_sessao_-_represa_monsenhor_-_06_08_2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8661/ponte_do_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8662/asfalto_rua_colina.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_-_programa_ver_melhor.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8664/requerimento_faixa_elevada_lamartine.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8665/sae.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8666/26_sessao_2024_req_1_quebra_molas..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8667/26_sessao_2024_-_02_pocos_artesianos_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8668/requerimento_lampadas_na_rua_israel_almeida.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_cascalhamento_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8670/requerimento_sinalizacao_bairro_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8671/requerimento_calcada_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8672/requerimento_faixa_elevada_-_represa_monsehor.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8673/revitalizacao_da_represa_monsenhor_de_souza.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8674/faixa_de_pedestre_elevada_-_ipanema.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8675/analise_na_isencao_das_multas_no_loteamento_paineiras.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8676/requerimento_-_ubs_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8677/requerimento_-_praca_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_-_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8679/015_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8683/quebra_mola_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8684/requerimento_27o_sessao_-_atendimento_medico_pires_belo_-_12_08_2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_27o_sessao_-_recapeamento_asfalto_monsenhor_souza_-12-08_2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8688/requerimento_sinalizacao_vertical_e_horizontal.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8689/requerimento_02_27a_sessao_limpeza_e_const._praca.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8690/requerimento_01_27a_sessao_limpeza_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_tapa_buraco_na_rua_pedro_afonso..pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8692/requerimento_sinalizacao_rua_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_redutor_de_velocidade_rua_salustiano_da_paz.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8694/requerimento_36-2024_sinalizacao_de_transito_-_barka-st._universitario.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8695/reparo_no_asfalto_da_av._ricardo_paranhos_proximo_a_rotatoria_da_av._max_margon.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8696/estudo_para_colocacao_de_uma_passarela_para_pedestres_na_go_330_proximo_a_entrada_da_rua_flor_de_maio_vila_cruzeiro_ii_e_a_rua_buganvile_do_bairro_vila_wilson_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8697/parceria_entre_eles_para_organizacao_do_transito_na_br_050_proximo_ao_bairro_castelo_branco_pontal_norte_e_adjacentes..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8700/asfaltamento_de_trehos_no_alvinoi_albino.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8701/requerimento_28o_sessao_-_lixeiras_ecologicas_-_21_08_2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8702/requerimento_28o_sessao_-_quadra_escola_jose_sebba_-_21_08_2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8703/requerimento_rotatoria_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_posto_de_saude_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8710/asfalto_sarv_24.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8711/iluminacao_represa_3.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_29o_sessao_-_atendimento_odontologico_-_27_08_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8713/requerimento_29o_sessao_-_ponte_vila_uniao_e_paineiras_-_27_08_2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8714/29_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8715/solicitacao_de_extensao_da_universidade_aberta_do_brasil_.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8717/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8718/requerimento_aumento_de_vagas_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_sinalizacao_-_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8720/requerimento_cacamba_de_lixo_castelo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8721/analise_para_uma_solucao_para_amenizar_a_quantidade_excessiva_de_poeira_que_vem_gerando_pela_construcao_e_reforma_no_parque_ecologico_severo_gomides_neto.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8722/016-_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8723/017_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8725/tapa-buraco_avenidas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8726/calcadao_represa_bica.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8727/requerimento_31o_sessao_-_reforma_praca_azamor_ferreira_-_03_09_2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8728/requerimento_31o_sessao_-_area_de_lazer_monsenhor_souza_-_03_09_2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8729/solicitacao_do_convenio_de_otorrino_.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_aumento_de_vagas_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_sinalizacao_rua_boiadeiros_com_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8732/requerimento_estacionamento_em_frente_ao_cemiterio_jardim_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_01_31a_sessao_limpeza_represa_do_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8734/cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_sinalizacao_-_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8736/requerimento_praca_-_eldorado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8737/requerimento_2024_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8738/requerimento_31o_sessao_-_solicitar_a_troca_de_lampada_rua_uruana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_31o_sessao_-_solicitar_asfalto__morro_agudo.docx.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8742/iluminacao_lampadas.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8743/quebra-mola_jardim_acacias.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8744/requerimento_32o_sessao_-_banheiro_cemiterio_municpal_-_10_09_2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_32o_sessao_-_cameras_festa_do_rosario_-_10_09_2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8746/village.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8747/asfaltamento_de_trehos_no_alvinoi_albino.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8748/requerimento_01_32a_sessao_smtc.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8749/requerimento_recapeamento_da_rua_da_transzero.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_lampadas_praca_brasil_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8751/requerimento_reforma_e_aumento_de_brinquedos_praca_no_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_-_canaleta_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_-_limpeza_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8754/estudo_no_transito_da_av._espirito_santo_com_a_rua_125_do_setor_aeroporto..pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8760/equatorial.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8761/afaltamento_do_trecho_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8762/requerimento_02_33a_sessao_recap._da_rua__ataides_rios_sobrinho_-_b._ma_amelia_i.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8763/requerimento_01_33a_sessao__praca_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento__entrada_do_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8765/requerimento__pintura_da_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8766/requerimento_aparelhos_ortodonticos_-_prefeito_e_saude.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_limpeza_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8768/requerimento_tapa_buraco_-_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_odontopediatria.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8770/requerimento_neuro_cirurgiao.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8771/requerimento_34o_sessao_-_posto_de_saude_-_bairros_conquista_-_24_09_2024.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8772/requerimento_34o_sessao_-_recolhimento_residuos_-_24_09_2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8773/poda_de_arvores_rua_fagundes_varela.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8774/img20240923_09221941.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8775/img20240923_09411976.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8776/requerimento_exame_audiometria.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8777/requerimento_coveiro_para_cemiteiro_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8778/requerimento_aumento_de_veterinarios_e_baias.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8779/estudo_para_escoamento_de_agua_na_avenida_castelo_branco_esquina_com_803_setor_universitario..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8780/sessao_34_requerimento_compra_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8782/balsa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_36o_sessao_-_cursos_distritos_-_01_10_2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8784/requerimento_36o_sessao_-_uniforme_e_material_escolar_-_01_10_2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8785/tapa_buraco_alto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8786/img20240930_14334394.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_sugestao_de_horarios__-_master_clean.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8788/requerimento_melhorias_na_casa_de_velorios_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8789/requerimento_troca_das_lampadas_queimadas_do_cemiterio_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8790/requerimento_iluminacao_-_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8791/requerimento_iluminacao_-_morro_agudo__postes.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8792/requerimento_37o_sessao_-_praca_setor_aeroporto_08_10_2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_37o_sessao_-_vigilantes_escolas_-_08_10_2024.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8794/sinalizacao_prox_paraiso.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8795/requerimento__lazer_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_sinalizacao_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8797/quebra_mola_maria_amelia_02.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_01__38o_sessaolimpezaativacao_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8799/img20241015_09414500.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimentosmtc.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8801/requerimento_construcao_unidade_de_saude_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8802/requerimento_38o_sessao_-_tapa_buraco_b._santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8809/39_sessao_2024.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8810/pedido_canaleta.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8811/rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8812/tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8813/sinalizacao_escola_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8814/requerimento_02_39a_sessao_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_01__39o_sessaolimpeza_das_bocas_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8816/requerimento_extensao_rua_belem.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8825/retirada_de_arvores_no_setor_marcone.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8829/requerimento_03_40a_sessao_canaleta_bairro_pontal_norte__rua_403.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_02_40a_sessao_veredas_dos_buritis_-_limpeza_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8831/requerimento_01_40a_sessao_av._jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8832/requerimento_atividades_do_nucleo_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_lampadas_praca_dos_dinoussauros_1.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8837/requerimento_exame_audiometria_1.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_aumento_de_veterinarios_e_baias_1.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8839/req._41_-_solicita_disponibilizacao_de_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8846/img20241112_08012793.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8847/pista_caminhada_mata.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8849/requerimento_ver._gilmar_smtc_redutor_de_velocidade_pires_belo_ok.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_melhoria_no_transito_rua_ademar_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8851/requerimento_limpeza_do_terreno_em_frente_o_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8852/req._42-solicita_a_volta_do_israel_macedo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8855/requerimento_01_43a_sessao_smtc_e_limpeza_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8856/requerimento_reforma_da_praca_do_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8857/requerimento_exame_ultrassom_morfologico.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8859/requerimento_01__44o_sessaolimpeza_das_bocas_de_lobo_-_copia.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_de_medico_otorrino.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8861/requerimento_implantacao_postes_rua_ana_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8862/sessao_44_requerimento_criacao_da_semana_da_amostra_da_saude.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8863/requerimento_45o_sessao_2024_estudo_tecnico.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8864/requerimento_45o_sessao_-_tapa_buraco_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8135/veto_das_emendas_a_loa_no_01_a_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8706/veto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8871/emenda_impositiva_no_01-2024_-_anisio...pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8872/emenda_impositiva_no_02-2024_-_anisio..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8873/emenda_impositiva_no_03-2024_-_kaka..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8874/emenda_impositiva_no_04-2024_-_kaka..pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8875/emenda_impositiva_no_05-2024_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8876/emenda_impositiva_no_06-2024_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8877/emenda_impositiva_no_07-2024_-_cleuber..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8878/emenda_impositiva_no_08-2024_-_cleuber..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8879/emenda_impositiva_no_09-2024_-_deusmar..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8880/emenda_impositiva_no_10-2024_-_deusmar..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8881/emenda_impositiva_no_11-2024_-_gilmar..pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8882/emenda_impositiva_no_12-2024_-_gilmar..pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8883/emenda_impositiva_no_13-2024_-_cacula..pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8884/emenda_impositiva_no_14-2024_-_cacula..pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8885/emenda_impositiva_no_15-2024_-_higor..pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8886/emenda_impositiva_no_16-2024_-_higor..pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8887/emenda_impositiva_no_17-2024_-_idelvan...pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8888/emenda_impositiva_no_18-2024_-idelvan..pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8889/emenda_a_loa_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8891/emenda_impositiva_no_20-2024_-_luiz..pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8890/emenda_impositiva_no_21-2024_-_batalha..pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8892/emenda_impositiva_no_22-2024_-_batalha...pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8894/emenda_impositiva_no_23-2024_-_marciel..pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8895/emenda_impositiva_no_24-2024_-_marciel..pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8896/emenda_impositiva_no_25-2024_-_ricardo..pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8893/emenda_impositiva_no_26-2024_-_rodrigo..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8897/emenda_impositiva_no_27-2024_-_rosangela..pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8898/emenda_impositiva_no_28-2024_-_rosangela..pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8900/emenda_impositiva_no_29-2024_-_vandeval..pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8903/emenda_impositiva_no_30-2024_-_vandeval..pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8899/emenda_a_loa_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8901/emenda_impositiva_no_32-2024_-_jair..pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8902/emenda_impositiva_no_33-2024_-_jair..pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/8904/emenda_impositiva_no_34-2024_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2024/10541/ata_da_25a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H786"/>
+  <dimension ref="A1:H787"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="238.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="237.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -29434,50 +29450,76 @@
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
         <v>2866</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>156</v>
       </c>
       <c r="D786" t="s">
         <v>2797</v>
       </c>
       <c r="E786" t="s">
         <v>2798</v>
       </c>
       <c r="F786" t="s">
         <v>32</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>2867</v>
       </c>
       <c r="H786" t="s">
         <v>2841</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>119</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F787" t="s">
+        <v>480</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2872</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -30223,50 +30265,51 @@
     <hyperlink ref="G762" r:id="rId761"/>
     <hyperlink ref="G763" r:id="rId762"/>
     <hyperlink ref="G764" r:id="rId763"/>
     <hyperlink ref="G765" r:id="rId764"/>
     <hyperlink ref="G766" r:id="rId765"/>
     <hyperlink ref="G767" r:id="rId766"/>
     <hyperlink ref="G768" r:id="rId767"/>
     <hyperlink ref="G769" r:id="rId768"/>
     <hyperlink ref="G770" r:id="rId769"/>
     <hyperlink ref="G771" r:id="rId770"/>
     <hyperlink ref="G772" r:id="rId771"/>
     <hyperlink ref="G773" r:id="rId772"/>
     <hyperlink ref="G774" r:id="rId773"/>
     <hyperlink ref="G775" r:id="rId774"/>
     <hyperlink ref="G776" r:id="rId775"/>
     <hyperlink ref="G777" r:id="rId776"/>
     <hyperlink ref="G778" r:id="rId777"/>
     <hyperlink ref="G779" r:id="rId778"/>
     <hyperlink ref="G780" r:id="rId779"/>
     <hyperlink ref="G781" r:id="rId780"/>
     <hyperlink ref="G782" r:id="rId781"/>
     <hyperlink ref="G783" r:id="rId782"/>
     <hyperlink ref="G784" r:id="rId783"/>
     <hyperlink ref="G785" r:id="rId784"/>
     <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>