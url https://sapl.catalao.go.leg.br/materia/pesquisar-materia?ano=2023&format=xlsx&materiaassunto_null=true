--- v0 (2026-03-03)
+++ v1 (2026-06-15)
@@ -54,10520 +54,10520 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rodrigão</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7226/mocao_de_repudio_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7226/mocao_de_repudio_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio - Empresa CREC 8 - Agressão Trabalhador</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7280/sessao_4_e_5_mocao_de_pesar_-_falecimento_dr._gustavo_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7280/sessao_4_e_5_mocao_de_pesar_-_falecimento_dr._gustavo_albino.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Falecimento Dr. Gustavo Albino</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marciel do Tudo Caipira</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7312/mocao_de_aplausos_01-2023__46_anos_igreja_quadrangular.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7312/mocao_de_aplausos_01-2023__46_anos_igreja_quadrangular.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, a ser encaminhada a Igreja do Evangelho Quadrangular para manifestar o reconhecimento aos seus 46 anos de história em nossa cidade.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cláudio Lima</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7313/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7313/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao aluno do Colégio Anice Cecílio, Vantuir Gonçalves Gomes, pelo brilhante desempenho no evento VANDA INTERNACIONAL SCIENCE COMPETITION, onde conquistou o 2º lugar, em uma Olimpíada que contou com a participação de 40 países.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jair Humberto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7314/mocao_de_aplauso_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7314/mocao_de_aplauso_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso à Igreja do Evangelho Quadrangular de Catalão pelas comemorações de seu 46° aniversário.</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luiz Pamonheiro</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7387/mocao_de_pesar__joao_batista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7387/mocao_de_pesar__joao_batista.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - SR. JOÃO BATISTA FERREIRA NUNES</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ricardo Alisson</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7390/mocao_de_aplausos_clayton_cesar_dos_santos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7390/mocao_de_aplausos_clayton_cesar_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. CLAYTON CESAR DOS SANTOS</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Idelvan da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7507/img_20230515_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7507/img_20230515_0001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os profissionais de Enfermagem do Município de Catalão-GO, em comemoração ao dia 12 de Maio – Dia internacional da Enfermagem.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7528/nota-acoes-2022_08_12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7528/nota-acoes-2022_08_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao DIA DO MILITAR VETERANO GOIANO</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7575/mocao_de_aplausos_estacao_meteorologica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7575/mocao_de_aplausos_estacao_meteorologica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Estação Meteorológica de Catalão.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7576/mocao_de_aplausos_ricardo_e_adriete.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7576/mocao_de_aplausos_ricardo_e_adriete.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Secretario de Assuntos Comunitários: Ricardo de Oliveira Silva e a Secretaria de Ação Social  Adriete  Corradi Fonseca Fayad Elias</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7584/mocao_de_aplausos__corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7584/mocao_de_aplausos__corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>O Vereador Sargento Anísio Pereira em conformidade com o artigo 109 do Regimento Interno da Câmara Municipal de Catalão, conferem a presente MOÇÃO DE APLAUSO AO_x000D_
 10º Batalhão Bombeiro Militar foi criado através da Portaria nº 017/98, no governo Marconi Perillo Ferreira Júnior. Instalado e efetivado no dia 15 de julho de 1998, na gestão do Sr. Cel QOBM Valdi Marques de Sousa, em um prédio cedido pela Prefeitura em regime de comodato, onde funcionava o antigo aeroporto da cidade de Catalão._x000D_
 A Unidade foi inaugurada no dia 06 de abril de 1999, com efetivo de 24 Bombeiros Militares, 01 caminhão de combate a incêndio (ABT-10), 01 caminhonete de salvamento (ASN-11) e 01 vw gol (052) para serviços administrativos._x000D_
 A nova sede do 10º Batalhão Bombeiro Militar foi inaugurada em 19/06/2014, no governo Marconi Perillo Ferreira Júnior, através de parceria com o munícipio, tendo como Comandante à época o Sr. Coronel QOC Esmeraldino Jacinto de Lemos, sob o Comando Geral do Sr. Coronel QOC Carlos Helbingen Júnior._x000D_
 A Unidade possui um terreno na região central de Catalão, com área de 3.950 m² e área edificada de 1.458 m², contando com área de assepsia, ampla garagem operacional e administrativa._x000D_
 No dia 20 de agosto de 2015, conforme Portaria nº 146/2015 – CG, o Comando do 10º Batalhão Bombeiro Militar foi assumido pelo Sr. Tenente-Coronel Warley Martins de Sousa, perdurando até 02/10/2022._x000D_
 No dia 03/10/2022, conforme Portaria nº 917/2022 - CG, o Comando foi assumido pelo Sr. Major Wiliam Alves Diniz Júnior, sendo o atual Comandante._x000D_
 Abrange atualmente 08 municípios e 02 distritos;_x000D_
 A área de atuação do 10º BBM abrange grande malha viária com 01 rodovia federal (BR-050 – 2,6 km da OBM) e 04 rodovias estaduais (GO-210 – 1,5 km da OBM, GO-330 – 2,6 km da OBM, GO-504 – 12 km da OBM e GO-305 – 16,7 km da OBM);_x000D_
 Região possui 02 grandes reservatórios (Lago Azul em Três Ranchos e Serra do Facão em Davinópolis);_x000D_
 Possui 01 Usina Hidrelétrica – Serra do Facão;_x000D_
 Região possui 02 PCH’s (pequena central hidrelétrica) – Goiandira e Nova Aurora;_x000D_
 O 10º Batalhão Bombeiro Militar já formou 7 turmas de Bombeiros Mirins, totalizando 357 crianças, está em andamento a 8º turma, com 44 crianças em formação._x000D_
 Em comemoração do aniversário do 10° Batalhão Bombeiro Militar a nossa continência, respeito e admiração pela magnitude da dedicação e empenho nestes 25 anos do Batalhão Bombeiro Militar do Estado de Goiás.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7617/sessao_26_mocao_de_aplauso_-expocatalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7617/sessao_26_mocao_de_aplauso_-expocatalao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso -Expocatalao</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7618/sessao_26_mocao_de_pesar_-_falecimento_juliano_soares.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7618/sessao_26_mocao_de_pesar_-_falecimento_juliano_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Falecimento Juliano Soares</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7656/mocao_de_aplausos_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7656/mocao_de_aplausos_-_anisio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos admiráveis representantes da Polícia Civil do Estado de Goiás, a seguir especificados:_x000D_
 _x000D_
 IImo. Sr. Delegado de Polícia: Marcos Vinícius da Costa Júnior_x000D_
 _x000D_
  Agentes de Polícia:_x000D_
  Stephenson Stefani Guimarães_x000D_
 Carlos Eduardo Fernandes Junior_x000D_
 Ivan Modesto da Silva_x000D_
 Leandri Rogers James da Costa Gonçalves._x000D_
 _x000D_
  Escrivães de Polícia:_x000D_
 Márcia Maria Pedroso_x000D_
 Poliana Mendes Borges</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Higor Bueno</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7657/mocao_giovani_cortopassi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7657/mocao_giovani_cortopassi.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Aplauso de forma a homenagear o Secretário de Esportes Giovani Cortopassi.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7793/mocao_de_repudio_-_adpf_442_-_descriminalizacao_do_aborto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7793/mocao_de_repudio_-_adpf_442_-_descriminalizacao_do_aborto.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Ação de Descumprimento de Preceito Fundamental 442, em tramitação no Supremo Tribunal Federal, com a pretensão de descriminalizar o aborto no Brasil.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7795/mocao_de_aplausos__aos_policiais_do_cpe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7795/mocao_de_aplausos__aos_policiais_do_cpe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao 8º CIPM/ Companhia de Policiamento Especializado de Catalão CPE, e ao 9º Comando Regional, representados pelos senhores:</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7796/victor_henrique.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7796/victor_henrique.pdf</t>
   </si>
   <si>
     <t>Moção de pesar do falecimento do Victor Henrique.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7797/sessao_32_mocao_de_aplauso_-bombeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7797/sessao_32_mocao_de_aplauso_-bombeiros.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos nobres e ilustríssimos senhores SOLDADO KEVIN E SOLDADO DANILO VAZ E A TODA CORPORAÇÃO DO 10º BATALHÃO DO CORPO DE BOMBEIROS</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7823/sessao_33_mocao_de_apoio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7823/sessao_33_mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7824/sessao_32_mocao_de_aplauso_-bombeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7824/sessao_32_mocao_de_aplauso_-bombeiros.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos nobres e ilustríssimos senhores SOLDADO KEVIN E SOLDADO DANILO VAZ E A TODA CORPORAÇÃO DO 10º BATALHÃO DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7835/mocao_de_aplauso_-_lucas_goncalves_machado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7835/mocao_de_aplauso_-_lucas_goncalves_machado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Autor e Escritor do livro A FÉ EM TEMPOS DE PANDEMIA, o Sr. Lucas Gonçalves Machado.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7857/mocao_pesar_-_vilma_rosa_de_morais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7857/mocao_pesar_-_vilma_rosa_de_morais.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar em decorrência do falecimento de Vilma Rosa de Morais.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7871/mocao_aplauso_-_assembleia_de_deus_ministerio_madureira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7871/mocao_aplauso_-_assembleia_de_deus_ministerio_madureira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Igreja Assembleia de Deus Ministério Madureira/Vila Erondina - Catalão-GO</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7880/mocao_de_aplausos_02-2023__hospital_de_amor_barretos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7880/mocao_de_aplausos_02-2023__hospital_de_amor_barretos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Alessandro Matias Leão e para a Sra._x000D_
 Vanessa Pinto Ribeiro Matias, coordenadores do Hospital de Amor em Catalão.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7884/mocao_de_aplauso_as_eleitas_ao_conselho_tutelar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7884/mocao_de_aplauso_as_eleitas_ao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso as Eleitas ao conselho Tutelar.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7885/barrertos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7885/barrertos.pdf</t>
   </si>
   <si>
     <t>O Vereador Idelvan Evangelista do Nascimento, no uso de suas atribuições legais e constitucionais, destina esta Moção de aplausos aos realizadores do segundo leilão do Amor em prol do Hospital do Amor de Barretos. Alessandro Matias Leão, Vanessa Pinto Ribeiro Matias Leão, Silvio Pinto Ribeiro, Ana Darc de Jesus Ribeiro , Andreia Pinto Ribeiro, e a todos os colaboradores, pelo excelente evento organizado em prol dessa causa tão nobre.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Rosângela</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7920/mocao_de_aplauso_pelo_dia_dos_professores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7920/mocao_de_aplauso_pelo_dia_dos_professores.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso pelo dia dos professores</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7930/sessao_39_mocao_de_aplauso_-radio_cultura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7930/sessao_39_mocao_de_aplauso_-radio_cultura.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À RADIO FUNDAÇÃO FREI JOÃO BATISTA VOGEL – RÁDIO CULTURA FM, PELOS SEUS 69 ANOS DIA 20 DE OUTUBRO DO PRESENTE ANO.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7931/sessao_39_mocao_de_pesar_-_falecimento_alvaro_da_aducat.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7931/sessao_39_mocao_de_pesar_-_falecimento_alvaro_da_aducat.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de ÁLVARO BARBOSA DA SILVA, POPULAR ÁLVARO DA ADUCAT.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cleuber Vaz</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7932/mocao_de_aplauso_-_pastora_camilla_lacerd.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7932/mocao_de_aplauso_-_pastora_camilla_lacerd.pdf</t>
   </si>
   <si>
     <t>Moção à Pastora Camilla Lacerda Marques Barbosa, responsável pela CIBE - Confederação das Irmãs Beneficentes Evangélicas da A.D. Catalão.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7935/mocao_de_pesar_-_sr._alvaro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7935/mocao_de_pesar_-_sr._alvaro.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, a ser encaminhada a família do Sr. Álvaro Barbosa da Silva, o popular Álvaro da Aducat.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7943/mocao_de_pesar_-_sr._durval.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7943/mocao_de_pesar_-_sr._durval.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, a ser encaminhada a família do Sr. Durval Pereira de Souza.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8009/sessao_42_mocao_de_aplauso_-academia_de_ginastica_bruna_brandao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8009/sessao_42_mocao_de_aplauso_-academia_de_ginastica_bruna_brandao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ACADEMIA DE GINÁSTICA BRUNA BRANDÃO</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8032/004-_cetas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8032/004-_cetas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS parabenizando toda a equipe do CETAS – CENTRO DE TRIAGEM DE ANIMAIS SILVESTRES.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8044/mocao_de_pesar_-_jardel_sebba_filho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8044/mocao_de_pesar_-_jardel_sebba_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Jardel Sebba Filho</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Jair Humberto</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8045/mocao_de_pesar_irani.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8045/mocao_de_pesar_irani.pdf</t>
   </si>
   <si>
     <t>``Moção de Pesar do falecimento do Sr. Irani José Santana.´´</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8047/mocao_de_aplauso_locomotiva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8047/mocao_de_aplauso_locomotiva.pdf</t>
   </si>
   <si>
     <t>``Moção de Aplausos da Equipe Locomotiva do Cerrado no Campeonato Brasileiro de Fut 7, divisão de acesso, realizado nos dias 2,3,4 e 5 de novembro em São Paulo.´´</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8048/mocao_de_pesar_-_irani_jose_santana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8048/mocao_de_pesar_-_irani_jose_santana.pdf</t>
   </si>
   <si>
     <t>Moção de pesar A " Irani José Santana".</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8049/mocao_de_aplausos_joao_gabriel_motocross.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8049/mocao_de_aplausos_joao_gabriel_motocross.pdf</t>
   </si>
   <si>
     <t>moção de aplausos  "João Gabriel".</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8050/mocao_de_aplausos_arthur_lourenzo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8050/mocao_de_aplausos_arthur_lourenzo.pdf</t>
   </si>
   <si>
     <t>moção de aplausos a '' Arthur Lourenzo''.</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8055/img20231127_09463813.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8055/img20231127_09463813.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, Daniel Rodrigues Pires</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8056/004-_ginair_patrocinio_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8056/004-_ginair_patrocinio_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS parabenizando ao Sr. GINAIR PATROCINIO DA SILVA – IMOBILIÁRIA PARATI.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8083/005-_santo_pane.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8083/005-_santo_pane.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS parabenizando a Casa Santo Pane Padaria e todos os seus colaboradores pela conquista alcançada no 15⁰ prêmio das melhores padarias do Brasil.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8133/mocao_de_aplauso_dez.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8133/mocao_de_aplauso_dez.pdf</t>
   </si>
   <si>
     <t>´´Moção de Aplauso à Senhora Agna Borges.´´</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7232/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7232/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. HÉLIA CRISTINA ROSA.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>Deusmar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7420/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7420/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>“Institui Medalha de Honra ao Mérito João Netto de Campos as pessoas que se destacaram como líderes políticos trazendo relevante feitos para sociedade Catalana".</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>"Concede título de Cidadania Catalana, e dá outras providências".</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7557/projeto_de_decreto_legislativo_no_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7557/projeto_de_decreto_legislativo_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona".</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_decreto_legislativo_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_decreto_legislativo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Paulo Rogério Alves Simões".</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_decreto_legislativo_no_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_decreto_legislativo_no_06-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana e, dá outras providências.”</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_decreto_legislativo_no_07-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_decreto_legislativo_no_07-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura ao 2º Tenente do Corpo de Bombeiros Militar do Estado de Goiás Sr. Aguinon Batista Costa”.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7663/projeto_de_decreto_legislativo_no_08_de2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7663/projeto_de_decreto_legislativo_no_08_de2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de  Cidadão Catalano ao Senhor Eduardo de Souza Ramos".</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto_de_decreto_legislativo_no_09-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto_de_decreto_legislativo_no_09-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadã Catalana a Senhora Renata Lane de Souza Ramos".</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7690/projeto_de_decreto_legislativo_no_10_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7690/projeto_de_decreto_legislativo_no_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura ao Tenente Sr. Vinícius Monteiro dos Santos</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7691/projeto_de_decreto_legislativo_no_11_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7691/projeto_de_decreto_legislativo_no_11_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita Catalana a Sra. Helena Ferreira Barreto</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>Maciel Batalha</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_decreto_legislativo_no_12_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_decreto_legislativo_no_12_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Mérito e Bravura ao 3º Sargento da Policia Militar do Estado de Goiás Samuel Henrique de Sousa Naves”</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_decreto_legislativo_no_13_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_decreto_legislativo_no_13_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Edison Luis Drescher".</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto_de_decreto_legislativo_no_14_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto_de_decreto_legislativo_no_14_de_2023.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Vanderlan Vieira Cardoso”.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7696/projeto_de_decreto_legislativo_no_15_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7696/projeto_de_decreto_legislativo_no_15_de_2023.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Ismael Alexandrino Júnior”.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto_de_decreto_legislativo_no_16_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto_de_decreto_legislativo_no_16_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Agnaldo Antônio Rodrigues Filho".</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto_de_decreto_legislativo_no_17_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto_de_decreto_legislativo_no_17_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Douglas Barreto Teles".</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto_de_decreto_legislativo_no_18-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto_de_decreto_legislativo_no_18-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Subtenente DIOMAR TADEU FERREIRA"</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto_de_decreto_legislativo_no_19de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto_de_decreto_legislativo_no_19de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadã Catalana a Sra. Núbia Rodrigues de Souza Teles".</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7717/projeto_de_decreto_legislativo_no_20de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7717/projeto_de_decreto_legislativo_no_20de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Benemérito Catalano ao Sr. Mauro Oliveira Batalha."</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7718/projeto_de_decreto_legislativo_no_21de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7718/projeto_de_decreto_legislativo_no_21de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa a Senhora Elena David de Souza Santos"</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto_de_decreto_legislativo_no_22_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto_de_decreto_legislativo_no_22_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao DR. ALEXANDRE ZAGO"</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7720/projeto_de_decreto_legislativo_no_23_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7720/projeto_de_decreto_legislativo_no_23_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana ao 2º Sargento da Policia Militar do Estado de Goiás Roberli Gonçalves Noronha.”</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_decreto_legislativo_no_24_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_decreto_legislativo_no_24_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura ao 2º Sargento da Polícia Militar do Estado de Goiás VINICIUS MENIN BARROS</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_decreto_legislativo_no_25_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_decreto_legislativo_no_25_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana ao Sr. Fledson Bolivar da Silva”</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_decreto_legislativo_no_26_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_decreto_legislativo_no_26_de_2023.pdf</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>Caçula</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_decreto_legislativo_no_27_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_decreto_legislativo_no_27_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Daniel Elias Carvalho Vilela”.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_decreto_legislativo_no_28_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_decreto_legislativo_no_28_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Professor EDIR FREIRE CRISTOVÃO</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_decreto_legislativo_no_29_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_decreto_legislativo_no_29_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede a Título de Mérito e Bravura ao 1º Sargento da PMGO Sr. ADINIL JOSÉ FERREIRA DA SILVA JÚNIOR.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_decreto_legislativo_no_30_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_decreto_legislativo_no_30_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora PATRÍCIA FORTES LOPES DONZELE CIELO.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_decreto_legislativo_no_31_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_decreto_legislativo_no_31_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. ANDRÉIA APARECIDA FRANCISCA PIRES</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_decreto_legislativo_no_32_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_decreto_legislativo_no_32_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito e Bravura ao Subtenente da Policia Militar de Goias Messias Sousa Nascimento e da outras providências.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_decreto_legislativo_no_33_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_decreto_legislativo_no_33_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita Catalana a Sra. Maria de Lourdes Netto de Campos.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_decreto_legislativo_no_34-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_decreto_legislativo_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Professor Jamil Barbosa à Professora Sra. Jesiele Martins Borges Elias - Professora Efetiva da Rede Municipal de Catalão.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_decreto_legislativo_no_35_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_decreto_legislativo_no_35_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor RESENDE PEREIRA DE SOUSA.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_decreto_legislativo_no_36_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_decreto_legislativo_no_36_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor JOSÉ FRANCISCO DA SILVA.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_decreto_legislativo_no_37_de_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_decreto_legislativo_no_37_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Carlos André Neiva de Oliveira”</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto_de_decreto_legislativo_no_38-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto_de_decreto_legislativo_no_38-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Luiz Antônio Bussola”.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto_de_decreto_legislativo_no_39-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto_de_decreto_legislativo_no_39-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. Reginaldo Victor da Silva”.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7764/projeto_de_decreto_legislativo_no_40-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7764/projeto_de_decreto_legislativo_no_40-2023.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa à Professora Sra. Veraluz de Mendonça Caixeta”.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_decreto_legislativo_no_41-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_decreto_legislativo_no_41-2023.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Mérito e Bravura ao 3º Sargento da CBM/GO o Sr. Alessandro Pereira Nicolau”.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>Kaká dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7766/projeto_de_decreto_legislativo_no_42-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7766/projeto_de_decreto_legislativo_no_42-2023.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadã Catalana a Sra. FRANCIELLE OTÍLIA CARDOSO".</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto_de_decreto_legislativo_no_43-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto_de_decreto_legislativo_no_43-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Sra. Aline Cristina Ferreira".</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto_de_decreto_legislativo_no_44-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto_de_decreto_legislativo_no_44-2023.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Major Sr. Willian Alves Diniz Júnior".</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7769/projeto_de_decreto_legislativo_no_45-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7769/projeto_de_decreto_legislativo_no_45-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana a Sra. Carmelinda Guimarães Pires”.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto_de_decreto_legislativo_no_46-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto_de_decreto_legislativo_no_46-2023.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Excelentíssima Sra. Marisete Ribeiro da Silva Barbosa.”</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_decreto_legislativo_no_47-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_decreto_legislativo_no_47-2023.pdf</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_decreto_legislativo_no_48-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_decreto_legislativo_no_48-2023.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. ELIANA MACHADO CANEDO BORGES".</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Adib Elias</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7195/projeto_de_lei_no_001-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7195/projeto_de_lei_no_001-2023.pdf</t>
   </si>
   <si>
     <t>“Reorganiza os marcos de início e fim da ‘Avenida João Netto de Campos’, modifica a denominação da ‘Rodovia Vicinal Sebastião de Pádua’, estabelecendo seus marcos de início e fim, todas do Município de Catalão, Estado de Goiás, e dá outras providências”.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7196/projeto_de_lei_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7196/projeto_de_lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências".</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7197/projeto_de_lei_no_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7197/projeto_de_lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7198/projeto_de_lei_no_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7198/projeto_de_lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre remanejamento, transposição e transferência de dotações orçamentárias constantes da Lei Orçamentária Anual de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7199/projeto_de_lei_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7199/projeto_de_lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7200/projeto_de_lei_no_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7200/projeto_de_lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei de Diretrizes Orçamentárias, Lei n° 3.993/2022, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências".</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7201/projeto_de_lei_no_07-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7201/projeto_de_lei_no_07-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o Plano Plurianual para o período de 2022 a 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7227/projeto_de_lei_no_08-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7227/projeto_de_lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a SECRETARIA MUNICIPAL DE TRANSPORTES E INFRAESTRUTURA, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração direta deste município".</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7228/projeto_de_lei_no_09-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7228/projeto_de_lei_no_09-2023.pdf</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7230/projeto_de_lei_no_10-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7230/projeto_de_lei_no_10-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a_x000D_
 consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7231/projeto_de_lei_no_11-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7231/projeto_de_lei_no_11-2023.pdf</t>
   </si>
   <si>
     <t>"Desafeta Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7233/projeto_de_lei_no_12-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7233/projeto_de_lei_no_12-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 6°, §2°, da Lei Municipal n° 4.044/2022, de 22 de dezembro de 2022, que `Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão — FME instituído pela Lei Municipal n° 3.224/2015, realocando no quadro da Lei Municipal n° 2.637/2008 os cargos que especifica, acrescendo vagas e ajustando remuneração; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal n° 1.818/2000, ao Fundo Municipal de Educação do Município de Catalão — FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece, junto à Lei Municipal n° 1.818/2000, ao Fundo Municipal de Educação do Município de Catalão — FME; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais ...</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7234/projeto_de_lei_no_13-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7234/projeto_de_lei_no_13-2023.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de LUCIENE DE SOUZA ALVES ao Parque Ecológico do Residencial Liz".</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_no_14-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_no_14-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa NUTRISOYA INDUSTRIA E COMERCIO DE FERTILIZANTES E BENEFICIAMENTO DE CEREAIS LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_no_15-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_no_15-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa Nelson Divino Carneiro o Corumbaíba, CNPJ n° 04.654.326/0001-93, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. "</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7281/projeto_de_lei_no_16-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7281/projeto_de_lei_no_16-2023.pdf</t>
   </si>
   <si>
     <t>"Desafeta Área Pública Municipal que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7282/projeto_de_lei_no_17-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7282/projeto_de_lei_no_17-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Educação de Catalão, a contratar profissionais na área da Educação, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7283/projeto_de_lei_no_18-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7283/projeto_de_lei_no_18-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal n° 11.738, de 16/7/2008".</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7284/projeto_de_lei_no_19-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7284/projeto_de_lei_no_19-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014 e do Decreto Municipal n° 1.173, de 19 de outubro de 2018, com Organizações da sociedade civil, para que em regime de mútua cooperação com o Poder Executivo contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7302/projeto_de_lei_no_20-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7302/projeto_de_lei_no_20-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a destinação final do imóvel adquirido pelo Município, descrito na Lei 3.634 de 18 de março de 2019".</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_no_21-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_no_21-2023.pdf</t>
   </si>
   <si>
     <t>"Institui Medalha de Honra ao Mérito João Netto de Campos às pessoas que se destacaram como líderes políticos trazendo relevantes feitos para sociedade Catalana".</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_no_22-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_no_22-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal a ASSOCIAÇÃO EDUCACIONAL E ASSISTENCIAL DO SUDESTE GOIANO – AEASG e dá outras providências."</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7315/projeto_de_lei_no_23-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7315/projeto_de_lei_no_23-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, Conselho Tutelar, e reestrutura o Fundo Municipal dos Direitos da Criança e do Adolescente nos termos previstos na Lei Federal n° 8.069 de 13 de julho de 1990 - Estatuto da Criança e do Adolescente e na Constituição Federal de 1998".</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7316/projeto_de_lei_no_24-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7316/projeto_de_lei_no_24-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina o Centro de Atenção Psicossocial Infanto-Juvenil - CAPS INFANTIL de Centro de Atenção Psicossocial Infanto-Juvenil - CAPS INFANTIL Marcos Bueno que especifica abaixo".</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7317/projeto_de_lei_no_25-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7317/projeto_de_lei_no_25-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre cessão de servidores públicos municipais para atuação em procedimentos que tratem de interesses de Crianças e Adolescentes junto ao_x000D_
 Tribunal de Justiça do Estado de Goiás, dá outras providências."</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7318/projeto_de_lei_no_26-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7318/projeto_de_lei_no_26-2023.pdf</t>
   </si>
   <si>
     <t>"Declara alterado o nome da Rua AS-18 loteamento Ayrton Senna para Rua Valda Pereira da Silva".</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7319/projeto_de_lei_no_27-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7319/projeto_de_lei_no_27-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo do Idoso de Catalão - COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019, de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal n° 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7320/projeto_de_lei_no_28-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7320/projeto_de_lei_no_28-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7321/projeto_de_lei_no_29-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7321/projeto_de_lei_no_29-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_no_30-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_no_30-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal."</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7368/projeto_de_lei_no_31-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7368/projeto_de_lei_no_31-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desafetar área de terreno que especifica, bem como a alienar área de terreno de propriedade do Município de Catalão — GO, na forma e condições que estabelece, e dá outras providências."</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7369/projeto_de_lei_no_32-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7369/projeto_de_lei_no_32-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Monte Sião do Poder de Deus de Catalão".</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7389/projeto_de_lei_no_33-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7389/projeto_de_lei_no_33-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA, visando estimular e incentivar o Esporte Amador, através do CAMPEONATO CATALANO DE FUTEBOL AMADOR DA PRIMEIRA DIVISÃO e dá outras providências".</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7388/projeto_de_lei_no_34-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7388/projeto_de_lei_no_34-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a destinação de Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7391/projeto_de_lei_no_35-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7391/projeto_de_lei_no_35-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a lei municipal de n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de Empresas em nosso Município".</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7417/projeto_de_lei_no_36-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7417/projeto_de_lei_no_36-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7418/projeto_de_lei_no37-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7418/projeto_de_lei_no37-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência, estabelece as políticas municipais da pessoa com deficiência e da outras providências".</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7421/projeto_de_lei_no_38-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7421/projeto_de_lei_no_38-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa RP UNIFORMES E BORDADOS LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7422/projeto_de_lei_no_39-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7422/projeto_de_lei_no_39-2023.pdf</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7441/projeto_de_lei_no_040-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7441/projeto_de_lei_no_040-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos do Município de Catalão e aos Agentes Políticos dos Poderes Executivo e Legislativo Municipal, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providências".</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7472/projeto_de_lei_no_41-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7472/projeto_de_lei_no_41-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação temporária para o atendimento de necessidade temporária de excepcional interesse público da Câmara Municipal de Catalão dá outras providências".</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7474/projeto_de_lei_no_42-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7474/projeto_de_lei_no_42-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proporcionalidade de empregados brasileiros em empresas sediadas no município de Catalão, regulamenta o art. 352 e seguintes da Consolidação das Leis Trabalhistas conforme interesse local, e dá outras providências”.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei_no_43-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei_no_43-2023.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do Município de Catalão, o Mês Maio Furta-cor, dedicado às ações de conscientizações, incentivo ao cuidado e Promoção da Saúde Mental Materna".</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7490/projeto_de_lei_no_44-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7490/projeto_de_lei_no_44-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Política de Combate à Obesidade, no Município de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7491/projeto_de_lei_no_45-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7491/projeto_de_lei_no_45-2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Saneamento Básico do Município de Catalão, estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_no_46-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_no_46-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana da Conscientização Política no município de Catalão".</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_no_47-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_no_47-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina-se a Creche Pró Infância, Padrão FNDE TIPO 01 do Bairro Jardim Europa de "Creche Jesus Guerreiro", que especifica abaixo".</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_no_48-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_no_48-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a definição do perímetro da área urbana do município de Catalão, estado de Goiás”.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_no_49-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_no_49-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina-se sede do PRÓ-SAÚDE - Programa de Saúde dos Servidores Municipais que especifica abaixo".</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_no_50-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_no_50-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina-se a sede do IPASC - Instituto de Previdência e Assistência dos Servidores de Catalão que especifica abaixo".</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7554/projeto_de_lei_no_51-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7554/projeto_de_lei_no_51-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública o INSTITUTO EQUILIBRIO DE ASSISTÊNCIA SOCIOCULTURAL E AMBIENTAL, e dá outras providências".</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7577/projeto_de_lei_no_52-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7577/projeto_de_lei_no_52-2023.pdf</t>
   </si>
   <si>
     <t>"Institui verba indenizatória a Agentes Políticos e Servidores Comissionados que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7578/projeto_de_lei_no_53-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7578/projeto_de_lei_no_53-2023.pdf</t>
   </si>
   <si>
     <t>“Declara alterado nome da Rua 02 Bairro Rosário para Rua João Carlos Ayres “Toquinho””.</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7581/projeto_de_lei_no_54-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7581/projeto_de_lei_no_54-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a ASSOCIAÇÃO CATALANA, ESPORTE E LAZER, EDUCAÇÃO, REABILITAÇÃO E ARTES ACCELERA e dá outras providências".</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_no_55-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_no_55-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais - PRC-2023 e dá outras providências".</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7583/projeto_de_lei_no_56-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7583/projeto_de_lei_no_56-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de n° 3.883, de 11 de junho de 2021, alterada pela Lei n° 3.921, de 20 de outubro de 2021 e Lei Municipal n° 3.965, de 06 de abril de 2022, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto_de_lei_no_57-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto_de_lei_no_57-2023.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL DE POLÍTICAS PENAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto_de_lei_no_58-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto_de_lei_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Dá o nome de NILO MARGON VAZ à estrada rural de acesso a comunidade da “Cisterna”.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto_de_lei_no_59-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto_de_lei_no_59-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providencias".</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto_de_lei_no_60-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto_de_lei_no_60-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 2° da Lei Municipal n° 1.693/1998, que `Cria remuneração e fixa valores, aos membros do Conselho Municipal de Educação', e nele inclui o parágrafo único, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto_de_lei_no_61-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto_de_lei_no_61-2023.pdf</t>
   </si>
   <si>
     <t>"Altera, da forma que especifica, a Lei Municipal n° 3.708 de 23/10/2019, que reestruturou o Conselho Municipal de Educação de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto_de_lei_no_62-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto_de_lei_no_62-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISGO e dá outras providências".</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_no_63-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_no_63-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal n° 4.014, de 23 de setembro de 2022, para majorar o número de vagas do cargo de Professor I — Atividades Físicas e dá outras providências".</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_no_64-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_no_64-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7612/projeto_de_lei__no_65-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7612/projeto_de_lei__no_65-2023.pdf</t>
   </si>
   <si>
     <t>"Aprova o Plano Municipal de Saneamento Básico destinado à gestão dos serviços públicos municipais de saneamento básico de abastecimento de água,_x000D_
 esgotamento sanitário, limpeza urbana, manejo de resíduos sólidos, drenagem urbana e manejo das águas pluviais, no Município de Catalão, Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_no_66-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_no_66-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa AGROCARD COMERCIO E INDUSTRIA LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_no_67-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_no_67-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa LR PLANETA ÁGUA ACESSÓRIOS PARA PISCINA LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_no_68-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_no_68-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Direito na Escola, a ser oferecido nas escolas municipais de Catalão".</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei_no_69-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei_no_69-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_no_70-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_no_70-2023.pdf</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_no_71-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_no_71-2023.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de CATALÃO, para o exercício financeiro de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei_no_72-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei_no_72-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta-se ao ANEXO ÚNICO da Lei Municipal de nº 4.107, de 09 de agosto de 2023, cargos e vagas na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no_73-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no_73-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis na área de limpeza pública no decorrer da realização da Exposição Agropecuária de Catalão, exercício de 2023".</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7689/projeto_de_lei_no_74-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7689/projeto_de_lei_no_74-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 3.505, de 10 de outubro de 2017, que autoriza a aquisição de bens imóveis (duas áreas de terreno urbano) para posterior transferência, por doação, ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, e a segunda, para o alargamento da Rua Salustiano Oliveira Paz, no Setor Ipanema, nesta Cidade, e dá outras providências".</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto_de_lei_no_75-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto_de_lei_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Humanização do Atendimento à Saúde, por meio de direitos do usuário dos serviços de saúde e deveres dos serviços de assistência à saúde e das suas respectivas ações no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7721/projeto_de_lei_no_76-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7721/projeto_de_lei_no_76-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a firmar instrumento de mútua cooperação com a Ferrovia Centro-Atlântica S.A, titular da administração da faixa de domínio da ferrovia que corta o Município ou a que vier a substituir, nos termos e para os fins que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7722/projeto_de_lei_no_77-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7722/projeto_de_lei_no_77-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1º da lei municipal nº 3.956, de 09 de fevereiro de 2022, alterada pela Lei 4.003, de 24 de agosto de 2022".</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto_de_lei_no_78-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto_de_lei_no_78-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, área de terreno que especifica, localizada na Fazenda Catalão, de propriedade de JBE Empreendimentos &amp; Participação LTDA, sociedade limitada, inscrita no CNPJ/MF nº 29.760.073/0001-63, com sede nesta cidade de Catalão/GO, que será, posteriormente, utilizado para implementação da Praça Cívica do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7729/projeto_de_lei_no_79-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7729/projeto_de_lei_no_79-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da apresentação do Cartão de Vacina no ato da matrícula nas unidades de ensino público municipal.”.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_80-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_80-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação de Práticas Corporais e Treinamento Esportivo — APCTE Amarelo, e dá outras providências".</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei_no_081-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei_no_081-2023.pdf</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_lei_no_82-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_lei_no_82-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a estrutura administrativa da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_lei_no_83-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_lei_no_83-2023.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal o PROJETO SOCIAL DE ESPORTES CRIANÇAS DO FUTURO e dá outras providências”.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_lei_no_84-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_lei_no_84-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_lei_no_85-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_lei_no_85-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina o Instituto de Previdência dos Servidores do Município de Catalão de PREV CATALÃO e dá Outras Providências".</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_no_86-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_no_86-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com o Instituto Professor João Margon Vaz e dá outras providências".</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7847/projeto_de_lei_no_87-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7847/projeto_de_lei_no_87-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o dia Municipal da Saúde, no Município de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7848/projeto_de_lei_no_88-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7848/projeto_de_lei_no_88-2023.pdf</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7872/projeto_de_lei_no_89-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7872/projeto_de_lei_no_89-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Criação do Prêmio Aluno Nota Dez no âmbito da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_90-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_90-2023.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de MANOEL RIBEIRO DA SILVA à ultima rua da comunidade da 'Cisterna”.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no_91-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no_91-2023.pdf</t>
   </si>
   <si>
     <t>"Fica garantido às crianças e aos adolescentes em situação de violência e vulnerabilidade a prioridade de vagas nas escolas da Rede Municipal de Ensino de Catalão".</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no_92-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no_92-2023.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal a ASSOCIAÇÃO DA COMUNIDADE PARA CRISTO – ASCOPAC e dá outras providências”.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7881/projeto_de_lei_no_93-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7881/projeto_de_lei_no_93-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a firmar convênio com o Tribunal de Justiça do Estado de Goiás para a cessão de servidor municipal e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_94-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_94-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar e dá outras Providências".</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no_95-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no_95-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 4.083, de 04 de maio de 2023 que Dispõe sobre o Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, Conselho Tutelar, e reestrutura o Fundo Municipal dos Direitos da Criança e do Adolescente nos termos previstos na Lei Federal n° 8.069 de 13 de julho de 1990 — Estatuto da Criança e do Adolescente e na Constituição Federal de 1998 e dá outras providências".</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_96-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_96-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a dação em pagamento de imóveis que menciona, em cumprimento a Composição para Desapropriação de Áreas homologada judicialmente (Autos n° 5506264-11.2019.8.09.0029) e dá outras providências".</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7921/projeto_de_lei_no_97-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7921/projeto_de_lei_no_97-2023.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de MANOEL RAIMUNDO FERREIRA à rua de entrada da comunidade da 'Cisterna'".</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7922/projeto_de_lei_no_98-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7922/projeto_de_lei_no_98-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Catalão, Estado de Goiás, a realizar Processo Seletivo Público para contratação de Agentes Comunitários de Saúde".</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7923/projeto_de_lei_no_99-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7923/projeto_de_lei_no_99-2023.pdf</t>
   </si>
   <si>
     <t>"Cria cargos de provimento em Comissão de Diretor Geral do Centro de Atenção Psicossocial CAPS AD III 'Joana Gomide Margon' na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7924/projeto_de_lei_no_100-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7924/projeto_de_lei_no_100-2023.pdf</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7925/projeto_de_lei_no_101-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7925/projeto_de_lei_no_101-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa RENOV HIGIENIZAÇÃO, CNPJ n° 44.257.113/0001-42, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências."</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7926/projeto_de_lei_no_102-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7926/projeto_de_lei_no_102-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a adquirir e doar, nos termos e para os fins indicados, kits de pneus às categorias de profissionais que_x000D_
 abaixo especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7928/projeto_de_lei_no_103-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7928/projeto_de_lei_no_103-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, através do Fundo Municipal de Meio Ambiente de Catalão, a conceder Subvenção Social a Universidade Federal de Catalão - UFCAT, destinado a execução do Projeto Mapeamento e levantamento das Nascentes na Área Urbana de Catalão (GO) - 2023 a 2027 e dá outras providências".</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7953/projeto_de_lei_no_104-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7953/projeto_de_lei_no_104-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa ESPAÇO NOVO TINTAS, CNPJ n° 08.517.076/0001-09, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7954/projeto_de_lei_no_105-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7954/projeto_de_lei_no_105-2023.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Desportiva, Cultural e Recreativa Catalana - ADEC, e dá outras providências".</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7977/projeto_de_lei_no106-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7977/projeto_de_lei_no106-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta de lotes de terreno, com o objetivo de solucionar erro de lote, sem indenização a qualquer das partes, dada a constatação da ausência de má fé, e dá outras providências".</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7978/projeto_de_lei_no107-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7978/projeto_de_lei_no107-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal, via Fundo Municipal de Saúde, a repassar recursos financeiros à Santa Casa de Misericórdia de Catalão, Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7979/projeto_de_lei_no108-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7979/projeto_de_lei_no108-2023.pdf</t>
   </si>
   <si>
     <t>"Revoga dispositivo da Lei n° 4.048, de 27 de dezembro de 2022".</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7980/projeto_de_lei_no109-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7980/projeto_de_lei_no109-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, por seu Executivo Municipal a prorrogar o Comodato do imóvel localizado à Rua Araguaia abaixo especificado e dá outras providências".</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8004/projeto_de_lei_no_110-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8004/projeto_de_lei_no_110-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com o CLUBE RECREATIVO E ATLÉTICO CATALANO - CRAC - recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8005/proj._de_lei_no_111-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8005/proj._de_lei_no_111-2023.pdf</t>
   </si>
   <si>
     <t>"Cria cargos de provimento efetivo, adequa salário do cargo de Engenheiros e concede atualização salarial, na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8006/projeto_de_lei_no_112-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8006/projeto_de_lei_no_112-2023.pdf</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8007/projeto_de_lei_no_113-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8007/projeto_de_lei_no_113-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Nossa Senhora do Rosário, exercício 2023".</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8027/projeto_de_lei_no_114-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8027/projeto_de_lei_no_114-2023.pdf</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8028/projeto_de_lei_no_115-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8028/projeto_de_lei_no_115-2023.pdf</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8029/projeto_de_lei_no_116-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8029/projeto_de_lei_no_116-2023.pdf</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8030/projeto_de_lei_no_117-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8030/projeto_de_lei_no_117-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A MANUTENÇÃO DE LICENÇAS E DIREITOS DE ALOCAÇÃO, OCUPAÇÃO, PERMANÊNCIA E FUNCIONAMENTO CONCEDIDOS OU A SE CONCEDER A EMPRESAS PÚBLICAS OU PRIVADAS DEVIDAMENTE CONSTITUÍDAS NO MUNICÍPIO DE CATALÃO".</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8051/projeto_de_lei_no_118-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8051/projeto_de_lei_no_118-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 5° e Art. 7° da Lei Municipal n° 1.899/2001 - Cria o PRÓ-SAÚDE, consolidada pela Lei Municipal n° 3.093/2014".</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8052/projeto_de_lei_no_119-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8052/projeto_de_lei_no_119-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À LOJA MAÇÔNICA MORRO DE SÃO JOÃO n° 158, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8053/projeto_de_lei_no_120-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8053/projeto_de_lei_no_120-2023.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de RUA JASSONE FLÁVIO DE MESQUITA à Rua 01, localizada no Bairro São Francisco".</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8080/projeto_de_lei_no_121-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8080/projeto_de_lei_no_121-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de n° 3.996, de 29 de junho de 2022, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8095/projeto_de_lei_no_122-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8095/projeto_de_lei_no_122-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a Associação Obras Assistenciais Leonidia Mendes recursos estes de aplicação compulsória destinada ao incentivo das atividades assistenciais desenvolvidas pela Instituição, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8100/peojeto_de_lei_no_123-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8100/peojeto_de_lei_no_123-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a alienar gratuitamente imóvel de propriedade do Município de Catalão, Estado de Goiás, à Universidade Federal de Catalão_x000D_
 - UFCAT, na forma e condições que estabelece, e dá outras providências. "</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8117/projeto_de_lei_no_124-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8117/projeto_de_lei_no_124-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 3.471, de 26 de abril de 2017 que dispõe sobre a criação do Conselho Municipal de Turismo e dá outras providências".</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8118/projeto_de_lei_no_125-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8118/projeto_de_lei_no_125-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Fundo Municipal do Turismo - FUMTUR no Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8119/projeto_de_lei_no_126-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8119/projeto_de_lei_no_126-2023.pdf</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8120/projeto_de_lei_no_127-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8120/projeto_de_lei_no_127-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À ASSOCIAÇÃO INSTITUTO VIDA DE CATALÃO, CNPJ N. 51.726.11010001-76, O IMÓVEL_x000D_
 PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8121/projeto_de_lei_no_128-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8121/projeto_de_lei_no_128-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa Catalão Indústria e Comércio de Importação e Exportação de Roupas Intimas Ltda, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8122/projeto_de_lei_no_129-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8122/projeto_de_lei_no_129-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa C&amp;G RETIFICA MOTOR FORTE LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências."</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8123/projeto_de_lei_no_130-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8123/projeto_de_lei_no_130-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa JUECI PEREIRA DE MELO, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8124/projeto_de_lei_no_131-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8124/projeto_de_lei_no_131-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa PERFIL ARTEFATOS DE CONCRETO LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8125/projeto_de_lei_no_132-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8125/projeto_de_lei_no_132-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa CONSTRUTORA E ENGENHARIA PAIVA LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8126/projeto_de_lei_no_133-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8126/projeto_de_lei_no_133-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa THAYNA FIDELIS DE SOUSA ROSA por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8127/projeto_de_lei_no_134-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8127/projeto_de_lei_no_134-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta de lotes de terreno que especifica, visando a aquisição de imóvel urbano disponível para uso, por Lote do Município no Loteamento Santa Cruz, nesta cidade, em permuta por Lote do particular no Loteamento Monsenhor Souza, localizado em Área de Preservação Permanente, não indicado para a execução de edificação, e dá outras providências".</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8128/projeto_de_lei_no_135-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8128/projeto_de_lei_no_135-2023.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste do valor de remuneração do cargo do Poder Legislativo Municipal que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8134/projeto_de_lei_no_136-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8134/projeto_de_lei_no_136-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro de Enfermeiros, dos Técnicos de Enfermagem, do Auxiliar de Enfermagem e da Parteira do Município de Catalão ao piso salarial profissional nacional instituído pela Lei Federal n° 14.434, de 4 de agosto de 2022 e_x000D_
 readequação na Estrutura dos Cargos Efetivos regidos pelo Regime Estatutário do Fundo Municipal de Saúde de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7259/projeto_de_lei_complementar_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7259/projeto_de_lei_complementar_no_01-2023.pdf</t>
   </si>
   <si>
     <t>"Institui normas sobre polícia administrativa no Município de Catalão, Estado de Goiás".</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_complementar_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_complementar_no_02-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Agência Reguladora de Serviços Públicos do Município de Catalão, Estado de Goiás, promovendo alterações na Lei Municipal n° 2.637/2008, e dá outras providências".</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_complementar_no_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_complementar_no_03-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Catalão/GO, e dá outras providências".</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7929/projeto_de_lc_no_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7929/projeto_de_lc_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A REFORMA DA PREVIDÊNCIA NO REGIME DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE CATALÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7981/projeto_de_lei_complementar_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7981/projeto_de_lei_complementar_no_05-2023.pdf</t>
   </si>
   <si>
     <t>"Faz adaptação, alteração e inclusão de dispositivos legais à Lei Municipal n°2.538, de 18 de dezembro de 2007, que dispõe sobre o Regime Próprio de Previdência Social do Município de Catalão, Estado de Goiás".</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7229/projeto_de_resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7229/projeto_de_resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão (GO) para o biênio 2023/2024".</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7416/projeto_de_resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7416/projeto_de_resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação temporária para o atendimento de necessidade temporária de excepcional interesse público da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7556/projeto_de_resolucaono_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7556/projeto_de_resolucaono_03-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece regra para efetivação da folha de pagamentos dos servidores e agentes políticos da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_resolucao_no_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_resolucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão dos adicionais de periculosidade e insalubridade que trata os artigos 143, 144 e 145 da Lei Municipal 3.373/2016 a qual dispõe sobre o Estatuto dos Servidores Públicos da Câmara Municipal de Catalão, e dá outras providências."</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8003/projeto_de_resolucao_no_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8003/projeto_de_resolucao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o limite de remuneração mensal dos servidores ativos, ocupantes de cargo de provimento efetivo, para recebimento de cesta básica de alimentos".</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8026/projeto_de_resolucao_no_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8026/projeto_de_resolucao_no_06-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2023".</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7202/img_20230206_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7202/img_20230206_0003.pdf</t>
   </si>
   <si>
     <t>solicitar as entregas da cesta dos funcionários da prefeitura que seja ate quinto dia util.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7203/img_20230206_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7203/img_20230206_0001.pdf</t>
   </si>
   <si>
     <t>solicitar que seja feita a instalação de semafaro na avenida dr. Lamartine pinto de avelar esquina com a av. jk.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7204/img_20230206_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7204/img_20230206_0002.pdf</t>
   </si>
   <si>
     <t>recapeamento e tapa buracos na rua L2, ( clube da Acfertil)</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_praca_maria_amelia_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_praca_maria_amelia_i.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Construção Praça Maria Amelia I</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7206/requerimento_atualizacao_dos_relogios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7206/requerimento_atualizacao_dos_relogios.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Atualização dos Relógios</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_viagem_goiania.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_viagem_goiania.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Resolução dos Agendamentos para Viagem</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_01-2023_iluminacao_de_led.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_01-2023_iluminacao_de_led.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da iluminação de LED ao longo da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7209/requerimento_03-2023_esgoto_r_crisantemos_jardim_primavera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7209/requerimento_03-2023_esgoto_r_crisantemos_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do sistema de esgoto na rua Crisântemos, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_02-2023_iluminacao_morrinho_de_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_02-2023_iluminacao_morrinho_de_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da iluminação no Morrinho de São João.</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7211/01_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7211/01_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão, informações quanto às providências que estão sendo tomadas sobre os animais de médio e grande porte que estão soltos pelas ruas do município.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7212/01_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7212/01_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira e ao Secretário Municipal de Ciência e Tecnologia, Ilmo. Sr. Rogério Mesquita, reparo na estrutura física do ponto turístico de Catalão, Morrinho do São João, bem como, a instalação de câmeras de monitoramento e a troca das lâmpadas queimadas.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7213/requerimento_1o_sessao_-_clinica_veterinaria_-_07_02_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7213/requerimento_1o_sessao_-_clinica_veterinaria_-_07_02_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da CLINICA VETERINÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_1o_sessao_-_represa_monsenhor_-_07_02_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_1o_sessao_-_represa_monsenhor_-_07_02_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração e execução de projeto de revitalização do complexo das três represas do Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7215/req._01_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_redutor_de_velocidade_quebra-molas_na_rua_noventa_e_um_91_esquina_com_a_rua_3_-_bairro_castelo_branco_ii_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7215/req._01_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_redutor_de_velocidade_quebra-molas_na_rua_noventa_e_um_91_esquina_com_a_rua_3_-_bairro_castelo_branco_ii_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de redutor de velocidade (quebra-molas) na Rua Noventa e um (91) com a Rua C 3 - Bairro Castelo Branco II, neste município.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7216/req._02_-_solicita_servico_de_rocagem_na_praca_brasil_cavalcante_no_bairro_pio_gomes_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7216/req._02_-_solicita_servico_de_rocagem_na_praca_brasil_cavalcante_no_bairro_pio_gomes_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviços de roçagem e limpeza na Praça Brasil Cavalcante, situada no Bairro Pio Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7217/duplicacao_da_rua_salustiano_da_paz_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7217/duplicacao_da_rua_salustiano_da_paz_2023.pdf</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7218/reforma_da_farmacia_municipal_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7218/reforma_da_farmacia_municipal_2023.pdf</t>
   </si>
   <si>
     <t>Reforma Farmácia Municipal</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7219/requerimento_1_1_sessao__quadra_martirios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7219/requerimento_1_1_sessao__quadra_martirios.pdf</t>
   </si>
   <si>
     <t>Reforma Quadra da Comunidade dos Martírios.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7220/limpeza_da_pista_de_caminhada__no_parque_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7220/limpeza_da_pista_de_caminhada__no_parque_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Pedido para que seja feito a limpeza da pista de caminhada do  loteamento Parque Buritis</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7221/recapeamento_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7221/recapeamento_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>Pedido para que seja feito o recapeamento da Rua Dois mil e doze e adjacentes, no Bairro Paineiras</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7222/requerimento_quadra_de_areia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7222/requerimento_quadra_de_areia.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de Quadra de Areia, na Praça localizada de frente o Supermercado Compre Bem, na Rua F. do Bairro Vila Liberdade.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7223/001_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7223/001_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização na rotatória da avenida dois de outubro em frente ao posto liberdade (sentido saída para Goiandira).</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7224/calcada_da_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7224/calcada_da_represa.pdf</t>
   </si>
   <si>
     <t>Reforma da calçada do Clube do Povo e a concretagem da área onde ficam as barras fixas e aparelhos abdominais.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7225/sessao_1_requerimento_limpeza_-_r.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7225/sessao_1_requerimento_limpeza_-_r.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CANTEIROS, LOTES NO BAIRRO JARDIM DAS ACÁCIAS E BAIRROS ADJACENTES</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7235/requerimento_programa_de_esporte_comunidade_ribeirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7235/requerimento_programa_de_esporte_comunidade_ribeirao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Esporte na Comunidade Ribeirão Samambaia</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7236/requerimento_escoamento_de_agua_av._anhanguera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7236/requerimento_escoamento_de_agua_av._anhanguera.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - ESCOAMENTO DE AGUA NA  AV. ANHANGUERA</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_escoamento_de_agua_condominio_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_escoamento_de_agua_condominio_jardim_europa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Escoamento de Água no Condomínio Jardim Europa</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7238/requerimento_2_2_sessao_reparo_dos_banheiros_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7238/requerimento_2_2_sessao_reparo_dos_banheiros_ipanema.pdf</t>
   </si>
   <si>
     <t>Limpeza e Reparos Banheiro Praça Manoel Arcanjo, Bairro Ipanema</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_1_2_sessao_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_1_2_sessao_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Limpeza Bosque Veredas dos Buritis</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7240/req._03_-_solicita_servico_de_tapa_buracos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7240/req._03_-_solicita_servico_de_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de tapa buracos na Avenida Nicolau Abrão, setor Central, nas proximidades da Câmara Municipal de Catalão, nesta cidade</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7241/img_20230213_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7241/img_20230213_0001.pdf</t>
   </si>
   <si>
     <t>Reforma do banheiro da praça do ipanema.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7242/img_20230213_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7242/img_20230213_0002.pdf</t>
   </si>
   <si>
     <t>reforma da praça Lazaro Domingos no bairro Primavera</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7243/requerimento_04-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7243/requerimento_04-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Solicitação operação de tapa-buraco na Rua Carolina Cândida da Silva, no bairro Pontal Norte</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7244/requerimento_05-2023_tapa-buraco_rua_2012_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7244/requerimento_05-2023_tapa-buraco_rua_2012_paineiras.pdf</t>
   </si>
   <si>
     <t>Solicita a operação de tapa-buraco na Rua 2012, no bairro Paineiras.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7245/requerimento_07-2023_oxigenio_na_casa_de_apoio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7245/requerimento_07-2023_oxigenio_na_casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>Solicita a  implantação de bala de oxigênio na casa de apoio.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7246/requerimento_2o_sessao_-_atendimento_oftalmologico_-_14_02_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7246/requerimento_2o_sessao_-_atendimento_oftalmologico_-_14_02_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços no sentido de oferecer à população carente do município atendimento oftalmológico.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_2o_sessao_-_palestra_escolas_dia_da_agua_-_14_02_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_2o_sessao_-_palestra_escolas_dia_da_agua_-_14_02_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para que sejam realizadas atividades socioeducativas e ambientais no mês de março em comemoração ao Dia Mundial da Água nas Escolas do Município.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7248/asfalto_rua_2012.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7248/asfalto_rua_2012.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA NA RUA 2012 E RUAS ADJACENTES, NO BAIRRO PAINEIRAS</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7249/contratacao_funcionario_-_limpeza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7249/contratacao_funcionario_-_limpeza.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE FUNCIONÁRIOS PARA LIMPEZA DE LOCAIS PÚBLICOS (RECREAÇÃO)</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7250/limpeza_-_bolanger.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7250/limpeza_-_bolanger.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE CANTEIROS, LOTES NO BAIRRO RESIDENCIAL BOLANGER</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7251/requerimento_morrinho_de_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7251/requerimento_morrinho_de_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a restauração do Morrinho de São João, a troca de lâmpadas e a limpeza do devido local.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_recapeamento_estrela.docx.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_recapeamento_estrela.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executado o recapeamento asfáltico do Bairro Estrela.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7253/direito_de_acompanhate_as_parturiente_19122022_indicacaoo_2023_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7253/direito_de_acompanhate_as_parturiente_19122022_indicacaoo_2023_saude.pdf</t>
   </si>
   <si>
     <t>Pedido Parturiente</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7254/02_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7254/02_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, solicitação de informações sobre a fila de espera de Cirurgias Eletivas de forma detalhada em nosso município.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7255/02_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7255/02_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Transportes e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, solicitação de ação tapa-buraco na Avenida José Marcelino, no bairro Castelo Branco.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7256/002_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7256/002_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento do trecho compreendido da GO 210 ao centro comunitário na região mata preta.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7257/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7257/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA ANÁLISE PARA A INSTALAÇAO DE UMA FAIXA DE PEDESTRE ELEVADA na Avenida 02 de Outubro número 32 Bairro Jardim Brasília</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_07-2023_limpeza_urbana_no_bairro_village.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_07-2023_limpeza_urbana_no_bairro_village.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza urbana no Residencial Village.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7262/requerimento_09-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7262/requerimento_09-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7263/requerimento_08-2023_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7263/requerimento_08-2023_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma canaleta para escoar água na Av. Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7264/req._06-_entrega_de_cestas_basicas_deste_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7264/req._06-_entrega_de_cestas_basicas_deste_municipio.pdf</t>
   </si>
   <si>
     <t>SOLICITAR com a máxima urgência a retomada da entrega de cestas básicas para a funcionários da prefeitura, neste Município.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7265/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7265/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado o serviço de tapa buracos e recapeamento asfáltico na Rua A no Bairro Jardim Europa, neste Município.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_1_4_sessao_centro_de_castracao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_1_4_sessao_centro_de_castracao.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico e Patrolamento ao acesso do Centro de Castração</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7267/requerimento_2_4_sessao_limpeza_museu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7267/requerimento_2_4_sessao_limpeza_museu.pdf</t>
   </si>
   <si>
     <t>Limpeza Museu Cornélio Ramos</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_mata_burro_-_propriedade_cesar_francisco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_mata_burro_-_propriedade_cesar_francisco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Mata Burro , região do Ribeirão Samambaia</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7269/requerimento_extensao_rua_maria_florisbelo_leao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7269/requerimento_extensao_rua_maria_florisbelo_leao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Extensão da Rua: Maria Florisbelo Leão</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento__tampa_pva_rua_21_de_abril.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento__tampa_pva_rua_21_de_abril.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Nivelamento do PVA na Rua: 21 de Abril</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7271/reforma_da_quadra_da_comunidade_cisterna_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7271/reforma_da_quadra_da_comunidade_cisterna_.pdf</t>
   </si>
   <si>
     <t>Solicitação da reforma da quadra da comunidade cisterna</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7272/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7272/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma do calçamento do patio do  CEMEI Irmão Yolanda</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7273/04_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7273/04_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a instalação de um semáforo no cruzamento entre a Rua São Vicente do Araguaia e a Avenida Margon, no bairro Santo Antônio (Próximo ao Posto Gui).</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7274/04_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7274/04_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, solicitação de recapeamento do Bairro Estrela.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_4o_sessao_-_asfalto_centro_de_castracao_-_28_02_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_4o_sessao_-_asfalto_centro_de_castracao_-_28_02_2023.pdf</t>
   </si>
   <si>
     <t>Solicita o asfaltamento da Rua Belém no Bairro Vila Erondina, trecho que dá acesso ao Centro de Castração e Reinserção de Cães e Gatos do Munícipio de Catalão.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_4o_sessao_-_entrega_documentos_feirao_emprego_-_24_02_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_4o_sessao_-_entrega_documentos_feirao_emprego_-_24_02_2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações com relação a entrega de documentos às pessoas que requereram os mesmos durante a realização nos dias 03 e 04 de novembro de 2.022 no Cotec em Artes Labibe Faiad, em Catalão, do 2º Feirão do Emprego.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7277/faixa_de_pedestre_r._da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7277/faixa_de_pedestre_r._da_resistencia.pdf</t>
   </si>
   <si>
     <t>Solicito que seja colocada faixa de pedestre no cruzamento da Rua da Resistência, Rua Sergipe, Rua Ozark Vieira Leite, Rua Tiradentes</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7278/sessao_4_e_5_requerimento_manutencao_academia_sec._esportes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7278/sessao_4_e_5_requerimento_manutencao_academia_sec._esportes.pdf</t>
   </si>
   <si>
     <t>Manutenção Academia Sec. Esportes</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_quadra_santa_terezinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_quadra_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Que seja executada a reforma da Quadra de Esportes do Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7285/requerimento_10-2023_redutor_de_velocidade_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7285/requerimento_10-2023_redutor_de_velocidade_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade ou uma fiscalização eletrônica, na Av. José Marcelino.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_11-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_11-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Solicita a operação tapa-buraco na Rua Carolina Cândida da Silva, no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7287/requerimento_12-2023_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7287/requerimento_12-2023_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Manoel Arcanjo, no bairro Ipanema.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7288/requerimento__pintura_faixa_de_pedestre_jk.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7288/requerimento__pintura_faixa_de_pedestre_jk.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das faixas de pedestres Av. Jk</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7289/requerimento__limoeza_canteiro_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7289/requerimento__limoeza_canteiro_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza nos canteiros das avenidas do bairro Setor Aeroporto</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7290/requerimento__tampa_pva_rua_vagner_estelita_campos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7290/requerimento__tampa_pva_rua_vagner_estelita_campos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Nivelamento PVA da Rua: Vagner Estelita Campos</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7291/requerimento_1_6_sessao_limpeza_marconi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7291/requerimento_1_6_sessao_limpeza_marconi.pdf</t>
   </si>
   <si>
     <t>Limpeza do Setor Marconi</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7292/requerimento_2_6_sessao_acesso_bairro_castelo_branco_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7292/requerimento_2_6_sessao_acesso_bairro_castelo_branco_ii.pdf</t>
   </si>
   <si>
     <t>Modificação da Sinalização da via que dá acesso ao Bairro Castelo Branco II</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7293/req._07_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7293/req._07_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAR serviço de roçagem, no campo de futebol do Bairro Teotônio Vilela, situado entre as Ruas Abdom Leite com a Rua Célio Paranhos, nesta cidade.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7294/requerimento_tapa_buraco_-_estrela_e_ma_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7294/requerimento_tapa_buraco_-_estrela_e_ma_amelia.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda a extensão dos Bairros Estrela e Maria Amélia.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7295/requerimento_academia_vila_liberdade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7295/requerimento_academia_vila_liberdade.pdf</t>
   </si>
   <si>
     <t>Indicação para restauração da Academia ao ar livre, localizada na Praça da Vila Liberdade.</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7296/requerimento_6o_sessao_-_cursos_distritos_-_07_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7296/requerimento_6o_sessao_-_cursos_distritos_-_07_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para a implementação de cursos profissionalizantes, projetos nas áreas da cultura, esportes e lazer no calendário escolar nos Distritos de Santo Antônio do Rio Verde e Pires Belo.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7297/requerimento_6o_sessao_-_limpeza_corrego_da_chacara_-_07_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7297/requerimento_6o_sessao_-_limpeza_corrego_da_chacara_-_07_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem) das margens do Córrego da Chácara das Madres, em especial no trecho entre o Complexo Francisco Cassiano (represas do Bairro Monsenhor Souza) e a Av. João Luiz no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7298/direito_de_acompanhate_as_parturiente_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7298/direito_de_acompanhate_as_parturiente_2.pdf</t>
   </si>
   <si>
     <t>Acompanhante Parturiente</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7299/asfalto_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7299/asfalto_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento da Rua José de Sá Guimarães até o encontro da Rua Gregório Martins, no Distrito de Santo Antônio do Rio Verde, faltando apenas uns 200 metros para ser finalizada.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7300/06_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7300/06_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, solicitação de disponibilização de Fisioterapeuta no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7301/faixa_continua_na_rua_nicolau_abao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7301/faixa_continua_na_rua_nicolau_abao.pdf</t>
   </si>
   <si>
     <t>Solicito análise para estacionamento somente de um lado na Rua Nicolau Abrão, no trecho compreendido entre a Rua Bernado Guimarães e Rua Rosemar Paranhos</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7305/req._08_-_substituicao_de_lampada_queimada_na_rua_sabino_pereira_da_silva_no_bairro_mae_de_deus_antiga_rua_do_lazer_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7305/req._08_-_substituicao_de_lampada_queimada_na_rua_sabino_pereira_da_silva_no_bairro_mae_de_deus_antiga_rua_do_lazer_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a substituição de lâmpadas queimadas em postes localizados na Rua Sabino Pereira da Silva, antiga Rua do Lazer, ao lado do estacionamento da Nova Matriz, nesta cidade.</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_1_7_sessao_limpeza_maria_amelia_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_1_7_sessao_limpeza_maria_amelia_ii.pdf</t>
   </si>
   <si>
     <t>Limpeza Bairro Maria Amélia II</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7307/requerimento_2_7_sessao_iluminacao_publica_rua_augusto_silvestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7307/requerimento_2_7_sessao_iluminacao_publica_rua_augusto_silvestre.pdf</t>
   </si>
   <si>
     <t>Implantação Iluminação Pública à Rua Augusto Silvestre, Bairro Flamboyant</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7308/requerimento_7o_sessao_-_ovos_de_pascoa_-_14_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7308/requerimento_7o_sessao_-_ovos_de_pascoa_-_14_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de ovos de páscoa para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7309/requerimento_7o_sessao_-_abertura_av._l2_torneadora_paulao_-_14_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7309/requerimento_7o_sessao_-_abertura_av._l2_torneadora_paulao_-_14_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e a abertura da Av. L2 na altura do número 2.831 no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_13-2023_mataburro_coqueiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_13-2023_mataburro_coqueiros.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um mata-burro na região dos coqueiros.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7311/07_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7311/07_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Ao Diretor Municipal de Limpeza Urbana, Ilmo. Sr. Valdemes Rosa da Silva, solicito que sejam realizados os serviços de Roçagem e limpeza nos bairros Setor Aeroporto, Santa Mônica, Goianiense, Campo Belo e Lucas.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7322/requerimento_regularizacao_loteamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7322/requerimento_regularizacao_loteamento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Regularização dos Loteamentos Irregulares do Municipio</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7323/requerimento_ovos_de_pascoa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7323/requerimento_ovos_de_pascoa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ovos de pascoa para alunos das Creches e Escolas Municipais</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das Ruas Boadeiros e Santa Maria no bairro Vila Cruzeiro II</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7325/requerimento_1_8_sessao_implantacao_de_canaletas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7325/requerimento_1_8_sessao_implantacao_de_canaletas.pdf</t>
   </si>
   <si>
     <t>"Implantação de canaletas na rua 21 de Abril"</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7326/requerimento_2_8_sessao_tapa_buracos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7326/requerimento_2_8_sessao_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>"Recapeamento da Rua 10 - Portal do Lago"</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7327/req._09_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7327/req._09_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Solicita a substituição de lâmpada com mau contato em um poste situado na Rua Antônio Mariano da Silva - Bairro Pio Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7328/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7328/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado serviço de recapeamento asfáltico na Rua 94 entre as Ruas 108 e 109 - Bairro Castelo Branco, neste município.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7329/08_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7329/08_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, a solicitação de implantação de lombada eletrônica, na Rua Portugal Porto Guimarães.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7330/08_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7330/08_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, limpeza e roçagem dos lotes próximos a Escola Frei João Francisco.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7331/estacionamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7331/estacionamento.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de Estacionamento próprio para idosos e deficientes em frente à Paróquia Nossa Senhora Mãe de Deus, na Avenida João VIII, Bairro Mãe de Deus</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7332/placa_sinalizacao_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7332/placa_sinalizacao_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de placa de sinalização na Rua Sebastião Mesquita, proibindo virar na Rua José Rosa Pena no Bairro Ipanema.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7333/requerimento_8o_sessao_-_cameras_de_video_monitoramento_-_21_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7333/requerimento_8o_sessao_-_cameras_de_video_monitoramento_-_21_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de novas câmeras de monitoramento nos principais pontos de abandono de animais.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_21_03_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_21_03_2023.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de intervenção do Poder Público Municipal com relação a ligação da Av. A no Residencial Cidade Jardim com a Rua da Resistência no Bairro Teotônio Vilela.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7335/img_20230320_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7335/img_20230320_0004.pdf</t>
   </si>
   <si>
     <t>implantação de faixa elevada ou redutor de velocidade de frente Asilo Sao Vicente de Paula.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7336/img_20230320_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7336/img_20230320_0002.pdf</t>
   </si>
   <si>
     <t>implantação de faixa elevada ou redutor de velocidade na avenida anhanguera.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7337/requerimento_faixa_elevada_santhiago.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7337/requerimento_faixa_elevada_santhiago.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar faixa de pedestre elevada na Av. José Marcelino, Bairro Estrela, nas proximidades do Supermercado Santhiago.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_14-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_14-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7339/003_-_nelson_martins_fayad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7339/003_-_nelson_martins_fayad.pdf</t>
   </si>
   <si>
     <t>Solicitação para a instalação de bancos na Rua Ricardo Paranhos, N° 27, no canteiro da Vila Liberdade.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7340/banheiros_praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7340/banheiros_praca.pdf</t>
   </si>
   <si>
     <t>Solicito análise sobre situação do banheiro da Praça Manoel Arcanjo, Bairro Ipanema</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7341/requerimento_sinalizacao_rua_ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7341/requerimento_sinalizacao_rua_ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização na Rua Ricardo Paranhos, no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7342/requerimento_red._velocidade_av._ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7342/requerimento_red._velocidade_av._ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implantação de um redutor de velocidade na Av. Ricardo Paranhos.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_programa_de_lapide_e_foto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_programa_de_lapide_e_foto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Programa Social - Lapide (Pedra) e foto gratuito para Familiares Carentes</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_sinalizacao_bairro_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_sinalizacao_bairro_jardim_europa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das ruas do bairro Jardim Europa</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7345/requerimento_rocagem_das_avenidas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7345/requerimento_rocagem_das_avenidas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Roçagem em todos os Canteiros das principais avenidas da Cidade</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_recapeamento_bairro_dona_sofia_e_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_recapeamento_bairro_dona_sofia_e_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executado o recapeamento asfáltico do Bairro Dona Sofia e do Setor Aeroporto.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7347/requerimento_recapeamento_margon_iii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7347/requerimento_recapeamento_margon_iii.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executado o recapeamento asfáltico do Bairro Margon III.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_revitalizacao_morrinho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_revitalizacao_morrinho.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a restauração e revitalização do Morrinho de São João, a troca de lâmpadas e a limpeza do devido local.</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7349/requerimento_recapeamento_rua_a_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7349/requerimento_recapeamento_rua_a_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executado o recapeamento asfáltico da Rua A, no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7350/req._12_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7350/req._12_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA os serviços de limpeza e roçagem nas Três Represas, situadas no Bairro Monsenhor de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7351/req._11_-_solicita_servicos_de_limpeza_de_mato_dos_canteiros_central_em_toda_extensao_da_gerson_barbosa_de_melo_-_bairro_santa_cruz_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7351/req._11_-_solicita_servicos_de_limpeza_de_mato_dos_canteiros_central_em_toda_extensao_da_gerson_barbosa_de_melo_-_bairro_santa_cruz_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA limpeza de mato dos canteiros central em toda extensão da Avenida Gerson Barbosa de Melo - Bairro Santa Cruz, nesta cidade</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7352/requerimento_1_09_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7352/requerimento_1_09_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza e Iluminação Morrinho São João</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7353/requerimento_02_09_e_10_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7353/requerimento_02_09_e_10_sessao.pdf</t>
   </si>
   <si>
     <t>Implantação de Lixeiras na praça do Museu Cornélio Ramos</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7354/academia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7354/academia.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão/construção de uma Academia ao Ar Livre na Rua Espanha, Vila Chaud (onde era o antigo Posto Policial).</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7355/agua_-_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7355/agua_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilidade e possibilidade de se implantar Poços Artesianos ou Cisternas nos cemitérios das Comunidades Rurais da nossa região, principalmente nos cemitérios dos Coqueiros, da Custódia e da Baixado do Lobo</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7356/requerimento_9o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7356/requerimento_9o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de “Lixeiras Ecológicas” nas praças e principais vias do município.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_9o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_9o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de redutor de velocidade dos veículos que trafegam na Rua Cristiano Victor no Bairro São João.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7358/sessao_9_e_10_requerimento_retorno_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7358/sessao_9_e_10_requerimento_retorno_ccpa.pdf</t>
   </si>
   <si>
     <t>Retorno do CCPA</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7359/sessao_9_e_10_requerimento_retorno_israel_macedo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7359/sessao_9_e_10_requerimento_retorno_israel_macedo.pdf</t>
   </si>
   <si>
     <t>Retorno Israel Macedo</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7360/img_20230327_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7360/img_20230327_0002.pdf</t>
   </si>
   <si>
     <t>tapa buraco na rua 40 alto da boa vista.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7361/img_20230327_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7361/img_20230327_0001.pdf</t>
   </si>
   <si>
     <t>ao superintendente da sae um esclarecimento quanto a qualidade da água devido esta chegando muito suja nas torneiras.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_15-2023_limpeza_represa_monsenhor_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_15-2023_limpeza_represa_monsenhor_.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de desassoreamento e limpeza da represa do Monsenhor de Souza.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7363/troca_das_lampadas_e_colocacao_de_dois_bracos_com_as_lampadas_nos_postes_em_toda_extensao_da_antiga_rua_641_atualmente_jarbas_rabelo_de_mesquita_do_bairro_monsenhor_souza..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7363/troca_das_lampadas_e_colocacao_de_dois_bracos_com_as_lampadas_nos_postes_em_toda_extensao_da_antiga_rua_641_atualmente_jarbas_rabelo_de_mesquita_do_bairro_monsenhor_souza..pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas e colocação de dois braços com as lâmpadas nos postes em toda extensão da antiga Rua 641, atualmente Jarbas Rabelo de Mesquita do Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7364/manutencao_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7364/manutencao_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS ALGAS E AO REDOR DA REPRESA QUE FICA NA LIGAÇÃO DA RUA LAERTE VAZ MARGON E CAMPO BELO NO BAIRRO JARDIM FLORENÇA.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7365/09_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7365/09_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, limpeza e roçagem dos canteiros centrais do bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7366/limpeza_do_clube_do_povo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7366/limpeza_do_clube_do_povo_.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e manutenção do complexo da Represa do Halley</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7370/img_20230403_0007.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7370/img_20230403_0007.pdf</t>
   </si>
   <si>
     <t>Realização da roçagem no terreno situada em frente a rua pau brasil na residencial parque Imperial</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7371/img_20230403_0006.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7371/img_20230403_0006.pdf</t>
   </si>
   <si>
     <t>Ao secretario de infraestruturas Luis Severo Gomides e ao Secretario  de ciências e tecnologia  Rogério Mesquita  para que seja feita a continuação da rua da resistência fazendo ligação entre os bairros vale do sol, cidade jardim e conquista com instalação de camara de monitoramento.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7372/img_20230403_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7372/img_20230403_0004.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra do Sao Joao.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_faixa_elevada_-_ipanema_capri.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_faixa_elevada_-_ipanema_capri.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar faixa de pedestre elevada na Av. Dr. Lamartine Pinto de Avelar, nas proximidades da loja Chevrolet Capri.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7374/indicacao_red._velocidade_-_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7374/indicacao_red._velocidade_-_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implantação de um redutor de velocidade nas proximidades do cruzamento da Rua A com a Rua 2005 no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7375/requerimento_cadeira_de_roda_muleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7375/requerimento_cadeira_de_roda_muleta.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - COMPRA DE APARELHOS ORTOPEDICOS</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7376/requerimento_faixa_de_pedestre_rua_doze.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7376/requerimento_faixa_de_pedestre_rua_doze.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - FAIXA DE PEDESTRE RUA:12</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_01_11_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_01_11_sessao.pdf</t>
   </si>
   <si>
     <t>“Iluminação da Avenida João Margon Vaz, que liga os bairros Campo Belo, Jardim Florença e Dona Matilde.”</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_2_11_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_2_11_sessao.pdf</t>
   </si>
   <si>
     <t>“Infraestrutura nos Bairros Maria Amélia I e II, realizando reparos na Iluminação, Recapeamento Asfáltico e Limpeza.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7379/11_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7379/11_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Prefeito Municipal de Catalão, Dr. Adib Elias, o pedido de implantação do programa Mutirão nos Bairros, o qual poderá ser realizado aos finais de semana, onde será ofertado a população serviços nas áreas da saúde, direitos humanos, jurídico e ação social, além do mutirão de limpeza.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7380/11_sessao_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7380/11_sessao_-_03.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, a viabilidade de instalação de uma faixa de pedestre elevada na Avenida João Luiz, bairro Pio Gomes, em frente a portaria do Condomínio Villa Borghese.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7381/11_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7381/11_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, o credenciamento de clinicas especializadas em exames cardiológicos para a realização dos seguintes exames: Holter 24 horas e MAPA.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_11o_sessao_-_iluminacao_praca_do_estudante.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_11o_sessao_-_iluminacao_praca_do_estudante.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da iluminação da Praça do Estudante.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_11o_sessao_-_recapeamento_asfalto_-_04_04_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_11o_sessao_-_recapeamento_asfalto_-_04_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do asfalto nas imediações da ponte de ligação entre os Bairros Vila União e o Bairro Paineiras.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7384/goinfra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7384/goinfra.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de uma Passarela elevada ligando os bairros Evelina Nour I e II ao Bairro Jardim Primavera em Catalão-GO.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7385/requerimento_16-2023_faixa_de_pedestre_elevada_-_rodoviaria_do_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7385/requerimento_16-2023_faixa_de_pedestre_elevada_-_rodoviaria_do_sao_joao.pdf</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7386/req._13_-_substituicao_de_lampadas_na_praca_da_biblia_-_bairro_jardim_brasilia_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7386/req._13_-_substituicao_de_lampadas_na_praca_da_biblia_-_bairro_jardim_brasilia_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a substituição de lâmpadas na Praça da Bíblia - Bairro Jardim Brasília, nesta cidade.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7392/limpeza_de_canteiros_dia_11_de_abril_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7392/limpeza_de_canteiros_dia_11_de_abril_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do canteiro central da Avenida Maria Marcelina, Bairro Ipanema.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_12_sessao_-_smtc_-_semaforo_jardim_paulista_-_11_04_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_12_sessao_-_smtc_-_semaforo_jardim_paulista_-_11_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para possível instalação de Semáforo no entroncamento da Rua da Resistência com a Rua Elias Democh no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7394/requerimento_12o_sessao_-_revitalizacao_av_goias_-_11_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7394/requerimento_12o_sessao_-_revitalizacao_av_goias_-_11_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Av. Goiás no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7395/12_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7395/12_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, a viabilidade de instalação de uma faixa de pedestre elevada na Avenida Raulina Fonseca Pascoal, Centro, em frente à entrada do Colégio Universitário.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7396/12_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7396/12_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão, solicitando arborização dos canteiros centrais das avenidas do bairro Village, Santa Mônica, Leblon e Copacabana.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7397/tapa_buracos_paineiras_e_europa..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7397/tapa_buracos_paineiras_e_europa..pdf</t>
   </si>
   <si>
     <t>Pedido de procedimento de tapa buracos nos Bairros Paineiras e Europa.</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7398/pedido_de_lixeira_nas_represas_monsenhor_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7398/pedido_de_lixeira_nas_represas_monsenhor_souza.pdf</t>
   </si>
   <si>
     <t>Pedido de lixeiras nas represas do Bairro Monsenhor de Souza.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7399/limpeza_pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7399/limpeza_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja feita a limpeza da pista de caminhada do Loteamento Parque dos Buritis.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7400/requerimento_2_12_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7400/requerimento_2_12_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza e Sinalização Bairro Dona Matilde</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_1_12_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_1_12_sessao.pdf</t>
   </si>
   <si>
     <t>“A reestruturação e limpeza da Praça Pública “Praça João Cláudio” situada no Bairro Castelo Branco II."</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7402/img_20230410_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7402/img_20230410_0001.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A MANUTENÇÃO DA ANTIGA ESTRADA CATALÃO A OUVIDOR QUE PASSA PELO FUNDO DO AEROPORTO.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7403/img_20230410_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7403/img_20230410_0002.pdf</t>
   </si>
   <si>
     <t>recapeamento das ruas do bairro Paineiras.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimento_lampas_rua_141.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimento_lampas_rua_141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de lampadas da rua 141</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7405/requerimento_-_abertura_de_rua_que_interliga_bairros_evelina_nour_e_leblon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7405/requerimento_-_abertura_de_rua_que_interliga_bairros_evelina_nour_e_leblon.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR -  Abertura de uma rua que Interliga Bairros Evelina Nour e Leblon.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_ferias_dos_funcionarios_da_prefeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_ferias_dos_funcionarios_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sobre Férias dos Funcionários da Prefeitura</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7407/requerimento_sinalizacao_jose_marcelino_e_bairro_ipe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7407/requerimento_sinalizacao_jose_marcelino_e_bairro_ipe.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização no Bairro Jardim dos Ipês e na Avenida José Marcelino, no Bairro Castelo Branco</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_faixa_de_moto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_faixa_de_moto.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a implementação de uma faixa exclusiva para motos nos principais semáforos da cidade.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7409/requerimento_17-2023_iluminacao_em_torno_do_presidio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7409/requerimento_17-2023_iluminacao_em_torno_do_presidio.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na iluminação da Rua das Hortências e Rua Flor de Cácios, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_18-2023_sinalizacao_de_transito_-_rua_flor_de_cacios_e_azaleias_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_18-2023_sinalizacao_de_transito_-_rua_flor_de_cacios_e_azaleias_.pdf</t>
   </si>
   <si>
     <t>Solicita a renovação da sinalização de trânsito na Rua Flor de Cacios e Rua Azaléias, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7411/sessao_12_-_bases_apoio_romaria_vazante_-_r.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7411/sessao_12_-_bases_apoio_romaria_vazante_-_r.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE BASES DE APOIO AOS ROMEIROS NOS PRINCIPAIS PONTOS QUE UTILIZAM PARA A ROMARIA DA CIDADE DE CATALÃO (E DISTRITO DE SANTO ANTÔNIO DO RIO VERDE) ATÉ A CIDADE DE VAZANTE, QUE SERÁ REALIZADA NOS DIAS 1 A 3 DE MAIO DO ANO CORRENTE.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7412/sessao_12_requerimento_contratacao_funcionario_para_seguranca_-_escolas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7412/sessao_12_requerimento_contratacao_funcionario_para_seguranca_-_escolas.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE GUARDAS/VIGILANTES (SEGURANÇAS) PARA AS ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7413/sessao_12_requerimento_limpeza_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7413/sessao_12_requerimento_limpeza_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM NA PRAÇA DO BAIRRO IPANEMA</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_-_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Médico Neuropediatra para atendimento na rede pública de saúde (SUS), nesta cidade.</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_-_obras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_-_obras.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma academia ao ar livre na área pública localizada nos fundos da Creche Flamboyant - Bairro Flamboyant, na Rua 02, neste município.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7423/patrolamento__estrada_da_coruja.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7423/patrolamento__estrada_da_coruja.pdf</t>
   </si>
   <si>
     <t>patrolamento e cascalhamento da estrada da Coruja, e a substituição de uma manilha na mesma</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7424/cascalhamento_e_patrolamento_da_antiga_estrada_de_terra_ate_a_ponte_que_faz_divissa_com_ouvidor_go.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7424/cascalhamento_e_patrolamento_da_antiga_estrada_de_terra_ate_a_ponte_que_faz_divissa_com_ouvidor_go.pdf</t>
   </si>
   <si>
     <t>solicitando o patrolamento e cascalhamento da estrada Federal Velha que liga Catalão a Ouvidor.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7425/requerimento_13o_sessao_-_entrega_documentos_feirao_emprego_-_18_04_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7425/requerimento_13o_sessao_-_entrega_documentos_feirao_emprego_-_18_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações com relação a entrega de documentos às pessoas que requereram os mesmos durante a realização nos dias 03 e 04 de novembro de 2.022 no Cotec em Artes Labibe Faiad do 2º Feirão do Emprego.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7426/requerimento_13o_sessao_-_recapeamento_asfalto_rua_2012_paineiras_-_07_04_2023.doc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7426/requerimento_13o_sessao_-_recapeamento_asfalto_rua_2012_paineiras_-_07_04_2023.doc.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua: 2012 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7427/13_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7427/13_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, o pedido de recapeamento e/ou ação tapa-buraco nos bairros Santa Mônica, Setor Aeroporto e Lucas, ressalto urgência na Rua Américo Machado – Setor Aeroporto.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7428/13_sessao_23_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7428/13_sessao_23_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, o pedido de limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7429/faixa_elevada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7429/faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Faixa elevada para pedestres ou redutor de velocidade na Avenida Margon, Nº1023, Bairro Margon II</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7430/requerimento_1_13_sessao_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7430/requerimento_1_13_sessao_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>“Implantação de um redutor de velocidade a Avenida Rodrigo Alves Carvelo Filho, antiga Avenida 37, Alto da Boa Vista.”.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_2_13_sessao_comunidade_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_2_13_sessao_comunidade_sao_domingos.pdf</t>
   </si>
   <si>
     <t>“Recuperação da estrada vicinal da zona rural, Comunidade Domingos”.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7432/requerimento_lampas_rua_do_lazer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7432/requerimento_lampas_rua_do_lazer.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de Lampadas queimadas na Antiga Rua do Lazer</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7433/requerimento_tampa_buraco_contorno_praca_redonda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7433/requerimento_tampa_buraco_contorno_praca_redonda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Tampar um Buraco no Contorno da Praça Redonda</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7434/requerimento__limpeza_canteiro_av._maria_marcelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7434/requerimento__limpeza_canteiro_av._maria_marcelina.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza do Canteiro da Av. Maria Marcelina</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_19-2023_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_19-2023_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf</t>
   </si>
   <si>
     <t>Solicita estudo e posteriormente a implantação de mão única na Rua Prof. F. Victor Rodrigues, nas proximidades do condomínio Ipê Cataluña.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_20-2023_mataburro_-_contendas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_20-2023_mataburro_-_contendas.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um mata-burro, na região das Contendas.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7437/requerimento_quadra_jose_sebba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7437/requerimento_quadra_jose_sebba.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma quadra de esportes para as aulas de Educação Física na Escola Municipal José Sebba</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7438/colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7438/colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf</t>
   </si>
   <si>
     <t>Colocação de um Contêiner de Lixo na rua Wiliam Faiad .</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7439/o_estudo_para_colocacao_de_um_conteiner_de_lixo_na_extensao_da_avenida_a_no_bairro_cidade_jardim..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7439/o_estudo_para_colocacao_de_um_conteiner_de_lixo_na_extensao_da_avenida_a_no_bairro_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>O estudo para colocação de um Contêiner de Lixo na extensão da Avenida A no Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7440/req._14-_sessao_solene_para_as_entidades_filantropicas_e_seus_representantes_na_camara_municipal_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7440/req._14-_sessao_solene_para_as_entidades_filantropicas_e_seus_representantes_na_camara_municipal_de_catalao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR uma Sessão Solene para homenagear as Entidades Filantrópicas sem fins lucrativos declarada como utilidade pública municipal que prestam relevantes trabalhos à população catalana.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf</t>
   </si>
   <si>
     <t>solicitando a Limpeza da pista de caminhada no Parque dos Buritis entre as Ruas 3 e 13.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7443/requerimento_14o_sessao_-_prefeitura_nos_bairros_-_25_04_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7443/requerimento_14o_sessao_-_prefeitura_nos_bairros_-_25_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para o retorno da realização do Programa “Prefeitura nos Bairros”.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_25_04_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_25_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (retirada de lixo e entulho) de uma área localizada na Rua 608, próximo ao número 42 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7445/14_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7445/14_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Indicação para o Diretor de Iluminação Pública, Ilmo. Sr. Juarez Melo Júnior: Troca de lâmpadas queimadas em toda extensão da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7446/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7446/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do cemitério municipal</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7447/solicitacao_de_postes_de_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7447/solicitacao_de_postes_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de poste para Iluminação no bairro Jardim Catalão</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7448/requerimento_1_14_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7448/requerimento_1_14_sessao.pdf</t>
   </si>
   <si>
     <t>A implantação de mais um ponto de iluminação bem como também adequar o já existente à Praça situada à Rua Jamil Sebba e Rua Jeronimo Vaz, no Bairro Mãe de Deus”.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_2_14_sessao_bosque_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_2_14_sessao_bosque_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>“Limpeza do Bosque Veredas dos Buritis”.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7450/img_20230424_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7450/img_20230424_0002.pdf</t>
   </si>
   <si>
     <t>solicitar a realização da poda do canteiro central na avenida Maria Marcelina no Bairro Ipanema.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7451/img_20230424_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7451/img_20230424_0004.pdf</t>
   </si>
   <si>
     <t>para que seja reforçado a sinalização vertical e horizontal da Rua Zequinha de Abreu com a Rua da Resistencia no Bairro Vale do Sol.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_limpeza_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_limpeza_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Cemitério Municipal</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_medico_neurologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_medico_neurologista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Contratação de Médico Neurologista na Rede SUS</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_vigilantes_nas_creches.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_vigilantes_nas_creches.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Contratação de Vigilantes nas Creches e Escolas Municipais</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7455/requerimento_21-2023_redutor_de_velocidade_bairro_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7455/requerimento_21-2023_redutor_de_velocidade_bairro_maria_amelia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade ou fiscalização eletrônica, na Av. José Marcelino, no bairro Maria Amélia.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7456/a_limpeza_no_arquivo_da_secretaria_municipal_de_saude_na_rua_helena_da_silva_ferreira_no_1225_bairro_ipanema_ao_lado_da_ubs_albino_silva_barbosa..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7456/a_limpeza_no_arquivo_da_secretaria_municipal_de_saude_na_rua_helena_da_silva_ferreira_no_1225_bairro_ipanema_ao_lado_da_ubs_albino_silva_barbosa..pdf</t>
   </si>
   <si>
     <t>A limpeza no (arquivo) da secretaria municipal de saúde na Rua Helena da Silva Ferreira, Nº 1225, Bairro Ipanema, ao lado da UBS Albino Silva Barbosa.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7457/requerimento_educacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7457/requerimento_educacao.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de vigilantes para as escolas municipais da cidade de catalão.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7458/req._16_-_solicita_a_substituicao_de_lampadas_queimadas_na_praca_do_residencial_eldorado_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7458/req._16_-_solicita_a_substituicao_de_lampadas_queimadas_na_praca_do_residencial_eldorado_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Solicita a substituição de lâmpadas queimadas na Praça do Residencial Eldorado, nesta cidade.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7459/cascalhamento_estrada_que_liga_minas_gerais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7459/cascalhamento_estrada_que_liga_minas_gerais.pdf</t>
   </si>
   <si>
     <t>solicitando o patrolamento da estrada que liga o Distrito de Santo Antônio do Rio Verde a ponte Rio Verde que faz divisa com Minas Gerais.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7460/faixa_de_sinalizacao_ao_lado_da_prefeitura_15_de_novembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7460/faixa_de_sinalizacao_ao_lado_da_prefeitura_15_de_novembro.pdf</t>
   </si>
   <si>
     <t>solicitando a pintura das faixa de estacionamento de motos na Rua 15 de Novembro ao lado da Prefeitura</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7461/reforma_escola.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7461/reforma_escola.pdf</t>
   </si>
   <si>
     <t>Reboco, Pintura e uma Fachada com o nome da Escola no Muro da frente da Escola Frei João Francisco, rua A, Bairro Santa Helena 02.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7462/requerimento_16o_sessao_-_cobertores_animais_-_02_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7462/requerimento_16o_sessao_-_cobertores_animais_-_02_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita implantar já nesse ano de 2.023 o Projeto: “Abra seu coração aqueça um cão”.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_16o_sessao_-_ponte_vila_uniao_e_paineiras_-_02_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_16o_sessao_-_ponte_vila_uniao_e_paineiras_-_02_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de muretas de proteção na ponte entre as Ruas Olavo Bilac e Rua 2012 que faz a ligação entre os Bairros Vila União e o Bairro Paineiras.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7464/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7464/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf</t>
   </si>
   <si>
     <t>Solicitação de mão unica para Av.20 de Agosto no Bairro Geraldo Evangelista da Rocha</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7465/requerimento_sinalizacao_bairro_village.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7465/requerimento_sinalizacao_bairro_village.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das ruas do Bairro Village</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7466/requerimento_pintura_morrinho_sao_joaop.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7466/requerimento_pintura_morrinho_sao_joaop.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Manutenção do Prédio Igreja no Morrinho de São João</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_faixa_de_pedestre_av._espirito_santo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_faixa_de_pedestre_av._espirito_santo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Faixa de Pedestre em frente a Cmei Alba Matias</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_bancos_av._ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_bancos_av._ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>Indicação para colocar bancos na Av. Ricardo Paranhos, nas proximidades da UNIMED, no Bairro Margon III e na Rua Ricardo Paranhos no canteiro da Vila Liberdade.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_22-2023_reforma_cemiterio_de_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_22-2023_reforma_cemiterio_de_sarv.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma completa no cemitério do distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7470/req._18_-_solicita_poda_de_arvores_do_canteiro_central_da_avenida_margon_-_bairro_margon_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7470/req._18_-_solicita_poda_de_arvores_do_canteiro_central_da_avenida_margon_-_bairro_margon_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvores do canteiro central da Avenida Margon -Bairro Margon, neste município.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7471/req._19_-_solicita_retirada_ou_a_poda_de_galhos_de_uma_arvore_na_avenida_antonio_de_paiva_-_bairro_pontal_norte_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7471/req._19_-_solicita_retirada_ou_a_poda_de_galhos_de_uma_arvore_na_avenida_antonio_de_paiva_-_bairro_pontal_norte_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Solicita a retirada ou a poda de galhos de uma árvore na Avenida Antônio de Paiva - Bairro Pontal Norte, nesta cidade.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7473/img_20230502_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7473/img_20230502_0001.pdf</t>
   </si>
   <si>
     <t>semafaro na avenida Joao rabelo de mesquista com a rua moises salomao.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7475/pedido_de_um_svo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7475/pedido_de_um_svo.pdf</t>
   </si>
   <si>
     <t>solicitando A possibilidade de fazer uma parceria com o Estado de Goiás, para trazer pra nossa cidade de Catalão, o Serviço de Verificação de Óbitos (SVO).</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7476/retirada_dos_eucalipitus_go_330.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7476/retirada_dos_eucalipitus_go_330.pdf</t>
   </si>
   <si>
     <t>solicito a retirada das árvores de Eucaliptos, que ficam localizadas no Km 31 próximo aos radares.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7477/requerimento_17o_sessao_-_smtc_redutor_velocidade_setor_aeroporte_-_09_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7477/requerimento_17o_sessao_-_smtc_redutor_velocidade_setor_aeroporte_-_09_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita estudos no sentido de promover ações para reduzir a velocidade dos veículos que trafegam na Rua 125 no Setor Aeroporto (trecho em frente a Creche Municipal Alba Mathias de Mesquita).</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7478/requerimento_17o_sessao_-_academia_ao_ar_livre_vila_erondina_-_09_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7478/requerimento_17o_sessao_-_academia_ao_ar_livre_vila_erondina_-_09_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de Iluminação na Academia ao Ar Livre localizada na Rua São Luiz no Bairro Vila Dona Erondina, bem em frente ao Corujão Bar.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7479/17_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7479/17_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Ao Presidente da Agência Goiana de Infraestrutura e Transportes – GOINFRA, Ilmo. Sr. Lucas Alberto Vissoto Júnior, a indicação de tapa-buraco em alguns trechos da GO-506, que dá acesso aos Distritos de Pires Belo e Santo Antônio do Rio Verde, bem como, a limpeza e roçagem as margens da GO.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7480/17_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7480/17_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Ao Secretario Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão, a indicação de estudo e avaliação das condições dos Eucaliptos próximos a Superintendência de Trânsito.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7481/17_sessao_2023_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7481/17_sessao_2023_-_03.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Catalão, Dr. Adib Elias, a indicação para que as cestas dos funcionários da Prefeitura de Catalão que trabalham e residem em Pires Belo e Santo Antônio do Rio Verde, seja disponibilizadas para retirada nos Distritos.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7482/requerimento_1_17_sessao_limpeza_campo_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7482/requerimento_1_17_sessao_limpeza_campo_belo.pdf</t>
   </si>
   <si>
     <t>Limpeza Campo Belo, Santa Mônica, São Lucas e adjacentes</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7483/img_20230508_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7483/img_20230508_0002.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra de Esportes Teófilo Silva , no bairro São João</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7484/requerimento_exame_de_radiografia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7484/requerimento_exame_de_radiografia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Exames de Radiografia</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_exames_oftalmologicos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_exames_oftalmologicos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Exames Oculares</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_atividades_do_nucleo_da_terceira_idade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_atividades_do_nucleo_da_terceira_idade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Atividades do Nucleo da Terceira Idade</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_22-2023_construcao_de_alguma_benfeitoria_na_area_publica_do_antigo_leilao_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_22-2023_construcao_de_alguma_benfeitoria_na_area_publica_do_antigo_leilao_sarv.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de alguma benfeitoria na área pública do antigo leilão, no distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7492/quebra_mola_maria_melia_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7492/quebra_mola_maria_melia_ii.pdf</t>
   </si>
   <si>
     <t>inclusão redutores de velocidade “Quebra molas” na extensão da Rua Sobrinho, próximo ao ponto de coletivo que fica de esquina com a Rua Renato Costa Esperidião, Bairro Maria Amélia II.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7493/agua_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7493/agua_sarv.pdf</t>
   </si>
   <si>
     <t>solicito que veja o motivo da falta constante de água pela qual a Comunidade do Distrito de Santo Antônio do Rio Verde está passando.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7494/goinfra_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7494/goinfra_ii.pdf</t>
   </si>
   <si>
     <t>tapa buracos na GO 506, que liga o Distrito de Santo Antônio do Rio Verde ao Distrito de Pires, no município de Catalão GO._x000D_
 _x000D_
 Endereço: Av. Governador José Ludovico de Almeida, nº 20, BR-153 km 493,5, Conjunto Caiçara, Goiânia-GO CEP: 74.775-013 Telefone: 62 3265-4000</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_18o_sessao_-_limpeza_margem_estrada_de_ferro_-_16_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_18o_sessao_-_limpeza_margem_estrada_de_ferro_-_16_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem, capina e retirada de lixo) de toda a extensão (no perímetro urbano) da Margem Estrada de Ferro.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7496/requerimento_18o_sessao_-_patrolamento_tambioco_-_16_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7496/requerimento_18o_sessao_-_patrolamento_tambioco_-_16_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento das estradas da região conhecida como Tambiocó nesse município.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7497/18_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7497/18_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, limpeza e roçagem do terreno situado ao final da Rua 91, no bairro Castelo Branco 2.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7498/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7498/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf</t>
   </si>
   <si>
     <t>Solicitação de mão unica na extensão da Av. 20 de Agosto do Bairro Geraldo Evangelista da Rocha</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7499/requerimento_ver._gilmar_solicitando_executivo_encaminhe_pl_de_implementacao_do_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7499/requerimento_ver._gilmar_solicitando_executivo_encaminhe_pl_de_implementacao_do_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto requer que seja encaminhado expediente ao Exmo. Prefeito Municipal de Catalão Sr. Adib Elias Junior, solicitando que seja encaminhado o quanto antes para Esta Casa de Leis, o Projeto de Lei que visa implementar o Piso salarial dos Profissionais de Enfermagem.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_1_18_sessao_recapeamento_av._tirandentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_1_18_sessao_recapeamento_av._tirandentes.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico Avenida Tiradentes, Bairro Castelo Branco</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_2_18_sessao_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_2_18_sessao_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Redutor de Velocidade/Faixa Elevada na Avenida José Marcelino, Bairro Castelo Branco</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7502/requerimento_faixa_de_pedestre_rua_ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7502/requerimento_faixa_de_pedestre_rua_ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Faixa de Pedestre Rua Ricardo Paranhos</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7503/requerimento_sinaliozacao_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7503/requerimento_sinaliozacao_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização Rua dos Boiadeiros</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_rocagem_morro_do_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_rocagem_morro_do_sao_joao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Roçagem do Mato no Morro do São joão</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7505/requerimento_ricardo_paranhos_mao_unica_e_estacionamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7505/requerimento_ricardo_paranhos_mao_unica_e_estacionamento.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implantação de mão única da Rua Ricardo Paranhos e aumentar as vagas de estacionamento para motos na proximidade do Supermercado Matheus Atacado e Varejo – Loja 2, no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7506/requerimento_24-2023_agronomo_para_o_pequeno_produtor_rural.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7506/requerimento_24-2023_agronomo_para_o_pequeno_produtor_rural.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Engenheiro Agrônomo para dar assistência aos pequenos produtores rurais do município de Catalão.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7509/quebra_mola_escola_wilson_da_paixao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7509/quebra_mola_escola_wilson_da_paixao.pdf</t>
   </si>
   <si>
     <t>inclusão redutores de velocidade “Uma faixa de pedestre elevada¨ na extensão da Rua Salvador Bairro Vila Erondina, na porta da Escola Municipal Dep. Wilson da Paixão.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7510/requerimento_19o_sessao_-_atendimento_oftalmologico_-_23_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7510/requerimento_19o_sessao_-_atendimento_oftalmologico_-_23_05_2023.pdf</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_19o_sessao_-_smtc_-_vagas_motocicletas_centro_-_23_05_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_19o_sessao_-_smtc_-_vagas_motocicletas_centro_-_23_05_2023.pdf</t>
   </si>
   <si>
     <t>Solicita estudos objetivando a ampliação do número de vagas de estacionamentos para veículos de duas rodas, principalmente no centro da cidade.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7512/19_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7512/19_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Indicação de implantação de lombada eletrônica e semáforo na Avenida São João/Rua Vagner Estelita Campos esquina com a Rua Moises Santana, no bairro São João.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7513/19_sessao_2023_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7513/19_sessao_2023_-_03.pdf</t>
   </si>
   <si>
     <t>Indicação para a revitalização do Parque Vereda dos Buritis.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7514/19_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7514/19_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de doação de terreno para a ampliação do Cemitério do Distrito de Pires Belo, bem como, estruturação do mesmo.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7515/patrolamento_regiao_pe_do_morro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7515/patrolamento_regiao_pe_do_morro.pdf</t>
   </si>
   <si>
     <t>Patrolamento na região da Fazenda Pé do Morro</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7516/solicitacao_da_construcao_da_pista_de_atletismo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7516/solicitacao_da_construcao_da_pista_de_atletismo_.pdf</t>
   </si>
   <si>
     <t>Solictação da construção de uma pista de atletismo</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Secretário Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando que sejam realizadas pinturas de faixas de pedestres na rotatória da Av. Raulina Fonseca Pascoal esquina com a Av. Ricardo Paranhos próximo ao Posto do Manga.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7518/requerimento_ver._gilmar_limpeza_valdemes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7518/requerimento_ver._gilmar_limpeza_valdemes.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Diretor de Limpeza de Catalão, Ilmo. Sr. Valdemes Rosa, solicitando que seja realizada a limpeza das ruas e dos lotes baldios do Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_01_19_sessao_redutor_de_velocidade_av._cachoeirinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_01_19_sessao_redutor_de_velocidade_av._cachoeirinha.pdf</t>
   </si>
   <si>
     <t>“Implantação de um redutor de velocidade a Avenida Cachoeirinha, nas proximidades da empresa São Braz Material de Construção, Bairro Cruzeiro II”.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7520/reequerimento_2_19_sessao_iluminacao_pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7520/reequerimento_2_19_sessao_iluminacao_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>“Iluminação da Pista de Caminhada situada à Avenida Lamartine Pinto de Avelar, nas proximidades do IBAMA.”</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento__unidade_movel_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento__unidade_movel_cisterna.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Unidade Movel na Cisterna</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7522/requerimento_patrolamento_estrada_da__regiao_dos_coqueiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7522/requerimento_patrolamento_estrada_da__regiao_dos_coqueiros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento na Estrada da Região dos Coqueiros</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização e Quebra Molas Rua das Orquideas</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7524/requerimento_25-2023_tapa-buracos_entre_pires_belo_e_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7524/requerimento_25-2023_tapa-buracos_entre_pires_belo_e_sarv.pdf</t>
   </si>
   <si>
     <t>Solicita operação de tapa-buracos na GO 506, entre os distritos de Pires Belo e Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7525/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7525/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de uma faixa de pedestre elevada na Av. Margom, Nº1023, Vila Margom II.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7526/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7526/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de uma lombada eletrônica na Go 330 próximo a entrada do Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7527/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7527/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf</t>
   </si>
   <si>
     <t>Feito a limpeza em uma área verde da Prefeitura, situado na Av. Margon ao Lado do Rio Vermelho Atacadista.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7529/20_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7529/20_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, indicação de recapeamento das vias do bairro Paineiras e, em urgência na Rua 2007.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7530/20_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7530/20_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, limpeza e roçagem entorno de toda extensão do CMEI João Margon Vaz.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7531/patrolamento_da_estrada_da_fazenda_pe_do_morro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7531/patrolamento_da_estrada_da_fazenda_pe_do_morro.pdf</t>
   </si>
   <si>
     <t>Patrolamento da estrada da Fazenda do Pé do Morro</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7532/construcao_de_mata_burro_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7532/construcao_de_mata_burro_.pdf</t>
   </si>
   <si>
     <t>Construção de um mata burro na Fazenda Morro Agudo</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7533/solicitacao_de_pavimentacao_na_rua_orcalino_mariano_da_silva_neto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7533/solicitacao_de_pavimentacao_na_rua_orcalino_mariano_da_silva_neto.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Orcalino Mariano da Silva Neto</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7534/requerimento_01_20_sessao_ponto_de_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7534/requerimento_01_20_sessao_ponto_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>“A implantação de pontos de iluminação à Rua Arthur Dias Silva, no Bairro Maria Amélia II”.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7535/requerimento_2_20_sessao_rotatoria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7535/requerimento_2_20_sessao_rotatoria.pdf</t>
   </si>
   <si>
     <t>“Instalação de uma rotatória com sua devida sinalização no Bairro Santa Terezinha”.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_limpeza_bairro_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_limpeza_bairro_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a limpeza e poda da vegetação no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_limpeza_campo_bello.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_limpeza_campo_bello.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a limpeza e poda da vegetação no Bairro Campo Bello.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7538/img_20230529_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7538/img_20230529_0001.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um concurso publico ou processo seletivo para contratação de agente comunitário de saudê para municipio de Catalão.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento__rocagem_av._maria_isabel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento__rocagem_av._maria_isabel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Roçagem da Avenida Maria Isabel no Bairro Leblon</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_limpeza_no_bairro_conquista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_limpeza_no_bairro_conquista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral do Bairro Conquista</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7541/requerimento_descarte_de_entulhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7541/requerimento_descarte_de_entulhos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Alteração da Metragem do Descarte de Entulho</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7542/requerimento_sinaleiro_-_trecho_novo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7542/requerimento_sinaleiro_-_trecho_novo.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implementar sinaleiro no cruzamento da Rua São Vicente do Araguaia com a Av. Leopoldo Evangelista da Rocha.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_faixa_elevada_pedestres_av._margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_faixa_elevada_pedestres_av._margon.pdf</t>
   </si>
   <si>
     <t>indicação para realizar estudo de viabilidade técnica para colocar sinaleiro e faixa de pedestre na Av. Margon, próximo ao cruzamento com a Av. Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_26-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_26-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7545/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7545/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf</t>
   </si>
   <si>
     <t>Limpeza em uma área verde da Prefeitura, situado na Av. Margon ao Lado do Rio Vermelho Atacadista.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7546/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7546/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7547/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7547/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7548/004_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7548/004_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação de faixa de pedestre na avenida Dr. Lamartine Pinto de Avelar em frente a churrascaria do costelinha e o mercadão da economia.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7558/placa_sinalizacao_indicando_direita_livre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7558/placa_sinalizacao_indicando_direita_livre.pdf</t>
   </si>
   <si>
     <t>solicitando a substituição da placa de sinalização que está indicando no verde permitido por outra placa de sinalização indicando direita livre que fica ao do sinaleiro no cruzamento da Rua Leopoldo de Bulhões com a Av. São Joao, no Bairro São João.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7559/praca_azamor_ferreira_setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7559/praca_azamor_ferreira_setor_universitario.pdf</t>
   </si>
   <si>
     <t>S.r. Prefeito Adib Elias, com copias ao Secretário de Obras Leonardo Martins, solicitando reforma e revitalização da Praça AZAMOR FERREIRA, praça situada entre a Rua 542 Bairro Santa Cruz com a Rua 24 Bairro Setor Universitário, na cidade de Catalão-Go.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_23o_sessao_-_campo_belo_-_20_06_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_23o_sessao_-_campo_belo_-_20_06_2023.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Iluminação Pública e serviço de limpeza (roçagem e capina) na Rua LT 11, no Loteamento Campo Belo.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7561/requerimento_23o_sessao_-_coleta_seletiva_-_20_06_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7561/requerimento_23o_sessao_-_coleta_seletiva_-_20_06_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do serviço da coleta seletiva do lixo com a colocação de lixeiras nos principais pontos da cidade e a realização de campanhas educativas orientado a população para a importância desse serviço.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7562/requerimento_asfalto_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7562/requerimento_asfalto_2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento  total  do bairro Santo Antonio , do Trevo da BR-50 ( mediações da Av. Eduardo Bonachela)</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7563/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7563/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições_x000D_
 constitucionais, requer que seja encaminhado expediente ao Secretário Municipal de Trânsito de_x000D_
 Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando que sejam realizadas pinturas de_x000D_
 faixas de pedestres na rotatória da Av. Raulina Fonseca Pascoal esquina com a Av. Ricardo_x000D_
 Paranhos próximo ao Posto do Manga.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7564/requerimento_ver._gilmar_limpeza_jd_paraiso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7564/requerimento_ver._gilmar_limpeza_jd_paraiso.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições_x000D_
 constitucionais, requer que seja encaminhado expediente ao Diretor de Limpeza de Catalão,_x000D_
 Ilmo. Sr. Valdemes Rosa, solicitando que seja realizada a limpeza das ruas e dos lotes_x000D_
 baldios do Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7565/requerimento_1_23_sessao_ampliacao_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7565/requerimento_1_23_sessao_ampliacao_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>“Ampliação do Cemitério Municipal do Distrito de Pires Belo.”</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7566/requerimento_3_23_sessao_reviltalizacao_represa_monsenhor_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7566/requerimento_3_23_sessao_reviltalizacao_represa_monsenhor_souza.pdf</t>
   </si>
   <si>
     <t>“A Revitalização da Represa Monsenhor Souza”.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7567/requerimento_2_construcao_galpao_associacao_dos_produtores_de_tomate.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7567/requerimento_2_construcao_galpao_associacao_dos_produtores_de_tomate.pdf</t>
   </si>
   <si>
     <t>“Construção do Galpão para a Associação dos Produtores de Tomate de Catalão</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_resultado_das_biopsias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_resultado_das_biopsias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Agilidade nos Resultados das Biopsias</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_banheiros_quimicos_praca_redonda_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_banheiros_quimicos_praca_redonda_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Banheiros Quimicos na Praça Redonda</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7570/requerimento_cirurgia_retirada_de_calculos_renais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7570/requerimento_cirurgia_retirada_de_calculos_renais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Cirurgias para Retirar Cálculos Renais</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7571/requerimento_lampadas_em_pires_belo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7571/requerimento_lampadas_em_pires_belo_.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas na Rua Fernandes Filho, no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7572/sessao_12_requerimento_sessao_solene_-_aniversario_mitsubishi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7572/sessao_12_requerimento_sessao_solene_-_aniversario_mitsubishi.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SESSÃO SOLENE EM COMEMORAÇÃO AO VIGÉSIMO QUINTO ANIVERSÁRIO DA EMPRESA MITSUBISHI NA CIDADE DE CATALÃO, NA PRIMEIRA QUINZENA DO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7573/requerimento_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7573/requerimento_saude.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de médico (a) com especialização em Geriatria para, atender pelo Sistema Único de Saúde - SUS, no município de Catalão.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7574/requerimento_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7574/requerimento_smtc.pdf</t>
   </si>
   <si>
     <t>Solicita novamente a instalação de uma faixa elevada, em frente a ADISGO - Associação dos Diabéticos do Sudeste Goiano, Situada na Rua Uruana nº 86 - B. Mãe de Deus, nesta cidade.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao.pdf</t>
   </si>
   <si>
     <t>´´À Secretaria Municipal de Agricultura: realização de estudo e implementação de programa municipal de incentivo ao desenvolvimento da Apicultura.´´</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_2.pdf</t>
   </si>
   <si>
     <t>´´À Superintendência Municipal de Trânsito-SMTC: implantação de redutores eletrônicos de velocidade na Avenida Anhanguera, Vila União.´´</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7585/quebra_mola__rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7585/quebra_mola__rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>inclusão redutores de velocidade “Quebra molas” na extensão da Rua da Resistência no Bairro Teotônio Vilela, entre o Abrigo e a Escola.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7586/colocacao_de_uma_barreira_como_protecao_na_av_antonio_seba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7586/colocacao_de_uma_barreira_como_protecao_na_av_antonio_seba.pdf</t>
   </si>
   <si>
     <t>solicitando a colocação de uma barreira de proteção na calçada onde dá acesso da Rua 92 Bairro no Castelo Branco II com a Avenida 11 no Bairro Castelo Branco I, cortando a Avenida Antônio Seba (GO 330).</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7587/requerimento_24o_sessao_-_cidade_jardim_e_conquista_-_27_06_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7587/requerimento_24o_sessao_-_cidade_jardim_e_conquista_-_27_06_2023.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Infraestrutura dos Bairros Conquista e Cidade Jardim, com a realização de reparos na Iluminação, sinalização de trânsito, limpeza e manutenção da rede de esgoto.</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_24o_sessao_-_cursinho_israel_macedo_-_27_06_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_24o_sessao_-_cursinho_israel_macedo_-_27_06_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para o retorno das atividades do “Cursinho Pré Vestibular Israel Macedo”.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7589/requerimento_hospital_municipal_veterinario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7589/requerimento_hospital_municipal_veterinario.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação e construção do Hospital Público Veterinário  de Catalão</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7590/avenida_aurora.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7590/avenida_aurora.pdf</t>
   </si>
   <si>
     <t>Para que seja feita implantação de faixa elevada ou redutor de velocidade na avenida Aurora Evangelista da Rocha bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7591/auro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7591/auro.pdf</t>
   </si>
   <si>
     <t>solicitar a colocação de postes de energia com lampadas de iluminação na avenida Aurora Evangelista da Rocha Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7592/requerimento_medico_coloproctologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7592/requerimento_medico_coloproctologista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR -  Contratação de um Medico Coloproctologista</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento__limpeza_geral_rua_k.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento__limpeza_geral_rua_k.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Rua K, Evelina Nour II</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento__esporte_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento__esporte_morro_agudo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Esportes para Comunidade Morro Agudo</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_faixa_elevada_sup_talisma.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_faixa_elevada_sup_talisma.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar faixa de pedestre elevada na Rua 2 de Outubro, Loteamento Brasiliense, nas proximidades do Supermercado Talismã.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento__reforma_da_ponte_de_pedra_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento__reforma_da_ponte_de_pedra_.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da “ponte de pedra”, no distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento__sinalizacao_horizontal_na_saida_p_goiania_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento__sinalizacao_horizontal_na_saida_p_goiania_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de sinalização horizontal nos viadutos do perímetro urbano da GO-330, na saída para Goiânia</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7598/005_-_nelson_martins_fayad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7598/005_-_nelson_martins_fayad.pdf</t>
   </si>
   <si>
     <t>Solicitação da coleta especial de lâmpadas fluorescentes.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7599/006_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7599/006_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação  da limpeza geral nas proximidades da represa do Monsenhor Souza.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacoes_88.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacoes_88.pdf</t>
   </si>
   <si>
     <t>´´Ao Prefeito Municipal de Catalão: Construção de duas praças: no Bairro Evelina Nour e Setor Aeroporto.´´</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7601/indicacoes_89.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7601/indicacoes_89.pdf</t>
   </si>
   <si>
     <t>´´À Secretaria de Obras e Serviços Públicos: Revitalização da Praça Manoel Arcanjo, Bairro Ipanema.´´</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento_26o_sessao_-_calcada_alvino_albino_-_01_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento_26o_sessao_-_calcada_alvino_albino_-_01_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçada as margens da Rua José Antônio da Fonseca no Bairro Alvino Albino.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7614/requerimento_26o_sessao_-_area_de_lazer_monsenhor_souza_-_01_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7614/requerimento_26o_sessao_-_area_de_lazer_monsenhor_souza_-_01_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a melhor destinação de uma área de propriedade deste município, situado a Rua Princesa Isabel, na altura do número 53 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7615/26_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7615/26_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>" Limpeza e roçagem da "represa da Bica" situada no bairro Dona Matilde.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7616/26_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7616/26_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>''Troca de lâmpadas queimadas em toda a extensão da represa do clube do povo''.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7619/programa_ver_melhor_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7619/programa_ver_melhor_.pdf</t>
   </si>
   <si>
     <t>Solicitação do Programa ver melhor</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_1_26_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_1_26_sessao.pdf</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_2_26_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_2_26_sessao.pdf</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7622/poste.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7622/poste.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado para Responsável na Equatorial unidade Catalão a troca de um poste com rachadura.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7623/o.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7623/o.pdf</t>
   </si>
   <si>
     <t>que seja feita implantaçao de faixa elevada ou redutor de velocidade na Avenida Anhanguera com rua Enio metsavat com a Getulio vaz</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7624/ppppp.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7624/ppppp.pdf</t>
   </si>
   <si>
     <t>para que seja disponibilizado um veiculo para coletar exames laboratoriais nas residencias de pessoas acamadas.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7625/requerimento__unidade_movel_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7625/requerimento__unidade_movel_cisterna.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Unidade Móvel Odontológica na comunidade rural Cisterna.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização e a Implantação de um ‘’quebra – molas’’ na Rua das Orquídeas no Bairro Jardim Primavera</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_adib_e_transporte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_adib_e_transporte.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento das Estradas Vicinais da Região dos Coqueiros.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade na Av. Espirito Santo, no Setor Aeroporto.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_prefeito_e_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_prefeito_e_saude.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma nova Van para transporte dos pacientes desta cidade, que fazem tratamento de câncer até a cidade de Barretos-SP.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7630/req._32_-_solicitacao_de_servico_de_tapa_buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7630/req._32_-_solicitacao_de_servico_de_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buraco</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7631/007_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7631/007_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Providenciar o aquecimento da piscina na secretaria de esportes.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7632/008_-_juarez_de_melo_junior.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7632/008_-_juarez_de_melo_junior.pdf</t>
   </si>
   <si>
     <t>Providenciar a troca de lâmpadas queimadas no DIMIC.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7638/quebra_mola_avenida_niteroi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7638/quebra_mola_avenida_niteroi.pdf</t>
   </si>
   <si>
     <t>inclusão redutores de velocidade “Quebra-molas na extensão da Avenida Niterói no Bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7639/requerimento_27o_sessao_-_smtc_concurso_publico_-_08_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7639/requerimento_27o_sessao_-_smtc_concurso_publico_-_08_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita estudos objetivando a realização de Concurso Público para a contratação de novos colaboradores, sobretudo de agentes de trânsito para atender a SMTC – Superintendência Municipal de Trânsito de Catalão.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento_27o_sessao_-_lampadas_represas_monsenhor_-_08_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento_27o_sessao_-_lampadas_represas_monsenhor_-_08_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas no entorno do complexo das 03 represas no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7641/27_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7641/27_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, indicação de aquisição de mais um aparelho de eletrocardiograma para o Município de Catalão/GO.</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7642/solicitacao_de_pinturas_em_lombadas_e_passagens_ondulatorias_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7642/solicitacao_de_pinturas_em_lombadas_e_passagens_ondulatorias_.pdf</t>
   </si>
   <si>
     <t>Pintura de quebra molas.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_ver._gilmar_rua_zequinha_de_abreu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_ver._gilmar_rua_zequinha_de_abreu.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições_x000D_
 constitucionais, requer que seja encaminhado expediente ao Secretário Municipal de Trânsito de_x000D_
 Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando que seja refeita a sinalização_x000D_
 horizontal e a instalação de um redutor de velocidade na Rua Zequinha de Abreu no_x000D_
 Residencial dos Lucas.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7644/requerimento_1_27_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7644/requerimento_1_27_sessao.pdf</t>
   </si>
   <si>
     <t>“A Revitalização da Praça do Museu Cornélio Ramos”.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_recapeamento_no_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_recapeamento_no_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>A solicitação que seja executado o recapeamento asfáltico no Bairro Estrela.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_manutencao_das_fontes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_manutencao_das_fontes.pdf</t>
   </si>
   <si>
     <t>A solicitação que seja realizada uma vistoria em todas as praças públicas da cidade as quais possuem fontes, e que seja feita manutenção.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7647/pppppp.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7647/pppppp.pdf</t>
   </si>
   <si>
     <t>Encaminhado ao Prefeito Adib Elias e ao Secretario de obras Leonardo Martins para que seja feita uma praça no bairro parque Imperial.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7648/requerimento_patrolamento_estrada_final_do_maria_amelia_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7648/requerimento_patrolamento_estrada_final_do_maria_amelia_ii.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento Das Estradas Vicinais no Final do Bairro Maria Amélia II</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_lampadas_comunidade_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_lampadas_comunidade_cisterna.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca das Lampadas queimadas da Comunidade Cisterna</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_ligamento_das_ruas_mato_grosso_e_olavo_bilac.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_ligamento_das_ruas_mato_grosso_e_olavo_bilac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ligamento das Ruas Mato Grosso e Olavo Bilac no Bairro Monsenhor de Souza</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_barreira_eletronica_portugal_porto_guimaraes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_barreira_eletronica_portugal_porto_guimaraes.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implantação de Barreira Eletrônica e/ou Faixa Elevada na Rua Portugal Porto Guimarães.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento_---2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento_---2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7653/req._33_-_solicita_servico_de_limpeza_de_lotes_baldios_no_bairro_portal_do_lago_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7653/req._33_-_solicita_servico_de_limpeza_de_lotes_baldios_no_bairro_portal_do_lago_2.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de limpeza de lotes baldios no bairro Portal do Lago 2</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7654/req._34_-_solicita_o_termino_do_esgoto_no_bairro_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7654/req._34_-_solicita_o_termino_do_esgoto_no_bairro_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Solicita o término do esgoto no bairro Vereda dos Buritis</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7655/req._35_-__solicita_seguranca_no_bairro_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7655/req._35_-__solicita_seguranca_no_bairro_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Solicita segurança no bairro Vereda dos Buritis</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7658/requerimento_idelvan_-_reforma_praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7658/requerimento_idelvan_-_reforma_praca.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de obras Leonardo Martins reforma da praça Lázaro Domingos, no Bairro Primavera.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7668/cascalhamento_cmoc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7668/cascalhamento_cmoc.pdf</t>
   </si>
   <si>
     <t>solicitando o cascalhamento da rua que leva à Empresa CMOC - Terminal.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7670/requerimento_28o_sessao_-_atendimento_odontologico_-_15_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7670/requerimento_28o_sessao_-_atendimento_odontologico_-_15_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços no sentido da criação de um programa que vise o acompanhamento odontológico dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7671/requerimento_28o_sessao_-_varricao_ruas_15_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7671/requerimento_28o_sessao_-_varricao_ruas_15_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do serviço de varrição de ruas em nosso município.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7672/28_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7672/28_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Prefeito Municipal de Catalão, Dr. Adib Elias, a indicação do estudo de viabilidade de retirada dos canteiros centrais da Avenida Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7673/req._estacionamento_rua_nicolau_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7673/req._estacionamento_rua_nicolau_abrao.pdf</t>
   </si>
   <si>
     <t>Pedido de estacionamento apenas de um lado da via, na Rua Nicolau Abrão.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7674/solicitacao_de_faixa_de_pedestre_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7674/solicitacao_de_faixa_de_pedestre_.pdf</t>
   </si>
   <si>
     <t>Solicitação de faixa de pedestre e sinalização no Parque das Mangueiras</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_01_28_sessao.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_01_28_sessao.docx</t>
   </si>
   <si>
     <t>"Aplicação da prova de Arrais Amadora e Motonauta em Catalão".</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7676/posto_saude_conquista.......pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7676/posto_saude_conquista.......pdf</t>
   </si>
   <si>
     <t>Que seja feita Construção de um posto de Saúde na região dos bairros Conquista, Cidade Jardim, Jardim das Laranjeiras .</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7677/requerimento_medico_coloproctologista_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7677/requerimento_medico_coloproctologista_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Solicitando um Médico Coloproctologista na Rede Sus</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7678/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7678/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das Ruas Dos Boiadeiros e Santa Maria  no Bairro Cruzeiro II.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7679/requerimento_farmacia_de_manipulacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7679/requerimento_farmacia_de_manipulacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de uma Farmácia Municipal para Manipulação de Medicamentos</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_sinalizacao_-_rio_vermelho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_sinalizacao_-_rio_vermelho.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização na rotatória que Interliga a saída para Goiandira com a Av. Ricardo Paranhos e Rua dois de Outubro,_x000D_
 próxima ao Posto Liberdade.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_caminhao_pipa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Indicação para disponibilizar caminhão pipa para limpar a poeira deixada pela restauração da malha asfáltica nos Bairros Paineiras, Castelo Branco e Pontal Norte.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_sinalizacao_-_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_sinalizacao_-_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7683/requerimento_---2022_recapeamento_av._presidente_medice.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7683/requerimento_---2022_recapeamento_av._presidente_medice.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na Av. Presidente Médici, na altura da faculdade UNA.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_---2022_recapeamento_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_---2022_recapeamento_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico no bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7685/no_36_manutencao_nas_lampadas_que_estao_apagadas_na_extensao_da_avenida_leopoldo_evangelista_da_rocha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7685/no_36_manutencao_nas_lampadas_que_estao_apagadas_na_extensao_da_avenida_leopoldo_evangelista_da_rocha.pdf</t>
   </si>
   <si>
     <t>SOLICITAR que seja feita uma manutenção nas lâmpadas que estão apagadas na extensão da Avenida Leopoldo Evangelista da Rocha, no Bairro Santo Antônio, nesta cidade</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7686/req._37_-_estudo_tecnico_para_a_uma_sinalizacao_correta_na_rua_sao_vicente_do_araguaia_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7686/req._37_-_estudo_tecnico_para_a_uma_sinalizacao_correta_na_rua_sao_vicente_do_araguaia_.pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para a uma sinalização correta na Rua São Vicente do Araguaia com a Avenida Leopoldo Evangelista da Rocha, neste município.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7687/009_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7687/009_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Pedido de melhorias na sinalização do cruzamento da Avenida Raulina Fonseca Paschoal com a avenida Margon.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7688/010_-jamil_calife.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7688/010_-jamil_calife.pdf</t>
   </si>
   <si>
     <t>Pedido de apostilas da secretaria estadual de educação para o reforço do ENEM.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7701/sinalizacao_da_rua_sao_vicente_do_araguaia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7701/sinalizacao_da_rua_sao_vicente_do_araguaia.pdf</t>
   </si>
   <si>
     <t>Solicito Sinalização no cruzamento da Rua são Vicente do Araguaia com a Avenida Leopoldo E. da Rocha com a Rua Nova que dá sentido à Avenida Raulina Fonseca Paschoal no Bairro Santo Antônio, um semáforo ou uma rotatória.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento_29o_sessao_-_cameras_santo_antonio_e_pires_belo_-_22_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento_29o_sessao_-_cameras_santo_antonio_e_pires_belo_-_22_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança nos Distritos de Pires Belo e Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento_29o_sessao_-_smtc_campanhas_educativas_-_22_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento_29o_sessao_-_smtc_campanhas_educativas_-_22_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanhas educativas de trânsito, principalmente com foco no respeito a faixa de pedestres e direção defensiva por parte dos motociclistas.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7704/29_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7704/29_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Oficio ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, o pedido de recapeamento e/ou ação tapa-buraco no bairro Ipanema, ressalto urgência na Rua Salustiano Oliveira da Paz.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7705/29_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7705/29_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do Art. 106, c/c 107, inciso X, do Regimento interno da Casa, após aprovação em plenário, seja oficiado ao Deputado Federal, Exmo. Sr. José Nelto Lagares das Mercez, solicitação de Emenda para a aquisição de equipamentos para a Santa Casa de Misericórdia de Catalão/GO.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_deusmar.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma das calçadas do complexo de represas do Bairro Monsenhor de Sousa.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_1_29_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_1_29_sessao.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Eldorado</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7708/po.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7708/po.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado ao superintendente Municipal trânsito Clayton César, para que seja feita a implantação de faixa elevada próximo a Escola Municipal Jóse Sebba no bairro Parque das Mangueiras.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7709/praca_po.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7709/praca_po.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao prefeito Adib Elias  e ao secretario de obras Leonardo Martins para que seja feita uma praça no bairro Portal do lago2.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7710/requerimento__rede_fluvial_rua_alberto_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7710/requerimento__rede_fluvial_rua_alberto_elias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação Rede Fluvial Rua Alberto Elias, Bairro Evelina Nour II</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7711/requerimento_iluminacao_av._madre_esperanca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7711/requerimento_iluminacao_av._madre_esperanca.pdf</t>
   </si>
   <si>
     <t>Indicação para implantar postes de iluminação na Av. Madre Esperança Garrido.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_praca_-_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_praca_-_paineiras.pdf</t>
   </si>
   <si>
     <t>Indicação para Construção de Praça no espaço localizado no cruzamento da Avenida Eng. Hélio Levy da Rocha com a Rua Rio de Janeiro no Bairro Paineiras</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento_---2022_tapaburaco_r6_flamboyant.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento_---2022_tapaburaco_r6_flamboyant.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buraco, na rua 6, no bairro Flamboyant.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento_---2023_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento_---2023_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_---2022_tapaburaco_r_salustiano_da_paz_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_---2022_tapaburaco_r_salustiano_da_paz_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buraco, na rua Salustiano da Paz, no bairro Ipanema.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7716/011_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7716/011_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico no Bairro Residencial Liz.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7736/reforma_do_muro_do_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7736/reforma_do_muro_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>solicitando a construção do muro do Cemitério municipal do Distrito de Santo Antônio do Rio Verde, e um zelador para cuidar do mesmo.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_30o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_29_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_30o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_29_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de novos equipamentos que possibilitem a realização de procedimentos Odontológicos de maior complexidade no CIOM (Centro Integrado Odonto Médico Dr. Edison Fayad).</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_30o_sessao_-_smtc_-_redutor_velocidade_-_29_08_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_30o_sessao_-_smtc_-_redutor_velocidade_-_29_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos no sentido de promover ações para reduzir a velocidade dos veículos que trafegam na Rua Salvador no Bairro Vila Erondina - (trecho em frente à Escola Municipal Deputado Wilson da Paixão).</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7739/30_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7739/30_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, o estudo de adequação da sinalização de trânsito da Rua Jocelim / Rua Juscelino Gomes Pires, bem como, da estrada vicinal ao lado do muro do antigo DNIT.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7740/30_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7740/30_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Presidente da Agência Goiana de Infraestrutura e Transportes – GOINFRA, Ilmo. Sr. Lucas Alberto Vissoto Júnior, a indicação de manutenção da GO-506, trecho de terra entre Santo Antônio do Rio Verde até a divisa com Minas Gerais.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7741/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7741/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.docx</t>
   </si>
   <si>
     <t>Reforma das calçadas do Monsenhor de Souza.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_01_30_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_01_30_sessao.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico no Bairro Village</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7743/requerimento_2_30_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7743/requerimento_2_30_sessao.pdf</t>
   </si>
   <si>
     <t>“Sinalização da Rua Nicolau Abrão, Setor Central”.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7744/estrada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7744/estrada.pdf</t>
   </si>
   <si>
     <t>para solicitar a reconstrução e duplicação da avenida João Neto de Campos e estrada Municipal Sebastião de Pádua com instalação de defensa metálica para proibir o estacionamento de caminhões.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7745/zequinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7745/zequinha.pdf</t>
   </si>
   <si>
     <t>para que seja reforçado a sinalização vertical e horizontal na Rua Zequinha de Abreu com a Rua da Resistencia no Bairro Vale do Sol.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7746/requerimento_caixa_coletora_de_lixo_ufcat.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7746/requerimento_caixa_coletora_de_lixo_ufcat.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Solicitação de uma Caçamba na porta da UFCat</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_rocagem_da_avenida_antonio_de_paiva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_rocagem_da_avenida_antonio_de_paiva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza da Avenida Antonio de Paiva</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento_limpeza_morro_das_tres_cruzes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento_limpeza_morro_das_tres_cruzes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza no Morro das Três Cruzes</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_praca_-_praca_jardim_italia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_praca_-_praca_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Indicação para Construção de Praça na região do bairro Jardim Itália.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7750/requerimento_iluminacao_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7750/requerimento_iluminacao_ipanema.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na iluminação da Rua Helena da Silva Ferreira, no Bairro Ipanema.</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_barreira_eletronica_-_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_barreira_eletronica_-_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implantação de um redutor de velocidade na Rua 06, do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7752/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7752/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade na Av. Espirito Santo, no bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7753/estudo_para_sinalizacao_do_cruzamento_da_rua_sta_luzia_com_a_rua_porto_nacional.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7753/estudo_para_sinalizacao_do_cruzamento_da_rua_sta_luzia_com_a_rua_porto_nacional.pdf</t>
   </si>
   <si>
     <t>Estudo para sinalização no cruzamento da rua Santa Luzia com a rua Porto Nacional, bairro Pio Gomes.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7754/req._39__-_solicita_contratacao_de_medico_vascular.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7754/req._39__-_solicita_contratacao_de_medico_vascular.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de Medico Vascular</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7755/req._38_-_solicita_fiscalizacao_da_sae_sobre_agua_jogada_na_rua_no_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7755/req._38_-_solicita_fiscalizacao_da_sae_sobre_agua_jogada_na_rua_no_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização da SAE sobre água jogada na rua no bairro Paineiras</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7756/013_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7756/013_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitar a regularização (escrituras) dos imóveis do Bairro Evelina Nour, Ipanema e Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7757/012_-_jamil_calife.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7757/012_-_jamil_calife.pdf</t>
   </si>
   <si>
     <t>Solicitar  a reposição das lâmpadas queimadas do DIMIC.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7772/patrolamento_estrada_do_corrupii_ate_a_estrada_da_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7772/patrolamento_estrada_do_corrupii_ate_a_estrada_da_cisterna.pdf</t>
   </si>
   <si>
     <t>solicitando o patrolamento e cascalhamento das estradas que dá sentido à ponte do Corrupio quando sai do asfalto que vai para Ipameri no km 62 e parte da estrada que vai até a quadra da Comunidade Custódia.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7773/tapa-buraco_na_rua_2010_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7773/tapa-buraco_na_rua_2010_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>solicitando procedimento de “Tapa-Buracos” na Rua 2010 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7774/tapa-buraco_na_rua_99_bairro_eldorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7774/tapa-buraco_na_rua_99_bairro_eldorado.pdf</t>
   </si>
   <si>
     <t>solicitando procedimento de “Tapa-Buracos” na Rua 99 Residencial Eldorado.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento_31o_sessao_-_cameras_festa_do_rosario_-_05_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento_31o_sessao_-_cameras_festa_do_rosario_-_05_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança em pontos estratégicos da Festa de Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento_31o_sessao_-_dias_das_criancas_-_05_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento_31o_sessao_-_dias_das_criancas_-_05_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para que nesse próximo “dia das crianças – 12 de outubro” seja realizada a distribuição de brinquedos para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7777/31_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7777/31_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Oficio ao Deputado Federal, Exmo. Sr. José Nelto Lagares das Mercez, a indicação de Emenda para a aquisição de 01 (uma) carreta para o transporte de animais de grande porte para o município de Catalão/GO, a qual ficará a disposição da Secretária Municipal de Meio Ambiente (SEMMAC).</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7778/31_sessao_2023_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7778/31_sessao_2023_-_03.pdf</t>
   </si>
   <si>
     <t>Oficio ao Senador da República, V. Ex.ª Vanderlan Vieira Cardoso, a indicação de recursos financeiros através de emenda para a aquisição de 01 (uma) carreta para o transporte de animais de grande porte para o município de Catalão/GO, a qual ficará a disposição da Secretária Municipal de Meio Ambiente (SEMMAC).</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7779/31_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7779/31_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>Oficio ao Deputado Federal, Exmo. Sr. José Nelto Lagares das Mercez, a indicação de Emenda para a aquisição de 02 (duas) ambulâncias, sendo 01 (uma) para Unidade de Suporte Básico - USB e 01 (uma) para Unidade de Suporte Avançado – USA; para atender a demanda da Unidade do SAMU de Catalão/GO.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7780/recuo_de_canteiro_nas_avenidas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7780/recuo_de_canteiro_nas_avenidas.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja feito um recuo nos canteiros das avenidas, para serem colocados contêineres de lixo.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7781/requerimento_01_31_sessao_fornecimento_de_agua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7781/requerimento_01_31_sessao_fornecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>“Normalização do Fornecimento de Água no distrito de Santo Antônio do Rio Verde”.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_sinalizacao_bairro_maria_amelia_i_e_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_sinalizacao_bairro_maria_amelia_i_e_ii.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização das ruas dos</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_medico_otorrinolaringologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_medico_otorrinolaringologista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Solicitação para a retomada dos atendimentos do medico otorrinolaringologista</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_patrolamento_estrada_regiao_samambaia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_patrolamento_estrada_regiao_samambaia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento das Estradas Vicinais da Região Samambaia.</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_quadra_vila_-_piso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_quadra_vila_-_piso.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalização do piso da quadra localizada no Complexo Jarbas Nascimento.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_praca_-_eldorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_praca_-_eldorado.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalização e inauguração oficial da praça Antônio David Alves, localizada no Bairro Residencial Eldorado.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7787/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7787/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7788/estudo_para_intensificacao_no_patrulhamento_nas_mediacoes_do_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7788/estudo_para_intensificacao_no_patrulhamento_nas_mediacoes_do_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Estudo para intensificação no patrulhamento nas mediações do Bairro cidade Jardim.</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7789/a_colocacao_de_postes_para_iluminacao_publica_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7789/a_colocacao_de_postes_para_iluminacao_publica_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>A colocação de postes para iluminação pública na Rua Orcalino M. da Silva Primo que se da inicio na Av. A até a Rua 19 do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7790/req._40__-_solicita_contratacao_de_medico_otorrinolaringologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7790/req._40__-_solicita_contratacao_de_medico_otorrinolaringologista.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de Médico Otorrinolaringologista para atendimento no SUS</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7791/req._41-_solicita_instalacao_de_semaforo_na_av._dr._lamartine_pinto_de_avelar_com_a_rua_belgica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7791/req._41-_solicita_instalacao_de_semaforo_na_av._dr._lamartine_pinto_de_avelar_com_a_rua_belgica.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de semáforo, na Av. Dr. Lamartine Pinto de Avelar com a Rua Bélgica</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7792/014_-_adib_elias_j.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7792/014_-_adib_elias_j.pdf</t>
   </si>
   <si>
     <t>Solicitação de convênio da prefeitura com a AGEHAB para a construção à custo zero para a população.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7798/vagas_de_creche.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7798/vagas_de_creche.pdf</t>
   </si>
   <si>
     <t>Alguma coisa urgente que possa ser feito para aumentar as vagas na Creche Professora Maria Conceição Martins, no Distrito de Santo Antônio do Rio Verde:</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_32o_sessao_-_alfalto_rua_603_mosnenhor_souza_-_12_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_32o_sessao_-_alfalto_rua_603_mosnenhor_souza_-_12_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a operação tapa buracos na Rua 603 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_32o_sessao_-_recolhimento_residuos_-_12_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_32o_sessao_-_recolhimento_residuos_-_12_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanha para o recolhimento gratuito de resíduos volumosos, como móveis inservíveis, eletrodomésticos e resíduos de poda de jardins, dentre outros em todo o município.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7801/faixa_de_pedestres.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7801/faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Pedido de faixa de pedestres na Av. 2 de Outubro em frente ao Colégio Abrasce Kids e também uma faixa na Av. Vanessa Ribeiro( aos fundos da Abrasce Kids).</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7802/pedido_de_asfalto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7802/pedido_de_asfalto.pdf</t>
   </si>
   <si>
     <t>Pedido de asfaltamento de uma parte da Rua Aurora Portírio dos Santos e do trecho compreendido entre Rua Calvino da Silva Leão e a Rua Jacob Ramos Coelho no Alto da Boa vista II.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7803/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7803/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma das calçadas do complexo de represas do bairro Monsenhor Souza .</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_01_32_sessao_limpeza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_01_32_sessao_limpeza.pdf</t>
   </si>
   <si>
     <t>“A Limpeza do Bairro Campo Belo, São Lucas, Santa Mônica, Setor Aeroporto e demais bairros adjacentes”.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7805/dino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7805/dino.pdf</t>
   </si>
   <si>
     <t>ao secretario de obras Leonardo Martins Reforma da praça Dinos Park</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7806/adriete.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7806/adriete.pdf</t>
   </si>
   <si>
     <t>secretaria de ação e promoção social adriete Elias solicitando retorno do baile da terceira idade.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_sinalizacao_bairro_village_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_sinalizacao_bairro_village_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Sinalização do bairro Village</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_redutor_de_velocidade_rua_manaus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_redutor_de_velocidade_rua_manaus.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Redutor de Velocidade Rua Manaus</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retirada de Entulho Rua 32</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_lixeira_-_represa_clube_do_povo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_lixeira_-_represa_clube_do_povo.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de lixeiras na Represa do Haley.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_iluminacao_-_av._joao_neves_vieira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_iluminacao_-_av._joao_neves_vieira.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na iluminação da Av. João Neves Vieira.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento_praca_-_jardim_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento_praca_-_jardim_catalao.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalização da praça Santo Inácio, localizada no Bairro Jardim Catalão.</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_-----_faixa_de_pedestre_nas_ruas_da_mercearia_tem-tem_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_-----_faixa_de_pedestre_nas_ruas_da_mercearia_tem-tem_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre nas ruas Alvina C. Neto, Rua Holanda, Rua Grécia e Rua Uberaba, no bairro Vila Chaud.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7814/manutencao_da_ponte_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7814/manutencao_da_ponte_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf</t>
   </si>
   <si>
     <t>Manutenção da ponte da região São Domingos da Chapada do lado de cima da Ponte do São Marcos.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7815/patrolamento_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7815/patrolamento_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf</t>
   </si>
   <si>
     <t>Patrolamento da região São Domingos da Chapada do lado de cima da ponte do são Marcos.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7816/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7816/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE PELO MENOS 1.000 MAMOGRAFIAS PARA ATENDIMENTO NO MÊS DE OUTUBRO, POPULARMENTE CONHECIDO COMO “OUTUBRO ROSA”</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7817/016_-_giovani_cortopassi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7817/016_-_giovani_cortopassi.pdf</t>
   </si>
   <si>
     <t>Solicitação da realização do projeto Rua do Lazer nos bairros Vila Erondina e no Jardim Paraíso.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7818/015_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7818/015_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma faixa elevada na Av. São João em frente ao Colégio Estadual Dona Iayá.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7825/asfalto_e_meio_fio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7825/asfalto_e_meio_fio.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento do final da Rua Antônio Lopes Correia no Bairro Santa Helena 2.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7826/requerimento_-_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7826/requerimento_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de reposição de lâmpadas nos postes da Av. Dr. Wiliam Fayad na travessia do Setor Barka, próximo ao condomínio Campo Belo.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_33o_sessao_-_asfalto_paineiras_-_19_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_33o_sessao_-_asfalto_paineiras_-_19_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e onde houver necessidade a reconstrução da malha asfáltica do Bairro Paineiras</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7828/requerimento_33o_sessao_-_reforma_praca_azamor_ferreira_-_19_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7828/requerimento_33o_sessao_-_reforma_praca_azamor_ferreira_-_19_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Azamor Ferreira, situada na divisa dos Bairros Santa Cruz e Setor Universitário.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7829/33_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7829/33_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, indicação de implantação de semáforo no cruzamento da Avenida Farid Miguel Safatle com a Rua Dr. Wiliam Faiad, Centro.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7830/33_sessao_2023_-_32.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7830/33_sessao_2023_-_32.pdf</t>
   </si>
   <si>
     <t>''Limpeza do cemitério de Santo Antônio do Rio Verde''.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7831/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7831/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf</t>
   </si>
   <si>
     <t>reforma da calçada do mosenhor de souza</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento_01_33_sessao_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento_01_33_sessao_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>“Implantação de um redutor de velocidade a Avenida José Marcelino, nas proximidades do Supermercado Santiago, Castelo Branco”.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7833/parque_imperial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7833/parque_imperial.pdf</t>
   </si>
   <si>
     <t>para que seja feita a implantação de um redutor de velocidade na rua Bouganville próximo ao número 245 no bairro Parque Imperial.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7834/carlos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7834/carlos.pdf</t>
   </si>
   <si>
     <t>recapeamento das ruas do bairro portal do lago 2</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento__limpeza_canteiro_rua_125.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento__limpeza_canteiro_rua_125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral nos canteiros da Rua 125 no Bairro Setor Aeroporto</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7837/requerimento_pintura_do_calcadao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7837/requerimento_pintura_do_calcadao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Pintura do Calçadão da Rua Salustiano da Paz no bairro Ipanema</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7838/requerimento_patrolamento_estrada_regiao_das_lavouras_dos_paulistas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7838/requerimento_patrolamento_estrada_regiao_das_lavouras_dos_paulistas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Patrolamento das Estradas Vicinais da Fazenda Boa Vista</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7839/requerimento_----_2023_reforma_cemiterio_de_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7839/requerimento_----_2023_reforma_cemiterio_de_sarv.pdf</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_----_2023_reforma_casa_de_velorio_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_----_2023_reforma_casa_de_velorio_sarv.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um bebedouro e ar condicionado na Casa de Velório do distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7841/estudo_visando_o_retorno_das_entregas_mensais_das_cestas_basicas..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7841/estudo_visando_o_retorno_das_entregas_mensais_das_cestas_basicas..pdf</t>
   </si>
   <si>
     <t>Estudo visando o retorno das entregas mensais das cestas básicas aos ex-funcionários aposentados.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7842/patrolamento_das_estradas_da_regiao_tambioco..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7842/patrolamento_das_estradas_da_regiao_tambioco..pdf</t>
   </si>
   <si>
     <t>Patrolamento das estradas da região Tambiocó</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7843/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7843/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7844/req._42-_solicita_recapeamento_asfaltico_no_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7844/req._42-_solicita_recapeamento_asfaltico_no_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico no Bairro Paineiras</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7845/017_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7845/017_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma da praça do bairro Santo Antônio</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_34o_sessao_-_banheiro_cemiterio_municpal_-_26_09_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_34o_sessao_-_banheiro_cemiterio_municpal_-_26_09_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiros masculino e feminino no Cemitério Municipal.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7850/requerimento_34o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_26_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7850/requerimento_34o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_26_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a possível colocação de redutor de velocidade dos veículos que trafegam na Rua Cristiano Victor no Bairro São João.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7851/34_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7851/34_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>''Perfuração de 4 poços artesianos no distrito de Santo Antônio do Rio Verde''.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7852/34_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7852/34_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>'' Perfuração de poço artesiano no bairro castelo Branco 2''.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7853/34_sessao_2023_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7853/34_sessao_2023_-_03.pdf</t>
   </si>
   <si>
     <t>''Instalação de semáforo em frente ao hospital Regional, situado na avenida Dr Lamartine''.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7854/compra_de_ar_condicionado_escola_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7854/compra_de_ar_condicionado_escola_.pdf</t>
   </si>
   <si>
     <t>Compra de Ar Condicionado Escola</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7855/solicitacao_terreno_radio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7855/solicitacao_terreno_radio.pdf</t>
   </si>
   <si>
     <t>Solicitação de doação terreno rádio Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_1_34_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_1_34_sessao.pdf</t>
   </si>
   <si>
     <t>Restauração do Muro do Cemitério Municipal do distrito de Santo Antônio Rio Verde.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7858/maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7858/maria_amelia.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Adib Elias Junior e ao Secretário de obras Sr. Leonardo Martins para que seja feita uma praça no bairro Maria Amélia 1.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7859/evelina_alan_kardec.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7859/evelina_alan_kardec.pdf</t>
   </si>
   <si>
     <t>Para que seja a implantação de um redutor de velocidade na rua Alan Kaderc Mori próximo ao número 31 no bairro Evelina Nuor.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7860/requerimento_redutor_de_velocidade_rua_anacleto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7860/requerimento_redutor_de_velocidade_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Redutor de Velocidade na Rua Anacleto Luiz Zanella</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento__dia_da_crianca_no_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento__dia_da_crianca_no_morro_agudo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - 1 Dia de Lazer na Comunidade Morro Agudo</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7862/requerimento_rede_esgoto_bairro_santa_monica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7862/requerimento_rede_esgoto_bairro_santa_monica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação Rede Esgoto Bairro Santa Monica</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_banheiros_-_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_banheiros_-_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação para Construção de banheiros sanitários no Cemitério Municipal de Catalão.</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7864/requerimento_iluminacao_-_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7864/requerimento_iluminacao_-_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>A indicação para reparos na iluminação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_quadra_de_areia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_quadra_de_areia.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de Quadra de Areia, na Praça localizada de frente o Supermercado Compre Bem, na Rua F. do Bairro Vila Liberdade</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_----2023_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_----2023_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7867/requerimento_----_2023_escoamento_de_agua_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7867/requerimento_----_2023_escoamento_de_agua_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicita a a construção de algum mecanismo para o escoamento de água na rua 03, no Copacabana I.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7868/analise_para_colocacao_de_ar_condicionado_ou_ventiladores_em_duas_salas_de_aula_do_cmei_e_escola_municipal_alba_mathias_mesquita_no_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7868/analise_para_colocacao_de_ar_condicionado_ou_ventiladores_em_duas_salas_de_aula_do_cmei_e_escola_municipal_alba_mathias_mesquita_no_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>Análise para colocação de ar condicionado ou ventiladores em duas salas de aula do CMEI e Escola Municipal Alba Mathias Mesquita no Setor Aeroporto.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7869/estudo_para_colocacao_de_semaforo_na_rua_sao_vicente_do_araguaia_do_bairro_santo_antonio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7869/estudo_para_colocacao_de_semaforo_na_rua_sao_vicente_do_araguaia_do_bairro_santo_antonio..pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de semáforo na Rua São Vicente do Araguaia, do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7870/sessao_34_-_requerimento_colocar_quebra_mola_na_rua_f.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7870/sessao_34_-_requerimento_colocar_quebra_mola_na_rua_f.pdf</t>
   </si>
   <si>
     <t>IMPLATAÇÃO DE AO MENOS 2 REDUTORES DE VELOCIDADE OU ONDULAÇÕES TRANSVERSAIS NA EXTENSÃO DA RUA F NO BAIRRO ALTO DA BOA VISTA</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7876/patrolamento_morro_alto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7876/patrolamento_morro_alto.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento da estrada do Morro Alto, região de Pires Belo, Distrito de Catalão-GO.</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7877/limpeza_represa_monsenhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7877/limpeza_represa_monsenhor.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza da “Represa do Monsenhor” no Parque das Mangueiras, devido a proliferação de plantas aquáticas e ao lixo acumulado nas margens da represa.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_36o_sessao_-_restaurante_popular_-_03_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_36o_sessao_-_restaurante_popular_-_03_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma segunda unidade do RESTAURANTE POPULAR, preferencialmente a ser instalado no Bairro São e/ou em suas imediações.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_36o_sessao_-_vigilantes_escolas_-_03_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_36o_sessao_-_vigilantes_escolas_-_03_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de vigilantes durante 24 horas para as escolas e creches municipais.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7886/36_sessao_2023_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7886/36_sessao_2023_-_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Prefeito Municipal de Catalão, Dr. Adib Elias, e ao Superintendente Municipal de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, a isenção da taxa de água e esgoto do Asilo São Vicente de Paulo - Obra Unida SSVP e da Fundação Espírita Antero Da Costa Carvalho.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7887/36_sessao_2023_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7887/36_sessao_2023_-_03.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Superintendente Municipal de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, identificação e resolução do problema de falta de água na Rua 114, Setor Aeroporto.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7888/requerimento_01_36_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7888/requerimento_01_36_sessao.pdf</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7890/requerimento_aborto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7890/requerimento_aborto.pdf</t>
   </si>
   <si>
     <t>Apoio contra Aborto</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7891/telefonia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7891/telefonia.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado as empresas de telefonia e internet para que seja organizada a fiação nos postes de energia.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7892/requerimento_retirada_das_fiacao_eletrica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7892/requerimento_retirada_das_fiacao_eletrica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retirada das Fiações Elétricas dos Postes da Represa do Haley.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7893/requerimento_cadeira_de_roda_muleta_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7893/requerimento_cadeira_de_roda_muleta_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Aquisição de Aparelhos ortopédicos para Ação Social</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7894/requerimento_distribuicao_de_agua_na_festa_do_rosario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7894/requerimento_distribuicao_de_agua_na_festa_do_rosario.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Distribuição de Agua na Festa do Rosário</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7896/recapeamento_do_bairro_dona_almerinda_principalmente_na_rua_dirceu_serafim_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7896/recapeamento_do_bairro_dona_almerinda_principalmente_na_rua_dirceu_serafim_da_silva.pdf</t>
   </si>
   <si>
     <t>Recapeamento do Bairro Dona Almerinda, principalmente na Rua Dirceu Serafim da Silva.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7897/req._43__-_solicita_os_exames_de_espirometria_colonoscopia_e_endoscopia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7897/req._43__-_solicita_os_exames_de_espirometria_colonoscopia_e_endoscopia.pdf</t>
   </si>
   <si>
     <t>Solicita os exames de “ESPIROMETRIA, COLONOSCOPIA e ENDOSCOPIA”</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7898/req._44__-_solicita_a_manutencao_da_tampa_de_uma_linha_de_transmissao_-_equatorial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7898/req._44__-_solicita_a_manutencao_da_tampa_de_uma_linha_de_transmissao_-_equatorial.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da tampa de uma linha de transmissão - EQUATORIAL</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7899/018_-_luis_severo_braga_gomide.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7899/018_-_luis_severo_braga_gomide.pdf</t>
   </si>
   <si>
     <t>Solicitação para a coleta de lixo no distrito de olhos d`água</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7900/36_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7900/36_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>'' Revitalização da praça do bairro Castelo Branco 2 ''.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7903/ayrton_senna_quebra_molas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7903/ayrton_senna_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade da inclusão de redutores de velocidade “Quebra-molas”, na extensão da Rua AS-18 no Loteamento Ayrton Senna</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7904/requerimento_37o_sessao_-_atendimento_oftalmologico_-_17_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7904/requerimento_37o_sessao_-_atendimento_oftalmologico_-_17_10_2023.pdf</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7905/requerimento_37o_sessao_-_quadra_praca_da_biblia_-_17_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7905/requerimento_37o_sessao_-_quadra_praca_da_biblia_-_17_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Reforma da Quadra de Esportes da Praça da Bíblia no Bairro Jardim Brasília,</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7906/37_sessao_2023_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7906/37_sessao_2023_-_01.pdf</t>
   </si>
   <si>
     <t>'' Sinalização das vias de Santo Antônio do Rio Verde''.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7907/pedido_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7907/pedido_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Pedido que seja feita faixa de pedestre em frente a Escola de Olho no Futuro, situada na Av. Castelo Branco, Nº 81, Setor Universitário.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7908/compra_de_ar_condicionado_escola_atual_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7908/compra_de_ar_condicionado_escola_atual_.pdf</t>
   </si>
   <si>
     <t>Escola Maria Bárbara</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7909/requerimento_01_37_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7909/requerimento_01_37_sessao.pdf</t>
   </si>
   <si>
     <t>“A Limpeza e Sinalização do Bairro Dona Matilde”.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7910/upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7910/upa.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Comandante do 18 BPM, Sr. Major J Júnior, a indicação para um estudo e posteriormente a possibilidade de implantar policiamento 24horas na Unidade de Pronto Atendimento Dr. Jamil Sebba- UPA.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7911/abs.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7911/abs.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Secretário de Saúde Sr. Velomar Gonçalves Rios e a secretária de Trabalho e Renda Sra. Suzete Elias, solicitando o curso de ASB (Auxiliar de Saúde Bucal).</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7912/requerimento_lampadas_comunidade_cisterna_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7912/requerimento_lampadas_comunidade_cisterna_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de lampadas queimadas na Comunidade Cisterna</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7913/requerimento_limpeza_no_bairro_jardim_paraiso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7913/requerimento_limpeza_no_bairro_jardim_paraiso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza no Bairro Jardim Paraiso</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7914/requerimento_falta_de_agua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7914/requerimento_falta_de_agua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Resolução da falta de água no Bairro Castelo Branco II</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7915/requerimento_---2023_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7915/requerimento_---2023_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7916/requerimento_---2023_estrada_rural_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7916/requerimento_---2023_estrada_rural_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita o serviço de patrolamento, nas estradas rurais da região do “São Domingos”.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7917/sessoes_37_e_38_requerimento_limpeza_cemiterio_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7917/sessoes_37_e_38_requerimento_limpeza_cemiterio_pires_belo.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM DO CEMITÉRIO DO CEDRO, REGIÃO DE PIRES BELO.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7918/requerimento_iluminacao_e_infraestrutura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7918/requerimento_iluminacao_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Solicita reparo nos postes na extensão da Av. Leopoldo Evangelista da Rocha</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7919/requerimento_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7919/requerimento_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas da Rua Manaus</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7933/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7933/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para a construção de uma Quadra de Esportes na Escola Municipal José Sebba no Parque das Mangueiras.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7934/requerimento_39o_sessao_-_lampadas_pista_caminhada_lamartine_-_24_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7934/requerimento_39o_sessao_-_lampadas_pista_caminhada_lamartine_-_24_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca de lâmpadas da pista de caminhadas situada na Avenida Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7936/requerimento_-_prefeito_e_obras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7936/requerimento_-_prefeito_e_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de praça no bairro Maria Amélia I</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7937/compra_de_ar_condicionado_escola_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7937/compra_de_ar_condicionado_escola_.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de aparelhos de ar condicionado para sala de aula da Escola Maria Barbara na Comunidade Cisterna.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7938/requerimento_02_39_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7938/requerimento_02_39_sessao.pdf</t>
   </si>
   <si>
     <t>“Implantação de Lixeiras na Praça situada no Alto da Boa Vista.”</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7939/requerimento_01_39_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7939/requerimento_01_39_sessao.pdf</t>
   </si>
   <si>
     <t>“Melhorias na UBS João Moreira de Castro, situado no Bairro São João.”</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7940/requerimento__limpeza_canteiro_av._maria_marcelina_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7940/requerimento__limpeza_canteiro_av._maria_marcelina_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza da Avenida Maria Marcelina</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7941/requerimento_ponte_da_fazenda_dos_claudios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7941/requerimento_ponte_da_fazenda_dos_claudios.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Reconstrução da Ponte na Fazenda Ouvidor dos Claudios</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7942/requerimento_exame_mapa_24_h.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7942/requerimento_exame_mapa_24_h.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Retorno do Exame MAPA 24 h na rede SUS</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7944/requerimento_fiscalizacao_eletronica_-_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7944/requerimento_fiscalizacao_eletronica_-_lamartine.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para implantação de equipamento de fiscalização no sinaleiro localizado na Av. Lamartine Pinto de Avelar em cruzamento com a Rua Bélgica.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7945/requerimento_iluminacao_-_rua_2005_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7945/requerimento_iluminacao_-_rua_2005_paineiras.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na iluminação da Rua 2005, no Bairro Paineiras</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7946/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7946/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7947/recolocacao_de_13_postes_da_av._leopoldo_evangelista_da_rocha_centro_ao_lado_da_escola_municipal_gleice_martins_do_nascimento..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7947/recolocacao_de_13_postes_da_av._leopoldo_evangelista_da_rocha_centro_ao_lado_da_escola_municipal_gleice_martins_do_nascimento..pdf</t>
   </si>
   <si>
     <t>Recolocação de 13 postes da Av. Leopoldo Evangelista da Rocha, Centro, ao lado da Escola Municipal Gleice Martins do Nascimento.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7948/sinalizacao_em_toda_extensao_e_um_estudo_para_colocacao_de_faixa_elevada_da_rua_olavo_bilac_entre_o_bairro_mon_senhor_souza_ate_ao_residencial_parati.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7948/sinalizacao_em_toda_extensao_e_um_estudo_para_colocacao_de_faixa_elevada_da_rua_olavo_bilac_entre_o_bairro_mon_senhor_souza_ate_ao_residencial_parati.pdf</t>
   </si>
   <si>
     <t>Sinalização em toda extensão e um estudo para colocação de faixa elevada da Rua Olavo Bilac, entre o Bairro Mon Senhor Souza até ao Residencial Parati.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7949/requerimento_-_prefeito_e_administracao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7949/requerimento_-_prefeito_e_administracao.pdf</t>
   </si>
   <si>
     <t>Solicita entrega de cestas básicas para os funcionários da prefeitura e da SAE</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7950/requerimento_-_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7950/requerimento_-_smtc.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo técnico para uma sinalização na Rua Juraci Jose Resende, no bairro Maria Amélia 1</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7951/020_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7951/020_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>solicitar ao Exmo. Sr. Clayton César dos Santos, Superintendente Municipal de Trânsito – SMTC e ao Exmo. Sr. Adib Elias, Prefeito Municipal de Catalão para que providencie faixas de “Pare” na avenida da cachoeirinha esquina com a praça flor de maio (próximo a GO), como também faixas de “Pare” na rua dos boiadeiros esquina com a praça flor de maio (entrada para o Evelina Nour)</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7952/019_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7952/019_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Exmo. Sr. Clayton César dos Santos, Superintendente Municipal de Trânsito – SMTC e ao Exmo. Sr. Adib Elias, Prefeito Municipal de Catalão para que providencie a sinalização adequada na avenida das américas esquina com a rua Uruguai (Bairro das américas).</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7955/conselho_tutelar_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7955/conselho_tutelar_2.pdf</t>
   </si>
   <si>
     <t>Encaminhar ofício ao Ilmo. Deputado Federal, Sr. JOSÉ NELTO LAGARES DAS MERCEZ, indicando Emenda para a aquisição de 01 (um) veículo para o Conselho Tutelar de Catalão-GO, pelos motivos que se seguem:</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7956/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7956/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Praça de Lazer no Bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7957/requerimento_40o_sessao_-_quadra_vila_multirao_-_31_10_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7957/requerimento_40o_sessao_-_quadra_vila_multirao_-_31_10_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do complexo esportivo Júlio Pinto de Melo, localizado na Vila Mutirão.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7958/40_sessao_-_01_reservatorio_de_agua..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7958/40_sessao_-_01_reservatorio_de_agua..pdf</t>
   </si>
   <si>
     <t>''Reservatório de água no distrito de Santo Antônio do Rio Verde''.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7959/volta_da_balsa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7959/volta_da_balsa.pdf</t>
   </si>
   <si>
     <t>Solicita volta da Balsa na região das Gamelas nas fazendas da Contenda.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7960/bueiro_requerimento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7960/bueiro_requerimento.pdf</t>
   </si>
   <si>
     <t>Solicita bueiro na Rua Cristóvão Colombo, Vale do Sol.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7961/compra_de_ar_condicionado_escola_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7961/compra_de_ar_condicionado_escola_.pdf</t>
   </si>
   <si>
     <t>Solicitação de compra de aparelhos de ar condicionado para Escola Santa Barbara na comunidade Cisterna .</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7962/requerimento_01_40_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7962/requerimento_01_40_sessao.pdf</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7963/requerimento_02_40_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7963/requerimento_02_40_sessao.pdf</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7964/img20231030_10111799.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7964/img20231030_10111799.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de obras Leonardo Martins e ao prefeito Adib Elias   a reforma do campo de futebol e a academia ao ar livre no Bairro Setor Universitário.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7965/img20231030_10294210.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7965/img20231030_10294210.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Secretário de saúde Velomar Rios, e ao secretário de obras Leonardo Martins para solicitar a reforma do Posto de saúde Divano Elias no bairro Setor Universitário.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7966/requerimento_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7966/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja colocados bancos na Praça Dom Emanuel, localizada na região central.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7967/requerimento_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7967/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja colocados caçamba coletora de lixo na estrada que acessa a Comunidade da Posse do Riacho.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7968/requerimento_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7968/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Construção de um campo de futebol na região sul da cidade, nas imediações do bairro Castelo Branco I.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7969/requerimento_poda_das_arvores_do_abrigo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7969/requerimento_poda_das_arvores_do_abrigo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Poda dos Galhos das Arvores do Abrigo dos Idosos</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7970/requerimento_troca_de_lampadas_queimadas_praca_das_bandeiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7970/requerimento_troca_de_lampadas_queimadas_praca_das_bandeiras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Troca de Lampadas queimadas da Praça das Bandeiras</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7971/requerimento_modificacao_do_canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7971/requerimento_modificacao_do_canteiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de uma Pista de Caminhada nos Bairros Castelo Branco I e Estrela</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7972/requerimento_iluminacao_-_praca_pio_gomes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7972/requerimento_iluminacao_-_praca_pio_gomes.pdf</t>
   </si>
   <si>
     <t>Indicação para reparos na iluminação da Praça Brasil Cavalcante, localizada no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7973/requerimento_sinalizacao_-_evelina_vila_erondina_e_jardim_paraiso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7973/requerimento_sinalizacao_-_evelina_vila_erondina_e_jardim_paraiso.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a melhorar e revitalizar a sinalização nos Bairros Evelina Nour I e II, Vila Erondina e Jardim Paraíso.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7974/requerimento_-----_asfalto_rua_as18_-_ayrton_sena.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7974/requerimento_-----_asfalto_rua_as18_-_ayrton_sena.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica, na rua AS-18.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_----2023_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_----2023_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7976/req._49_-_solicita_disponibilizacao_de_medico_ginecologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7976/req._49_-_solicita_disponibilizacao_de_medico_ginecologista.pdf</t>
   </si>
   <si>
     <t>Solicitação de ampliação de vagas para ginecologista nos Postos de Saúde</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7982/lampadas_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7982/lampadas_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lâmpadas no cemitério da Comunidade Contendas, Zona rural de Catalão-GO.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7983/quadra_contendas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7983/quadra_contendas.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma e ampliação da Quadra da Comunidade Contendas.</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_01_41_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_01_41_sessao.pdf</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7985/indicacao_-_prefeito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7985/indicacao_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Prefeito Municipal de Catalão, Dr. Adib Elias, a indicação de aquisição de Microônibus para realizar o transporte dos pacientes que fazem tratamento de câncer no Hospital de Amor, em Barretos.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7986/41_sessao__-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7986/41_sessao__-_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Secretario Municipal de Administração, Ilmo. Sr. Nelson Martins Fayad, a indicação de implantação do programa Mutirão nos Bairros, o qual poderá ser realizado aos finais de semana, onde será ofertado a população serviços nas áreas da saúde, direitos humanos, jurídico e ação social, além do mutirão de limpeza.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7987/compra_de_ar_condicionado_escola_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7987/compra_de_ar_condicionado_escola_.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de ar condicionado para escola Santa Barbara na comunidade Cisterna</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7988/requerimento_valdemes_rocagem_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7988/requerimento_valdemes_rocagem_ipanema.pdf</t>
   </si>
   <si>
     <t>solicitando a realização da roçagem do canteiro central, na Avenida Maria Marcelina, no bairro Ipanema.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7989/img20231106_09450027.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7989/img20231106_09450027.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Superintendente Municipal de Trânsito Clayton César, que seja feita a Sinalização vertical e horizontal nas Ruas do Bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7990/requerimento_41o_sessao_-_brinquedos_natal_-_07_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7990/requerimento_41o_sessao_-_brinquedos_natal_-_07_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando esforços para que nesse próximo “Natal” seja realizada a distribuição de brinquedos para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento_41o_sessao_-_reforma_praca_lazaro_domingos_-_07_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento_41o_sessao_-_reforma_praca_lazaro_domingos_-_07_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Lázaro Domingos, situada no Bairro Primavera.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7992/requerimento_poda_das_arvores_da_av_santo_agostinho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7992/requerimento_poda_das_arvores_da_av_santo_agostinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Ação de Poda das Arvores da Avenida Santo Agostinho</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7993/requerimento_rocagem_morro_do_sao_joao_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7993/requerimento_rocagem_morro_do_sao_joao_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Roçagem ao redor do Morro da Igreja do São João.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7994/requerimento_tampa_buraco_rua_jose_saturnino_de_castro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7994/requerimento_tampa_buraco_rua_jose_saturnino_de_castro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Tampa Buraco da Rua Jose Saturnino de Castro</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_lixeira_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_lixeira_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de lixeiras no Parque Ecológico da Represa da Bica.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7996/requerimento_cobertura_da_quadra_jose_sebba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7996/requerimento_cobertura_da_quadra_jose_sebba.pdf</t>
   </si>
   <si>
     <t>Indicação para a Construção da Cobertura da quadra de esportes da Escola Municipal José Sebba.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_limpeza_quadra_vila_erondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_limpeza_quadra_vila_erondina.pdf</t>
   </si>
   <si>
     <t>Indicação para a limpeza da Quadra Tércio José da Costa, localizada no Bairro Vila Erondina.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_-----_fiscalizacao_para_caminhoes_pesados_na_cidade_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_-----_fiscalizacao_para_caminhoes_pesados_na_cidade_.pdf</t>
   </si>
   <si>
     <t>Solicita a fiscalização e conscientização para os veículos pesados que NÃO utilizam o arco-viário da GO-330.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7999/requerimento_-----_mataburro_-_fazenda_pe_do_morro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7999/requerimento_-----_mataburro_-_fazenda_pe_do_morro.pdf</t>
   </si>
   <si>
     <t>Solicita a para construção de dois mata-burros na Fazenda “Pé do Morro”.</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8000/021_-_leonardo_santa_cecilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8000/021_-_leonardo_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Educação, Exmo. Sr. Leonardo Santa Cecília, que providencie 2 aparelhos de ar condicionado para o CMEI Alba Mathias Mesquita no Setor Aeroporto.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8001/022-_silas_jose_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8001/022-_silas_jose_tristao.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Exmo. Sr. Silas José Tristão, Secretário Municipal do Meio Ambiente, que providencie projeto de recuperação das nascentes do município de Catalão.</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8002/023_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8002/023_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitar ao prefeito de Catalão, Exmo. Sr. Adib Elias, providenciar a ligação da Rua Augusto Silvestre ao futuro trevo em frente ao DIMIC na BR-050.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8010/requerimento_prefeito_e_infraestrutura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8010/requerimento_prefeito_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reparo da Ponte localizada na entrada da zona rural próxima à Igrejinha Nossa Senhora Aparecida BR-050 KM 295, nas proximidades da Fazenda do Ricardo da Honda, Zona Rural do Município de Catalão-GO.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8011/requerimento_01_42_sessao..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8011/requerimento_01_42_sessao..pdf</t>
   </si>
   <si>
     <t>Implantação de um redutor de velocidade a Avenida José Marcelino, nas proximidades do Supermercado Santiago, Castelo Branco”.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8012/img20231113_10035979.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8012/img20231113_10035979.pdf</t>
   </si>
   <si>
     <t>ao Diretor de limpeza Sr. Valdemes Rosa, solicitando a realização da roçagem próximo a represa do Monsenhor Souza.</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8013/img20231113_10085478.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8013/img20231113_10085478.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Superintendente da Sae Rodrigo Margon, para verificar o esgoto próximo a represa do monsenhor Souza.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8014/requerimento_42o_sessao_-_banco_de_racao_e_medicamentos_14_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8014/requerimento_42o_sessao_-_banco_de_racao_e_medicamentos_14_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um BANCO DE RAÇÃO E MEDICAMENTOS VETERINÁRIOS</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8015/requerimento_42o_sessao_-_escritura_casas_14_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8015/requerimento_42o_sessao_-_escritura_casas_14_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a entrega de “ESCRITURAS” dos imóveis dos Bairros: Ipanema, Pio Gomes e Evelina Nour.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8016/requerimento__limoeza_canteiro_setor_aeroporto_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8016/requerimento__limoeza_canteiro_setor_aeroporto_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza das principais avenidas do bairro Setor Aeroporto</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8017/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8017/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de Faixa de Pedestre em Frente a Escola Casinha Feliz</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8018/requerimento_faixa_de_pedestre_posto_gaucho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8018/requerimento_faixa_de_pedestre_posto_gaucho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação de uma Faixa de Pedestre em Frente ao Posto Gaucho</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8019/requerimento_lixeira_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8019/requerimento_lixeira_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8020/requerimento_cobertura_da_quadra_jose_sebba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8020/requerimento_cobertura_da_quadra_jose_sebba.pdf</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8021/requerimento_limpeza_quadra_vila_erondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8021/requerimento_limpeza_quadra_vila_erondina.pdf</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8022/requerimento_-----_esgoto_rua_barretos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8022/requerimento_-----_esgoto_rua_barretos.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do sistema de esgoto na rua Barretos, no bairro Progresso.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8023/requerimento_----2023_redutor_de_velocidade_rua_geraldo_belo_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8023/requerimento_----2023_redutor_de_velocidade_rua_geraldo_belo_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade na rua Geraldo Belo da Silva, Setor Universitário.</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8024/estudo_para_colocacao_de_bebedouros_em_pontos_estrategicos_no_estadio_genervino_evangelista_da_fonseca..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8024/estudo_para_colocacao_de_bebedouros_em_pontos_estrategicos_no_estadio_genervino_evangelista_da_fonseca..pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de bebedouros em pontos estratégicos no Estádio Genervino Evangelista da Fonseca.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8025/024_-_jamil_calife.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8025/024_-_jamil_calife.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Exmo. Sr. Jamil Calife Deputado Estadual, que providencie vale transporte escolar para os alunos do CEJA da unidade de Catalão.</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8033/requerimento_anisio_-_adib_e_obras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8033/requerimento_anisio_-_adib_e_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma Praça no Setor Aeroporto, na cidade de Catalão-GO.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8034/requerimento_01_43_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8034/requerimento_01_43_sessao.pdf</t>
   </si>
   <si>
     <t>“A limpeza da Rua São Vicente do Araguaia com a Rua Ademar Ferrugem, Bairro Santo Antônio.”</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8035/compra_de_ar_condicionado_escola_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8035/compra_de_ar_condicionado_escola_.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de ar condicionado para salas de aula da escola Santa Barbara</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8036/img20231120_09334338.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8036/img20231120_09334338.pdf</t>
   </si>
   <si>
     <t>que seja construído  junto ao PAI( pronto atendimento infantil) banco de aleitamento materno.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8037/requerimento_43o_sessao_-_cursos_distritos_-_21_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8037/requerimento_43o_sessao_-_cursos_distritos_-_21_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de cursos profissionalizantes, projetos nas áreas da cultura, esportes e lazer no calendário escolar nos Distritos de Santo Antônio do Rio Verde e Pires Belo.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8038/requerimento_43o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_21_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8038/requerimento_43o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_21_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o reforço da sinalização na esquina da Rua Mato Grosso com a Rua Sergipe no Bairro São José.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8039/requerimento_ar_condicionado_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8039/requerimento_ar_condicionado_upa.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção dos aparelhos de ar condicionado da Unidade Pronto Atendimento - UPA</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8040/requerimento_---2023_estrada_rural_tambioco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8040/requerimento_---2023_estrada_rural_tambioco.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de patrolamento, nas estradas rurais da região do “Tambiocó”.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8041/req._51__-_solicita_novamente_reparo_nos_postes_na_extensao_da_av._leopoldo_evangelista_da_rocha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8041/req._51__-_solicita_novamente_reparo_nos_postes_na_extensao_da_av._leopoldo_evangelista_da_rocha.pdf</t>
   </si>
   <si>
     <t>Solicita novamente reparo nos postes na extensão da Av. Leopoldo Evangelista da Rocha</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8042/requerimento_rosangela_-_transporte_e_infraestrutura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8042/requerimento_rosangela_-_transporte_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Solicita reparo na tampa de um bueiro, na Rua Ademar Ferrugem</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8043/req._53_-solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8043/req._53_-solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de comedouros e bebedouros para animais de rua</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8054/poda_de_arvores_av._tiradentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8054/poda_de_arvores_av._tiradentes.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda das árvores da Avenida Tiradentes no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8057/requerimento_01_44_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8057/requerimento_01_44_sessao.pdf</t>
   </si>
   <si>
     <t>“Infraestrutura no Bairro Pontal Norte, realizando reparos na Iluminação, Recapeamento Asfáltico e Limpeza. "</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8058/requerimento_02_44_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8058/requerimento_02_44_sessao.pdf</t>
   </si>
   <si>
     <t>“Recapeamento Asfáltico da Rua Presidente Médici, Loteamento Santa Cruz”.</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8059/44_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8059/44_sessao.pdf</t>
   </si>
   <si>
     <t>requerimento enviado a Anatel.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8060/pista_caminhada_buritis_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8060/pista_caminhada_buritis_3.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza da pista de caminhada do Loteamento Parque dos Buritis.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8061/compra_de_ar_condicionado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8061/compra_de_ar_condicionado.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de ar condicionado para Escola Santa Barbara</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8062/substituicao_de_transformador_eletrico_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8062/substituicao_de_transformador_eletrico_.pdf</t>
   </si>
   <si>
     <t>Solicitação de substituição de transformador eletrico na Av. 20 de Agosto</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8063/img20231127_09383722.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8063/img20231127_09383722.pdf</t>
   </si>
   <si>
     <t>Reforma do Samu</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8064/img20231127_09322206.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8064/img20231127_09322206.pdf</t>
   </si>
   <si>
     <t>Poda do canteiro central da av. Maria Marcelina, no bairro Ipanema</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8065/requerimento_44o_sessao_-_smtc_campanhas_educativas_-_28_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8065/requerimento_44o_sessao_-_smtc_campanhas_educativas_-_28_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de campanhas educativas de trânsito, principalmente com foco no respeito a faixa de pedestres e direção defensiva por parte dos motociclistas.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8066/requerimento_44o_sessao_-_uniforme_e_material_escolar_-_28_11_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8066/requerimento_44o_sessao_-_uniforme_e_material_escolar_-_28_11_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de uniforme e kits de material escolar para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8067/requerimento_limpeza_no_bairro_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8067/requerimento_limpeza_no_bairro_maria_amelia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Limpeza Geral no Bairro Maria Amelia I</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8068/requerimento_limpeza_no_canteiro_da_rua_adolfa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8068/requerimento_limpeza_no_canteiro_da_rua_adolfa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR -  Limpeza no Canteiro da Rua: Adolfa , Residencial Eldoraldo</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8069/requerimento_faixa_de_pedestre_supermercado_do_do.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8069/requerimento_faixa_de_pedestre_supermercado_do_do.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação Faixa de Pedestre em frente ao Supermercado do Dó</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8070/requerimento_limpeza_bairros_jardim_paraiso_e_vila_erondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8070/requerimento_limpeza_bairros_jardim_paraiso_e_vila_erondina.pdf</t>
   </si>
   <si>
     <t>Indicação para a limpeza geral das ruas dos bairros Jardim Paraíso e Vila Erondina.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8071/canteiro_rua_14_de_julho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8071/canteiro_rua_14_de_julho.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção e arborização de um canteiro na Rua 14 de Julho no Bairro Vila Erondina.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8072/requerimento_----_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8072/requerimento_----_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de mão única na Rua Prof. Francisco Victor Rodrigues.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8073/requerimento_-----_construcao_sala_multiuso_escola_santa_ines_-_martirios_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8073/requerimento_-----_construcao_sala_multiuso_escola_santa_ines_-_martirios_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma sala multiuso na Escola Municipal Santa Inês.</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8074/requerimento_------reforma_quadra_dos_martirios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8074/requerimento_------reforma_quadra_dos_martirios.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da Quadra de Esporte da Comunidade “Cruzeiro dos Martírios”.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8075/req._53_-_solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8075/req._53_-_solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8076/req._54_-_solicita_instalacao_de_lixeiras_e_limpeza_geral_na_praca_getulio_vargas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8076/req._54_-_solicita_instalacao_de_lixeiras_e_limpeza_geral_na_praca_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeiras e limpeza geral na praça Getúlio Vargas</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8077/req._55_-_solicita_recapeamento_asfaltico_na_rua_paulo_de_tarso_vieira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8077/req._55_-_solicita_recapeamento_asfaltico_na_rua_paulo_de_tarso_vieira.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico na Rua Paulo de Tarso Vieira</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8078/025_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8078/025_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Exmo. Sr. Clayton César dos Santos - Superintendente Municipal de Trânsito – SMTC, para que providencie vagas de estacionamento exclusivas para os autistas nas zonas de estacionamento rotativo de Catalão.</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8081/requerimento_01_46_sessao_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8081/requerimento_01_46_sessao_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico nos Bairros Portal do Lago I e II</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8082/46_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8082/46_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>''Manutenção da estrada mestre na região do Tambiocó e Campo Limpo''.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8084/substituicao_de_transformador_eletrico_.docx01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8084/substituicao_de_transformador_eletrico_.docx01.pdf</t>
   </si>
   <si>
     <t>Solicitação de Substituição de transformador da Av. 20 de Agosto</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8085/requerimento_46o_sessao_-_quadra_escola_jose_sebba_-_04_12_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8085/requerimento_46o_sessao_-_quadra_escola_jose_sebba_-_04_12_2023.pdf</t>
   </si>
   <si>
     <t>Solicitanta a construção da cobertura da Quadra de Esportes na Escola Municipal José Sebba no Parque das Mangueiras.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8086/requerimento_46o_sessao_-_represa_monsenhor_-_05_12_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8086/requerimento_46o_sessao_-_represa_monsenhor_-_05_12_2023.pdf</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8087/requerimento_gincana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8087/requerimento_gincana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Gincana para o Mês de Janeiro</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8088/requerimento_escoamento_rua_geraldo_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8088/requerimento_escoamento_rua_geraldo_belo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Implantação Rede Fluvial na Rua: Geraldo Belo, no Bairro Setor Universitário</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8089/requerimento_tampa_do_bueiro_rua__primeiro_de_maio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8089/requerimento_tampa_do_bueiro_rua__primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARLAMENTAR - Colocação da Tampa de Bueiro na Rua: Primeiro de Maio no Bairro Parque das Mangueiras</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8090/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8090/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8091/limpeza_do_bairro_residencial_bolanger..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8091/limpeza_do_bairro_residencial_bolanger..pdf</t>
   </si>
   <si>
     <t>Limpeza do Bairro Residencial Bolanger.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8092/redutor_de_velocidade_av_anhaguera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8092/redutor_de_velocidade_av_anhaguera.pdf</t>
   </si>
   <si>
     <t>redutores de velocidade na avenida Anhanguera</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8093/req._56_-_solicita_estudo_de_viabilidade_para_tornar_em_mao_unica_a_rua_dos_cravos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8093/req._56_-_solicita_estudo_de_viabilidade_para_tornar_em_mao_unica_a_rua_dos_cravos.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para tornar em mão única a Rua dos Cravos</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8094/req._57_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8094/req._57_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão da rede de esgoto no Bairro Vereda dos Buritis</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8096/pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8096/pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza da pista de caminhada no entorno da Mata do Setor Universitário.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8097/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8097/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf</t>
   </si>
   <si>
     <t>Solicitação de conclusão asfaltica nas mediações do bairro Conquista e bairro Cidade Jardim</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8098/requerimento_47o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_12_12_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8098/requerimento_47o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_12_12_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a ligação da Av. A no Residencial Cidade Jardim com a Rua da Resistência no Bairro Teotônio Vilela.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8099/requerimento_47o_sessao_-_lixeiras_ecologicas_-_12_12_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8099/requerimento_47o_sessao_-_lixeiras_ecologicas_-_12_12_2023.pdf</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8129/requerimento_48o_sessao_-_cursinho_israel_macedo_-_19_12_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8129/requerimento_48o_sessao_-_cursinho_israel_macedo_-_19_12_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno das atividades do “Cursinho Pré Vestibular Israel Macedo”.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8130/requerimento_48o_sessao_-_ponte_vila_uniao_e_paineiras_-_19_12_2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8130/requerimento_48o_sessao_-_ponte_vila_uniao_e_paineiras_-_19_12_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de muretas de proteção na ponte entre as Ruas Olavo Bilac e Rua 2012 que faz a ligação entre os Bairros Vila União e o Bairro Paineiras.</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8131/indicacao_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8131/indicacao_2.pdf</t>
   </si>
   <si>
     <t>`` Realização de limpeza do complexo de Represas Localizadas no Bairro Monsenhor Souza.´´</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8132/indicacao_parlamentar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8132/indicacao_parlamentar.pdf</t>
   </si>
   <si>
     <t>´´Realização da pavimentação asfáltica na estrada principal da Comunidade Localizada na região da Sucupira.´´</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7508/projeto_de_emenda_a_lom_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7508/projeto_de_emenda_a_lom_no_01-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do inciso VII do artigo 14; altera a redação do inciso V do artigo 44; inclui parágrafo único ao artigo 66; inclui a alínea `k' ao artigo 120, inciso I, todos da Lei Municipal n° 845/1990, de 05 de abril de 1990 - Lei Orgânica do Município de Catalão, Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7927/projeto_de_emenda_a_lei_organica_no_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7927/projeto_de_emenda_a_lei_organica_no_02-2023.pdf</t>
   </si>
   <si>
     <t>"Inclui os artigos 117-A a 117-I na Lei Municipal n° 845/1990, de 05 de abril de 1990 - Lei Orgânica do Município de Catalão, Estado de Goiás, e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7419/emenda_no_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7419/emenda_no_01-2023.pdf</t>
   </si>
   <si>
     <t>"Modifica o inciso IV do Projeto de Lei nº 23 de 16 de março de 2023".</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7667/emenda_aditiva_ao_plc_no03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7667/emenda_aditiva_ao_plc_no03-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 1º do Projeto de Lei Complementar nº 003/2023.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8008/emenda_no_03--2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8008/emenda_no_03--2023.pdf</t>
   </si>
   <si>
     <t>"Modifica os Arts. 27° e 28° do Projeto de Lei Complementar n° 04/2023".</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8079/emenda_no_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8079/emenda_no_04-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 6°; Parágrafo único do art. 10; acrescenta o §3° ao art. 17; altera o art. 33; acrescenta o Paragrafo único ao art. 33, altera o art. 34; acrescenta o Parágrafo único ao art. 34; altera o art. 40; suprime o art. 41; suprime o inciso IV do art.46; altera o art.51; altera o art.54; altera o art.72; altera o art.73; altera o inciso I, do art. 73; Art.16; altera o § 1° do art.94 e altera art.95 da Lei Complementar n.01 de fevereiro de 2023.´´</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>Emenda à LOA</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8101/emenda_a_loa_01-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8101/emenda_a_loa_01-2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dotação orçamentária ao Projeto de Lei nº 71/2023.”</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8102/emenda_a_loa_02-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8102/emenda_a_loa_02-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentária ao Projeto de Lei nº. 71/2023."</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8103/emenda_a_loa_03-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8103/emenda_a_loa_03-2023.pdf</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8104/emenda_a_loa_04-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8104/emenda_a_loa_04-2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dotação orçamentária ao Projeto de Lei nº 71/2023”.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_a_loa_05-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_a_loa_05-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentária ao Projeto de Lei nº71/2023".</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_a_loa_06-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_a_loa_06-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentária ao Projeto de Lei n° 71/2023".</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8108/emenda_a_loa_07-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8108/emenda_a_loa_07-2023.pdf</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8109/emenda_a_loa_08-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8109/emenda_a_loa_08-2023.pdf</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8110/emenda_a_loa_09-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8110/emenda_a_loa_09-2023.pdf</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8111/emenda_a_loa_10-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8111/emenda_a_loa_10-2023.pdf</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8112/emenda_a_loa_11-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8112/emenda_a_loa_11-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentária ao Projeto de Lei nº 71/2023".</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8113/emenda_a_loa_12-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8113/emenda_a_loa_12-2023.pdf</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8114/emenda_a_loa_13-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8114/emenda_a_loa_13-2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dotação orçamentária ao Projeto de Lei nº 71/2023. ”</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8115/emenda_a_loa_14-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8115/emenda_a_loa_14-2023.pdf</t>
   </si>
   <si>
     <t>´´Acrescenta dotação orçamentária ao Projeto de Lei n° 71/2023.´´</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8116/emenda_no_15-2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8116/emenda_no_15-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentaria do Projeto de Lei nº 71/2023".</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8420/ata_da_24_sessao_ordinaria_27.06.2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8420/ata_da_24_sessao_ordinaria_27.06.2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24 Sessão Ordinária de 2023 da 3 Sessão Legislativa da 21ª Legislatura</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8421/ata_da_25_sessao_ordinaria_27.08.2023.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8421/ata_da_25_sessao_ordinaria_27.08.2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25 Sessão Ordinária de 2023 da 3 Sessão Legislativa da 21ª Legislatura</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>PROC</t>
   </si>
   <si>
     <t>Processo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8031/acordao_no_08736-2022_-_contas_2021_-_adib.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8031/acordao_no_08736-2022_-_contas_2021_-_adib.pdf</t>
   </si>
   <si>
     <t>"Tratam os autos das Contas de Gestão do PODER EXECUTIVO do Município de CATALÃO, relativas ao exercício de 2021, de responsabilidade de ADIB ELIAS JUNIOR (01//01/2021 a 31/12/2021)".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10874,67 +10874,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7226/mocao_de_repudio_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7280/sessao_4_e_5_mocao_de_pesar_-_falecimento_dr._gustavo_albino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7312/mocao_de_aplausos_01-2023__46_anos_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7313/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7314/mocao_de_aplauso_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7387/mocao_de_pesar__joao_batista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7390/mocao_de_aplausos_clayton_cesar_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7507/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7528/nota-acoes-2022_08_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7575/mocao_de_aplausos_estacao_meteorologica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7576/mocao_de_aplausos_ricardo_e_adriete.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7584/mocao_de_aplausos__corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7617/sessao_26_mocao_de_aplauso_-expocatalao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7618/sessao_26_mocao_de_pesar_-_falecimento_juliano_soares.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7656/mocao_de_aplausos_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7657/mocao_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7793/mocao_de_repudio_-_adpf_442_-_descriminalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7795/mocao_de_aplausos__aos_policiais_do_cpe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7796/victor_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7797/sessao_32_mocao_de_aplauso_-bombeiros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7823/sessao_33_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7824/sessao_32_mocao_de_aplauso_-bombeiros.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7835/mocao_de_aplauso_-_lucas_goncalves_machado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7857/mocao_pesar_-_vilma_rosa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7871/mocao_aplauso_-_assembleia_de_deus_ministerio_madureira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7880/mocao_de_aplausos_02-2023__hospital_de_amor_barretos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7884/mocao_de_aplauso_as_eleitas_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7885/barrertos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7920/mocao_de_aplauso_pelo_dia_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7930/sessao_39_mocao_de_aplauso_-radio_cultura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7931/sessao_39_mocao_de_pesar_-_falecimento_alvaro_da_aducat.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7932/mocao_de_aplauso_-_pastora_camilla_lacerd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7935/mocao_de_pesar_-_sr._alvaro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7943/mocao_de_pesar_-_sr._durval.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8009/sessao_42_mocao_de_aplauso_-academia_de_ginastica_bruna_brandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8032/004-_cetas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8044/mocao_de_pesar_-_jardel_sebba_filho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8045/mocao_de_pesar_irani.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8047/mocao_de_aplauso_locomotiva.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8048/mocao_de_pesar_-_irani_jose_santana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8049/mocao_de_aplausos_joao_gabriel_motocross.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8050/mocao_de_aplausos_arthur_lourenzo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8055/img20231127_09463813.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8056/004-_ginair_patrocinio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8083/005-_santo_pane.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8133/mocao_de_aplauso_dez.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7232/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7420/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7557/projeto_de_decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7663/projeto_de_decreto_legislativo_no_08_de2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto_de_decreto_legislativo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7690/projeto_de_decreto_legislativo_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7691/projeto_de_decreto_legislativo_no_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_decreto_legislativo_no_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_decreto_legislativo_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto_de_decreto_legislativo_no_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7696/projeto_de_decreto_legislativo_no_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto_de_decreto_legislativo_no_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto_de_decreto_legislativo_no_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto_de_decreto_legislativo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto_de_decreto_legislativo_no_19de_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7717/projeto_de_decreto_legislativo_no_20de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7718/projeto_de_decreto_legislativo_no_21de_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto_de_decreto_legislativo_no_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7720/projeto_de_decreto_legislativo_no_23_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_decreto_legislativo_no_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_decreto_legislativo_no_25_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_decreto_legislativo_no_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_decreto_legislativo_no_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_decreto_legislativo_no_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_decreto_legislativo_no_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_decreto_legislativo_no_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_decreto_legislativo_no_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_decreto_legislativo_no_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_decreto_legislativo_no_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_decreto_legislativo_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_decreto_legislativo_no_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_decreto_legislativo_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_decreto_legislativo_no_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto_de_decreto_legislativo_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto_de_decreto_legislativo_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7764/projeto_de_decreto_legislativo_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_decreto_legislativo_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7766/projeto_de_decreto_legislativo_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto_de_decreto_legislativo_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto_de_decreto_legislativo_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7769/projeto_de_decreto_legislativo_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto_de_decreto_legislativo_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_decreto_legislativo_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_decreto_legislativo_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7195/projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7196/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7197/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7198/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7199/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7200/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7201/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7227/projeto_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7228/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7230/projeto_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7231/projeto_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7233/projeto_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7234/projeto_de_lei_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7281/projeto_de_lei_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7282/projeto_de_lei_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7283/projeto_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7284/projeto_de_lei_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7302/projeto_de_lei_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7315/projeto_de_lei_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7316/projeto_de_lei_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7317/projeto_de_lei_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7318/projeto_de_lei_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7319/projeto_de_lei_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7320/projeto_de_lei_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7321/projeto_de_lei_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7368/projeto_de_lei_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7369/projeto_de_lei_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7389/projeto_de_lei_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7388/projeto_de_lei_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7391/projeto_de_lei_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7417/projeto_de_lei_no_36-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7418/projeto_de_lei_no37-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7421/projeto_de_lei_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7422/projeto_de_lei_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7441/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7472/projeto_de_lei_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7474/projeto_de_lei_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7490/projeto_de_lei_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7491/projeto_de_lei_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7554/projeto_de_lei_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7577/projeto_de_lei_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7578/projeto_de_lei_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7581/projeto_de_lei_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7583/projeto_de_lei_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto_de_lei_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto_de_lei_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto_de_lei_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto_de_lei_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto_de_lei_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto_de_lei_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7612/projeto_de_lei__no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7689/projeto_de_lei_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto_de_lei_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7721/projeto_de_lei_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7722/projeto_de_lei_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto_de_lei_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7729/projeto_de_lei_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_lei_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_lei_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_lei_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_lei_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7847/projeto_de_lei_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7848/projeto_de_lei_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7872/projeto_de_lei_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7881/projeto_de_lei_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7921/projeto_de_lei_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7922/projeto_de_lei_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7923/projeto_de_lei_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7924/projeto_de_lei_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7925/projeto_de_lei_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7926/projeto_de_lei_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7928/projeto_de_lei_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7953/projeto_de_lei_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7954/projeto_de_lei_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7977/projeto_de_lei_no106-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7978/projeto_de_lei_no107-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7979/projeto_de_lei_no108-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7980/projeto_de_lei_no109-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8004/projeto_de_lei_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8005/proj._de_lei_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8006/projeto_de_lei_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8007/projeto_de_lei_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8027/projeto_de_lei_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8028/projeto_de_lei_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8029/projeto_de_lei_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8030/projeto_de_lei_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8051/projeto_de_lei_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8052/projeto_de_lei_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8053/projeto_de_lei_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8080/projeto_de_lei_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8095/projeto_de_lei_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8100/peojeto_de_lei_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8117/projeto_de_lei_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8118/projeto_de_lei_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8119/projeto_de_lei_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8120/projeto_de_lei_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8121/projeto_de_lei_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8122/projeto_de_lei_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8123/projeto_de_lei_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8124/projeto_de_lei_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8125/projeto_de_lei_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8126/projeto_de_lei_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8127/projeto_de_lei_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8128/projeto_de_lei_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8134/projeto_de_lei_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7259/projeto_de_lei_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_complementar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_complementar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7929/projeto_de_lc_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7981/projeto_de_lei_complementar_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7229/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7416/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7556/projeto_de_resolucaono_03-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8003/projeto_de_resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8026/projeto_de_resolucao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7202/img_20230206_0003.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7203/img_20230206_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7204/img_20230206_0002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_praca_maria_amelia_i.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7206/requerimento_atualizacao_dos_relogios.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_viagem_goiania.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_01-2023_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7209/requerimento_03-2023_esgoto_r_crisantemos_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_02-2023_iluminacao_morrinho_de_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7211/01_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7212/01_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7213/requerimento_1o_sessao_-_clinica_veterinaria_-_07_02_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_1o_sessao_-_represa_monsenhor_-_07_02_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7215/req._01_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_redutor_de_velocidade_quebra-molas_na_rua_noventa_e_um_91_esquina_com_a_rua_3_-_bairro_castelo_branco_ii_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7216/req._02_-_solicita_servico_de_rocagem_na_praca_brasil_cavalcante_no_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7217/duplicacao_da_rua_salustiano_da_paz_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7218/reforma_da_farmacia_municipal_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7219/requerimento_1_1_sessao__quadra_martirios.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7220/limpeza_da_pista_de_caminhada__no_parque_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7221/recapeamento_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7222/requerimento_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7223/001_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7224/calcada_da_represa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7225/sessao_1_requerimento_limpeza_-_r.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7235/requerimento_programa_de_esporte_comunidade_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7236/requerimento_escoamento_de_agua_av._anhanguera.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_escoamento_de_agua_condominio_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7238/requerimento_2_2_sessao_reparo_dos_banheiros_ipanema.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_1_2_sessao_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7240/req._03_-_solicita_servico_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7241/img_20230213_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7242/img_20230213_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7243/requerimento_04-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7244/requerimento_05-2023_tapa-buraco_rua_2012_paineiras.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7245/requerimento_07-2023_oxigenio_na_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7246/requerimento_2o_sessao_-_atendimento_oftalmologico_-_14_02_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_2o_sessao_-_palestra_escolas_dia_da_agua_-_14_02_2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7248/asfalto_rua_2012.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7249/contratacao_funcionario_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7250/limpeza_-_bolanger.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7251/requerimento_morrinho_de_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_recapeamento_estrela.docx.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7253/direito_de_acompanhate_as_parturiente_19122022_indicacaoo_2023_saude.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7254/02_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7255/02_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7256/002_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7257/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_07-2023_limpeza_urbana_no_bairro_village.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7262/requerimento_09-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7263/requerimento_08-2023_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7264/req._06-_entrega_de_cestas_basicas_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7265/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_1_4_sessao_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7267/requerimento_2_4_sessao_limpeza_museu.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_mata_burro_-_propriedade_cesar_francisco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7269/requerimento_extensao_rua_maria_florisbelo_leao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento__tampa_pva_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7271/reforma_da_quadra_da_comunidade_cisterna_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7272/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7273/04_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7274/04_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_4o_sessao_-_asfalto_centro_de_castracao_-_28_02_2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_4o_sessao_-_entrega_documentos_feirao_emprego_-_24_02_2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7277/faixa_de_pedestre_r._da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7278/sessao_4_e_5_requerimento_manutencao_academia_sec._esportes.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_quadra_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7285/requerimento_10-2023_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_11-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7287/requerimento_12-2023_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7288/requerimento__pintura_faixa_de_pedestre_jk.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7289/requerimento__limoeza_canteiro_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7290/requerimento__tampa_pva_rua_vagner_estelita_campos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7291/requerimento_1_6_sessao_limpeza_marconi.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7292/requerimento_2_6_sessao_acesso_bairro_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7293/req._07_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7294/requerimento_tapa_buraco_-_estrela_e_ma_amelia.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7295/requerimento_academia_vila_liberdade.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7296/requerimento_6o_sessao_-_cursos_distritos_-_07_03_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7297/requerimento_6o_sessao_-_limpeza_corrego_da_chacara_-_07_03_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7298/direito_de_acompanhate_as_parturiente_2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7299/asfalto_sarv.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7300/06_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7301/faixa_continua_na_rua_nicolau_abao.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7305/req._08_-_substituicao_de_lampada_queimada_na_rua_sabino_pereira_da_silva_no_bairro_mae_de_deus_antiga_rua_do_lazer_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_1_7_sessao_limpeza_maria_amelia_ii.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7307/requerimento_2_7_sessao_iluminacao_publica_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7308/requerimento_7o_sessao_-_ovos_de_pascoa_-_14_03_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7309/requerimento_7o_sessao_-_abertura_av._l2_torneadora_paulao_-_14_03_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_13-2023_mataburro_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7311/07_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7322/requerimento_regularizacao_loteamento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7323/requerimento_ovos_de_pascoa.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7325/requerimento_1_8_sessao_implantacao_de_canaletas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7326/requerimento_2_8_sessao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7327/req._09_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7328/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7329/08_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7330/08_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7331/estacionamento.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7332/placa_sinalizacao_2.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7333/requerimento_8o_sessao_-_cameras_de_video_monitoramento_-_21_03_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_21_03_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7335/img_20230320_0004.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7336/img_20230320_0002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7337/requerimento_faixa_elevada_santhiago.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_14-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7339/003_-_nelson_martins_fayad.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7340/banheiros_praca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7341/requerimento_sinalizacao_rua_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7342/requerimento_red._velocidade_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_programa_de_lapide_e_foto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_sinalizacao_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7345/requerimento_rocagem_das_avenidas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_recapeamento_bairro_dona_sofia_e_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7347/requerimento_recapeamento_margon_iii.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_revitalizacao_morrinho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7349/requerimento_recapeamento_rua_a_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7350/req._12_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7351/req._11_-_solicita_servicos_de_limpeza_de_mato_dos_canteiros_central_em_toda_extensao_da_gerson_barbosa_de_melo_-_bairro_santa_cruz_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7352/requerimento_1_09_sessao.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7353/requerimento_02_09_e_10_sessao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7354/academia.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7355/agua_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7356/requerimento_9o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_9o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7358/sessao_9_e_10_requerimento_retorno_ccpa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7359/sessao_9_e_10_requerimento_retorno_israel_macedo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7360/img_20230327_0002.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7361/img_20230327_0001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_15-2023_limpeza_represa_monsenhor_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7363/troca_das_lampadas_e_colocacao_de_dois_bracos_com_as_lampadas_nos_postes_em_toda_extensao_da_antiga_rua_641_atualmente_jarbas_rabelo_de_mesquita_do_bairro_monsenhor_souza..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7364/manutencao_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7365/09_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7366/limpeza_do_clube_do_povo_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7370/img_20230403_0007.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7371/img_20230403_0006.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7372/img_20230403_0004.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_faixa_elevada_-_ipanema_capri.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7374/indicacao_red._velocidade_-_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7375/requerimento_cadeira_de_roda_muleta.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7376/requerimento_faixa_de_pedestre_rua_doze.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_01_11_sessao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_2_11_sessao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7379/11_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7380/11_sessao_-_03.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7381/11_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_11o_sessao_-_iluminacao_praca_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_11o_sessao_-_recapeamento_asfalto_-_04_04_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7384/goinfra.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7385/requerimento_16-2023_faixa_de_pedestre_elevada_-_rodoviaria_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7386/req._13_-_substituicao_de_lampadas_na_praca_da_biblia_-_bairro_jardim_brasilia_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7392/limpeza_de_canteiros_dia_11_de_abril_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_12_sessao_-_smtc_-_semaforo_jardim_paulista_-_11_04_2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7394/requerimento_12o_sessao_-_revitalizacao_av_goias_-_11_04_2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7395/12_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7396/12_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7397/tapa_buracos_paineiras_e_europa..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7398/pedido_de_lixeira_nas_represas_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7399/limpeza_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7400/requerimento_2_12_sessao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_1_12_sessao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7402/img_20230410_0001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7403/img_20230410_0002.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimento_lampas_rua_141.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7405/requerimento_-_abertura_de_rua_que_interliga_bairros_evelina_nour_e_leblon.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_ferias_dos_funcionarios_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7407/requerimento_sinalizacao_jose_marcelino_e_bairro_ipe.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_faixa_de_moto.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7409/requerimento_17-2023_iluminacao_em_torno_do_presidio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_18-2023_sinalizacao_de_transito_-_rua_flor_de_cacios_e_azaleias_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7411/sessao_12_-_bases_apoio_romaria_vazante_-_r.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7412/sessao_12_requerimento_contratacao_funcionario_para_seguranca_-_escolas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7413/sessao_12_requerimento_limpeza_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_-_saude.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_-_obras.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7423/patrolamento__estrada_da_coruja.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7424/cascalhamento_e_patrolamento_da_antiga_estrada_de_terra_ate_a_ponte_que_faz_divissa_com_ouvidor_go.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7425/requerimento_13o_sessao_-_entrega_documentos_feirao_emprego_-_18_04_2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7426/requerimento_13o_sessao_-_recapeamento_asfalto_rua_2012_paineiras_-_07_04_2023.doc.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7427/13_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7428/13_sessao_23_-_01.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7429/faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7430/requerimento_1_13_sessao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_2_13_sessao_comunidade_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7432/requerimento_lampas_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7433/requerimento_tampa_buraco_contorno_praca_redonda.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7434/requerimento__limpeza_canteiro_av._maria_marcelina.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_19-2023_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_20-2023_mataburro_-_contendas.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7437/requerimento_quadra_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7438/colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7439/o_estudo_para_colocacao_de_um_conteiner_de_lixo_na_extensao_da_avenida_a_no_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7440/req._14-_sessao_solene_para_as_entidades_filantropicas_e_seus_representantes_na_camara_municipal_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7443/requerimento_14o_sessao_-_prefeitura_nos_bairros_-_25_04_2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_25_04_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7445/14_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7446/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7447/solicitacao_de_postes_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7448/requerimento_1_14_sessao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_2_14_sessao_bosque_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7450/img_20230424_0002.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7451/img_20230424_0004.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_limpeza_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_medico_neurologista.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_vigilantes_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7455/requerimento_21-2023_redutor_de_velocidade_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7456/a_limpeza_no_arquivo_da_secretaria_municipal_de_saude_na_rua_helena_da_silva_ferreira_no_1225_bairro_ipanema_ao_lado_da_ubs_albino_silva_barbosa..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7457/requerimento_educacao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7458/req._16_-_solicita_a_substituicao_de_lampadas_queimadas_na_praca_do_residencial_eldorado_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7459/cascalhamento_estrada_que_liga_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7460/faixa_de_sinalizacao_ao_lado_da_prefeitura_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7461/reforma_escola.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7462/requerimento_16o_sessao_-_cobertores_animais_-_02_05_2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_16o_sessao_-_ponte_vila_uniao_e_paineiras_-_02_05_2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7464/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7465/requerimento_sinalizacao_bairro_village.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7466/requerimento_pintura_morrinho_sao_joaop.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_faixa_de_pedestre_av._espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_bancos_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_22-2023_reforma_cemiterio_de_sarv.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7470/req._18_-_solicita_poda_de_arvores_do_canteiro_central_da_avenida_margon_-_bairro_margon_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7471/req._19_-_solicita_retirada_ou_a_poda_de_galhos_de_uma_arvore_na_avenida_antonio_de_paiva_-_bairro_pontal_norte_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7473/img_20230502_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7475/pedido_de_um_svo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7476/retirada_dos_eucalipitus_go_330.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7477/requerimento_17o_sessao_-_smtc_redutor_velocidade_setor_aeroporte_-_09_05_2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7478/requerimento_17o_sessao_-_academia_ao_ar_livre_vila_erondina_-_09_05_2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7479/17_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7480/17_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7481/17_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7482/requerimento_1_17_sessao_limpeza_campo_belo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7483/img_20230508_0002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7484/requerimento_exame_de_radiografia.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_exames_oftalmologicos.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_atividades_do_nucleo_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_22-2023_construcao_de_alguma_benfeitoria_na_area_publica_do_antigo_leilao_sarv.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7492/quebra_mola_maria_melia_ii.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7493/agua_sarv.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7494/goinfra_ii.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_18o_sessao_-_limpeza_margem_estrada_de_ferro_-_16_05_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7496/requerimento_18o_sessao_-_patrolamento_tambioco_-_16_05_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7497/18_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7498/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7499/requerimento_ver._gilmar_solicitando_executivo_encaminhe_pl_de_implementacao_do_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_1_18_sessao_recapeamento_av._tirandentes.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_2_18_sessao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7502/requerimento_faixa_de_pedestre_rua_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7503/requerimento_sinaliozacao_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_rocagem_morro_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7505/requerimento_ricardo_paranhos_mao_unica_e_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7506/requerimento_24-2023_agronomo_para_o_pequeno_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7509/quebra_mola_escola_wilson_da_paixao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7510/requerimento_19o_sessao_-_atendimento_oftalmologico_-_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_19o_sessao_-_smtc_-_vagas_motocicletas_centro_-_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7512/19_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7513/19_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7514/19_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7515/patrolamento_regiao_pe_do_morro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7516/solicitacao_da_construcao_da_pista_de_atletismo_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7518/requerimento_ver._gilmar_limpeza_valdemes.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_01_19_sessao_redutor_de_velocidade_av._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7520/reequerimento_2_19_sessao_iluminacao_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento__unidade_movel_cisterna.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7522/requerimento_patrolamento_estrada_da__regiao_dos_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7524/requerimento_25-2023_tapa-buracos_entre_pires_belo_e_sarv.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7525/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7526/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7527/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7529/20_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7530/20_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7531/patrolamento_da_estrada_da_fazenda_pe_do_morro.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7532/construcao_de_mata_burro_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7533/solicitacao_de_pavimentacao_na_rua_orcalino_mariano_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7534/requerimento_01_20_sessao_ponto_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7535/requerimento_2_20_sessao_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_limpeza_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_limpeza_campo_bello.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7538/img_20230529_0001.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento__rocagem_av._maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_limpeza_no_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7541/requerimento_descarte_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7542/requerimento_sinaleiro_-_trecho_novo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_faixa_elevada_pedestres_av._margon.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_26-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7545/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7546/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7547/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7548/004_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7558/placa_sinalizacao_indicando_direita_livre.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7559/praca_azamor_ferreira_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_23o_sessao_-_campo_belo_-_20_06_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7561/requerimento_23o_sessao_-_coleta_seletiva_-_20_06_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7562/requerimento_asfalto_2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7563/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7564/requerimento_ver._gilmar_limpeza_jd_paraiso.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7565/requerimento_1_23_sessao_ampliacao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7566/requerimento_3_23_sessao_reviltalizacao_represa_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7567/requerimento_2_construcao_galpao_associacao_dos_produtores_de_tomate.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_resultado_das_biopsias.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_banheiros_quimicos_praca_redonda_1.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7570/requerimento_cirurgia_retirada_de_calculos_renais.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7571/requerimento_lampadas_em_pires_belo_.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7572/sessao_12_requerimento_sessao_solene_-_aniversario_mitsubishi.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7573/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7574/requerimento_smtc.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7585/quebra_mola__rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7586/colocacao_de_uma_barreira_como_protecao_na_av_antonio_seba.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7587/requerimento_24o_sessao_-_cidade_jardim_e_conquista_-_27_06_2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_24o_sessao_-_cursinho_israel_macedo_-_27_06_2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7589/requerimento_hospital_municipal_veterinario.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7590/avenida_aurora.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7591/auro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7592/requerimento_medico_coloproctologista.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento__limpeza_geral_rua_k.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento__esporte_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_faixa_elevada_sup_talisma.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento__reforma_da_ponte_de_pedra_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento__sinalizacao_horizontal_na_saida_p_goiania_.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7598/005_-_nelson_martins_fayad.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7599/006_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacoes_88.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7601/indicacoes_89.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento_26o_sessao_-_calcada_alvino_albino_-_01_08_2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7614/requerimento_26o_sessao_-_area_de_lazer_monsenhor_souza_-_01_08_2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7615/26_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7616/26_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7619/programa_ver_melhor_.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_1_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_2_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7622/poste.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7623/o.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7624/ppppp.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7625/requerimento__unidade_movel_cisterna.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_adib_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_prefeito_e_saude.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7630/req._32_-_solicitacao_de_servico_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7631/007_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7632/008_-_juarez_de_melo_junior.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7638/quebra_mola_avenida_niteroi.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7639/requerimento_27o_sessao_-_smtc_concurso_publico_-_08_08_2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento_27o_sessao_-_lampadas_represas_monsenhor_-_08_08_2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7641/27_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7642/solicitacao_de_pinturas_em_lombadas_e_passagens_ondulatorias_.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_ver._gilmar_rua_zequinha_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7644/requerimento_1_27_sessao.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_recapeamento_no_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_manutencao_das_fontes.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7647/pppppp.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7648/requerimento_patrolamento_estrada_final_do_maria_amelia_ii.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_lampadas_comunidade_cisterna.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_ligamento_das_ruas_mato_grosso_e_olavo_bilac.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_barreira_eletronica_portugal_porto_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento_---2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7653/req._33_-_solicita_servico_de_limpeza_de_lotes_baldios_no_bairro_portal_do_lago_2.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7654/req._34_-_solicita_o_termino_do_esgoto_no_bairro_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7655/req._35_-__solicita_seguranca_no_bairro_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7658/requerimento_idelvan_-_reforma_praca.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7668/cascalhamento_cmoc.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7670/requerimento_28o_sessao_-_atendimento_odontologico_-_15_08_2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7671/requerimento_28o_sessao_-_varricao_ruas_15_08_2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7672/28_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7673/req._estacionamento_rua_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7674/solicitacao_de_faixa_de_pedestre_.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_01_28_sessao.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7676/posto_saude_conquista.......pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7677/requerimento_medico_coloproctologista_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7678/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7679/requerimento_farmacia_de_manipulacao.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_sinalizacao_-_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_sinalizacao_-_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7683/requerimento_---2022_recapeamento_av._presidente_medice.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_---2022_recapeamento_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7685/no_36_manutencao_nas_lampadas_que_estao_apagadas_na_extensao_da_avenida_leopoldo_evangelista_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7686/req._37_-_estudo_tecnico_para_a_uma_sinalizacao_correta_na_rua_sao_vicente_do_araguaia_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7687/009_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7688/010_-jamil_calife.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7701/sinalizacao_da_rua_sao_vicente_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento_29o_sessao_-_cameras_santo_antonio_e_pires_belo_-_22_08_2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento_29o_sessao_-_smtc_campanhas_educativas_-_22_08_2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7704/29_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7705/29_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_deusmar.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_1_29_sessao.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7708/po.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7709/praca_po.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7710/requerimento__rede_fluvial_rua_alberto_elias.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7711/requerimento_iluminacao_av._madre_esperanca.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_praca_-_paineiras.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento_---2022_tapaburaco_r6_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento_---2023_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_---2022_tapaburaco_r_salustiano_da_paz_-_copia.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7716/011_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7736/reforma_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_30o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_29_08_2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_30o_sessao_-_smtc_-_redutor_velocidade_-_29_08_2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7739/30_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7740/30_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7741/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_01_30_sessao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7743/requerimento_2_30_sessao.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7744/estrada.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7745/zequinha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7746/requerimento_caixa_coletora_de_lixo_ufcat.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_rocagem_da_avenida_antonio_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento_limpeza_morro_das_tres_cruzes.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_praca_-_praca_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7750/requerimento_iluminacao_ipanema.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_barreira_eletronica_-_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7752/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7753/estudo_para_sinalizacao_do_cruzamento_da_rua_sta_luzia_com_a_rua_porto_nacional.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7754/req._39__-_solicita_contratacao_de_medico_vascular.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7755/req._38_-_solicita_fiscalizacao_da_sae_sobre_agua_jogada_na_rua_no_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7756/013_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7757/012_-_jamil_calife.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7772/patrolamento_estrada_do_corrupii_ate_a_estrada_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7773/tapa-buraco_na_rua_2010_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7774/tapa-buraco_na_rua_99_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento_31o_sessao_-_cameras_festa_do_rosario_-_05_09_2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento_31o_sessao_-_dias_das_criancas_-_05_09_2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7777/31_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7778/31_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7779/31_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7780/recuo_de_canteiro_nas_avenidas.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7781/requerimento_01_31_sessao_fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_sinalizacao_bairro_maria_amelia_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_medico_otorrinolaringologista.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_patrolamento_estrada_regiao_samambaia.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_quadra_vila_-_piso.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_praca_-_eldorado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7787/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7788/estudo_para_intensificacao_no_patrulhamento_nas_mediacoes_do_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7789/a_colocacao_de_postes_para_iluminacao_publica_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7790/req._40__-_solicita_contratacao_de_medico_otorrinolaringologista.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7791/req._41-_solicita_instalacao_de_semaforo_na_av._dr._lamartine_pinto_de_avelar_com_a_rua_belgica.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7792/014_-_adib_elias_j.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7798/vagas_de_creche.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_32o_sessao_-_alfalto_rua_603_mosnenhor_souza_-_12_09_2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_32o_sessao_-_recolhimento_residuos_-_12_09_2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7801/faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7802/pedido_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7803/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_01_32_sessao_limpeza.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7805/dino.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7806/adriete.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_sinalizacao_bairro_village_1.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_redutor_de_velocidade_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_lixeira_-_represa_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_iluminacao_-_av._joao_neves_vieira.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento_praca_-_jardim_catalao.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_-----_faixa_de_pedestre_nas_ruas_da_mercearia_tem-tem_.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7814/manutencao_da_ponte_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7815/patrolamento_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7816/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7817/016_-_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7818/015_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7825/asfalto_e_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7826/requerimento_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_33o_sessao_-_asfalto_paineiras_-_19_09_2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7828/requerimento_33o_sessao_-_reforma_praca_azamor_ferreira_-_19_09_2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7829/33_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7830/33_sessao_2023_-_32.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7831/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento_01_33_sessao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7833/parque_imperial.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7834/carlos.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento__limpeza_canteiro_rua_125.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7837/requerimento_pintura_do_calcadao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7838/requerimento_patrolamento_estrada_regiao_das_lavouras_dos_paulistas.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7839/requerimento_----_2023_reforma_cemiterio_de_sarv.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_----_2023_reforma_casa_de_velorio_sarv.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7841/estudo_visando_o_retorno_das_entregas_mensais_das_cestas_basicas..pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7842/patrolamento_das_estradas_da_regiao_tambioco..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7843/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7844/req._42-_solicita_recapeamento_asfaltico_no_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7845/017_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_34o_sessao_-_banheiro_cemiterio_municpal_-_26_09_2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7850/requerimento_34o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_26_09_2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7851/34_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7852/34_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7853/34_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7854/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7855/solicitacao_terreno_radio.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_1_34_sessao.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7858/maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7859/evelina_alan_kardec.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7860/requerimento_redutor_de_velocidade_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento__dia_da_crianca_no_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7862/requerimento_rede_esgoto_bairro_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_banheiros_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7864/requerimento_iluminacao_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_----2023_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7867/requerimento_----_2023_escoamento_de_agua_copacabana.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7868/analise_para_colocacao_de_ar_condicionado_ou_ventiladores_em_duas_salas_de_aula_do_cmei_e_escola_municipal_alba_mathias_mesquita_no_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7869/estudo_para_colocacao_de_semaforo_na_rua_sao_vicente_do_araguaia_do_bairro_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7870/sessao_34_-_requerimento_colocar_quebra_mola_na_rua_f.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7876/patrolamento_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7877/limpeza_represa_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_36o_sessao_-_restaurante_popular_-_03_10_2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_36o_sessao_-_vigilantes_escolas_-_03_10_2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7886/36_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7887/36_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7888/requerimento_01_36_sessao.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7890/requerimento_aborto.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7891/telefonia.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7892/requerimento_retirada_das_fiacao_eletrica.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7893/requerimento_cadeira_de_roda_muleta_2.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7894/requerimento_distribuicao_de_agua_na_festa_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7896/recapeamento_do_bairro_dona_almerinda_principalmente_na_rua_dirceu_serafim_da_silva.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7897/req._43__-_solicita_os_exames_de_espirometria_colonoscopia_e_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7898/req._44__-_solicita_a_manutencao_da_tampa_de_uma_linha_de_transmissao_-_equatorial.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7899/018_-_luis_severo_braga_gomide.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7900/36_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7903/ayrton_senna_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7904/requerimento_37o_sessao_-_atendimento_oftalmologico_-_17_10_2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7905/requerimento_37o_sessao_-_quadra_praca_da_biblia_-_17_10_2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7906/37_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7907/pedido_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7908/compra_de_ar_condicionado_escola_atual_.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7909/requerimento_01_37_sessao.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7910/upa.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7911/abs.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7912/requerimento_lampadas_comunidade_cisterna_1.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7913/requerimento_limpeza_no_bairro_jardim_paraiso.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7914/requerimento_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7915/requerimento_---2023_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7916/requerimento_---2023_estrada_rural_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7917/sessoes_37_e_38_requerimento_limpeza_cemiterio_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7918/requerimento_iluminacao_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7919/requerimento_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7933/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7934/requerimento_39o_sessao_-_lampadas_pista_caminhada_lamartine_-_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7936/requerimento_-_prefeito_e_obras.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7937/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7938/requerimento_02_39_sessao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7939/requerimento_01_39_sessao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7940/requerimento__limpeza_canteiro_av._maria_marcelina_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7941/requerimento_ponte_da_fazenda_dos_claudios.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7942/requerimento_exame_mapa_24_h.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7944/requerimento_fiscalizacao_eletronica_-_lamartine.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7945/requerimento_iluminacao_-_rua_2005_paineiras.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7946/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7947/recolocacao_de_13_postes_da_av._leopoldo_evangelista_da_rocha_centro_ao_lado_da_escola_municipal_gleice_martins_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7948/sinalizacao_em_toda_extensao_e_um_estudo_para_colocacao_de_faixa_elevada_da_rua_olavo_bilac_entre_o_bairro_mon_senhor_souza_ate_ao_residencial_parati.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7949/requerimento_-_prefeito_e_administracao.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7950/requerimento_-_smtc.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7951/020_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7952/019_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7955/conselho_tutelar_2.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7956/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7957/requerimento_40o_sessao_-_quadra_vila_multirao_-_31_10_2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7958/40_sessao_-_01_reservatorio_de_agua..pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7959/volta_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7960/bueiro_requerimento.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7961/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7962/requerimento_01_40_sessao.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7963/requerimento_02_40_sessao.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7964/img20231030_10111799.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7965/img20231030_10294210.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7966/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7967/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7968/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7969/requerimento_poda_das_arvores_do_abrigo.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7970/requerimento_troca_de_lampadas_queimadas_praca_das_bandeiras.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7971/requerimento_modificacao_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7972/requerimento_iluminacao_-_praca_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7973/requerimento_sinalizacao_-_evelina_vila_erondina_e_jardim_paraiso.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7974/requerimento_-----_asfalto_rua_as18_-_ayrton_sena.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_----2023_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7976/req._49_-_solicita_disponibilizacao_de_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7982/lampadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7983/quadra_contendas.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_01_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7985/indicacao_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7986/41_sessao__-_02.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7987/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7988/requerimento_valdemes_rocagem_ipanema.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7989/img20231106_09450027.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7990/requerimento_41o_sessao_-_brinquedos_natal_-_07_11_2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento_41o_sessao_-_reforma_praca_lazaro_domingos_-_07_11_2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7992/requerimento_poda_das_arvores_da_av_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7993/requerimento_rocagem_morro_do_sao_joao_1.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7994/requerimento_tampa_buraco_rua_jose_saturnino_de_castro.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_lixeira_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7996/requerimento_cobertura_da_quadra_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_limpeza_quadra_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_-----_fiscalizacao_para_caminhoes_pesados_na_cidade_.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7999/requerimento_-----_mataburro_-_fazenda_pe_do_morro.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8000/021_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8001/022-_silas_jose_tristao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8002/023_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8010/requerimento_prefeito_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8011/requerimento_01_42_sessao..pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8012/img20231113_10035979.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8013/img20231113_10085478.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8014/requerimento_42o_sessao_-_banco_de_racao_e_medicamentos_14_11_2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8015/requerimento_42o_sessao_-_escritura_casas_14_11_2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8016/requerimento__limoeza_canteiro_setor_aeroporto_1.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8017/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8018/requerimento_faixa_de_pedestre_posto_gaucho.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8019/requerimento_lixeira_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8020/requerimento_cobertura_da_quadra_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8021/requerimento_limpeza_quadra_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8022/requerimento_-----_esgoto_rua_barretos.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8023/requerimento_----2023_redutor_de_velocidade_rua_geraldo_belo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8024/estudo_para_colocacao_de_bebedouros_em_pontos_estrategicos_no_estadio_genervino_evangelista_da_fonseca..pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8025/024_-_jamil_calife.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8033/requerimento_anisio_-_adib_e_obras.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8034/requerimento_01_43_sessao.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8035/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8036/img20231120_09334338.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8037/requerimento_43o_sessao_-_cursos_distritos_-_21_11_2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8038/requerimento_43o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_21_11_2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8039/requerimento_ar_condicionado_upa.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8040/requerimento_---2023_estrada_rural_tambioco.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8041/req._51__-_solicita_novamente_reparo_nos_postes_na_extensao_da_av._leopoldo_evangelista_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8042/requerimento_rosangela_-_transporte_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8043/req._53_-solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8054/poda_de_arvores_av._tiradentes.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8057/requerimento_01_44_sessao.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8058/requerimento_02_44_sessao.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8059/44_sessao.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8060/pista_caminhada_buritis_3.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8061/compra_de_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8062/substituicao_de_transformador_eletrico_.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8063/img20231127_09383722.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8064/img20231127_09322206.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8065/requerimento_44o_sessao_-_smtc_campanhas_educativas_-_28_11_2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8066/requerimento_44o_sessao_-_uniforme_e_material_escolar_-_28_11_2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8067/requerimento_limpeza_no_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8068/requerimento_limpeza_no_canteiro_da_rua_adolfa.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8069/requerimento_faixa_de_pedestre_supermercado_do_do.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8070/requerimento_limpeza_bairros_jardim_paraiso_e_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8071/canteiro_rua_14_de_julho.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8072/requerimento_----_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8073/requerimento_-----_construcao_sala_multiuso_escola_santa_ines_-_martirios_.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8074/requerimento_------reforma_quadra_dos_martirios.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8075/req._53_-_solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8076/req._54_-_solicita_instalacao_de_lixeiras_e_limpeza_geral_na_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8077/req._55_-_solicita_recapeamento_asfaltico_na_rua_paulo_de_tarso_vieira.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8078/025_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8081/requerimento_01_46_sessao_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8082/46_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8084/substituicao_de_transformador_eletrico_.docx01.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8085/requerimento_46o_sessao_-_quadra_escola_jose_sebba_-_04_12_2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8086/requerimento_46o_sessao_-_represa_monsenhor_-_05_12_2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8087/requerimento_gincana.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8088/requerimento_escoamento_rua_geraldo_belo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8089/requerimento_tampa_do_bueiro_rua__primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8090/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8091/limpeza_do_bairro_residencial_bolanger..pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8092/redutor_de_velocidade_av_anhaguera.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8093/req._56_-_solicita_estudo_de_viabilidade_para_tornar_em_mao_unica_a_rua_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8094/req._57_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8096/pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8097/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8098/requerimento_47o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_12_12_2023.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8099/requerimento_47o_sessao_-_lixeiras_ecologicas_-_12_12_2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8129/requerimento_48o_sessao_-_cursinho_israel_macedo_-_19_12_2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8130/requerimento_48o_sessao_-_ponte_vila_uniao_e_paineiras_-_19_12_2023.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8131/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8132/indicacao_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7508/projeto_de_emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7927/projeto_de_emenda_a_lei_organica_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7419/emenda_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7667/emenda_aditiva_ao_plc_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8008/emenda_no_03--2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8079/emenda_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8101/emenda_a_loa_01-2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8102/emenda_a_loa_02-2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8103/emenda_a_loa_03-2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8104/emenda_a_loa_04-2023.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_a_loa_05-2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_a_loa_06-2023.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8108/emenda_a_loa_07-2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8109/emenda_a_loa_08-2023.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8110/emenda_a_loa_09-2023.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8111/emenda_a_loa_10-2023.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8112/emenda_a_loa_11-2023.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8113/emenda_a_loa_12-2023.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8114/emenda_a_loa_13-2023.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8115/emenda_a_loa_14-2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8116/emenda_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8420/ata_da_24_sessao_ordinaria_27.06.2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8421/ata_da_25_sessao_ordinaria_27.08.2023.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8031/acordao_no_08736-2022_-_contas_2021_-_adib.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7226/mocao_de_repudio_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7280/sessao_4_e_5_mocao_de_pesar_-_falecimento_dr._gustavo_albino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7312/mocao_de_aplausos_01-2023__46_anos_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7313/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7314/mocao_de_aplauso_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7387/mocao_de_pesar__joao_batista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7390/mocao_de_aplausos_clayton_cesar_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7507/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7528/nota-acoes-2022_08_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7575/mocao_de_aplausos_estacao_meteorologica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7576/mocao_de_aplausos_ricardo_e_adriete.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7584/mocao_de_aplausos__corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7617/sessao_26_mocao_de_aplauso_-expocatalao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7618/sessao_26_mocao_de_pesar_-_falecimento_juliano_soares.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7656/mocao_de_aplausos_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7657/mocao_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7793/mocao_de_repudio_-_adpf_442_-_descriminalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7795/mocao_de_aplausos__aos_policiais_do_cpe.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7796/victor_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7797/sessao_32_mocao_de_aplauso_-bombeiros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7823/sessao_33_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7824/sessao_32_mocao_de_aplauso_-bombeiros.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7835/mocao_de_aplauso_-_lucas_goncalves_machado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7857/mocao_pesar_-_vilma_rosa_de_morais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7871/mocao_aplauso_-_assembleia_de_deus_ministerio_madureira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7880/mocao_de_aplausos_02-2023__hospital_de_amor_barretos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7884/mocao_de_aplauso_as_eleitas_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7885/barrertos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7920/mocao_de_aplauso_pelo_dia_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7930/sessao_39_mocao_de_aplauso_-radio_cultura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7931/sessao_39_mocao_de_pesar_-_falecimento_alvaro_da_aducat.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7932/mocao_de_aplauso_-_pastora_camilla_lacerd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7935/mocao_de_pesar_-_sr._alvaro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7943/mocao_de_pesar_-_sr._durval.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8009/sessao_42_mocao_de_aplauso_-academia_de_ginastica_bruna_brandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8032/004-_cetas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8044/mocao_de_pesar_-_jardel_sebba_filho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8045/mocao_de_pesar_irani.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8047/mocao_de_aplauso_locomotiva.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8048/mocao_de_pesar_-_irani_jose_santana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8049/mocao_de_aplausos_joao_gabriel_motocross.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8050/mocao_de_aplausos_arthur_lourenzo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8055/img20231127_09463813.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8056/004-_ginair_patrocinio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8083/005-_santo_pane.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8133/mocao_de_aplauso_dez.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7232/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7420/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7557/projeto_de_decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7663/projeto_de_decreto_legislativo_no_08_de2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7664/projeto_de_decreto_legislativo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7690/projeto_de_decreto_legislativo_no_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7691/projeto_de_decreto_legislativo_no_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_decreto_legislativo_no_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_decreto_legislativo_no_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7695/projeto_de_decreto_legislativo_no_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7696/projeto_de_decreto_legislativo_no_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7697/projeto_de_decreto_legislativo_no_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7698/projeto_de_decreto_legislativo_no_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7699/projeto_de_decreto_legislativo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7700/projeto_de_decreto_legislativo_no_19de_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7717/projeto_de_decreto_legislativo_no_20de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7718/projeto_de_decreto_legislativo_no_21de_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7719/projeto_de_decreto_legislativo_no_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7720/projeto_de_decreto_legislativo_no_23_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_decreto_legislativo_no_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_decreto_legislativo_no_25_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_decreto_legislativo_no_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_decreto_legislativo_no_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_decreto_legislativo_no_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_decreto_legislativo_no_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_decreto_legislativo_no_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_decreto_legislativo_no_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_decreto_legislativo_no_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_decreto_legislativo_no_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_decreto_legislativo_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_decreto_legislativo_no_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_decreto_legislativo_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_decreto_legislativo_no_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7762/projeto_de_decreto_legislativo_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7763/projeto_de_decreto_legislativo_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7764/projeto_de_decreto_legislativo_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_decreto_legislativo_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7766/projeto_de_decreto_legislativo_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7767/projeto_de_decreto_legislativo_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7768/projeto_de_decreto_legislativo_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7769/projeto_de_decreto_legislativo_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7770/projeto_de_decreto_legislativo_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_decreto_legislativo_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_decreto_legislativo_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7195/projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7196/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7197/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7198/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7199/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7200/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7201/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7227/projeto_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7228/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7230/projeto_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7231/projeto_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7233/projeto_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7234/projeto_de_lei_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7281/projeto_de_lei_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7282/projeto_de_lei_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7283/projeto_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7284/projeto_de_lei_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7302/projeto_de_lei_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7315/projeto_de_lei_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7316/projeto_de_lei_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7317/projeto_de_lei_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7318/projeto_de_lei_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7319/projeto_de_lei_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7320/projeto_de_lei_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7321/projeto_de_lei_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7368/projeto_de_lei_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7369/projeto_de_lei_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7389/projeto_de_lei_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7388/projeto_de_lei_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7391/projeto_de_lei_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7417/projeto_de_lei_no_36-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7418/projeto_de_lei_no37-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7421/projeto_de_lei_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7422/projeto_de_lei_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7441/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7472/projeto_de_lei_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7474/projeto_de_lei_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7490/projeto_de_lei_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7491/projeto_de_lei_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7554/projeto_de_lei_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7577/projeto_de_lei_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7578/projeto_de_lei_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7581/projeto_de_lei_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7583/projeto_de_lei_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7602/projeto_de_lei_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7603/projeto_de_lei_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7604/projeto_de_lei_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7605/projeto_de_lei_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7606/projeto_de_lei_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7607/projeto_de_lei_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7612/projeto_de_lei__no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7689/projeto_de_lei_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7694/projeto_de_lei_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7721/projeto_de_lei_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7722/projeto_de_lei_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7728/projeto_de_lei_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7729/projeto_de_lei_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_lei_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_lei_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_lei_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_lei_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7847/projeto_de_lei_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7848/projeto_de_lei_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7872/projeto_de_lei_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7881/projeto_de_lei_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7921/projeto_de_lei_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7922/projeto_de_lei_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7923/projeto_de_lei_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7924/projeto_de_lei_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7925/projeto_de_lei_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7926/projeto_de_lei_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7928/projeto_de_lei_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7953/projeto_de_lei_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7954/projeto_de_lei_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7977/projeto_de_lei_no106-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7978/projeto_de_lei_no107-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7979/projeto_de_lei_no108-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7980/projeto_de_lei_no109-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8004/projeto_de_lei_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8005/proj._de_lei_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8006/projeto_de_lei_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8007/projeto_de_lei_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8027/projeto_de_lei_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8028/projeto_de_lei_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8029/projeto_de_lei_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8030/projeto_de_lei_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8051/projeto_de_lei_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8052/projeto_de_lei_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8053/projeto_de_lei_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8080/projeto_de_lei_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8095/projeto_de_lei_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8100/peojeto_de_lei_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8117/projeto_de_lei_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8118/projeto_de_lei_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8119/projeto_de_lei_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8120/projeto_de_lei_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8121/projeto_de_lei_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8122/projeto_de_lei_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8123/projeto_de_lei_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8124/projeto_de_lei_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8125/projeto_de_lei_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8126/projeto_de_lei_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8127/projeto_de_lei_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8128/projeto_de_lei_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8134/projeto_de_lei_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7259/projeto_de_lei_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_complementar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_complementar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7929/projeto_de_lc_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7981/projeto_de_lei_complementar_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7229/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7416/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7556/projeto_de_resolucaono_03-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8003/projeto_de_resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8026/projeto_de_resolucao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7202/img_20230206_0003.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7203/img_20230206_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7204/img_20230206_0002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_praca_maria_amelia_i.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7206/requerimento_atualizacao_dos_relogios.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_viagem_goiania.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_01-2023_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7209/requerimento_03-2023_esgoto_r_crisantemos_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_02-2023_iluminacao_morrinho_de_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7211/01_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7212/01_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7213/requerimento_1o_sessao_-_clinica_veterinaria_-_07_02_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_1o_sessao_-_represa_monsenhor_-_07_02_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7215/req._01_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_redutor_de_velocidade_quebra-molas_na_rua_noventa_e_um_91_esquina_com_a_rua_3_-_bairro_castelo_branco_ii_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7216/req._02_-_solicita_servico_de_rocagem_na_praca_brasil_cavalcante_no_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7217/duplicacao_da_rua_salustiano_da_paz_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7218/reforma_da_farmacia_municipal_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7219/requerimento_1_1_sessao__quadra_martirios.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7220/limpeza_da_pista_de_caminhada__no_parque_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7221/recapeamento_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7222/requerimento_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7223/001_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7224/calcada_da_represa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7225/sessao_1_requerimento_limpeza_-_r.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7235/requerimento_programa_de_esporte_comunidade_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7236/requerimento_escoamento_de_agua_av._anhanguera.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_escoamento_de_agua_condominio_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7238/requerimento_2_2_sessao_reparo_dos_banheiros_ipanema.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_1_2_sessao_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7240/req._03_-_solicita_servico_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7241/img_20230213_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7242/img_20230213_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7243/requerimento_04-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7244/requerimento_05-2023_tapa-buraco_rua_2012_paineiras.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7245/requerimento_07-2023_oxigenio_na_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7246/requerimento_2o_sessao_-_atendimento_oftalmologico_-_14_02_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_2o_sessao_-_palestra_escolas_dia_da_agua_-_14_02_2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7248/asfalto_rua_2012.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7249/contratacao_funcionario_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7250/limpeza_-_bolanger.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7251/requerimento_morrinho_de_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_recapeamento_estrela.docx.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7253/direito_de_acompanhate_as_parturiente_19122022_indicacaoo_2023_saude.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7254/02_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7255/02_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7256/002_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7257/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_07-2023_limpeza_urbana_no_bairro_village.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7262/requerimento_09-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7263/requerimento_08-2023_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7264/req._06-_entrega_de_cestas_basicas_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7265/req._05_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_1_4_sessao_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7267/requerimento_2_4_sessao_limpeza_museu.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_mata_burro_-_propriedade_cesar_francisco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7269/requerimento_extensao_rua_maria_florisbelo_leao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento__tampa_pva_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7271/reforma_da_quadra_da_comunidade_cisterna_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7272/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7273/04_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7274/04_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_4o_sessao_-_asfalto_centro_de_castracao_-_28_02_2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_4o_sessao_-_entrega_documentos_feirao_emprego_-_24_02_2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7277/faixa_de_pedestre_r._da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7278/sessao_4_e_5_requerimento_manutencao_academia_sec._esportes.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_quadra_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7285/requerimento_10-2023_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_11-2023_tapa-buraco_rua_carolina_candida_da_silva_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7287/requerimento_12-2023_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7288/requerimento__pintura_faixa_de_pedestre_jk.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7289/requerimento__limoeza_canteiro_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7290/requerimento__tampa_pva_rua_vagner_estelita_campos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7291/requerimento_1_6_sessao_limpeza_marconi.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7292/requerimento_2_6_sessao_acesso_bairro_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7293/req._07_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7294/requerimento_tapa_buraco_-_estrela_e_ma_amelia.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7295/requerimento_academia_vila_liberdade.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7296/requerimento_6o_sessao_-_cursos_distritos_-_07_03_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7297/requerimento_6o_sessao_-_limpeza_corrego_da_chacara_-_07_03_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7298/direito_de_acompanhate_as_parturiente_2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7299/asfalto_sarv.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7300/06_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7301/faixa_continua_na_rua_nicolau_abao.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7305/req._08_-_substituicao_de_lampada_queimada_na_rua_sabino_pereira_da_silva_no_bairro_mae_de_deus_antiga_rua_do_lazer_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_1_7_sessao_limpeza_maria_amelia_ii.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7307/requerimento_2_7_sessao_iluminacao_publica_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7308/requerimento_7o_sessao_-_ovos_de_pascoa_-_14_03_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7309/requerimento_7o_sessao_-_abertura_av._l2_torneadora_paulao_-_14_03_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_13-2023_mataburro_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7311/07_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7322/requerimento_regularizacao_loteamento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7323/requerimento_ovos_de_pascoa.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7325/requerimento_1_8_sessao_implantacao_de_canaletas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7326/requerimento_2_8_sessao_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7327/req._09_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7328/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7329/08_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7330/08_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7331/estacionamento.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7332/placa_sinalizacao_2.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7333/requerimento_8o_sessao_-_cameras_de_video_monitoramento_-_21_03_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_21_03_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7335/img_20230320_0004.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7336/img_20230320_0002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7337/requerimento_faixa_elevada_santhiago.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_14-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7339/003_-_nelson_martins_fayad.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7340/banheiros_praca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7341/requerimento_sinalizacao_rua_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7342/requerimento_red._velocidade_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_programa_de_lapide_e_foto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_sinalizacao_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7345/requerimento_rocagem_das_avenidas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_recapeamento_bairro_dona_sofia_e_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7347/requerimento_recapeamento_margon_iii.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_revitalizacao_morrinho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7349/requerimento_recapeamento_rua_a_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7350/req._12_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7351/req._11_-_solicita_servicos_de_limpeza_de_mato_dos_canteiros_central_em_toda_extensao_da_gerson_barbosa_de_melo_-_bairro_santa_cruz_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7352/requerimento_1_09_sessao.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7353/requerimento_02_09_e_10_sessao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7354/academia.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7355/agua_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7356/requerimento_9o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_9o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7358/sessao_9_e_10_requerimento_retorno_ccpa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7359/sessao_9_e_10_requerimento_retorno_israel_macedo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7360/img_20230327_0002.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7361/img_20230327_0001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_15-2023_limpeza_represa_monsenhor_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7363/troca_das_lampadas_e_colocacao_de_dois_bracos_com_as_lampadas_nos_postes_em_toda_extensao_da_antiga_rua_641_atualmente_jarbas_rabelo_de_mesquita_do_bairro_monsenhor_souza..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7364/manutencao_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7365/09_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7366/limpeza_do_clube_do_povo_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7370/img_20230403_0007.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7371/img_20230403_0006.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7372/img_20230403_0004.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_faixa_elevada_-_ipanema_capri.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7374/indicacao_red._velocidade_-_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7375/requerimento_cadeira_de_roda_muleta.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7376/requerimento_faixa_de_pedestre_rua_doze.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_01_11_sessao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_2_11_sessao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7379/11_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7380/11_sessao_-_03.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7381/11_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_11o_sessao_-_iluminacao_praca_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_11o_sessao_-_recapeamento_asfalto_-_04_04_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7384/goinfra.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7385/requerimento_16-2023_faixa_de_pedestre_elevada_-_rodoviaria_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7386/req._13_-_substituicao_de_lampadas_na_praca_da_biblia_-_bairro_jardim_brasilia_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7392/limpeza_de_canteiros_dia_11_de_abril_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_12_sessao_-_smtc_-_semaforo_jardim_paulista_-_11_04_2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7394/requerimento_12o_sessao_-_revitalizacao_av_goias_-_11_04_2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7395/12_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7396/12_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7397/tapa_buracos_paineiras_e_europa..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7398/pedido_de_lixeira_nas_represas_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7399/limpeza_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7400/requerimento_2_12_sessao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_1_12_sessao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7402/img_20230410_0001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7403/img_20230410_0002.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimento_lampas_rua_141.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7405/requerimento_-_abertura_de_rua_que_interliga_bairros_evelina_nour_e_leblon.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_ferias_dos_funcionarios_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7407/requerimento_sinalizacao_jose_marcelino_e_bairro_ipe.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_faixa_de_moto.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7409/requerimento_17-2023_iluminacao_em_torno_do_presidio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_18-2023_sinalizacao_de_transito_-_rua_flor_de_cacios_e_azaleias_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7411/sessao_12_-_bases_apoio_romaria_vazante_-_r.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7412/sessao_12_requerimento_contratacao_funcionario_para_seguranca_-_escolas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7413/sessao_12_requerimento_limpeza_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_-_saude.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_-_obras.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7423/patrolamento__estrada_da_coruja.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7424/cascalhamento_e_patrolamento_da_antiga_estrada_de_terra_ate_a_ponte_que_faz_divissa_com_ouvidor_go.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7425/requerimento_13o_sessao_-_entrega_documentos_feirao_emprego_-_18_04_2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7426/requerimento_13o_sessao_-_recapeamento_asfalto_rua_2012_paineiras_-_07_04_2023.doc.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7427/13_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7428/13_sessao_23_-_01.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7429/faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7430/requerimento_1_13_sessao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_2_13_sessao_comunidade_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7432/requerimento_lampas_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7433/requerimento_tampa_buraco_contorno_praca_redonda.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7434/requerimento__limpeza_canteiro_av._maria_marcelina.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_19-2023_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_20-2023_mataburro_-_contendas.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7437/requerimento_quadra_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7438/colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7439/o_estudo_para_colocacao_de_um_conteiner_de_lixo_na_extensao_da_avenida_a_no_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7440/req._14-_sessao_solene_para_as_entidades_filantropicas_e_seus_representantes_na_camara_municipal_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7443/requerimento_14o_sessao_-_prefeitura_nos_bairros_-_25_04_2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_14o_sessao_-_limpeza_area_rua_608_monsenhor_-_25_04_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7445/14_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7446/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7447/solicitacao_de_postes_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7448/requerimento_1_14_sessao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_2_14_sessao_bosque_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7450/img_20230424_0002.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7451/img_20230424_0004.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_limpeza_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_medico_neurologista.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_vigilantes_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7455/requerimento_21-2023_redutor_de_velocidade_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7456/a_limpeza_no_arquivo_da_secretaria_municipal_de_saude_na_rua_helena_da_silva_ferreira_no_1225_bairro_ipanema_ao_lado_da_ubs_albino_silva_barbosa..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7457/requerimento_educacao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7458/req._16_-_solicita_a_substituicao_de_lampadas_queimadas_na_praca_do_residencial_eldorado_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7459/cascalhamento_estrada_que_liga_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7460/faixa_de_sinalizacao_ao_lado_da_prefeitura_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7461/reforma_escola.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7462/requerimento_16o_sessao_-_cobertores_animais_-_02_05_2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_16o_sessao_-_ponte_vila_uniao_e_paineiras_-_02_05_2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7464/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7465/requerimento_sinalizacao_bairro_village.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7466/requerimento_pintura_morrinho_sao_joaop.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_faixa_de_pedestre_av._espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_bancos_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_22-2023_reforma_cemiterio_de_sarv.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7470/req._18_-_solicita_poda_de_arvores_do_canteiro_central_da_avenida_margon_-_bairro_margon_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7471/req._19_-_solicita_retirada_ou_a_poda_de_galhos_de_uma_arvore_na_avenida_antonio_de_paiva_-_bairro_pontal_norte_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7473/img_20230502_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7475/pedido_de_um_svo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7476/retirada_dos_eucalipitus_go_330.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7477/requerimento_17o_sessao_-_smtc_redutor_velocidade_setor_aeroporte_-_09_05_2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7478/requerimento_17o_sessao_-_academia_ao_ar_livre_vila_erondina_-_09_05_2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7479/17_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7480/17_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7481/17_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7482/requerimento_1_17_sessao_limpeza_campo_belo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7483/img_20230508_0002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7484/requerimento_exame_de_radiografia.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_exames_oftalmologicos.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_atividades_do_nucleo_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_22-2023_construcao_de_alguma_benfeitoria_na_area_publica_do_antigo_leilao_sarv.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7492/quebra_mola_maria_melia_ii.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7493/agua_sarv.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7494/goinfra_ii.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_18o_sessao_-_limpeza_margem_estrada_de_ferro_-_16_05_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7496/requerimento_18o_sessao_-_patrolamento_tambioco_-_16_05_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7497/18_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7498/solicitacao_de_mao_unica_na_av._20_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7499/requerimento_ver._gilmar_solicitando_executivo_encaminhe_pl_de_implementacao_do_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_1_18_sessao_recapeamento_av._tirandentes.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_2_18_sessao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7502/requerimento_faixa_de_pedestre_rua_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7503/requerimento_sinaliozacao_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_rocagem_morro_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7505/requerimento_ricardo_paranhos_mao_unica_e_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7506/requerimento_24-2023_agronomo_para_o_pequeno_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7509/quebra_mola_escola_wilson_da_paixao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7510/requerimento_19o_sessao_-_atendimento_oftalmologico_-_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_19o_sessao_-_smtc_-_vagas_motocicletas_centro_-_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7512/19_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7513/19_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7514/19_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7515/patrolamento_regiao_pe_do_morro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7516/solicitacao_da_construcao_da_pista_de_atletismo_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7518/requerimento_ver._gilmar_limpeza_valdemes.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_01_19_sessao_redutor_de_velocidade_av._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7520/reequerimento_2_19_sessao_iluminacao_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento__unidade_movel_cisterna.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7522/requerimento_patrolamento_estrada_da__regiao_dos_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7524/requerimento_25-2023_tapa-buracos_entre_pires_belo_e_sarv.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7525/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7526/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7527/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7529/20_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7530/20_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7531/patrolamento_da_estrada_da_fazenda_pe_do_morro.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7532/construcao_de_mata_burro_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7533/solicitacao_de_pavimentacao_na_rua_orcalino_mariano_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7534/requerimento_01_20_sessao_ponto_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7535/requerimento_2_20_sessao_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_limpeza_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_limpeza_campo_bello.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7538/img_20230529_0001.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento__rocagem_av._maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_limpeza_no_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7541/requerimento_descarte_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7542/requerimento_sinaleiro_-_trecho_novo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_faixa_elevada_pedestres_av._margon.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_26-2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7545/limpeza_em_uma_area_da_prefeitura_situado_na_av._margom_ao_lado_do_rio_vermelho_atacadista..pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7546/estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_av._margom_no1023_vila_margom_ii..pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7547/estudo_para_colocacao_de_uma_lombada_eletronica_na_go_330_proximo_a_entrada_do_bairro_evelina_nour..pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7548/004_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7558/placa_sinalizacao_indicando_direita_livre.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7559/praca_azamor_ferreira_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_23o_sessao_-_campo_belo_-_20_06_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7561/requerimento_23o_sessao_-_coleta_seletiva_-_20_06_2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7562/requerimento_asfalto_2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7563/requerimento_ver._gilmar_faixa_de_pedestres_av._ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7564/requerimento_ver._gilmar_limpeza_jd_paraiso.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7565/requerimento_1_23_sessao_ampliacao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7566/requerimento_3_23_sessao_reviltalizacao_represa_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7567/requerimento_2_construcao_galpao_associacao_dos_produtores_de_tomate.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_resultado_das_biopsias.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_banheiros_quimicos_praca_redonda_1.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7570/requerimento_cirurgia_retirada_de_calculos_renais.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7571/requerimento_lampadas_em_pires_belo_.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7572/sessao_12_requerimento_sessao_solene_-_aniversario_mitsubishi.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7573/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7574/requerimento_smtc.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7585/quebra_mola__rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7586/colocacao_de_uma_barreira_como_protecao_na_av_antonio_seba.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7587/requerimento_24o_sessao_-_cidade_jardim_e_conquista_-_27_06_2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_24o_sessao_-_cursinho_israel_macedo_-_27_06_2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7589/requerimento_hospital_municipal_veterinario.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7590/avenida_aurora.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7591/auro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7592/requerimento_medico_coloproctologista.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento__limpeza_geral_rua_k.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento__esporte_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_faixa_elevada_sup_talisma.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento__reforma_da_ponte_de_pedra_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento__sinalizacao_horizontal_na_saida_p_goiania_.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7598/005_-_nelson_martins_fayad.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7599/006_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacoes_88.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7601/indicacoes_89.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7613/requerimento_26o_sessao_-_calcada_alvino_albino_-_01_08_2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7614/requerimento_26o_sessao_-_area_de_lazer_monsenhor_souza_-_01_08_2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7615/26_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7616/26_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7619/programa_ver_melhor_.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_1_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_2_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7622/poste.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7623/o.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7624/ppppp.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7625/requerimento__unidade_movel_cisterna.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_sinalizacao_e_quebra_molas_rua_das_orquideas.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_adib_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_prefeito_e_saude.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7630/req._32_-_solicitacao_de_servico_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7631/007_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7632/008_-_juarez_de_melo_junior.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7638/quebra_mola_avenida_niteroi.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7639/requerimento_27o_sessao_-_smtc_concurso_publico_-_08_08_2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7640/requerimento_27o_sessao_-_lampadas_represas_monsenhor_-_08_08_2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7641/27_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7642/solicitacao_de_pinturas_em_lombadas_e_passagens_ondulatorias_.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_ver._gilmar_rua_zequinha_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7644/requerimento_1_27_sessao.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_recapeamento_no_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_manutencao_das_fontes.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7647/pppppp.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7648/requerimento_patrolamento_estrada_final_do_maria_amelia_ii.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_lampadas_comunidade_cisterna.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_ligamento_das_ruas_mato_grosso_e_olavo_bilac.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_barreira_eletronica_portugal_porto_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7652/requerimento_---2023_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7653/req._33_-_solicita_servico_de_limpeza_de_lotes_baldios_no_bairro_portal_do_lago_2.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7654/req._34_-_solicita_o_termino_do_esgoto_no_bairro_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7655/req._35_-__solicita_seguranca_no_bairro_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7658/requerimento_idelvan_-_reforma_praca.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7668/cascalhamento_cmoc.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7669/requerimento_limpeza_pista_de_caminhada_park_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7670/requerimento_28o_sessao_-_atendimento_odontologico_-_15_08_2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7671/requerimento_28o_sessao_-_varricao_ruas_15_08_2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7672/28_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7673/req._estacionamento_rua_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7674/solicitacao_de_faixa_de_pedestre_.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_01_28_sessao.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7676/posto_saude_conquista.......pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7677/requerimento_medico_coloproctologista_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7678/requerimento_sinalizacao_rua_boiadeiros_e_santa_maria_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7679/requerimento_farmacia_de_manipulacao.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_sinalizacao_-_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_sinalizacao_-_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7683/requerimento_---2022_recapeamento_av._presidente_medice.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_---2022_recapeamento_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7685/no_36_manutencao_nas_lampadas_que_estao_apagadas_na_extensao_da_avenida_leopoldo_evangelista_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7686/req._37_-_estudo_tecnico_para_a_uma_sinalizacao_correta_na_rua_sao_vicente_do_araguaia_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7687/009_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7688/010_-jamil_calife.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7701/sinalizacao_da_rua_sao_vicente_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7702/requerimento_29o_sessao_-_cameras_santo_antonio_e_pires_belo_-_22_08_2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7703/requerimento_29o_sessao_-_smtc_campanhas_educativas_-_22_08_2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7704/29_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7705/29_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_deusmar.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_1_29_sessao.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7708/po.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7709/praca_po.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7710/requerimento__rede_fluvial_rua_alberto_elias.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7711/requerimento_iluminacao_av._madre_esperanca.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_praca_-_paineiras.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7713/requerimento_---2022_tapaburaco_r6_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7714/requerimento_---2023_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_---2022_tapaburaco_r_salustiano_da_paz_-_copia.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7716/011_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7736/reforma_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_30o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_29_08_2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_30o_sessao_-_smtc_-_redutor_velocidade_-_29_08_2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7739/30_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7740/30_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7741/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_01_30_sessao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7743/requerimento_2_30_sessao.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7744/estrada.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7745/zequinha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7746/requerimento_caixa_coletora_de_lixo_ufcat.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_rocagem_da_avenida_antonio_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7748/requerimento_limpeza_morro_das_tres_cruzes.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_praca_-_praca_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7750/requerimento_iluminacao_ipanema.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_barreira_eletronica_-_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7752/requerimento_----2023_redutor_de_velocidade_av._espirito_santo_st._aeroporto_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7753/estudo_para_sinalizacao_do_cruzamento_da_rua_sta_luzia_com_a_rua_porto_nacional.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7754/req._39__-_solicita_contratacao_de_medico_vascular.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7755/req._38_-_solicita_fiscalizacao_da_sae_sobre_agua_jogada_na_rua_no_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7756/013_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7757/012_-_jamil_calife.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7772/patrolamento_estrada_do_corrupii_ate_a_estrada_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7773/tapa-buraco_na_rua_2010_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7774/tapa-buraco_na_rua_99_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7775/requerimento_31o_sessao_-_cameras_festa_do_rosario_-_05_09_2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7776/requerimento_31o_sessao_-_dias_das_criancas_-_05_09_2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7777/31_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7778/31_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7779/31_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7780/recuo_de_canteiro_nas_avenidas.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7781/requerimento_01_31_sessao_fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_sinalizacao_bairro_maria_amelia_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_medico_otorrinolaringologista.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_patrolamento_estrada_regiao_samambaia.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_quadra_vila_-_piso.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_praca_-_eldorado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7787/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7788/estudo_para_intensificacao_no_patrulhamento_nas_mediacoes_do_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7789/a_colocacao_de_postes_para_iluminacao_publica_na_rua_orcalino_m._da_silva_primo_que_se_da_inicio_na_av._a_ate_a_rua_19_do_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7790/req._40__-_solicita_contratacao_de_medico_otorrinolaringologista.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7791/req._41-_solicita_instalacao_de_semaforo_na_av._dr._lamartine_pinto_de_avelar_com_a_rua_belgica.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7792/014_-_adib_elias_j.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7798/vagas_de_creche.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_32o_sessao_-_alfalto_rua_603_mosnenhor_souza_-_12_09_2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_32o_sessao_-_recolhimento_residuos_-_12_09_2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7801/faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7802/pedido_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7803/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_01_32_sessao_limpeza.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7805/dino.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7806/adriete.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_sinalizacao_bairro_village_1.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_redutor_de_velocidade_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_lixeira_-_represa_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_iluminacao_-_av._joao_neves_vieira.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7812/requerimento_praca_-_jardim_catalao.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_-----_faixa_de_pedestre_nas_ruas_da_mercearia_tem-tem_.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7814/manutencao_da_ponte_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7815/patrolamento_da_regiao_sao_domingos_da_chapada_do_lado_de_cima_da_ponte_do_sao_marcos..pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7816/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7817/016_-_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7818/015_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7825/asfalto_e_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7826/requerimento_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_33o_sessao_-_asfalto_paineiras_-_19_09_2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7828/requerimento_33o_sessao_-_reforma_praca_azamor_ferreira_-_19_09_2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7829/33_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7830/33_sessao_2023_-_32.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7831/solicitacao_de_reforma_e_manutencao_das_calcadas_do_complexo_de_represas_do_monsenhor_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7832/requerimento_01_33_sessao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7833/parque_imperial.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7834/carlos.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento__limpeza_canteiro_rua_125.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7837/requerimento_pintura_do_calcadao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7838/requerimento_patrolamento_estrada_regiao_das_lavouras_dos_paulistas.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7839/requerimento_----_2023_reforma_cemiterio_de_sarv.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_----_2023_reforma_casa_de_velorio_sarv.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7841/estudo_visando_o_retorno_das_entregas_mensais_das_cestas_basicas..pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7842/patrolamento_das_estradas_da_regiao_tambioco..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7843/sessao_22_requerimento_mamografias_outubro_rosa_2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7844/req._42-_solicita_recapeamento_asfaltico_no_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7845/017_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_34o_sessao_-_banheiro_cemiterio_municpal_-_26_09_2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7850/requerimento_34o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_26_09_2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7851/34_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7852/34_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7853/34_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7854/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7855/solicitacao_terreno_radio.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_1_34_sessao.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7858/maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7859/evelina_alan_kardec.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7860/requerimento_redutor_de_velocidade_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento__dia_da_crianca_no_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7862/requerimento_rede_esgoto_bairro_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_banheiros_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7864/requerimento_iluminacao_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_quadra_de_areia.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_----2023_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7867/requerimento_----_2023_escoamento_de_agua_copacabana.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7868/analise_para_colocacao_de_ar_condicionado_ou_ventiladores_em_duas_salas_de_aula_do_cmei_e_escola_municipal_alba_mathias_mesquita_no_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7869/estudo_para_colocacao_de_semaforo_na_rua_sao_vicente_do_araguaia_do_bairro_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7870/sessao_34_-_requerimento_colocar_quebra_mola_na_rua_f.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7876/patrolamento_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7877/limpeza_represa_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_36o_sessao_-_restaurante_popular_-_03_10_2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_36o_sessao_-_vigilantes_escolas_-_03_10_2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7886/36_sessao_2023_-_02.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7887/36_sessao_2023_-_03.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7888/requerimento_01_36_sessao.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7890/requerimento_aborto.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7891/telefonia.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7892/requerimento_retirada_das_fiacao_eletrica.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7893/requerimento_cadeira_de_roda_muleta_2.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7894/requerimento_distribuicao_de_agua_na_festa_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7896/recapeamento_do_bairro_dona_almerinda_principalmente_na_rua_dirceu_serafim_da_silva.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7897/req._43__-_solicita_os_exames_de_espirometria_colonoscopia_e_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7898/req._44__-_solicita_a_manutencao_da_tampa_de_uma_linha_de_transmissao_-_equatorial.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7899/018_-_luis_severo_braga_gomide.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7900/36_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7903/ayrton_senna_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7904/requerimento_37o_sessao_-_atendimento_oftalmologico_-_17_10_2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7905/requerimento_37o_sessao_-_quadra_praca_da_biblia_-_17_10_2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7906/37_sessao_2023_-_01.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7907/pedido_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7908/compra_de_ar_condicionado_escola_atual_.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7909/requerimento_01_37_sessao.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7910/upa.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7911/abs.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7912/requerimento_lampadas_comunidade_cisterna_1.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7913/requerimento_limpeza_no_bairro_jardim_paraiso.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7914/requerimento_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7915/requerimento_---2023_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7916/requerimento_---2023_estrada_rural_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7917/sessoes_37_e_38_requerimento_limpeza_cemiterio_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7918/requerimento_iluminacao_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7919/requerimento_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7933/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7934/requerimento_39o_sessao_-_lampadas_pista_caminhada_lamartine_-_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7936/requerimento_-_prefeito_e_obras.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7937/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7938/requerimento_02_39_sessao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7939/requerimento_01_39_sessao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7940/requerimento__limpeza_canteiro_av._maria_marcelina_1.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7941/requerimento_ponte_da_fazenda_dos_claudios.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7942/requerimento_exame_mapa_24_h.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7944/requerimento_fiscalizacao_eletronica_-_lamartine.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7945/requerimento_iluminacao_-_rua_2005_paineiras.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7946/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7947/recolocacao_de_13_postes_da_av._leopoldo_evangelista_da_rocha_centro_ao_lado_da_escola_municipal_gleice_martins_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7948/sinalizacao_em_toda_extensao_e_um_estudo_para_colocacao_de_faixa_elevada_da_rua_olavo_bilac_entre_o_bairro_mon_senhor_souza_ate_ao_residencial_parati.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7949/requerimento_-_prefeito_e_administracao.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7950/requerimento_-_smtc.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7951/020_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7952/019_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7955/conselho_tutelar_2.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7956/requerimento_39o_sessao_-_quadra_escola_jose_sebba_-_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7957/requerimento_40o_sessao_-_quadra_vila_multirao_-_31_10_2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7958/40_sessao_-_01_reservatorio_de_agua..pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7959/volta_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7960/bueiro_requerimento.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7961/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7962/requerimento_01_40_sessao.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7963/requerimento_02_40_sessao.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7964/img20231030_10111799.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7965/img20231030_10294210.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7966/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7967/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7968/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7969/requerimento_poda_das_arvores_do_abrigo.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7970/requerimento_troca_de_lampadas_queimadas_praca_das_bandeiras.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7971/requerimento_modificacao_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7972/requerimento_iluminacao_-_praca_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7973/requerimento_sinalizacao_-_evelina_vila_erondina_e_jardim_paraiso.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7974/requerimento_-----_asfalto_rua_as18_-_ayrton_sena.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7975/requerimento_----2023_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7976/req._49_-_solicita_disponibilizacao_de_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7982/lampadas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7983/quadra_contendas.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7984/requerimento_01_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7985/indicacao_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7986/41_sessao__-_02.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7987/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7988/requerimento_valdemes_rocagem_ipanema.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7989/img20231106_09450027.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7990/requerimento_41o_sessao_-_brinquedos_natal_-_07_11_2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7991/requerimento_41o_sessao_-_reforma_praca_lazaro_domingos_-_07_11_2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7992/requerimento_poda_das_arvores_da_av_santo_agostinho.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7993/requerimento_rocagem_morro_do_sao_joao_1.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7994/requerimento_tampa_buraco_rua_jose_saturnino_de_castro.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7995/requerimento_lixeira_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7996/requerimento_cobertura_da_quadra_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7997/requerimento_limpeza_quadra_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7998/requerimento_-----_fiscalizacao_para_caminhoes_pesados_na_cidade_.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7999/requerimento_-----_mataburro_-_fazenda_pe_do_morro.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8000/021_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8001/022-_silas_jose_tristao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8002/023_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8010/requerimento_prefeito_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8011/requerimento_01_42_sessao..pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8012/img20231113_10035979.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8013/img20231113_10085478.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8014/requerimento_42o_sessao_-_banco_de_racao_e_medicamentos_14_11_2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8015/requerimento_42o_sessao_-_escritura_casas_14_11_2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8016/requerimento__limoeza_canteiro_setor_aeroporto_1.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8017/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8018/requerimento_faixa_de_pedestre_posto_gaucho.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8019/requerimento_lixeira_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8020/requerimento_cobertura_da_quadra_jose_sebba.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8021/requerimento_limpeza_quadra_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8022/requerimento_-----_esgoto_rua_barretos.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8023/requerimento_----2023_redutor_de_velocidade_rua_geraldo_belo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8024/estudo_para_colocacao_de_bebedouros_em_pontos_estrategicos_no_estadio_genervino_evangelista_da_fonseca..pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8025/024_-_jamil_calife.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8033/requerimento_anisio_-_adib_e_obras.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8034/requerimento_01_43_sessao.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8035/compra_de_ar_condicionado_escola_.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8036/img20231120_09334338.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8037/requerimento_43o_sessao_-_cursos_distritos_-_21_11_2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8038/requerimento_43o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_21_11_2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8039/requerimento_ar_condicionado_upa.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8040/requerimento_---2023_estrada_rural_tambioco.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8041/req._51__-_solicita_novamente_reparo_nos_postes_na_extensao_da_av._leopoldo_evangelista_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8042/requerimento_rosangela_-_transporte_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8043/req._53_-solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8054/poda_de_arvores_av._tiradentes.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8057/requerimento_01_44_sessao.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8058/requerimento_02_44_sessao.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8059/44_sessao.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8060/pista_caminhada_buritis_3.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8061/compra_de_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8062/substituicao_de_transformador_eletrico_.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8063/img20231127_09383722.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8064/img20231127_09322206.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8065/requerimento_44o_sessao_-_smtc_campanhas_educativas_-_28_11_2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8066/requerimento_44o_sessao_-_uniforme_e_material_escolar_-_28_11_2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8067/requerimento_limpeza_no_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8068/requerimento_limpeza_no_canteiro_da_rua_adolfa.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8069/requerimento_faixa_de_pedestre_supermercado_do_do.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8070/requerimento_limpeza_bairros_jardim_paraiso_e_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8071/canteiro_rua_14_de_julho.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8072/requerimento_----_mao_unica_na_rua_prof._f._victor_rodrigues_-_ipe_catalunha.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8073/requerimento_-----_construcao_sala_multiuso_escola_santa_ines_-_martirios_.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8074/requerimento_------reforma_quadra_dos_martirios.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8075/req._53_-_solicita_a_instalacao_de_comedouros_e_bebedouros_para_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8076/req._54_-_solicita_instalacao_de_lixeiras_e_limpeza_geral_na_praca_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8077/req._55_-_solicita_recapeamento_asfaltico_na_rua_paulo_de_tarso_vieira.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8078/025_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8081/requerimento_01_46_sessao_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8082/46_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8084/substituicao_de_transformador_eletrico_.docx01.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8085/requerimento_46o_sessao_-_quadra_escola_jose_sebba_-_04_12_2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8086/requerimento_46o_sessao_-_represa_monsenhor_-_05_12_2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8087/requerimento_gincana.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8088/requerimento_escoamento_rua_geraldo_belo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8089/requerimento_tampa_do_bueiro_rua__primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8090/requerimento_-----_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8091/limpeza_do_bairro_residencial_bolanger..pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8092/redutor_de_velocidade_av_anhaguera.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8093/req._56_-_solicita_estudo_de_viabilidade_para_tornar_em_mao_unica_a_rua_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8094/req._57_-_solicita_conclusao_da_rede_de_esgoto_no_bairro_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8096/pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8097/solicitacao_de_asfaltamento_em_mediacoes_do_bairro_cidade_jardim_e_bairro_comquista_.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8098/requerimento_47o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_12_12_2023.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8099/requerimento_47o_sessao_-_lixeiras_ecologicas_-_12_12_2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8129/requerimento_48o_sessao_-_cursinho_israel_macedo_-_19_12_2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8130/requerimento_48o_sessao_-_ponte_vila_uniao_e_paineiras_-_19_12_2023.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8131/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8132/indicacao_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7508/projeto_de_emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7927/projeto_de_emenda_a_lei_organica_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7419/emenda_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/7667/emenda_aditiva_ao_plc_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8008/emenda_no_03--2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8079/emenda_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8101/emenda_a_loa_01-2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8102/emenda_a_loa_02-2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8103/emenda_a_loa_03-2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8104/emenda_a_loa_04-2023.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8105/emenda_a_loa_05-2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8106/emenda_a_loa_06-2023.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8108/emenda_a_loa_07-2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8109/emenda_a_loa_08-2023.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8110/emenda_a_loa_09-2023.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8111/emenda_a_loa_10-2023.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8112/emenda_a_loa_11-2023.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8113/emenda_a_loa_12-2023.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8114/emenda_a_loa_13-2023.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8115/emenda_a_loa_14-2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8116/emenda_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8420/ata_da_24_sessao_ordinaria_27.06.2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8421/ata_da_25_sessao_ordinaria_27.08.2023.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2023/8031/acordao_no_08736-2022_-_contas_2021_-_adib.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H940"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">