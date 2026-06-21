--- v0 (2026-03-02)
+++ v1 (2026-06-21)
@@ -54,11851 +54,11851 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rodrigão</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5637/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5637/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - DR HALLEY MARGON VAZ</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Maciel Batalha</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5647/mocao_de_aplausos_luciano_pm_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5647/mocao_de_aplausos_luciano_pm_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos admiráveis representantes da Polícia Militar do Estado de Goiás.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5657/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5657/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleuber Vaz</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5663/mocao_de_aplauso_sub_tenente_luciano_e_cabo_pablo_leon20220207_10095859.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5663/mocao_de_aplauso_sub_tenente_luciano_e_cabo_pablo_leon20220207_10095859.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Sub Tenente Luciano Francisco de Vieira e o Sr. Cabo Pablo Leon Parra em reconhecimento ao relevante serviço prestado em nossa cidade de Catalão.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jair Humberto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5682/mocao_de_aplauso_juiza_sirlei_martins_da_costa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5682/mocao_de_aplauso_juiza_sirlei_martins_da_costa.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso à magistrada Sirlei Martins da Costa, Juíza Titular da 1° vara de família e sucessões da Comarca de Goiânia.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_juiz_carlos_alberto_franca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_juiz_carlos_alberto_franca.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Desembargador do Tribunal de Justiça do Estado de Goiás, Juiz Carlos Alberto França.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5684/mocao_de_aplauso_juiz_nicomedes_domingos_borges.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5684/mocao_de_aplauso_juiz_nicomedes_domingos_borges.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Desembargador do Tribunal de Justiça do Estado de Goiás, Juiz Nicomedes Domingos Borges.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Kaká dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5815/mocao_de_aplausos_7o_sessao_-_agentes_de_saude_-_15_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5815/mocao_de_aplausos_7o_sessao_-_agentes_de_saude_-_15_03_2022.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, a ser encaminhada aos servidores (as) que exercem a função de AGENTES COMUNITÁRIOS DE SAÚDE do município.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5816/mocao_de_pesar_picole.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5816/mocao_de_pesar_picole.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à FAMÍLIA DE_x000D_
 EURÍPEDES TAVARES ROSA (PICOLÉ)</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marciel do Tudo Caipira</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5817/mocao_de_aplausos_01-2022__45_anos_igreja_quadrangular.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5817/mocao_de_aplausos_01-2022__45_anos_igreja_quadrangular.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelos 45 anos da Igreja do Evangelho Quadrangular.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5841/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5841/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5880/mocao_de_pesar_tiao_pereira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5880/mocao_de_pesar_tiao_pereira.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PESAR SEBASTIÃO PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5881/mocao_de_pesar_02-2022__olicia_francisca_da_cunha_-_mae_da_laura_belchior_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5881/mocao_de_pesar_02-2022__olicia_francisca_da_cunha_-_mae_da_laura_belchior_-_copia.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento da Sra. Olicia Francisca da Cunha.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6001/mocao_de_aplauso_-_policiais_adnil_jose_costa_e_jeniffer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6001/mocao_de_aplauso_-_policiais_adnil_jose_costa_e_jeniffer.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos policiais Adinil José Ferreira da Silva Junior - 2° Sargento PM._x000D_
 José Costa Silva - 2° Sargento PM._x000D_
 Jeniffer Elias Pires dos Santos - Soldado PM</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cláudio Lima</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6003/mocao_de_aplausos_-_12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6003/mocao_de_aplausos_-_12.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem a Mariana Milena Prado de Sá, pela incrível descoberta que fez em fevereiro deste ano, onde detectou um asteróide, durante programa feito em parceria com a Administração Nacional do Espaço e da Aeronáutica dos Estados Unidos (NASA).</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6113/mocao_de_pesar_02-2022_donizete_manoel_duarte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6113/mocao_de_pesar_02-2022_donizete_manoel_duarte.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo passamento do Sr. Donizete Manoel Duarte.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Higor Bueno</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6114/mocao_de_pesar_laura_maria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6114/mocao_de_pesar_laura_maria.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar aos familiares e amigos de Laura Maria.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6115/mocao_de_pesar_-_joao_eneas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6115/mocao_de_pesar_-_joao_eneas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pela morte do Sr. João Enéas Bretas Netto, falecido aos 24 dias do mês de abril do corrente ano.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Rosângela</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6116/mocao_de_pesar__05_-_joao_eneas_bretas_netto..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6116/mocao_de_pesar__05_-_joao_eneas_bretas_netto..pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - João Enéas Bretas Netto.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6117/mocao_de_pesar_02-2022__joao_eneas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6117/mocao_de_pesar_02-2022__joao_eneas.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo passamento do Sr. João Enéas Bretas Netto.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6118/mocao_de_pesar_-_joao_eneas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6118/mocao_de_pesar_-_joao_eneas.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar aos familiares e amigos de João Enéas Bretas Netto.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6119/mocao_de_pesar_joao_eneias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6119/mocao_de_pesar_joao_eneias.pdf</t>
   </si>
   <si>
     <t>MOCAO DE PESAR JOÃO ENÉIAS</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6120/mocao_de_aplauso__bombeiros_-_resgate.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6120/mocao_de_aplauso__bombeiros_-_resgate.pdf</t>
   </si>
   <si>
     <t>MOCAO DE APLAUSO GUARNIÇÃO DE RESGATE DO CORPO DE BOMBEIROS DO 10º BATALHÃO COMPOSTAS PELOS SARGENTOS BERNARD BACELAR E LEONARDO ALVES</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6147/mocao_de_aplausos_-_sesi_senais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6147/mocao_de_aplausos_-_sesi_senais.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos professores e alunos da Equipe de róbotica BrainMachine da Unidade Integrada SESI SENAI Catalão, que participaram do 9º Congresso Brasileiro de Inovação da Industria que aconteceu no mês de março de 2022.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6148/colegio_estadual_joao_netto_de_campos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6148/colegio_estadual_joao_netto_de_campos.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Colégio Estadual João Netto de Campos</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6163/mocao_de_aplausos_-_tatico_pronta_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6163/mocao_de_aplausos_-_tatico_pronta_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos admiráveis representantes da Polícia Militar do Estado de Goiás, a seguir especificados: _x000D_
 Major PM Joaquim Rodrigues Ferreira Júnior_x000D_
 Cabo PM Daniel Morais Silva Pereira_x000D_
 Soldado PM Juscelino Pena Rocha Filho_x000D_
 Soldado PM Paulo Victor Gontijo Tavares</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6252/mocao_de_aplausos_-_dia_da_enfermagem.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6252/mocao_de_aplausos_-_dia_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE APLAUSOS, aos admiráveis profissionais da enfermagem.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6371/mocao_de_aplausos_21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6371/mocao_de_aplausos_21.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6374/mocao_de_aplauso_as_soroptimistas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6374/mocao_de_aplauso_as_soroptimistas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CLUBE INTERNACIONAL SOROPTIMINSTA DE CATALÃO</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6375/mocao_de_aplauso_dia_internacional_do_pastor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6375/mocao_de_aplauso_dia_internacional_do_pastor.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Dia Internacional do ''Pastor Evangélico''.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6376/mocao_de_aplauso_wanderleia_-_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6376/mocao_de_aplauso_wanderleia_-_upa.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à senhora Wanderléia Barbosa da Silva.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Caçula</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6377/mocao_de_aplauso_bielzinho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6377/mocao_de_aplauso_bielzinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao cantor mirim Bielzinho</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6414/mocao_de_aplauso_24_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6414/mocao_de_aplauso_24_sessao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos policiais militares 3º SGT Maxuel Luís do Nascimento e CB Lucas de Oliveira Vaz.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6447/mocao_de_aplauso_-_renato_ribeiro_dos_santos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6447/mocao_de_aplauso_-_renato_ribeiro_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A RENATO RIBEIRO DOS SANTOS</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6448/mocao_de_pesar_n_35_-_jose_moreira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6448/mocao_de_pesar_n_35_-_jose_moreira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Ex-Prefeito DR. José de Fátimo Moreira.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6500/mocao_de_pesar__07_-_daniele_salvador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6500/mocao_de_pesar__07_-_daniele_salvador.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Psicóloga Dra. DANIELE SALVADOR.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6501/mocao_de_aplauso_-_renato.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6501/mocao_de_aplauso_-_renato.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Aplauso de forma a homenagear Renato Aires da Silva.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6502/mocao_de_aplausos_22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6502/mocao_de_aplausos_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao 3º Sargento PM José Rubens Mesquita Rosa RG 29789 e ao Cabo PM Lucas de Oliveira Vaz RG 35848</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6576/mocao_de_pesar__07_-_daniele_salvador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6576/mocao_de_pesar__07_-_daniele_salvador.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Psicóloga  DRA. DANIELE SALVADOR.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6577/mocao_kedna_marques_inacio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6577/mocao_kedna_marques_inacio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Kedma Inácio Marques Brandão, Roydner Leonardo Moreira Rodrigues, Myrian Carísio de Melo Paiva, Vanessa Rezende e Geisiel Antônio de Morais Cassimiro, pelos excelente resultados conquistados pelos alunos do Colégio Estadual João Netto de Campos no Campeonato Goiano de Modalidades.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6578/mocao_de_aplauso_-_renato.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6578/mocao_de_aplauso_-_renato.pdf</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6579/mocao_de_aplausos_22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6579/mocao_de_aplausos_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos admiráveis representantes da Polícia Militar do Estado de Goiás 3º Sargento PM José Rubens Mesquita Rosa RG 29789 e _x000D_
 Cabo PM Lucas de Oliveira Vaz RG 35848</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Idelvan da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6580/mocao_de_aplausos_almoxarifado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6580/mocao_de_aplausos_almoxarifado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODOS OS FUNCIONÁRIOS DO ALMOXARIFADO DA SECRETARIA MUNICIPAL DE CATALÃO.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6612/mocao_de_aplauso_no_44_-_ariel_alexandre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6612/mocao_de_aplauso_no_44_-_ariel_alexandre.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a ARIEL ALEXANDRE DE OLIVEIRA INÁCIO</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6613/mocao_de_pesar_no45_luismar_arantes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6613/mocao_de_pesar_no45_luismar_arantes.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Luismar Arantes, pelo seu falecimento ocorrido em 13 de agosto de 2022.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6642/mocao_de_aplausos_-_ariel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6642/mocao_de_aplausos_-_ariel.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 109, do Regimento Interno, esta Moção de Aplausos ao Adolescente ARIEL ALEXANDRE DE OLIVEIRA INÁCIO, por toda sua dedicação, luta e garra; por sempre está em busca do seu melhor sobressaindo todas as dificuldades. E hoje, quero aqui parabenizá-lo por mais uma grande conquista o BICAMPEONATO BRASILEIRO DE PARATAKENDO na modalidade PONSAE - LUTA IMAGINÁRIA.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6703/mocao_de_aplausos_-_andrea_pires.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6703/mocao_de_aplausos_-_andrea_pires.pdf</t>
   </si>
   <si>
     <t>nos termos do art. 109, do Regimento Interno, esta Moção de Aplausos à Andrea Pires de Assunção,</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6704/mocao_setembro_amarelo..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6704/mocao_setembro_amarelo..pdf</t>
   </si>
   <si>
     <t>Moção de aplauso campanha ''Setembro Amarelo''.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6731/mocao_de_aplauso_sae_-_no_49-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6731/mocao_de_aplauso_sae_-_no_49-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à SAE - Superintendência Municipal de água e Esgoto de Catalão.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6748/mocao_de_aplauso_rodrigao_n50-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6748/mocao_de_aplauso_rodrigao_n50-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luiz Pamonheiro</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6772/mocao_de_pesar__keila.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6772/mocao_de_pesar__keila.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Sra. Keila Galdino Machado</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6832/mocao_de_aplauso_loja_maconica_paz_e_amor_iii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6832/mocao_de_aplauso_loja_maconica_paz_e_amor_iii.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso à Loja Maçonica Paz e Amor IIIª 0923."</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6833/mocao_de_aplauso_rotary_club_1o_de_novembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6833/mocao_de_aplauso_rotary_club_1o_de_novembro.pdf</t>
   </si>
   <si>
     <t>``Moção de Aplauso ao Rotary Club de Catalão 1° de Novembro.´´</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6834/003-leonardo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6834/003-leonardo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS parabenizando o secretário de Obras Exmo Sr. Leonardo Martins de Castro Teixeira e toda sua equipe.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7024/mocao_tenente_j._junior_e_18_batalhao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7024/mocao_tenente_j._junior_e_18_batalhao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para o Tenente-Coronel J. Júnior estendendo ao 18º Batalhão da Polícia Militar que estão coordenando o Projeto Polícia Mirim.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7025/003-leonardo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7025/003-leonardo.pdf</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7083/mocao_de_aplauso_no_57-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7083/mocao_de_aplauso_no_57-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Lions Clube de Catalão.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5686/projeto_de_decreto_legislativo_no._01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5686/projeto_de_decreto_legislativo_no._01.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO CATALANO ROSANGELO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5755/projeto_de_decreto_legislativo_no_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5755/projeto_de_decreto_legislativo_no_02-2022.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana e, dá outras providências.”</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5786/pdl_no_03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5786/pdl_no_03-2022.pdf</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_decreto_legislativo_no_04-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_decreto_legislativo_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Catalano ao Sr. CEZAR CAMPOS PINTO.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5845/projeto_de_decreto_legislativo_no_05-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5845/projeto_de_decreto_legislativo_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Giovani Franco da Cunha Martins</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5886/projeto_de_decreto_legislativo_no_06-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5886/projeto_de_decreto_legislativo_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Dr. João Paulo Santos Gouvea</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6209/projeto_de_decreto_legislativo_no_07-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6209/projeto_de_decreto_legislativo_no_07-2022.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadania Catalana ao Sr. Clebson de Almeida Pinto , dá outras providências”</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6280/projeto_de_decreto_legislativo_no_08-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6280/projeto_de_decreto_legislativo_no_08-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa à Ilma. SRA. CONCEIÇÃO DIVINA COIMBRA BRANDÃO DE MESQUITA"</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6324/projeto_de_decreto_legislativo_n_09-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6324/projeto_de_decreto_legislativo_n_09-2022.pdf</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6325/projeto_de_decreto_legislativo_n_10-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6325/projeto_de_decreto_legislativo_n_10-2022.pdf</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6352/projeto_de_decreto_legislativo_no_11-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6352/projeto_de_decreto_legislativo_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Catalana ao Sr. João José Pires.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_decreto_legislativo_no_12-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_decreto_legislativo_no_12-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Promotor de Justiça DR. FERNANDO GOMES ROSA".</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6382/projeto_de_decreto_legislativo_no_13-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6382/projeto_de_decreto_legislativo_no_13-2022.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao DR. EDCEL ELIAS".</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6384/projeto_de_decreto_legislativo_no_14-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6384/projeto_de_decreto_legislativo_no_14-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Antônio Simão Abdul Nour”.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6385/projeto_de_decreto_legislativo_no15-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6385/projeto_de_decreto_legislativo_no15-2022.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Benemérita Catalana ao Sr. Marcelo de Sousa Pinto</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6416/projeto_de_decreto_legislativo_no_16-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6416/projeto_de_decreto_legislativo_no_16-2022.pdf</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo - Titulo Cidadao Dr. Gustavo Lobo Ferreira</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6421/projeto_de_decreto_legislativo_no_17-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6421/projeto_de_decreto_legislativo_no_17-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Nildo Bento Florentino.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6423/projeto_de_decreto_legislativo_no_18-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6423/projeto_de_decreto_legislativo_no_18-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. João Antônio Gomes Tavares.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>Ricardo Alisson</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6463/projeto_de_decreto_legislativo_no19-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6463/projeto_de_decreto_legislativo_no19-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadania Catalana ao Sr. Ricardo Nogueira".</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6464/projeto_de_decreto_legislativo_no20-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6464/projeto_de_decreto_legislativo_no20-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o TITULO CIDADÃO CATALANO ao SR. MARCELO EUGÊNIO VAZ NUNES".</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6589/projeto_de_decreto_legislativo_no_21-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6589/projeto_de_decreto_legislativo_no_21-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão ao Sr. Itamar Rodrigues de Oliveira".</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6619/projeto_de_decreto_legislativo_no_22-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6619/projeto_de_decreto_legislativo_no_22-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sr. Professor AMARILDO RAMOS MARRA".</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6669/projeto_de_decreto_legislativo_no_23-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6669/projeto_de_decreto_legislativo_no_23-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Fernando Guilherme Andrade Peres”.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6671/projeto_de_decreto_legislativo_no_24-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6671/projeto_de_decreto_legislativo_no_24-2022.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadania Catalana ao Sr. Gutemberg Aparecido Pêgo, em reconhecimento aos relevantes serviços prestados no Município de Catalão e Região".</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_decreto_legislativo_no_25-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_decreto_legislativo_no_25-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadania Catalana ao Sr. MARCIO COSTA DE SOUZA''</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6689/projeto_de_decreto_legislativo_no26-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6689/projeto_de_decreto_legislativo_no26-2022.pdf</t>
   </si>
   <si>
     <t>"Fica concedido o Título de Cidadania Catalana ao Sr. Joaquim Rodrigues Ferreira Junior, em reconhecimento aos relevantes serviços prestados no Município de Catalão e Região".</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6707/projeto_de_decreto_legislativo_n_27-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6707/projeto_de_decreto_legislativo_n_27-2022.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Mérito e Bravura a Senhora JENIFFER ELIAS PIRES DOS SANTOS''</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6708/projeto_de_decreto_legislativo_n_28-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6708/projeto_de_decreto_legislativo_n_28-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 2º Sargento da PMGO Sr. JOSÉ DA COSTA SILVA".</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6751/projeto_de_decreto_legislativo_no_29-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6751/projeto_de_decreto_legislativo_no_29-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Andréia de Souza Machado."</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6752/projeto_de_decreto_legislativo_no_30-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6752/projeto_de_decreto_legislativo_no_30-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa à Sra. Professora Dilis Aparecida Cardoso de Oliveira".</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6753/projeto_de_decreto_legislativo_no_31-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6753/projeto_de_decreto_legislativo_no_31-2022.pdf</t>
   </si>
   <si>
     <t>‘’Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. ADRIANA ANTUNES DE MESQUITA FERREIRA”.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6754/projeto_de_decreto_legislativo_no_32-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6754/projeto_de_decreto_legislativo_no_32-2022.pdf</t>
   </si>
   <si>
     <t>"Concede homenagem Legislativa de Mérito Educativo Professor Jamil Barbosa e dá outras providências."</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6756/projeto_de_decreto_legislativo_n_33-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6756/projeto_de_decreto_legislativo_n_33-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora APARECIDA WANDERLEIA DA SILVA".</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6777/projeto_de_decreto_legislativo_n_34-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6777/projeto_de_decreto_legislativo_n_34-2022.pdf</t>
   </si>
   <si>
     <t>``Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Sília Teodoro do Nascimento."</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6778/projeto_de_decreto_legislativo_n_35-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6778/projeto_de_decreto_legislativo_n_35-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Bruno Campos Fonseca".</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6779/projeto_de_decreto_legislativo_n_36-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6779/projeto_de_decreto_legislativo_n_36-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Agente de Polícia Rodoviária Federal Sr. JOSIEL PEREIRA SILVA".</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6799/projeto_de_decreto_legislativo_n_37-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6799/projeto_de_decreto_legislativo_n_37-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Coronel Sr. Washington Luiz Vaz Júnior".</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6809/projeto_de_decreto_legislativo_no_38-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6809/projeto_de_decreto_legislativo_no_38-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor EDNO LUCIANO BARBOSA".</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6810/projeto_de_decreto_legislativo_no_39-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6810/projeto_de_decreto_legislativo_no_39-2022.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora LÁZARA SEBASTIANA MONTEIRO DOS SANTOS ALVES".</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6836/projeto_de_decreto_legislativo_no_40-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6836/projeto_de_decreto_legislativo_no_40-2022.pdf</t>
   </si>
   <si>
     <t>"Concede A Medalha Honra ao Mérito Professor Jamil Barbosa à Professora Sra. Sandra Regina de Mello Duarte - Professora Efetiva da Rede Municipal de Catalão".</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6839/projeto_de_decreto_legislativo_41-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6839/projeto_de_decreto_legislativo_41-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Carlos Henrique Resende em reconhecimentos aos relevantes serviços prestados ao Município de Catalão".</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6861/projeto_de_decreto_legislativo_no_42-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6861/projeto_de_decreto_legislativo_no_42-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidanania Catalana ao Sr. DR. MARCUS VINICIUS DE FREITAS MOREIRA".</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7059/projeto_de_decreto_legislativo_no_43-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7059/projeto_de_decreto_legislativo_no_43-2022.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura ao Soldado da PMGO Sr. Juscelino Pena Rocha Filho”.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7060/projeto_de_decreto_legislativo_no_44-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7060/projeto_de_decreto_legislativo_no_44-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de CIDADÃO CATALANO ao Sr. Hélio Garcia Barbosa de Souza".</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7067/projeto_de_decreto_legislativo_no_45-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7067/projeto_de_decreto_legislativo_no_45-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Soldado da Policia Militar ao Sr. Ritieres Gonçalves de Freitas".</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7070/projeto_de_decreto_legislatino_no_46-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7070/projeto_de_decreto_legislatino_no_46-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao 1º Sargento da PMGO Sr. LEONARDO MARTINS DOS REIS".</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_decreto_legislativo_titulo_guilherme.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_decreto_legislativo_titulo_guilherme.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Guilherme Lopes de Moraes.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7156/pdl_no_48-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7156/pdl_no_48-2022.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona".</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7183/projeto_de_decreto_legislativo_no49-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7183/projeto_de_decreto_legislativo_no49-2022.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a 2º Sargento - PM Sra. CRISTIANE DA SILVA GOMES SIMÃO".</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Adib Elias</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_no_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_no_01-2022.pdf</t>
   </si>
   <si>
     <t>"Altera-se a afetação de terrenos públicos municipais que especificam e dá outras providências".</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5632/pl_no_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5632/pl_no_02-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adquirir por compra e venda, permuta ou desapropriação, consensual ou judicialmente, uma área total de 5.770,52 m², oriunda das matrículas nº 31.575; 9877 e 40.550, registradas junto ao Cartório de Registro de Imóveis da Comarca de Catalão-GO, nesta cidade para a implementação do Centro de Convivência da Terceira Idade e dá outras providências".</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5633/projeto_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5633/projeto_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>“Fica denominada de “Jacy da Silveira Machado” a Ponte de concreto sobre o córrego do Cubatão do Limoeiro.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5685/projeto_de_lei_no._04_de_10_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5685/projeto_de_lei_no._04_de_10_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o PODER EXECUTIVO MUNICIPAL, por intermédio da Secretaria Municipal de Transporte e Infraestrutura, a promover leilão para alienar sucatas e bens inservíveis de sua propriedade e dá outras providências".</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_no_05_de_16_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_no_05_de_16_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>"Cria a Assistência Judiciária Municipal, na Estrutura Administrativa da Secretaria Municipal de Promoção e Ação Social e dá outras providências".</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_no_06_de_16_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_no_06_de_16_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS  DO SUDESTE GOIANO - ADISGO e dá outras providências".</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5750/projeto_de_lei_no_07_de_22_de_fevereiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5750/projeto_de_lei_no_07_de_22_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.738, de 16/7/2008, para vigorar a partir de 1º de janeiro de 2022".</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5751/projeto_de_lei_no._08_de_22_de_fevereiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5751/projeto_de_lei_no._08_de_22_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências".</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5752/projeto_de_lei_no._09_de_22_de_fevereiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5752/projeto_de_lei_no._09_de_22_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>"Desafeta a Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5756/projeto_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5756/projeto_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios com estampido bem como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_no_11-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_no_11-2022.pdf</t>
   </si>
   <si>
     <t>“Denomina Hospital Regional de Catalão Ivete Fayad Elias a ser construído na Avenida Dr. Lamartine Pinto de Avelar no Loteamento Vila Chaud”.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>Deusmar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5789/projeto_de_lei_no_12-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5789/projeto_de_lei_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica a Associação dos Automoveis Antigos de Catalão (AAAC)</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5818/pl_no_13-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5818/pl_no_13-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5844/projeto_de_lei_no_14-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5844/projeto_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder em comodato, ao Conselho Regional de Contabilidade de Goiás - CRCGO, CNPJ nº. 01.015.676/0001-11, o imóvel que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5846/projeto_de_lei_no_15-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5846/projeto_de_lei_no_15-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Público fazer parceria para a colocação de comedouros e bebedouros, o ALIMENTA-CÃES para animais de rua no Município de Catalão e dá outras providências”...</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5847/projeto_de_lei_no_16-2022_vereador_rodrigo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5847/projeto_de_lei_no_16-2022_vereador_rodrigo.pdf</t>
   </si>
   <si>
     <t>Nomeia Unidade Educacional do Bairro Parque Imperial com o nome “Maria Denise Quirino</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5882/projeto_de_lei_no_17-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5882/projeto_de_lei_no_17-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Obras Assistênciais Leonidia Mendes e dá outras providências.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_no_18-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_no_18-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a celebrar contrato de comodato com a Universidade Federal de Catalão - UFCAT, e dá outras providências".</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_no_19-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_no_19-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de nº 3.883, de 11 de junho de 2021, alterada pela Lei nº 3.921, de 20 de outubro de 2021, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5885/projeto_de_lei_n_20-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5885/projeto_de_lei_n_20-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo do Município de Catalão, Estado de Goiás, para concessão de subsídio tarifário ao Transporte Público Coletivo de Passageiros, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5887/projeto_de_lei_no_21-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5887/projeto_de_lei_no_21-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a emissão de níveis de pressão sonora provenientes de veículos automotores, impõe penalidades e dá outras providências”.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5918/projeto_de_lei_o_no_22-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5918/projeto_de_lei_o_no_22-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1° da Lei Municipal n° 3.915, de 23 de setembro de 2021".</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5919/projeto_de_lei_o_no_23-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5919/projeto_de_lei_o_no_23-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a escritura de doação de imóveis públicos, para fins de moradia, nos termos do Art. 29 da Lei 3.898, de 05 de julho de 2021, e dá outras providências".</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5920/projeto_de_lei_no_24-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5920/projeto_de_lei_no_24-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder em comodato, a Associação Estradeiros do Bem, CNPJ n. 10.297.480/0001-58, o imóvel público que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5948/projeto_de_lei_no_25-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5948/projeto_de_lei_no_25-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir créditos adicionais de natureza especial no Orçamento Vigente, nos termos do inc. II, § 1°, do Art. 32 da Lei Complementar 101/2000, para contemplar os recursos provenientes da operação de crédito autorizada pela Lei Municipal de n° 3.880, de 11 de  junho de 2021, nos termos seguintes".</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5958/projeto_de_lei_no_26-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5958/projeto_de_lei_no_26-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais — PRC-2022 e dá outras providências".</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5969/projeto_de_lei_no_27-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5969/projeto_de_lei_no_27-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos do Município de Catalão, Estado de Goiás, de que trata o artigo 37, X, da Constituição Federal de 1988, nos termos da Lei Municipal n° 3.941, de 13 de dezembro de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5971/projeto_de_lei_no_28-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5971/projeto_de_lei_no_28-2022.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual na forma do inciso X, do Art.37, da Constituição Federal, da remuneração dos servidores públicos e dos subsídios dos agentes políticos do Poder Legislativo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6019/projeto_de_lei_no_29-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6019/projeto_de_lei_no_29-2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências".</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_no_30-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_no_30-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do núcleo de educação em saúde da Secretaria Municipal de Saúde de Catalão e do programa de preceptoria dos médicos e enfermeiros que assistirão os estudantes do curso de medicina e de outros da área da saúde, e disciplina o pagamento de gratificações aos preceptores médicos, enfermeiros e outros profissionais da área da saúde e dá outras providências".</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_no_31-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_no_31-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, através da Secretaria de Administração, a outorgar a concessão onerosa de uso dos espaços públicos que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6149/projeto_de_lei_no_32-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6149/projeto_de_lei_no_32-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA, com o objetivo de realizar o CAMPEONATO CATALANO DE FUTEBOL AMADOR DA PRIMEIRA DIVISÃO 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6150/projeto_de_lei_no_33-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6150/projeto_de_lei_no_33-2022.pdf</t>
   </si>
   <si>
     <t>"Desafeta Área Pública Municipal que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6151/projeto_de_lei_no_34-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6151/projeto_de_lei_no_34-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder subvenção social a CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO e dá outras providências"</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6185/projeto_de_lei_no35-20222.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6185/projeto_de_lei_no35-20222.pdf</t>
   </si>
   <si>
     <t>"Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, área de terreno que especifica, localizada na Fazenda Ribeirão, lugares denominados Ipanema, saudades e bananeiras, de propriedade de Ricardo Abdul Nour e outros, que será, posteriormente doado para implementação da Central de Abastecimento de Produtos Hortícolas de Catalão e dá outras providências."</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6224/projeto_de_lei_no_36-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6224/projeto_de_lei_no_36-2022.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a ASSOCIAÇÃO MULHER EMPREENDE e dá outras providências".</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6225/projeto_de_lei_no_37-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6225/projeto_de_lei_no_37-2022.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública o INSTITUTO DE PESQUISA DA VIDA SILVESTRE NO CERRADO - IPEVIS e dá outras providências”.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_no_38-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_no_38-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6255/projeto_de_lei_no_39-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6255/projeto_de_lei_no_39-2022.pdf</t>
   </si>
   <si>
     <t>"Altera denominação primitiva de via pública situada no Bairro São José, nesta cidade".</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6256/projeto_de_lei_no_40-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6256/projeto_de_lei_no_40-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a receber imóvel em doação e dá outras providências".</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6257/projeto_de_lei_no_41-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6257/projeto_de_lei_no_41-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo do Idoso de Catalão - COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019, de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal n° 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6314/projeto_de_lei_no_42-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6314/projeto_de_lei_no_42-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir créditos adicionais de natureza especial no Orçamento Vigente, nos termos do inc. II, § 1°, do Art. 32 da Lei Complementar 101/2000, para contemplar os recursos provenientes da Lei Municipal de n° 3.977, de 12 de maio de 2022, nos termos seguintes".</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6323/projeto_de_lei_n_43-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6323/projeto_de_lei_n_43-2022.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação dos Três Reis Magos, e dá outras providências".</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6351/projeto_de_lei_no_44-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6351/projeto_de_lei_no_44-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a efetuar transferência de recursos financeiros a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO - SAE, na forma e no montante que especifica".</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6353/projeto_de_lei_no_45-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6353/projeto_de_lei_no_45-2022.pdf</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública a Associação Esportiva B13 Leandro Cabeção"</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_no_46-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_no_46-2022.pdf</t>
   </si>
   <si>
     <t>"Fica denominada de Praça Bahamas, a praça localizada na, Avenida JK no Bairro São João, em frente ao número 613 (Antigo Bahamas) neste Município de Catalão Goiás".</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6381/projeto_de_lei_n47-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6381/projeto_de_lei_n47-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Regime de Previdência Complementar no âmbito do município de Catalão, Estado de Goiás, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40, da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências".</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6383/projeto_de_lei_no_48-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6383/projeto_de_lei_no_48-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação do Conselho Municipal de Saúde de Catalão, Estado de Goiás em sua composição, organização, funcionamento, atribuições e eleição, conferindo nova redação à Lei Municipal n° 2.691/2009, e dá outras providências".</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6386/projeto_de_lei_no_49-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6386/projeto_de_lei_no_49-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6417/projeto_de_lei_no_50-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6417/projeto_de_lei_no_50-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a promover leilão para alienar sucatas e bens inservíveis de sua propriedade e dá outras providências".</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6418/projeto_de_lei_no_51-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6418/projeto_de_lei_no_51-2022.pdf</t>
   </si>
   <si>
     <t>"Denomina a ETE – Estação de Tratamento de Esgoto de “ETE – Estação de Tratamento de Esgoto João Enéas Brêtas Netto”.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6419/projeto_de_lei_no_52-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6419/projeto_de_lei_no_52-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 1º da Lei Municipal nº. 3.994/2022, de 23 de junho de 2022, que autoriza o Município de Catalão a efetuar transferência de recursos financeiros a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, na forma e no montante que especifica”.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6420/projeto_de_lei_no_53-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6420/projeto_de_lei_no_53-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1º da Lei Municipal nº 3.956, de 09 de fevereiro de 2022".</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6422/projeto_de_lei_no_54-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6422/projeto_de_lei_no_54-2022.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Catalão o DIA MUNICIPAL DA SOROPTIMISTA".</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6473/projeto_de_lei_no_55-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6473/projeto_de_lei_no_55-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 3.978, de 19 de maio de 2022, que Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. "</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6546/projeto_de_lei_no_56-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6546/projeto_de_lei_no_56-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 2.522, de 25 de outubro de 2007, para dispor sobre a reformulação da jornada e condições de trabalho, remuneração e a aposentadoria dos profissionais que exercem atividades de agente comunitário de saúde e de agente de combate às endemias, nos termos da emenda constitucional n°_x000D_
 120, de 5 de maio de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6547/projeto_de_lei_no_57-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6547/projeto_de_lei_no_57-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta de lotes de terreno, com o objetivo de solucionar erro de lote terreno quando da construção de prédio comercial, sem indenização a qualquer das partes, dada a constatação da ausência de má fé, e dá outras providências".</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6583/projeto_de_lei_no_58-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6583/projeto_de_lei_no_58-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, áreas de terrenos que especifica, localizadas na Fazenda Lagoa e Fazenda Paquetá, de propriedade de Dalson da Silva Pereira, Emiliana da Silva Ferreira e Maria Alice da Silva Pereira, para Implantação de Infraestrutura do Parque Ambiental Lagoa Paquetá e dá outras providências".</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6584/projeto_de_lei_no_59-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6584/projeto_de_lei_no_59-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa 'Adote Uma Praça', estabelece regramento para a celebração de termos de cooperação com a iniciativa privada, no âmbito do_x000D_
 referido programa, e dá outras providências".</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6585/projeto_de_lei_no_60-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6585/projeto_de_lei_no_60-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis junto a Secretaria Municipal de Engenharia e Produção, Secretaria Municipal de Transportes e Secretaria Municipal de Indústria e Comércio, serviços e Turismo, exercício 2022".</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6586/projeto_de_lei_no_61-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6586/projeto_de_lei_no_61-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Assistência Social, a contratar profissionais por tempo determinado na área da Ação Social, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6587/projeto_de_lei_no_62-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6587/projeto_de_lei_no_62-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para Abertura De Crédito Adicional Suplementar e dá outras Providências".</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6588/projeto_de_lei_no_63-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6588/projeto_de_lei_no_63-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre transposição de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, no vigente orçamento e dá outras providências"</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6596/projeto_de_lei_no_64-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6596/projeto_de_lei_no_64-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão do fornecimento gratuito de água e coleta de esgoto prestados pela Superintendência de Água e Esgoto de Catalão (SAE), a todas as Entidades que exerçam atividade filantrópica, assistencial ou beneficente e que estejam registradas na Secretaria de Ação Social do Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6616/projeto_de_lei_no_65-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6616/projeto_de_lei_no_65-2022.pdf</t>
   </si>
   <si>
     <t>"Cria e denomina Parque Ecológico Severo Gomides Neto que especifica abaixo".</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6617/projeto_de_lei_no_66-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6617/projeto_de_lei_no_66-2022.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do município de Catalão, para o exercício financeiro de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6618/projeto_de_lei_no_67-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6618/projeto_de_lei_no_67-2022.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Esportiva de Basquete de Catalão – AEBC/GO".</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6672/projeto_de_lei_no_68-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6672/projeto_de_lei_no_68-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6673/projeto_de_lei_no_69-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6673/projeto_de_lei_no_69-2022.pdf</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6706/projeto_de_lei_no_70-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6706/projeto_de_lei_no_70-2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À LIGA CATALANA E DO SUDESTE GOIANO DE TRUCO - LICAST, CNPJ Nº 34.751.845/0001-30, O IMÓVEL PÚBLICO QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6709/projeto_de_lei_no_71-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6709/projeto_de_lei_no_71-2022.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública o INSTITUTO DO CONHECIMENTO E CIDADANIA – ICC e dá outras providencias".</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6732/projeto_de_lei_no_72-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6732/projeto_de_lei_no_72-2022.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal do Protetor Independente de Animais no Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6755/projeto_de_lei_no_73-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6755/projeto_de_lei_no_73-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás a firmar acordo de cooperação com os Municípios integrantes da região sudeste de Goiás e limítrofes, e dá outras providências".</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6773/projeto_de_lei_no_74-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6773/projeto_de_lei_no_74-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a qualificação de entidades como organizações sociais, disciplina o procedimento de chamamento e seleção pública, revoga a Lei Municipal n° 3.911, de 20 de setembro de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6774/projeto_de_lei_no_75-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6774/projeto_de_lei_no_75-2022.pdf</t>
   </si>
   <si>
     <t>"Cria cargos de provimento em Comissão de Diretoria Administrativa da Unidade de Pronto Atendimento — 24 hs "Dr. Jamil Sebba" e Chefe do Departamento de Engenharia Civil da Vigilância Sanitária, na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6776/projeto_de_lei_no_76-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6776/projeto_de_lei_no_76-2022.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Rodas e Motores Autêntica - ARMA e dá outras providências".</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6797/projeto_de_lei_no_77-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6797/projeto_de_lei_no_77-2022.pdf</t>
   </si>
   <si>
     <t>"Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão - FME instituído pela Lei Municipal nº. 3.224/2015, realocando no quadro da Lei Municipal nº. 2.637/2008 os cargos que especifica, acrescendo vagas e  ajustando remuneração; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal nº. 1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece, junto à Lei Municipal nº. 1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais nº. 2.637/2008 e 1.818/2000 e nº. 2.872/2011, com o fim de acudir as modificações desta Lei..."</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6798/projeto_de_lei_no_78-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6798/projeto_de_lei_no_78-2022.pdf</t>
   </si>
   <si>
     <t>"Denomina a Ponte do Ribeirão dos Limoeiros - GO 440, de Ponte Lourêncio Rabello de Sousa".</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6811/projeto_de_lei_no_79-022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6811/projeto_de_lei_no_79-022.pdf</t>
   </si>
   <si>
     <t>"Denomina de Parque Ecológico "Dona Julia", Juliana Leite Barbosa o complexo de lazer da Represa da Bica".</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6812/projeto_de_lei_no_80-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6812/projeto_de_lei_no_80-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISGO e dá outras providências".</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6835/projeto_de_lei_no_81-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6835/projeto_de_lei_no_81-2022.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública a Associação Amor-Exigente de Catalão”.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6837/projeto_de_lei_no_82-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6837/projeto_de_lei_no_82-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Nossa Senhora do Rosário, exercício 2022."</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6838/projeto_de_lei_no_83-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6838/projeto_de_lei_no_83-2022.pdf</t>
   </si>
   <si>
     <t>"Estabelece limites para a definição da alíquota de contribuição do patrocinador do Regime de Previdência Complementar do Município de Catalão."</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6858/projeto_de_lei_no_84-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6858/projeto_de_lei_no_84-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder Auxílio Financeiro ao menor Vantuir Gonçalves Gomes, representado por sua genitora, que participará do Campeonato STEAM AHEAD, realizado em Singapura, Asia, entre os dias 03 e 06 de dezembro e dá outras providências".</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6859/projeto_de_lei_no_85-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6859/projeto_de_lei_no_85-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6860/projeto_de_lei_no_86-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6860/projeto_de_lei_no_86-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração de finalidade de áreas públicas localizadas no Loteamento Residencial Jardins Florença conforme especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6862/projeto_de_lei_no_87-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6862/projeto_de_lei_no_87-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração no anexo único da Lei Municipal n° 4.015 de 26 de setembro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6947/projeto_de_lei_no_88-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6947/projeto_de_lei_no_88-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo do Município de Catalão, Estado de Goiás, para Cessão de Uso de Bens Móveis e Dados à Secretaria de_x000D_
 Segurança Pública do Estado de Goiás, na forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6948/projeto_de_lei_no_89-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6948/projeto_de_lei_no_89-2022.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal n° 2.637/2008, de 19 de dezembro de 2008, instituindo a Diretoria Geral de Arte e Cultura junto à Fundação Cultural Maria das Dores Campos, com novo cargo em comissão; majora o vencimento base do cargo em comissão de Presidente da referida Fundação, e dá outras providências".</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6949/projeto_de_lei_no_90-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6949/projeto_de_lei_no_90-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal n° 13.019/2014, com o CLUBE RECREATIVO E ATLÉTICO CATALANO - CRAC - recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6984/projeto_de_lei_n_91-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6984/projeto_de_lei_n_91-2022.pdf</t>
   </si>
   <si>
     <t>"Cria o Parque Ecológico no Residencial Liz".</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7048/projeto_de_lei_no_92-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7048/projeto_de_lei_no_92-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_no_93-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_no_93-2022.pdf</t>
   </si>
   <si>
     <t>"Denomina a Rodovia Municipal Mumbuca (Latitude: 18°14' 23.92" S Longitude: 47°53'.49.35"O), segunda via rural pavimentada neste Município de Catalão, Estado de Goiás, de Rodovia Municipal 'DIVANO ELIAS DA SILVA', e dá outras providências".</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_no_94-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_no_94-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder auxílio financeiro à atleta catalana, campeã brasileira de Jiu Jitsu, que participará de torneios e competições de Jiu Jitsu no ano de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7172/projeto_de_lei_no_95-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7172/projeto_de_lei_no_95-2022.pdf</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7189/projeto_de_lei_no_96-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7189/projeto_de_lei_no_96-2022.pdf</t>
   </si>
   <si>
     <t>“Declara e consolida os feriados de âmbito Municipal, inclusive os religiosos, e dá outras providências”.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7190/projeto_de_lei_no_97-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7190/projeto_de_lei_no_97-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Catalão/GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7191/projeto_de_lei_no_98-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7191/projeto_de_lei_no_98-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de imóvel, com o objetivo de fazer integrar ao Patrimônio Público do Município de Catalão, Estado de Goiás, o Hospital Materno Infantil e adjacências, e dá outras providências”.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7192/projeto_de_lei_no_99-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7192/projeto_de_lei_no_99-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO – SAE, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta deste município”.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7193/projeto_de_lei_no_100-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7193/projeto_de_lei_no_100-2022.pdf</t>
   </si>
   <si>
     <t>"Promove reestruturação junto ao Anexo VII da Lei Municipal nº 1.818/2000, de 05 de abril de 2000, introduzido pela Lei Municipal nº 3.027/2013, de 30 de setembro de 2013, com alterações nele efetivadas por intermédio da Lei Municipal nº 3.766/2020, de 30 de março de 2020, passando a extinguir cargos efetivos que especifica, instituir novos cargos de provimento efetivo que menciona, alterar número de vagas de cargos já constante da respectiva estrutura na forma que estabelece, alterar pré-requisitos, análise e descrição nos moldes que disciplina, consolidar a Estrutura de Pessoal Efetivo da Superintendência Municipal de Água e Esgoto de Catalão - SAE, e dar outras providências".</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7194/projeto_de_lei_n_101-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7194/projeto_de_lei_n_101-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da Nova Lei de Licitações e Contratos, Lei Federal n° 14.133 de 1° de abril de 2021, no âmbito da Administração Pública_x000D_
 Municipal direta e indireta, autárquica e fundacional no Município de Catalão, Estado de Goiás".</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5820/plc_no_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5820/plc_no_01-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 3.952, de 16 de dezembro de 2021, para explicitar a incidência do Imposto sobre Serviços de Qualquer Natureza (ISS) sobre o monitoramento e rastreamento de veículos de carga e dá outras providências".</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_complementar_no_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_complementar_no_02-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivo da LEI COMPLEMENTAR Nº 3952, DE 16 DE DEZEMBRO DE 2021 – Código Tributário Municipal.”</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complemetar_n03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complemetar_n03-2022.pdf</t>
   </si>
   <si>
     <t>"Redimensiona a área mínima dos lotes nos parcelamentos de interesse social, nos loteamentos abertos e fechados e em parcelamentos vinculados;_x000D_
 promove alterações nas Leis Municipais n° 3.439/2016, 3.440/2016, 3.441/2016 e 2.215/2005, alteradas pela Lei Municipal n° 3.613/2018, e dá outras providências".</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do gozo de férias dos Agentes Políticos do Poder Legislativo do município de Catalão-Go, e adota outras providências".</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da gratificação natalina dos Agentes Políticos do Poder Legislativo do município de Catalão-GO, e adota outras providências".</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6322/projeto_de_resolucao_no03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6322/projeto_de_resolucao_no03-2022.pdf</t>
   </si>
   <si>
     <t>Altera o limite de remuneração mensal dos servidores ativos, ocupantes de cargo de provimento efetivo, para recebimento de cesta básica de alimentos.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6904/projeto_de_resolucao_n_04-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6904/projeto_de_resolucao_n_04-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes, considerados inservíveis ao Patrimônio da Câmara Municipal de Catalão, e dispõe também sobre a devolução desses bens inservíveis do Poder Legislativo Municipal a Prefeitura Municipal de Catalão, e dá outrás providências".</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_resolucao_05-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_resolucao_05-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de cesta natalina aos servidores e agentes políticos do Poder Legislativo do Município de Catalão, para o Natal de 2022".</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_resolucao_no_06-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_resolucao_no_06-2022.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a aplicação da Lei Federal n° 14.133, de 10 de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Catalão - Estado de Goiás".</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_01_quadra_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_01_quadra_pires_belo.pdf</t>
   </si>
   <si>
     <t>Manutenção da Quadra de Esporte de Pires Belo</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_02_clube_de_truco_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_02_clube_de_truco_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Manutenção do Clube de Truco de Pires Belo</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_03-2022_refroma_da_ponte_da_custodia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_03-2022_refroma_da_ponte_da_custodia.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da ponte da Custódia.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5639/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5639/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA, limpeza geral de capinação e roçagem, restauração e manutenção de brinquedos e aparelhos para atividades físicas do Parque Vereda dos Buritis situado no Bairro Santa Terezinha, nesta cidade.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5640/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5640/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf</t>
   </si>
   <si>
     <t>SOLICITA, a colocação de bancos no entorno das Três Represas situadas no Bairro Monsenhor de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5641/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5641/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf</t>
   </si>
   <si>
     <t>SOLICITA, um estudo técnico para possível instalação de um redutor de velocidade na Rua Almeri de Paiva - Bairro Mãe de Deus, nesta cidade.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5642/sessao_001_-_01-02-22_-_ligacao_avenida_a_-_rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5642/sessao_001_-_01-02-22_-_ligacao_avenida_a_-_rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO AVENIDA A - RUA DA RESISTÊNCIA</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5643/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5643/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>SUBSÍDIO DO TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5644/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5644/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA DO CONTORNO</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_01_quadra_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_01_quadra_pires_belo.pdf</t>
   </si>
   <si>
     <t>Quadra de Esporte de Pires Belo</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_02_clube_de_truco_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_02_clube_de_truco_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Clube de Truco de Pires Belo</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_01-2022__recuperacao_asfaltica_dimic.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_01-2022__recuperacao_asfaltica_dimic.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico e reparos na iluminação pública, do Distrito Minero Industrial de Catalão (DIMIC).</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_02-2022_mataburros_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_02-2022_mataburros_anta_gorda.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção dos mata-burros na região da Anta Gorda.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5650/recapeamento_do_bairro_jardins_dos_ipes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5650/recapeamento_do_bairro_jardins_dos_ipes.pdf</t>
   </si>
   <si>
     <t>Recapeamento do bairro Jardins dos Ipês</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5651/forca_tarefa_para_desmantelamento_dos_focos_de_dengue_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5651/forca_tarefa_para_desmantelamento_dos_focos_de_dengue_.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma força tarefa para desmantelamento dos focos de Dengue</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5652/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5652/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA, em caráter de emergência uma limpeza geral de capinaçam e roçagem, restauração e manutenção de brinquedos e aparelhos para atividades físicas no Parque Vereda dos Buritis situado no B. Santa Terezinha, nesta cidade.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5653/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5653/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf</t>
   </si>
   <si>
     <t>SOLICITA, a colocação de bancos entorno das Três Represas, situadas no Bairro Monsenhor Souza, nesta cidade.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5654/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5654/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf</t>
   </si>
   <si>
     <t>SOLICITA, um estudo técnico para possível instalação de um Redutor de Velocidade na Rua Almeri de Paiva no Bairro Mãe de Deus, nesta cidade.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5655/01-_recapeamento_da_rua_l02_no_bairro_pontal_norte..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5655/01-_recapeamento_da_rua_l02_no_bairro_pontal_norte..pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua L02, no Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5656/02-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5656/02-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf</t>
   </si>
   <si>
     <t>Colocação de uma faixa de pedestre se possível elevada na Av. José Marcelino, 970 - Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5658/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5658/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5659/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5659/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5660/faixa_elevada_ou_radar_na_avenida_goias_jardim_europa20220207_10192952.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5660/faixa_elevada_ou_radar_na_avenida_goias_jardim_europa20220207_10192952.pdf</t>
   </si>
   <si>
     <t>Solicito faixa elevada ou radar de velocidade na Av. Goiás , Jardim Europa.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5661/asfalto_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5661/asfalto_lamartine.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento da massa asfáltica da Avenida Dr. Lamartine Pinto de Avelar, no Bairro Copacabana.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_faixa_de_moto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_faixa_de_moto.pdf</t>
   </si>
   <si>
     <t>Indica ao Superintendente Municipal de Trânsito, a realização do estudo de viabilidade técnica para a implementação de uma faixa exclusiva para motos nos principais semáforos da cidade.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5664/coleta_seletiva_no_bairro_vila_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5664/coleta_seletiva_no_bairro_vila_paineiras.pdf</t>
   </si>
   <si>
     <t>Solicito o procedimento de coleta seletiva no bairro e Vila paineiras.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5665/semaforo___av_cristiano_aires__dr_prates20220207_10143281.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5665/semaforo___av_cristiano_aires__dr_prates20220207_10143281.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de Semáforo no cruzamento da Av. Cristiano Aires com a Rua Dr. Prates</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5666/calcada_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5666/calcada_represa.pdf</t>
   </si>
   <si>
     <t>Solicitação da reforma da calçada do Clube do Povo devido ao estrago pelo tempo, chuvas e raízes de árvores que ali se encontram</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5667/pista_caminhada_mata.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5667/pista_caminhada_mata.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza da pista de caminhada da Mata do Setor Universitário.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_semaforo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_semaforo_.pdf</t>
   </si>
   <si>
     <t>Indica ao Superintendente Municipal de Trânsito, a realização do estudo de viabilidade técnica para a instalação de semáforo na Av. Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_2o_sessao_-_limpeza_mata_setor_universitario_-_08_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_2o_sessao_-_limpeza_mata_setor_universitario_-_08_02_2022.pdf</t>
   </si>
   <si>
     <t>solicita a limpeza (roçagem – poda e capina) da mata do Setor Universitário.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5670/02_sessao_-_2022_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5670/02_sessao_-_2022_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Endemias, Ilmo. Sr. Giovani Franco Cunha, ações e medidas referente ao combate ao mosquito transmissor da Dengue (Aedes Aegypti) no Município de Catalão/GO, com ênfase no bairro Evelina Nour 2.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5671/01_sessao_-_2022_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5671/01_sessao_-_2022_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, a implantação de barreira eletrônica, bem como, o estudo de viabilidade de instalação de um semáforo, no cruzamento da Rua Wagner Estelita Campos com a Rua Moisés Santana, no bairro São João.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5672/01_sessao_2022_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5672/01_sessao_2022_-_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, o recapeamento e/ou ação tapa buraco na Rua Presidente Médici, loteamento Santa Cruz, nas imediações da Faculdade UNA e Posto Comboio.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_uniformes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_uniformes.pdf</t>
   </si>
   <si>
     <t>Requerimento - Solicitando Uniformes para as Escolas e Creches Municipais</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_passagem_do_bairro_conquista_e_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_passagem_do_bairro_conquista_e_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Requerimento - Solicitando uma melhoria no trecho que da acesso aos bairros Conquista e Cidade Jardim</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_sinalizacao_rampa_do_inss.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_sinalizacao_rampa_do_inss.pdf</t>
   </si>
   <si>
     <t>Requerimento - Solicitando sinalização a Rampa dos Deficientes Fisico do INSS</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_kit_de_prevencao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_kit_de_prevencao.pdf</t>
   </si>
   <si>
     <t>Requerimento - Solicitando Kit de Prevenção Contra o Covid - 19 para os alunos das Creches e Escolas</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_-_smtc_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_-_smtc_1.pdf</t>
   </si>
   <si>
     <t>Solicitação para esclarecimentos, sobre uma questão que é de incômodo para muitos moradores e vizinhos da Av. Presidente Médici, na região próxima a Universidade UNA, pois a citada localidade é constantemente ocupada por caminhões que estacionam neste lugar todos os dias.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_-_dep_de_limpeza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_-_dep_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja fiscalizada a situação da limpeza dos terrenos particulares localizados nos Bairros Dona Matilde, Campo Bello, Alvino Albino, para que os lotes que não estejam cuidados sejam autuados para que se faça a limpeza. Queremos também nesta oportunidade, pedir um esclarecimento sobre o valor da autuação para a limpeza de um lote.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5679/requerimento_1o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_08_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5679/requerimento_1o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_08_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na qualidade da Iluminação Pública, com a ampliação do número de postes na Av. Ricardo Paranhos e Av. Margon, principalmente nas proximidades do Atacadão Rio Vermelho e ainda no trevo da saída para o município de Goiandira-GO.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5680/requerimento_1o_sessao_-_limpeza_parque_vereda_dos_buritis_-_08_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5680/requerimento_1o_sessao_-_limpeza_parque_vereda_dos_buritis_-_08_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção dos aparelhos da academia ao ar livre e a limpeza do Parque Ecológico Anísio de Oliveira Gomides no Bairro Vereda dos Buritis.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_2o_sessao_-_revitalizacao_av_goias_-_08_02_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_2o_sessao_-_revitalizacao_av_goias_-_08_02_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Av. Goiás no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5687/req._04_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_semaforo_ou_rotatoria_no_encontro_da_av._margon_com_a_rua__vicente_evangelista_da_rocha_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5687/req._04_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_semaforo_ou_rotatoria_no_encontro_da_av._margon_com_a_rua__vicente_evangelista_da_rocha_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para implantação de semáforo ou rotatória no encontro da Avenida Margon com a Rua São Vicente do Araguaia, nesta cidade.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_vereadora_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_vereadora_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITA uma limpeza geral (roçagem) bem como, a restauração e manutenção dos brinquedos e aparelhos para atividades físicas da pracinha situada nas Três Represas no Bairro Monsenhor Souza, neste Município.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5689/req._06_-_solicita_instalacao_de_uma_faixa_para_travessia_de_pedesstres_no_cruzamento_da_avenida_haide_evangelista_da_rocha_com_a__rua_santa_terezinha_-_bairro_santa_terezinha_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5689/req._06_-_solicita_instalacao_de_uma_faixa_para_travessia_de_pedesstres_no_cruzamento_da_avenida_haide_evangelista_da_rocha_com_a__rua_santa_terezinha_-_bairro_santa_terezinha_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a instalação de uma faixa elevada para travessia de pedestres no cruzamento da Avenida Haidê Evangelista da Rocha com a Rua Santa Teresinha - Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_tapa_buraco_cachoeirinha_ferv22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_tapa_buraco_cachoeirinha_ferv22.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Ação de Tapa Buracos</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_rodrigo_margon_ferv22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_rodrigo_margon_ferv22.pdf</t>
   </si>
   <si>
     <t>Requerimento - Implantação de Rede de Esgoto</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_luis_severo_ferv22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_luis_severo_ferv22.pdf</t>
   </si>
   <si>
     <t>Requerimento - Ligação de Ruas</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5693/requerimento_04-2022__recapeamento_rua_vb15_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5693/requerimento_04-2022__recapeamento_rua_vb15_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na rua VB-15, no bairro Veredas dos Buritis.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5694/requerimento_05-2022_mataburro_fazenda_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5694/requerimento_05-2022_mataburro_fazenda_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção de mata-burro na estrada principal da região de São Domingos.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5695/requerimento_06-2022_ponte_-_olhos_dagua_-_dr._getulio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5695/requerimento_06-2022_ponte_-_olhos_dagua_-_dr._getulio.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da ponte dos Olhos D´água.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5696/03_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5696/03_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretario Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão, Secretário de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, Diretor de Endemias, Ilmo. Sr. Giovani Franco Cunha e Diretor de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva; a criação do programa de mutirão limpeza dos bairros e vistorias das residências do município, a fim de diminuir os focos do mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5697/03_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5697/03_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, limpeza dos canteiros centrais, bem como, dos lotes abandonados dos bairros: Setor Aeroporto, Dona Sofia e Goianiense.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5698/programa_ver_melhor_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5698/programa_ver_melhor_.pdf</t>
   </si>
   <si>
     <t>Criação do programa ver melhor</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5699/criacao_do_matadouro_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5699/criacao_do_matadouro_municipal.pdf</t>
   </si>
   <si>
     <t>Criação do Matadouro Municipal</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5700/requerimento_rocagem_da_rotatoria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5700/requerimento_rocagem_da_rotatoria.pdf</t>
   </si>
   <si>
     <t>Requerimento Roçagem do Mato da Rotatoria que Inteliga os Bairros Leblon, Das Americas e Ipanema</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5701/requerimento_cracha_dos_protetores_de_animais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5701/requerimento_cracha_dos_protetores_de_animais.pdf</t>
   </si>
   <si>
     <t>Requerimento Implantação de Crachás para Protetores de Animais</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5702/lotes_jardim_florenca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5702/lotes_jardim_florenca.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e roçagem de lotes baldios no Bairro Jardim Florença, mais especificamente na Rua Carlos Alberto de Araújo.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5703/requerimento_-_recapeamento_av._presidente_medici.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5703/requerimento_-_recapeamento_av._presidente_medici.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do recapeamento asfáltico da Av. Presidente Médici.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5704/requerimento_3o_sessao_-_recapamento_paineiras_-_15_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5704/requerimento_3o_sessao_-_recapamento_paineiras_-_15_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos nas seguintes localidades: Ruas: 2006, 2010 e 2012 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5705/requerimento_3o_sessao_-_smtc_-_semaforo_jardim_paulista_-_15_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5705/requerimento_3o_sessao_-_smtc_-_semaforo_jardim_paulista_-_15_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para possível instalação de Semáforo no entroncamento da Rua da Resistência com a Rua Elias Democh no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5706/zelador_para_o_bosque_do_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5706/zelador_para_o_bosque_do_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Zelador para o Bosque situado no Vereda dos Buritis</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5707/faixa_de_pedestres.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5707/faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Refeita a faixa de pedestres em frente à Abrasce Kids</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5708/nivelamento_rua_curitiba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5708/nivelamento_rua_curitiba.pdf</t>
   </si>
   <si>
     <t>Nivelamento asfáltico na Rua Curitiba</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5709/sessao_003_-_14-02-22_-limpeza_das_ruas_do_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5709/sessao_003_-_14-02-22_-limpeza_das_ruas_do_estrela.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS RUAS DO ESTRELA</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5710/sessao_003_-_14-02-22_-iluminacao_publica_e_limpeza_da_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5710/sessao_003_-_14-02-22_-iluminacao_publica_e_limpeza_da_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA E LIMPEZA DA RUA DOS BOIADEIROS</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5711/sessao_003_-_14-02-22_-manutencao_do_asfalto_do_maria_amelia_e_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5711/sessao_003_-_14-02-22_-manutencao_do_asfalto_do_maria_amelia_e_pontal_norte.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ASFALTO DO MARIA AMÉLIA E PONTAL NORTE</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5712/requerimento_02praca_alvino_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5712/requerimento_02praca_alvino_albino.pdf</t>
   </si>
   <si>
     <t>"PRAÇA NO SETOR ALVINO ALBINO"</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5713/requerimento_tapa_buracos_av._goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5713/requerimento_tapa_buracos_av._goias.pdf</t>
   </si>
   <si>
     <t>"TAPA BURACOS NA AV. GOIAS"</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5714/requerimento_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5714/requerimento_represa.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de manutenção no calçadão da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5715/requerimento_semaforo_jose_marcelino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5715/requerimento_semaforo_jose_marcelino.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a implementação de semáforo na Av. José Marcelino, no cruzamento com a Rua 103, localizada no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5718/solicitacao_da_canalizacao_do__corrego_do_cacador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5718/solicitacao_da_canalizacao_do__corrego_do_cacador.pdf</t>
   </si>
   <si>
     <t>Solicitação da canalização do córrego do Caçador</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5719/requerimento_valdemes_fev22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5719/requerimento_valdemes_fev22.pdf</t>
   </si>
   <si>
     <t>Roçagem de Canteiro Central</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5720/requerimento_clayton_cesar_semaforo_ferv22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5720/requerimento_clayton_cesar_semaforo_ferv22.pdf</t>
   </si>
   <si>
     <t>Instalação de Semáforo</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5721/requerimento_-_limpeza_de_lote.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5721/requerimento_-_limpeza_de_lote.pdf</t>
   </si>
   <si>
     <t>A solicitação para que seja executada a limpeza de lotes nos Bairros Alvino Albino e Evelina Nour.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5722/requerimento_01_transporte_publico_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5722/requerimento_01_transporte_publico_-_copia.pdf</t>
   </si>
   <si>
     <t>Requerimento - “SOLICITAÇÃO ADEQUAÇÃO AO TRANSPORTE PUBLICO- EMPRESA TRANSDUARTE</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5723/requerimento_02_residencial_liz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5723/requerimento_02_residencial_liz.pdf</t>
   </si>
   <si>
     <t>Requerimento - “SOLICITA A CONSTRUÇÃO DE UMA AREA DE LAZER- RESIDENCIAL LIZ”</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5724/requerimento_03_limpreza_no_parque_veredas_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5724/requerimento_03_limpreza_no_parque_veredas_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Requerimento - “SOLICITA A LIMPEZA DO PARQUE VEREDAS DOS BURITIS”</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5725/req._09_-_solicita_um_estudo_tecnico_para_recapeamento_asfaltico_na_rua_92_-_jardim_bela_vista_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5725/req._09_-_solicita_um_estudo_tecnico_para_recapeamento_asfaltico_na_rua_92_-_jardim_bela_vista_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para recapeamento asfáltico na Rua 92 - Jardim Bela Vista, nesta cidade.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5726/req._07_-_solicita_compra_emergencial_dos_medicamentos_carvedilol_de_125_e_25_mg_e__hodralazina_de_25_mg_pela_secretaria_de_saude_desse_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5726/req._07_-_solicita_compra_emergencial_dos_medicamentos_carvedilol_de_125_e_25_mg_e__hodralazina_de_25_mg_pela_secretaria_de_saude_desse_municipio.pdf</t>
   </si>
   <si>
     <t>SOLICITA em caráter emergencial a aquisição dos medicamentos carvedilol de 12,5 e 25mg e Hodralazina pela Secretaria de Saúde desse Município.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5727/req._08_-_solicita_o_chamamento_das_instituicoes_indicadas_a_receber_as_emendas_impositivas_aprovadas_pelos_vereadores_na_camara_municipal_de_catalao_referente_ao_ano_2021_para_exercicio_em_2022..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5727/req._08_-_solicita_o_chamamento_das_instituicoes_indicadas_a_receber_as_emendas_impositivas_aprovadas_pelos_vereadores_na_camara_municipal_de_catalao_referente_ao_ano_2021_para_exercicio_em_2022..pdf</t>
   </si>
   <si>
     <t>SOLICITA o CHAMAMENTO das Instituições indicadas a receber as Emendas Impositivas Municipais, APROVADAS pelos vereadores na Câmara Municipal de Catalão, referente ao ano de 2021 para exercício e execução em 2022.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5728/limpeza_da_rua_7_flamboyant.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5728/limpeza_da_rua_7_flamboyant.pdf</t>
   </si>
   <si>
     <t>Solicito limpeza na Rua 7 , esquina com Rua 6, Setor Flamboyant</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5729/rede_de_esgoto_na_rua_curitiba_e_adjacentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5729/rede_de_esgoto_na_rua_curitiba_e_adjacentes.pdf</t>
   </si>
   <si>
     <t>Solicito rede de esgoto na Rua Curitiba e adjacentes na Vila Erondina</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5730/requerimento_ciclovia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5730/requerimento_ciclovia.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de restauração das Ciclovias do Município.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5731/requerimento_creche.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5731/requerimento_creche.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção da Creche Municipal Ana Maria Guimarães de Macedo Montenegro.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5732/requerimento_represa_monsenhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5732/requerimento_represa_monsenhor.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de troca das lâmpadas queimadas nas Represas do Monsenhor.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5733/requerimento_exame_holter.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5733/requerimento_exame_holter.pdf</t>
   </si>
   <si>
     <t>Requerimento - Solicitando Exame Cardiologico</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5734/requerimento_patrolamento_estrada_da_faz_fortaleza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5734/requerimento_patrolamento_estrada_da_faz_fortaleza.pdf</t>
   </si>
   <si>
     <t>Requerimento - Patrolamento de Estrada</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5735/requerimento_semaforo_ruas_abdom_leite_e_tv_8.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5735/requerimento_semaforo_ruas_abdom_leite_e_tv_8.pdf</t>
   </si>
   <si>
     <t>Requerimento - Estudo para Implantação de Semáforo</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5736/limpeza_morro_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5736/limpeza_morro_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza do Morro do São João e seus arredores.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5737/pedra_branca_-_transporte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5737/pedra_branca_-_transporte.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade de se implantar uma linha de transporte entre a cidade e a comunidade Pedra Branca</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5738/cascalhamento_cmoc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5738/cascalhamento_cmoc.pdf</t>
   </si>
   <si>
     <t>Solicitando de cascalhamento da rua que leva à Empresa CMOC - Terminal.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5739/requerimento_07-2022_mataburros_cubatao_do_limoeiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5739/requerimento_07-2022_mataburros_cubatao_do_limoeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos mata-burros na região do Cubatão do Limoeiro.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5740/requerimento_08-2022_estacionamento_p_motos_pro_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5740/requerimento_08-2022_estacionamento_p_motos_pro_saude.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de estacionamento exclusivo para motos, em frente ao IPAS/PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5741/requerimento_09-2022_reforma_quadra_do_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5741/requerimento_09-2022_reforma_quadra_do_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e limpeza da Quadra Poliesportiva "Teófilo Silva", no bairro São João.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5742/manutencao_do_asfalto_da_rua_fagundes_varela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5742/manutencao_do_asfalto_da_rua_fagundes_varela.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ASFALTO DA RUA FAGUNDES VARELA</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5743/semaforo_na_ten_cel_joao_de_cerqueira_netto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5743/semaforo_na_ten_cel_joao_de_cerqueira_netto.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA TEN CEL JOÃO DE CERQUEIRA NETTO</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5744/03_-_manutencao_da_quadra_da_escola_municicipal_wilson_da_paixao_do_bairro_vila_erondina..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5744/03_-_manutencao_da_quadra_da_escola_municicipal_wilson_da_paixao_do_bairro_vila_erondina..pdf</t>
   </si>
   <si>
     <t>Manutenção da QUADRA DA ESCOLA MUNICICIPAL WILSON DA PAIXÃO, do Bairro Vila Erondina.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5745/04-_o_recapeamento_total_no_residencial_leblon..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5745/04-_o_recapeamento_total_no_residencial_leblon..pdf</t>
   </si>
   <si>
     <t>O recapeamento total no RESIDENCIAL LEBLON.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5746/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_22_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5746/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_22_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza de toda extensão (no perímetro urbano) da Margem Estrada de Ferro.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5747/requerimento_4o_sessao_-_smtc_-_sinalizacao_subdoviaria_sao_joao_-_22_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5747/requerimento_4o_sessao_-_smtc_-_sinalizacao_subdoviaria_sao_joao_-_22_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização de sinalização, bem como a colocação de faixa de pedestres elevada e/ou outros meios de sinalização no entorno da Subestação Rodoviária do Bairro São João.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5748/requerimento_5o_sessao_-_iluminacao_praca_do_estudante_-_22_02_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5748/requerimento_5o_sessao_-_iluminacao_praca_do_estudante_-_22_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Iluminação Pública da Praça do Estudante no Bairro Mãe de Deus.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5749/04_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5749/04_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide e ao Diretor de Transporte, Ilmo. Sr. Manoel Ribeiro Borges, a manutenção e recuperação das estradas vicinais, em toda a zona rural do município de Catalão, principalmente nos pontos mais críticos, devido ao período de chuva.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5753/04_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5753/04_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Departamento de Planejamento Urbano do Município, Ilmo. Sr. João Antônio Pinheiro Camargo e ao Diretor de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, a limpeza dos terrenos sujos públicos e privados,  fazendo cumprir a Lei de nº 3.148, de 30 de junho de 2014 que, "Dispõe sobre a obrigatoriedade da Manutenção e Limpeza de Terrenos Urbanos no Município de Catalão e dá Outras Providências."</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5757/requerimento_01_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5757/requerimento_01_ccpa.pdf</t>
   </si>
   <si>
     <t>"RETORNO DAS ATIVIDADES DO CCPA - CENTRO DE CONVIVENCIA DO PEQUENO APRENDIZ"</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5758/requerimento_02_posto_atendimento_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5758/requerimento_02_posto_atendimento_enel.pdf</t>
   </si>
   <si>
     <t>"POSTO DE ATENDIMENTO DA ENEL EM SANTO ANTONIO DO RIO VERDE"</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5759/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5759/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA, que seja disponibilizado serviço de recapeamento asfáltico na rua 94 mº 579 no Bairro Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5760/requerimento_10-2022_faixa_de_pedestre_-_r_raimundo_oliveira_esquina_da_fundacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5760/requerimento_10-2022_faixa_de_pedestre_-_r_raimundo_oliveira_esquina_da_fundacao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma faixa de pedestre na rua Raimundo Oliveira, na esquina da Fundação Cultural Maria das Dores Campos.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5761/requerimento_12-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5761/requerimento_12-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento da estrada principal que corta a região dos Coqueiro, Ribeirão até a Custódia.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5762/requerimento_11-2022_mataburros_dos_coqueiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5762/requerimento_11-2022_mataburros_dos_coqueiros.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos mata-burros na região dos Coqueiros.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5763/requerimento_praca_vila.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5763/requerimento_praca_vila.pdf</t>
   </si>
   <si>
     <t>Indicação para realização da troca de lâmpadas da Praça Francisco Tozzi, localizada no Bairro Vila Liberdade.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5764/001_-_leonardo_santa_cecilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5764/001_-_leonardo_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Solicitação de mais escolas de tempo integral</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5765/requerimento_-_tapa_buracos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5765/requerimento_-_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma operação tapa buracos nos Bairros Dona Matilde e Jardins Florença.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5766/requerimento_-_recapeamento_entrada_das_mineradoras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5766/requerimento_-_recapeamento_entrada_das_mineradoras.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do recapeamento asfáltico da Av. Presidente Médici, até a entrada das mineradoras, e o terminal da CMOC.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5767/requerimento_-_canaleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5767/requerimento_-_canaleta.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja tampada a canaleta que foi feita na Rua Trieste, Bairro Dona Matilde.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5768/06_sessao_2022_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5768/06_sessao_2022_-_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Iluminação Pública, Ilmo. Sr. Ivan Rodrigues dos Santos, a troca das lâmpadas queimadas do bairro Alvino Albino.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5769/06_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5769/06_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Ponte e Mata-Burro, Ilmo. Sr. Eduardo Francisco Raimundo, a recuperação do mata-burro situado na Fazenda Fartura, próximo ao Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5770/06_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5770/06_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, o recapeamento e/ou ação tapa-buraco nos bairros Estrela e Castelo Branco.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5771/cameras_no_distrito_de_santo_antonio_do_rio_verde__go.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5771/cameras_no_distrito_de_santo_antonio_do_rio_verde__go.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de câmeras no Distrito de Santo Antonio do Rio Verde</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5772/antonio_horacio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5772/antonio_horacio.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos na Rua Antônio Horácio Pereira, em frente ao número 610.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5773/canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5773/canteiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade para uma modificação do canteiro no Bairro Copacabana, retirando parte de sua estrutura para dar melhor acesso ás empresas que ali se situam.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5774/requerimento_6o_sessao_-_academia_ao_ar_livre_tres_cruzes_-_08_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5774/requerimento_6o_sessao_-_academia_ao_ar_livre_tres_cruzes_-_08_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e a manutenção dos aparelhos da Academia ao Ar Livre localizada as Margens da Estrada de Ferro no Bairro Três Cruzes, próximo ao morrinho de Santo Antônio.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5775/requerimento_6o_sessao_-_recapamento_jose_marcelino_-_08_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5775/requerimento_6o_sessao_-_recapamento_jose_marcelino_-_08_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos no Trecho da Av. José Marcelino no Bairro Maria Amélia, nas proximidades do Rancho Boi Bravo.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5776/img_20220307_07mar22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5776/img_20220307_07mar22.pdf</t>
   </si>
   <si>
     <t>Roçagem canteiro central</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5777/img_20220307_0007mar22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5777/img_20220307_0007mar22.pdf</t>
   </si>
   <si>
     <t>Faixa elevada ou redutor de velocidade</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5778/nivelamento_rua_luis_gomes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5778/nivelamento_rua_luis_gomes.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO ASFÁLTICO NA RUA LUIZ GOMES CALDAS, MARGON 3.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5779/tapa_buraco_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5779/tapa_buraco_paineiras.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS RUA 2006 E 2010, BAIRRO PAINEIRAS.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5780/07_-_limpeza_da_quadra_da_escola_municipal_wilson_da_paixao_do_bairro_vila_erondina..docx.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5780/07_-_limpeza_da_quadra_da_escola_municipal_wilson_da_paixao_do_bairro_vila_erondina..docx.pdf</t>
   </si>
   <si>
     <t>Limpeza da QUADRA DA ESCOLA MUNICIPAL WILSON DA PAIXÃO, do Bairro Vila Erondina.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5781/06_-_seja_feito_o_patrolamento_das_estradas_que_da_acesso_ao_condominio_residencial_cachoeirinha_e_da_fazenda_ribeirao_e_tambem_o_escoamento_de_agua_das_mesmas...pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5781/06_-_seja_feito_o_patrolamento_das_estradas_que_da_acesso_ao_condominio_residencial_cachoeirinha_e_da_fazenda_ribeirao_e_tambem_o_escoamento_de_agua_das_mesmas...pdf</t>
   </si>
   <si>
     <t>Seja feito o patrolamento das estradas que da acesso ao Condomínio Residencial Cachoeirinha e da fazenda Ribeirão e também o escoamento de água das mesmas..</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5782/05_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5782/05_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de uma faixa de pedestre elevada na Rua Uruguai, Nº 554, Bairro das Américas</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5783/requerimento_limpeza_pasto_pedrinho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5783/requerimento_limpeza_pasto_pedrinho.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retirada de Entulhos e Limpeza Geral</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5784/requerimento_troca_de_lampadas_praca_olhos_dagua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5784/requerimento_troca_de_lampadas_praca_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Requerimento - Troca de Lampadas queimadas na Praça do Olhos D'Agua</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5785/requerimento_reforma_banheiros_secretaria_de_transporte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5785/requerimento_reforma_banheiros_secretaria_de_transporte.pdf</t>
   </si>
   <si>
     <t>Requerimento Reforma e Manutenção dos Banheiros da Secretaria De Esportes</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5788/requerimento_-_recapeamento_alvino_albino_e_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5788/requerimento_-_recapeamento_alvino_albino_e_estrela.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executado o recapeamento asfáltico nos Bairros Alvino Albino e Estrela.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_-_escoamento_chuva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_-_escoamento_chuva.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja realizada um estudo sobre o planejamento fluvial da cidade, após a chuva do último sábado, dia 12 de março.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_-_limpeza_morro_de_santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_-_limpeza_morro_de_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a limpeza, poda e manutenção do Morrinho de Santo Antônio.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5792/ligacao_de__energia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5792/ligacao_de__energia.pdf</t>
   </si>
   <si>
     <t>Solicitando o licenciamento ou documento de doação dos terrenos para os moradores da Rua Artur Dias Silva 02, Bairro Maria Amélia 02.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5793/cascalhamento_embrasatec.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5793/cascalhamento_embrasatec.pdf</t>
   </si>
   <si>
     <t>Solicitação de cascalhamento da rua/estrada entre a Mitsubishi e as empresas Mafra e Embrasatec</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_reforma_quadra_vila_erondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_reforma_quadra_vila_erondina.pdf</t>
   </si>
   <si>
     <t>Requerimento - Reforma Quadra do Bairro Vila Erondina</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_aumento_de_veterinarios_e_baias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_aumento_de_veterinarios_e_baias.pdf</t>
   </si>
   <si>
     <t>Requerimento - Aumento de Médicos Veterinário e Baias</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_retorno_da_feira_setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_retorno_da_feira_setor_universitario.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retorno das Feiras do Setor Universitário</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5797/002_-_silas_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5797/002_-_silas_tristao.pdf</t>
   </si>
   <si>
     <t>Estabelecer reserva ambiental nas encostas dos morros: São João, Santo Antônio e Três Cruzes.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5798/003_-_luis_severo_braga_gomide.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5798/003_-_luis_severo_braga_gomide.pdf</t>
   </si>
   <si>
     <t>Providenciar o asfaltamento das ruas no Bairro Santa Helena.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_7o_sessao_-_recapamento_rua_04_jardim_paulista_-_15_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_7o_sessao_-_recapamento_rua_04_jardim_paulista_-_15_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos na Rua 04 no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_7o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_15_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_7o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_15_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a possível colocação de redutor de velocidade dos veículos que trafegam na Rua Cristiano Victor no Bairro São João.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5801/07_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5801/07_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, a limpeza e roçagem dos terrenos e canteiros centrais do bairro Alvino Albino.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5802/07_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5802/07_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Vigilância Sanitária, Ilmo. Sr. José Eduardo Machado Barroso, medidas de retirada de cavalos e éguas das vias dos bairros Alvino Albino e Estrela.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5803/07_sessao_2022_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5803/07_sessao_2022_-_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, a manutenção imediata da rede de esgoto do bairro Alvino Albino.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5804/requerimento_tapa_buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5804/requerimento_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, nos Bairros Jardim Paraíso, Vila Erondina e Paineiras.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5805/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5805/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Recapeamento no Setor Aeroporto.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5806/requerimento_13-2022_mataburros_e_pontes_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5806/requerimento_13-2022_mataburros_e_pontes_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos mata-burros e pontes na região do São Domingos.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5807/requerimento_14-2022_construcao_da_calcada_-_av_gerson_barbosa_de_melo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5807/requerimento_14-2022_construcao_da_calcada_-_av_gerson_barbosa_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma calçada ladeada com a reserva ambiental do Setor Universitário, na Av. Gérson Barbosa de Melo, na altura da represa do Clube do Povo.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5808/requerimento_15-2022_recapeamento_evelina_nour.doc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5808/requerimento_15-2022_recapeamento_evelina_nour.doc.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico no bairro Evelina Nour.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5809/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5809/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA que seja disponibilizado serviço de recapeamento asfáltico na Rua 94 nº 579 no Bairro Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5810/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5810/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de tapa buracos na rua 2010 no Bairro Paineiras, nesta cidade.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5811/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5811/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de tapa buracos na Rua 2010 no Bairro Paineiras, nesta cidade.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5812/limpeza_do_parque_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5812/limpeza_do_parque_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Limpeza da pista de caminhada do Loteamento Parque dos Buritis</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5813/08-_recapeamento_na_rua_italia_no402_vila_chaud_ate_a_rua_salustiano_oliveira_da_paz_bairro_ipanema..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5813/08-_recapeamento_na_rua_italia_no402_vila_chaud_ate_a_rua_salustiano_oliveira_da_paz_bairro_ipanema..pdf</t>
   </si>
   <si>
     <t>Recapeamento na Rua Itália, Nº402, Vila Chaud até a Rua Salustiano Oliveira da Paz, Bairro Ipanema</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5814/09_-_a_reconstrucao_da_calcada_da_represa_monsenhor_sousa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5814/09_-_a_reconstrucao_da_calcada_da_represa_monsenhor_sousa.pdf</t>
   </si>
   <si>
     <t>Reconstrução da calçada da Represa Monsenhor Sousa</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5821/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5821/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA que seja disponibilizado serviço de recapeamento asfáltico na Rua 94 entre as Ruas 108 e 109 (próximo a caixa d'água) no Bairro Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5822/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5822/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5823/req._13_-_solicita_a_limpeza_dos_lotes_e_terrenos_sem_edificacoes_em_todo_bairro_jardim_paraiso_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5823/req._13_-_solicita_a_limpeza_dos_lotes_e_terrenos_sem_edificacoes_em_todo_bairro_jardim_paraiso_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA a limpeza dos lotes e terrenos sem edificações em todo Bairro Jardim Paraíso, neste Município.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5824/08_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5824/08_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a retirada do quebra-mola, situado a Rua Alberto Elias, número 491, Evelina Nour II, bem como, a melhoria da sinalização do bairro.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5825/08_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5825/08_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a sinalização vertical e horizontal de todas as vias do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5826/iluminacao_rua_ademar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5826/iluminacao_rua_ademar.pdf</t>
   </si>
   <si>
     <t>Solicitação de lâmpadas e postes de energia na Rua Ademar Ferrugem, Condomínio Residencial Vida Nova, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5827/requerimento_1__8_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5827/requerimento_1__8_sessao.pdf</t>
   </si>
   <si>
     <t>Revitalização da Rua do Lazer</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5828/requerimento_2._1_8_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5828/requerimento_2._1_8_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza do Bairro Dona Almerinda, em especial à Rua Dirceu Serafim</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5829/img_20220322_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5829/img_20220322_0002.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA INSTALAÇÃO DE UM SEMÁFORO NA RUA ADEMAR FERRUGEM ESQUINA COM A AVENIDA LEOPOLDO EVANGELISTA DA ROCHA.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5830/004_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5830/004_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Providenciar a implantação de revestimentos absorvíveis nas principais avenidas.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5831/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_22_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5831/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_22_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de intervenção do Poder Público Municipal com relação a ligação da Av. A no Residencial Cidade Jardim com a Rua da Resistência no Bairro Teotônio Vilela.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5832/requerimento_8o_sessao_-_limpeza_morinho_santo_antonio_-_21_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5832/requerimento_8o_sessao_-_limpeza_morinho_santo_antonio_-_21_03_2022.pdf</t>
   </si>
   <si>
     <t>solicita a limpeza (roçagem) do Morrinho de Santo Antônio no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5833/recapeamento__do_bairro_veredas_dos_buritis_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5833/recapeamento__do_bairro_veredas_dos_buritis_i.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfaltico do bairro Veredas do Buritis I</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5834/contratacao_de_auxiliares_de_dentista_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5834/contratacao_de_auxiliares_de_dentista_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de profissionais Auxiliares da Saúde Bucal</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5835/requerimento_16-2022_recapeamento_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5835/requerimento_16-2022_recapeamento_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Solicita  o recapeamento asfáltico ou operação de tapa buracos no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5836/requerimento_17-2022_mataburro_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5836/requerimento_17-2022_mataburro_morro_agudo.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma de mata-burro, na região do Morro Agudo.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5837/requerimento_18-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5837/requerimento_18-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5838/requerimento_sinalizacao_cruzamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5838/requerimento_sinalizacao_cruzamento.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização Cruzamento</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5839/requerimento_tapa_buraco_rua_sao_salvador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5839/requerimento_tapa_buraco_rua_sao_salvador.pdf</t>
   </si>
   <si>
     <t>Requerimento Ação Tapa Buraco Rua Sao Salvador</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5840/requerimento_limpeza_casa_desativadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5840/requerimento_limpeza_casa_desativadas.pdf</t>
   </si>
   <si>
     <t>Requerimento Limpeza das Casas Desativadas</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5842/img_20220322_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5842/img_20220322_0003.pdf</t>
   </si>
   <si>
     <t>solicitar tapa buracos no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5843/img_20220322_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5843/img_20220322_0004.pdf</t>
   </si>
   <si>
     <t>colocação de banheiros químicos para os torcedores nos campo de futebol nos dias de jogos dos campeonatos amadores do Municipio.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_02_vereadora_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_02_vereadora_rosangela.pdf</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_03_vereadora_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_03_vereadora_rosangela.pdf</t>
   </si>
   <si>
     <t>Indicação de serviços de patrolamento e cascalhamento da estrada que dá acesso a Fazenda Fortaleza, localizada na Região Fortaleza, neste Município.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_01_vereadora_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_01_vereadora_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITA a restauração de todos os mata-burros localizados na Região da Comunidade dos Coqueiros, neste Município.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_-_recapeamento_regina_pierre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_-_recapeamento_regina_pierre.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do recapeamento asfáltico da Rua Regina Pierre, Bairro Santa Helena II.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_-_recapeamento_av._presidente_medici_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_-_recapeamento_av._presidente_medici_2.pdf</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_9o_sessao_-_calcadao_raulina_-_29_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_9o_sessao_-_calcadao_raulina_-_29_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a reparação de alguns pequenos trechos do calçadão da Av. Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_9o_sessao_-_esgoto_represa_monsenhor_-_29_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_9o_sessao_-_esgoto_represa_monsenhor_-_29_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da rede de esgoto nas proximidades das represas do Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_10o_sessao_-_smtc_-_vagas_motocicletas_centro_-_29_03_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_10o_sessao_-_smtc_-_vagas_motocicletas_centro_-_29_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos objetivando a ampliação do número de vagas de estacionamentos para veículos de duas rodas na Avenida 20 de Agosto e adjacências.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5856/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5856/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO TRÂNSITO NO ENTRONCAMENTO DAS RUAS MATO GROSSO, OITO E AMAZONAS, NAS PROXIMIDADES DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5857/img_20220328_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5857/img_20220328_0002.pdf</t>
   </si>
   <si>
     <t>verificar a iluminação em torno da represa do bairro monsenhor de souza.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5858/img_20220328_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5858/img_20220328_0001.pdf</t>
   </si>
   <si>
     <t>verificar a iluminação em torno da represa do bairro Monsenhor de sonhar.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5859/img_20220328_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5859/img_20220328_0003.pdf</t>
   </si>
   <si>
     <t>verificar o esgoto próximo a represa do monsenhor souza.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5860/requerimento_01_revitalizacao_da_rua_do_lazer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5860/requerimento_01_revitalizacao_da_rua_do_lazer.pdf</t>
   </si>
   <si>
     <t>"Revitalização da Rua do Lazer"</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5861/requerimento_02_a_limpeza_do_bairro_dona_almerinda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5861/requerimento_02_a_limpeza_do_bairro_dona_almerinda.pdf</t>
   </si>
   <si>
     <t>"Limpeza do Bairro Dona Almerinda"</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5862/requerimento_03_a_limpeza_do_bairro_dona_sofia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5862/requerimento_03_a_limpeza_do_bairro_dona_sofia.pdf</t>
   </si>
   <si>
     <t>"Limpeza do Bairro Dona Sofia"</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5863/patrocinio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5863/patrocinio.pdf</t>
   </si>
   <si>
     <t>Solicitação de Ajuda e intervenção para Patrocínio para atleta de ciclismo Laurien Miranda Barbosa.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5864/redutor_de_velocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5864/redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade da inclusão de um semáforo ou redutor de velocidade na Rua 809 esquina com a Rua Goiandira, próximo ao Posto de Saúde no Bairro Setor Universitário.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5865/005_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5865/005_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Pedido de iluminação pública para Avenida Espírito Santo no Loteamento Paquetá.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5866/09_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5866/09_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias, a elaboração do Projeto de Lei que regulamenta e/ou autoriza que os Agentes Municipais de Trânsito e os Agentes de Meio Ambiente, possam utilizar durante suas atividades armas não letais.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5867/09_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5867/09_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide, a restauração do muro do cemitério localizado na Comunidade Rural Mata Preta.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5868/10_limpeza_em_uma_area_da_prefeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5868/10_limpeza_em_uma_area_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>limpeza de uma área da prefeitura</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_marmitas__extras_eventuais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_marmitas__extras_eventuais.pdf</t>
   </si>
   <si>
     <t>Solicitação de marmitas extras/eventuais para os funcionários públicos municipais</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Lei  que assegure  a redução de 50% da carga horaria dos servidores que possuem  familiares com deficiência, autismo ou cuidados especiais.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_transito.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a melhorar a sinalização próximo a 1º e 2º Delegacia Distrital de Policia Civil do município.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_recapeamento_rua_bouganville.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_recapeamento_rua_bouganville.pdf</t>
   </si>
   <si>
     <t>Requerimento Recapeamento da rua Bouganville</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_carro_fumace.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Requerimento retorno do Carro Fumacê</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_sinalizacao_monsenhor_e_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_sinalizacao_monsenhor_e_paineiras.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar a sinalização das Ruas do Bairro Monsenhor de Souza e Paineiras</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_rocagem_rua_k.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_rocagem_rua_k.pdf</t>
   </si>
   <si>
     <t>Requerimento  Roçagem da Rua K</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5876/patrolamento_na_rua_eustaquio_neves_vieira_santa_helena_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5876/patrolamento_na_rua_eustaquio_neves_vieira_santa_helena_ii.pdf</t>
   </si>
   <si>
     <t>Patrolamento da Rua Eustáquio Neves Vieira, Bairro Santa Helana II</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_19-2022_construcao_de_ete_em_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_19-2022_construcao_de_ete_em_sarv.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma ETE em Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_20-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_20-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_21-2022_mataburros_cubatao_do_limoeiro_-_walter_rabelo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_21-2022_mataburros_cubatao_do_limoeiro_-_walter_rabelo.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do mata-burro na estrada que liga a propriedade do Sr. Walter Rabelo de Sá, na região do Cubatão do Limoeiro.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5888/requerimento__ver._gilmar_calcamento_substacao_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5888/requerimento__ver._gilmar_calcamento_substacao_enel.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Ilmo. Sr. Lannder Raul Martins, Coordenador de Base da Enel de Catalão-GO, solicitando que seja feito o calçamento em volta de toda a Subestação de energia elétrica de Catalão situado no Bairro Vila Cruzeiro.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5889/requerimento__ver._gilmar_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5889/requerimento__ver._gilmar_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando que seja feito uma faixa de pedestres na Rua Bela Vista, nº 57 centro, em frente à Escola Casinha Feliz.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5890/req._17_-_solicita_limpeza_geral_restauracao_e_manutencao_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_parque_calixto_abrao_-_bairro_central_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5890/req._17_-_solicita_limpeza_geral_restauracao_e_manutencao_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_parque_calixto_abrao_-_bairro_central_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA limpeza geral, restauração e manutenção da área de lazer, bem como instalação de lixeiras no Parque Calixto Abrão - Bairro Central, nesta cidade.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5891/req._16_-_solicita_servico_de_tapa_buracos_na_rua_2007_-_bairro_paineiras_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5891/req._16_-_solicita_servico_de_tapa_buracos_na_rua_2007_-_bairro_paineiras_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de tapa buracos na Rua 2007 - Bairro Paineiras, nesta cidade.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5892/requerimento_sto_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5892/requerimento_sto_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” no Distrito de Santo Antônio do Rio Verde, na Av. José de Amorim, nas proximidades do Banco SICRED.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5893/patrolamento_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5893/patrolamento_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento das estradas da Comunidade Custódia.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5894/requerimento_lei_reducao__carga_horaria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5894/requerimento_lei_reducao__carga_horaria.pdf</t>
   </si>
   <si>
     <t>Solicitação de redução de carga horaria dos servidores que possuem familiares que necessitem de cuidados especiais , tipo Autismo etc</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5895/requerimento_marmitas__extras_eventuais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5895/requerimento_marmitas__extras_eventuais.pdf</t>
   </si>
   <si>
     <t>Solicitação de mramitas extras / eventuais para funcionários públicos municipais enquanto nao for resolvido  a questão do transporte coletivo</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5896/requerimento_11o_sessao_-_lampadas_represa_clube_do_povo_-_05_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5896/requerimento_11o_sessao_-_lampadas_represa_clube_do_povo_-_05_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas no calçadão em torno da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5897/requerimento_11o_sessao_-_ovos_de_pascoa_-_05_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5897/requerimento_11o_sessao_-_ovos_de_pascoa_-_05_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de ovos de páscoa para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5898/requerimento_01_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5898/requerimento_01_ccpa.pdf</t>
   </si>
   <si>
     <t>Retorno das aulas CCPA</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5899/requerimento_02_posto_atendimento_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5899/requerimento_02_posto_atendimento_enel.pdf</t>
   </si>
   <si>
     <t>Posto de atendimento da ENEL em Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5900/11_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5900/11_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito que seja o presente aprovado, afim de que seja solicitado ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos, estudo de viabilidade de abertura da rua do lazer.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5901/11_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5901/11_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito que seja o presente aprovado, afim de que seja solicitado ao Prefeito Municipal de Catalão, Dr. Adib Elias, o pagamento do adicional de periculosidade aos Agentes Fiscais do Meio Ambiente.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5902/11_-_limpeza_em_uma_area_da_prefeitura_situada_a_rua_ana_flavia_bairro_leblon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5902/11_-_limpeza_em_uma_area_da_prefeitura_situada_a_rua_ana_flavia_bairro_leblon.pdf</t>
   </si>
   <si>
     <t>Limpeza em uma área da Prefeitura situada à Rua Ana Flávia, Bairro Leblon.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5903/12_-_recapeamento_total_na_rua_jorge_joao_jacob_no_loteamento_copacabana_i..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5903/12_-_recapeamento_total_na_rua_jorge_joao_jacob_no_loteamento_copacabana_i..pdf</t>
   </si>
   <si>
     <t>Recapeamento total na Rua Jorge João Jacob, no Loteamento Copacabana I.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5904/analise_criteriosa_na_definicao_dos_valores_a_serem_cobrados_da_taxa_do_lixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5904/analise_criteriosa_na_definicao_dos_valores_a_serem_cobrados_da_taxa_do_lixo.pdf</t>
   </si>
   <si>
     <t>ANÁLISE CRITERIOSA NA DEFINIÇÃO DOS VALORES A SEREM COBRADOS DA TAXA DO LIXO</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5905/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5905/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5906/img_20220404_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5906/img_20220404_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito um mutirão de limpeza visando a diminuição dos focos do mosquito da dengue.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5907/img_20220404_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5907/img_20220404_0002.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um veiculo para coleta de exames laboratoriais nas residencias de pessoas acamadas ou que não tenha condições de se locomoverem.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_diretor_de_endemias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_diretor_de_endemias.pdf</t>
   </si>
   <si>
     <t>Indicação para visita dos Agentes de Endemias nas Creches do Município, em especial no Centro Municipal Infantil Nátalia Safatle Soares.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_semaforo_raulina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_semaforo_raulina.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a implementação de um semáforo na Avenida Raulina Fonseca Paschoal, nas proximidades do Posto Manga.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_notificacao_lotes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_notificacao_lotes.pdf</t>
   </si>
   <si>
     <t>Indicação para fiscalizar e notificar os proprietários de lotes sem edificação para realização de limpeza.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5911/patrolamento_faz._custodia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5911/patrolamento_faz._custodia.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada vicinal de acesso a comunidade Custódia, com entrada na GO 330.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_boca_de_lobo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>Requerimento Bola de Lobo , Rua:4</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_projeto_crescer_sorrindo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_projeto_crescer_sorrindo.pdf</t>
   </si>
   <si>
     <t>Requerimento retorno do Projeto Crescer Sorrindo</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_bala_de_oxigenio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_bala_de_oxigenio.pdf</t>
   </si>
   <si>
     <t>Requerimento Balão de Oxigênio Pequena</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_22-2022_recapeamento_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_22-2022_recapeamento_evelina_nour.pdf</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_23-2022_recapemanto_av._espirito_santo_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_23-2022_recapemanto_av._espirito_santo_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na Av. Espírito Santo, no bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_24-2022__limpeza_nas_margens_da_linha_ferrea_no_sta_teresinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_24-2022__limpeza_nas_margens_da_linha_ferrea_no_sta_teresinha.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza nas margens da linha férrea, no bairro Santa Teresinha.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5973/aquisicao_de_consultorio_odontologico_movel_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5973/aquisicao_de_consultorio_odontologico_movel_.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de consultório odontológico móvel</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5974/cartao_para_funcionarios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5974/cartao_para_funcionarios.pdf</t>
   </si>
   <si>
     <t>BENEFÍCIO DO CARTÃO A SER CRIADO PARA OS FUNCIONÁRIOS DA PREFEITURA</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5975/aumento_para_servidores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5975/aumento_para_servidores.pdf</t>
   </si>
   <si>
     <t>AUMENTO REAL PARA OS SERVIDORES EM SUA DATA BASE.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5976/conserto_canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5976/conserto_canteiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de conserto/reparo do canteiro da Rua Firminópolis no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5977/conserto_canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5977/conserto_canteiro.pdf</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5978/conserto_buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5978/conserto_buraco.pdf</t>
   </si>
   <si>
     <t>Solicitação de conserto do asfalto causado por obra realizada pela empresa de água na Rua Firminópolis esquina com Rua Itapaci em frente ao número 71.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5980/req._18_-_solicita_limpeza_geral_restauracao_e_manutencao_das_estatuas_e_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_dino_park_-_bairro_liz__neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5980/req._18_-_solicita_limpeza_geral_restauracao_e_manutencao_das_estatuas_e_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_dino_park_-_bairro_liz__neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA limpeza geral, restauração e manutenção das estátuas e da área de lazer, bem como instalação de lixeiras no Dino's Park  - situado no Bairro Liz, nesta cidade.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5981/req._19_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_encontro_da_avenida_joao_com_a_rua_porto_nacional_-_bairro_pio_gomes_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5981/req._19_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_encontro_da_avenida_joao_com_a_rua_porto_nacional_-_bairro_pio_gomes_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para instalação de semáforo no encontro da Avenida João Luiz com a Rua Porto Nacional - Bairro Pio Gomes, neste Município.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5982/req._20_-_indicacao_de_servicos_de_patrolamento_e_cascalhamento_das_estradas_que_dao_acesso_ao_pe_do_morro_e_restauracao_total_da_ponte_sobre_o_corrego_catingueiro_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5982/req._20_-_indicacao_de_servicos_de_patrolamento_e_cascalhamento_das_estradas_que_dao_acesso_ao_pe_do_morro_e_restauracao_total_da_ponte_sobre_o_corrego_catingueiro_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA a indicação de serviços de patrolamento e castalhamento das estradas que dão acesso ao Pé do Morro e a reparação total da ponte sobre o Córrego Catingueiro, neste Município.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5983/img_20220411_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5983/img_20220411_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma do alambrado do campo de futebol Heleno Coreia e que seja disponibilizado um zelador para cuidar do campo e da quadra poliesportivo do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5984/img_20220411_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5984/img_20220411_0001.pdf</t>
   </si>
   <si>
     <t>recapeamento das ruas do bairro Leblon.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5985/requerimento_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5985/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Faixa de Pedestre à Avenida Margon, em frente a escola Construindo Primeiros Passos.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5986/requerimento_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5986/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Limpeza do Bosque Veredas dos Buritis.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5987/rquerimento_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5987/rquerimento_3.pdf</t>
   </si>
   <si>
     <t>Reativação da Iluminação da Represa do Clube do Povo</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5989/12_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5989/12_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, a limpeza em caráter de urgência de toda área próximo ao Condomínio dos Buritis até a Mercearia do Dó, situado a Avenida Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5990/requerimento_25-2022__limpeza_lotes_baldio_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5990/requerimento_25-2022__limpeza_lotes_baldio_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a  limpeza dos lotes baldios no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5991/requerimento_26-2022_reforma_da_praca_da_fe_vila_cruzeiro_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5991/requerimento_26-2022_reforma_da_praca_da_fe_vila_cruzeiro_i.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada da reforma da praça da Fé, no bairro Vila Cruzeiro I.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5992/requerimento_27-2022_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5992/requerimento_27-2022_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Manoel Arcanjo, no bairro Ipanema.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5993/abertura_e_pavimentacao_de_rua_bairro_monsenhor_sousa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5993/abertura_e_pavimentacao_de_rua_bairro_monsenhor_sousa.pdf</t>
   </si>
   <si>
     <t>Solicito abertura e pavimentação de rua no bairro Monsenhor Sousa</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5994/requerimento_12o_sessao_-_esgoto_rua_03_bairro_flamboyant_-_12_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5994/requerimento_12o_sessao_-_esgoto_rua_03_bairro_flamboyant_-_12_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a verificação da rede de esgoto na Rua 03 no Setor Flamboyant.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5995/requerimento_12o_sessao_-_limpeza_rua_residencial_liz_-_12_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5995/requerimento_12o_sessao_-_limpeza_rua_residencial_liz_-_12_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem) de toda a extensão da Rua Alameda dos Buritis no Bairro Residencial Liz.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5996/requerimento_iluminacao_bar_continental.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5996/requerimento_iluminacao_bar_continental.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar a instalação de postes para melhoraria na iluminação da praça localizada na Rua São Luiz, Loteamento Jardim Paraíso, próximo ao antigo Bar Continental.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_tapa_buraco_-_12-04.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_tapa_buraco_-_12-04.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, no Setor Dona Sofia.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_faixa_de_pedestre_rua_sergipe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_faixa_de_pedestre_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>Requerimento Faixa de Pedestre Rua Sergipe</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_cesta_funcionario_da_prefeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_cesta_funcionario_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requerimento Entrega de Cesta</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_sinalizacao_rua_das_violetas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_sinalizacao_rua_das_violetas.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização Rua das Violetas</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6060/requerimento_13o_sessao_-_cobertores_animais_-_19_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6060/requerimento_13o_sessao_-_cobertores_animais_-_19_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados esforços no sentido de implantar o Projeto: “Abra seu coração aqueça um cão”.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6061/requerimento_13o_sessao_-_canteiro_safra_clin_-_19_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6061/requerimento_13o_sessao_-_canteiro_safra_clin_-_19_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura de passagem no canteiro central na Avenida José Marcelino, na altura do número 2.643 no Bairro Castelo Branco, bem em frente a Safra Clean, loja de produtos de limpeza.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6062/requerimento_2_13a_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6062/requerimento_2_13a_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza e Iluminação da Represa da Bica.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6063/requerimento_1_13_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6063/requerimento_1_13_sessao.pdf</t>
   </si>
   <si>
     <t>Reforma da Creche Ana Maria Guimarães de Macedo</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6064/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6064/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado serviço de recapeamento asfáltico na Rua 94 entre as Ruas 108 e 109  no Bairro Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6065/requerimento_29-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.doc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6065/requerimento_29-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.doc.pdf</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6066/requerimento_30-_2022_redutor_de_velocidade_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6066/requerimento_30-_2022_redutor_de_velocidade_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade ou uma fiscalização eletrônica, na Av. José Marcelino, no bairro Estrela, na altura do supermercado Santhiago.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_28-2022_mataburro_faz._rogerio_silveira_-_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_28-2022_mataburro_faz._rogerio_silveira_-_anta_gorda.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do mata-burro na estrada da região da Anta Gorda.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_cesta_funcionario_da_prefeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_cesta_funcionario_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requerimento Cesta dos Funcionários da Prefeitura</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_sinalizacao_rua_das_violetas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_sinalizacao_rua_das_violetas.pdf</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_faixa_de_pedestre_rua_sergipe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_faixa_de_pedestre_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>Requerimento Faixa de Pedestre na Rua Sergipe</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_-_limpeza_av_joao_margon_vaz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_-_limpeza_av_joao_margon_vaz.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a limpeza e a poda na Avenida João Margon Vaz, que integra os Bairros Dona Matilde e Florença.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_-_recapeamento_av._presidente_medici_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_-_recapeamento_av._presidente_medici_3.pdf</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_-_esgoto_evelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_-_esgoto_evelina.pdf</t>
   </si>
   <si>
     <t>Solicitação do estudo sobre a viabilidade da implantação de rede de esgoto dos Bairros Evelina Nour I e II.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6074/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6074/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf</t>
   </si>
   <si>
     <t>Solicitação de providencias no trânsito nas mediações da Rua Ademar Ferrugem e entroncamento da Av Leopoldo Evangelista da Rocha</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6075/13_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6075/13_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, a realização do serviço de limpeza no Jardim Brasília, Setor Aeroporto, Dona Sofia, Dona Matilde e Copacabana.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_camera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_camera.pdf</t>
   </si>
   <si>
     <t>Indicação para ampliação do “Projeto CIDADE SEGURA: Centro de Controle de Operações” para as demais praças do município.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_limpeza_de_lote.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_limpeza_de_lote.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja executada a limpeza dos lotes baldios no Bairro Cidade Jardim</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6088/14_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6088/14_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao nobre Presidente da Câmara Municipal de Catalão, o retorno do pagamento dos efetivos e comissionados para todo dia 20 (vinte) de cada mês.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6089/14_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6089/14_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Secretário Municipal de Administração, Ilmo. Sr. Nelson Martins Fayad, a realização do Mutirão nos Bairros, o qual poderá ser realizado aos finais de semana, onde será ofertado a população serviços nas áreas da saúde, direitos humanos, jurídico e ação social, além do mutirão de limpeza.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6090/14_sessao_2022_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6090/14_sessao_2022_-_03.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal de Catalão, Dr. Adib Elias, que homenageie o Sr. João Enéas Bretas Netto, através da nomeação de uma grande obra em nossa cidade.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6091/abertura_do_canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6091/abertura_do_canteiro.pdf</t>
   </si>
   <si>
     <t>Abertura de ruas</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6092/patrolamento_mumbuca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6092/patrolamento_mumbuca.pdf</t>
   </si>
   <si>
     <t>Patrolamento Mumbuca</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6093/faixa_amarela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6093/faixa_amarela.pdf</t>
   </si>
   <si>
     <t>Área de Conflito</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6094/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6094/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf</t>
   </si>
   <si>
     <t>Providências de trânsito nas mediações da Rua Ademar Ferrugem e Rua Leopoldo Evangelista da _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Providências de trânsito nas mediações da Rua Ademar Ferrugem com a Rua Leopoldo Evangelista da Rocha</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6095/substituicao_de_arvores_av._das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6095/substituicao_de_arvores_av._das_americas.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja realizada a substituição das árvores na Avenida das Américas, no Bairro das Américas.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6096/recuperacao_estrada_sucupira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6096/recuperacao_estrada_sucupira.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja patrolada e cascalhada a estrada vicinal da comunidade Sucupira.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6097/requerimento_poste_caido.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6097/requerimento_poste_caido.pdf</t>
   </si>
   <si>
     <t>Requerimento retirada de um Poste Caido</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6098/requerimento_rocagem_da_pista_de_ciclismo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6098/requerimento_rocagem_da_pista_de_ciclismo.pdf</t>
   </si>
   <si>
     <t>Requerimento - Roçagem da Pista de Ciclismo</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6099/requerimento_coveiro_para_santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6099/requerimento_coveiro_para_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Requerimento - Coveiro para Cemitério do Distrito de Santo Antonio do Rio Verde</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6100/requerimento_recapeamento_rua_k.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6100/requerimento_recapeamento_rua_k.pdf</t>
   </si>
   <si>
     <t>Requerimento - Recapeamento da Rua K</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6101/requerimento_lampadas_queimadas_em_santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6101/requerimento_lampadas_queimadas_em_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Requerimento - Troca Geral Lampadas Queimadas em Santo Antonio de Rio Verde</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6102/requerimento_recapeamento_rua_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6102/requerimento_recapeamento_rua_1.pdf</t>
   </si>
   <si>
     <t>Requerimento - Rua 1 de Maio</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6103/requerimento__ver._gilmar_semaforo_pdf.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6103/requerimento__ver._gilmar_semaforo_pdf.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando que seja instalado um semáforo na Rua João Cerqueira Netto esquina com a Rua Elias Democh no Bairro Mãe de Deus.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6104/req._22_-_solicita_reforma_nas_instalacoes_da_ubs_maria_carolina_de_mesquita_netto_bem_como_a_limpeza_geral_e_colocacao_de_lixeiras_na_pracinha_localizados_no_bairro_castelo_branco_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6104/req._22_-_solicita_reforma_nas_instalacoes_da_ubs_maria_carolina_de_mesquita_netto_bem_como_a_limpeza_geral_e_colocacao_de_lixeiras_na_pracinha_localizados_no_bairro_castelo_branco_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAR, uma reforma nas instalações da UBS Maria Carolina de Mesquita Netto bem como, limpeza geral e colocação de lixeiras na pracinha, localizados no Bairro Castelo Branco, nesta cidade.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6105/req._21_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6105/req._21_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITAR, que seja disponibilizado serviço de recapeamento asfáltico na Rua 94 entre as Ruas 108 e 109 - Bairro Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6106/requerimento_14o_sessao_-_aceiros_secretaria_meio_ambiente_-_26_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6106/requerimento_14o_sessao_-_aceiros_secretaria_meio_ambiente_-_26_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado aceiro e/ou quaisquer outras medidas cabíveis para diminuir as queimadas que podem ocorrer nas áreas verdes do Município de Catalão/GO.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6107/requerimento_14o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_26_04_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6107/requerimento_14o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_26_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos no sentido de ações para reduzir a velocidade dos veículos que trafegam na Rua 125 no Setor Aeroporto (trecho em frente a Creche Municipal Alba Mathias de Mesquita).</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6108/img_20220425_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6108/img_20220425_0001.pdf</t>
   </si>
   <si>
     <t>que seja feita uma praça do bairro parque imperial.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6109/img_20220425_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6109/img_20220425_0002.pdf</t>
   </si>
   <si>
     <t>para que seja implantado redutores de velocidade na avenida anhanguera.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6110/requerimento_3_14_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6110/requerimento_3_14_sessao.pdf</t>
   </si>
   <si>
     <t>Atendimento do Centro de Pediatria das 7h as 21h atendendo todas as crianças, sejam elas agendadas ou urgência/emergência.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6111/requerimento_1_14sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6111/requerimento_1_14sessao.pdf</t>
   </si>
   <si>
     <t>Rotatória Maria Amélia II</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6112/requerimento_2_14_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6112/requerimento_2_14_sessao.pdf</t>
   </si>
   <si>
     <t>Ligação dos Aparelhos de Ar Condicionado da Escola Municipal Inês Dias da Silva</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6121/13_-_reforma_da_creche_ana_maria_guimaraes_de_macedo_montenegro_no_bairro_jardim_paraiso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6121/13_-_reforma_da_creche_ana_maria_guimaraes_de_macedo_montenegro_no_bairro_jardim_paraiso.pdf</t>
   </si>
   <si>
     <t>reforma da Creche Ana Maria Guimarães de Macedo _x000D_
 Montenegro, no bairro Jardim Paraíso</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6122/img_20220502_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6122/img_20220502_0001.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE ESPORTE DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6123/img_20220502_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6123/img_20220502_0002.pdf</t>
   </si>
   <si>
     <t>A REABERTURA DO HOSPITAL INFANTIL</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6124/reforma_da_creche.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6124/reforma_da_creche.pdf</t>
   </si>
   <si>
     <t>Reforma da Creche</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6125/limpeza_da_pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6125/limpeza_da_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>limpeza da pista de caminhada da mata do Setor Universitário</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6126/tapa_buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6126/tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Tapa buracos  bairro Santo António</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_16o_sessao_-_quadra_vila_multirao_-_03_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_16o_sessao_-_quadra_vila_multirao_-_03_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração e execução de projeto de revitalização do complexo esportivo Júlio Pinto de Melo, localizado na Vila Mutirão.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_16o_sessao_-_recolhimento_residuos_volumoses_-_03_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_16o_sessao_-_recolhimento_residuos_volumoses_-_03_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita promover campanha para o recolhimento gratuito de resíduos volumosos, como móveis inservíveis, eletrodomésticos e resíduos de poda de jardins em todo o município.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Limpeza e Iluminação Setor Universitário</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova ponte de concreto no município de Catalão, Ribeirão Santo Antônio.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6131/adicional_de_periculosidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6131/adicional_de_periculosidade.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO CRIAÇÃO E CONCESSÃO DE ADICIONAL DE PERICULOSIDADE PARA OS AGENTES DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6132/sinal_gratuito_na_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6132/sinal_gratuito_na_upa.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO INSTALÇÃO DE SINAL DE INTERNETE WI-FI LIVRE NA UPA – UNIDADE DE PRONTO ATENDIMENTO 24 HORAS DOUTOR JAMIL SEBBA.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6133/solictacao_do_prrojeto_detranzio_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6133/solictacao_do_prrojeto_detranzio_.pdf</t>
   </si>
   <si>
     <t>Solictação do projeto Detranzinho</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6134/req._23_-_solicita_a_troca_dos_postes_de_madeira_e_substituicao_das_lampadas_comuns_pelas_de_led_na_rua_estados_unidos_-__bairro_das_americas_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6134/req._23_-_solicita_a_troca_dos_postes_de_madeira_e_substituicao_das_lampadas_comuns_pelas_de_led_na_rua_estados_unidos_-__bairro_das_americas_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA, troca dos postes de madeira e substituição das lâmpadas queimadas comuns por lâmpadas de led na Rua Estados Unidos - Bairro das Américas, nesta cidade.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6135/req._24_-_solicita_reforma_geral_nas_instalacoes_da_crece_ana_maria_situada_no_bairro_jardim_paraiso_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6135/req._24_-_solicita_reforma_geral_nas_instalacoes_da_crece_ana_maria_situada_no_bairro_jardim_paraiso_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA, uma reforma geral nas instalações da Creche Ana Maria Guimarães de Macedo Montenegro, situada no Bairro Jardim Paraíso, neste Município.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_xerox_na_secretaria_meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_xerox_na_secretaria_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Requerimento Xerox Gratuita na Secretaria do Meio Ambiente</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_troca_de_cesta_em_cartao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_troca_de_cesta_em_cartao.pdf</t>
   </si>
   <si>
     <t>Requerimento que seja trocado a Cesta Basica em Cartão de Alimentação</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_exame_audiometria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_exame_audiometria.pdf</t>
   </si>
   <si>
     <t>Requerimento Exame Audiometria</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior, e ao Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos, a indicação para implantação de faixas de pedestre elevada / quebra-molas na avenida 125 Bairro: Setor Aeroporto, na proximidade do Cmei Alba Mathias de Mesquita.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6140/req.faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6140/req.faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao_-_copia.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior, e ao Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos, a indicação para implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6141/16_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6141/16_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, para que seja providenciado em caráter de urgência, o serviço do carro “FUMACÊ” no bairro do São Francisco, com a finalidade de combater o mosquito Aedes aegypti, responsável pela transmissão de doenças como: dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6142/16_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6142/16_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar a Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a instalação de um semáforo no cruzamento entre a Rua São Vicente do Araguaia e a Avenida Margon, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6143/iluminacao_rua_augusto_silvestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6143/iluminacao_rua_augusto_silvestre.pdf</t>
   </si>
   <si>
     <t>Pedido de iluminação da Rua Augusto Silvestre.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6144/iluminacao_custodia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6144/iluminacao_custodia.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja refeita a iluminação na quadra de esportes da José Eliseu Marques, Fazenda Custódia.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6145/requerimento_-_troca_de_lampada_raulina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6145/requerimento_-_troca_de_lampada_raulina.pdf</t>
   </si>
   <si>
     <t>A solicitação da troca de lâmpadas no final da Av. Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6146/requerimento_-_troca_de_lampada_represa..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6146/requerimento_-_troca_de_lampada_represa..pdf</t>
   </si>
   <si>
     <t>A solicitação de esclarecimentos sobre o motivo das lâmpadas que se situam em volta da represa estarem desligadas.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6152/requerimento_17o_sessao_-_programa_crescer_sorrindo_-_10_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6152/requerimento_17o_sessao_-_programa_crescer_sorrindo_-_10_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do programa municipal “Crescer Sorrindo”. Um projeto que tem como objetivo oferecer acompanhamento odontológico aos estudantes da rede municipal de ensino.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6153/requerimento_17o_sessao_-_rua_de_lazer_-_10_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6153/requerimento_17o_sessao_-_rua_de_lazer_-_10_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do Rua de Lazer, projeto este que tem como objetivo oferecer lazer e diversão para a comunidade, incentivando o esporte e educando por meio de várias atividades.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6154/requerimento__tampa_pva_rua_egenireu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6154/requerimento__tampa_pva_rua_egenireu.pdf</t>
   </si>
   <si>
     <t>Requerimento - Nivelamento da Tampa do PVA rua Egenireu</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6155/requerimento_bomba_dagua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6155/requerimento_bomba_dagua.pdf</t>
   </si>
   <si>
     <t>Requerimento - Funcionário para Concertar Bombas D'Agua</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_atividades_do_nucleo_da_terceira_idade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_atividades_do_nucleo_da_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retorno das Atividades do Núcleo da Terceira Idade</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6157/prejeto_mais_esporte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6157/prejeto_mais_esporte.pdf</t>
   </si>
   <si>
     <t>Projeto  Mais Esporte</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6158/faixa_elevada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6158/faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Faixa Elevada</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6159/pintura_de_quebra-molas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6159/pintura_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Pinturas de quebra-molas</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_1_17_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_1_17_sessao.pdf</t>
   </si>
   <si>
     <t>Sinalização da Rua Augusto Silvestre</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_2_17_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_2_17_sessao.pdf</t>
   </si>
   <si>
     <t>Reestruturação da Praça João Cláudio, situada no bairro Castelo Branco II</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_semaforo_jose_marcelino-castelo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_semaforo_jose_marcelino-castelo.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a implementação de semáforo na Av. José Marcelino, no cruzamento com a Avenida Cento e Onze, localizada no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6164/006_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6164/006_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de espaço para as crianças na Av. Raulina Fonseca Paschoal no Setor Margon 1</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6165/ponto_facultativo_para_servidores_comissionados.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6165/ponto_facultativo_para_servidores_comissionados.pdf</t>
   </si>
   <si>
     <t>Ponto facultativo para servidores comissionados.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6166/17_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6166/17_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar a Superintendente de Água e Esgoto, Ilmo. Sr. Rodrigo Margon, que os débitos de água e esgoto sejam emitidos para o locador dos imóveis, ou seja, transferência da titularidade da conta de água.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6167/17_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6167/17_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal de Catalão, Dr. Adib Elias, construção de um parque linear no Bairro Harmonia.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6168/17_sessao_2022_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6168/17_sessao_2022_-_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, a realização do serviço de limpeza na Rua Professor Victor Rodrigues, fundo do Condomínio Ipê Cataluña.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6169/req._25_-_solicita_distribuicao_de_uniformes_escolares_pela_secretaria_de_educacao_para_todas_as_escolas_do_municipio_de_catalao..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6169/req._25_-_solicita_distribuicao_de_uniformes_escolares_pela_secretaria_de_educacao_para_todas_as_escolas_do_municipio_de_catalao..pdf</t>
   </si>
   <si>
     <t>SOLICITA, a distribuição dos uniformes escolares para todos os alunos matriculados na Rede Municipal de Ensino da cidade de Catalão.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6170/req._26_-_solicita_a_colocacao_de_lixeira_e_limpeza_geral_em_toda_extensao_da_avenida_belo_horizonte_-_vila_erodina_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6170/req._26_-_solicita_a_colocacao_de_lixeira_e_limpeza_geral_em_toda_extensao_da_avenida_belo_horizonte_-_vila_erodina_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA, instalação de lixeiras e limpeza geral em toda extensão da Avenida Belo Horizonte na Vila Erondina, nesta cidade.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6171/req._27-_entrega_de_cestas_basicas_pela_secretaria_de_acao_social_deste_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6171/req._27-_entrega_de_cestas_basicas_pela_secretaria_de_acao_social_deste_municipio.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, com máxima urgência a retomada da entrega de cestas básicas para a população carente, neste Município.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6172/adicional_de_periculosidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6172/adicional_de_periculosidade.pdf</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6173/sinal_gratuito_na_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6173/sinal_gratuito_na_upa.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO INSTALÇÃO DE SINAL DE INTERNETE WI-FI LIVRE NA UPA – UNIDADE DE PRONTO ATENDIMENTO 24 HORAS DOUTOR JAMIL SEBBA</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6174/req.faixa_de_pedestre_elevada_no_sao_joao_-_17o_sessao_-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6174/req.faixa_de_pedestre_elevada_no_sao_joao_-_17o_sessao_-_copia.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior, e ao Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos, a indicação para implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6175/requerimento_05-2022_mataburro_faz._lazaro_tome_-_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6175/requerimento_05-2022_mataburro_faz._lazaro_tome_-_anta_gorda.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior, e ao Diretor de Pontes e Mata-burros, Sr. Eduardo Francisco Raimundo, a indicação para reforma do mata-burro de madeira na fazenda do Sr. Lazaro Tomé, região da Sucupira.E</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6176/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6176/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior, e ao Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos, a indicação para implantação de faixas de pedestre elevada / quebra-molas na avenida 125 Bairro: Setor Aeroporto, na proximidade do Cmei Alba Mathias de Mesquita.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6226/requerimento_-_troca_de_lampada_raulina_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6226/requerimento_-_troca_de_lampada_raulina_2.pdf</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6227/requerimento_-_lampadas_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6227/requerimento_-_lampadas_represa.pdf</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6228/requerimento_-_limpeza_bairro_evelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6228/requerimento_-_limpeza_bairro_evelina.pdf</t>
   </si>
   <si>
     <t>A solicitação que seja executada a limpeza do Bairro Evelina Nour I.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6229/requerimento_mascara_nos_hospitais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6229/requerimento_mascara_nos_hospitais.pdf</t>
   </si>
   <si>
     <t>Requerimento - Mascaras Descartáveis nos Hospitais</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6230/requerimento_panoramica_dental.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6230/requerimento_panoramica_dental.pdf</t>
   </si>
   <si>
     <t>Requerimento - Panorâmica Dental na Rede SUS</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6231/requerimento_rua_b.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6231/requerimento_rua_b.pdf</t>
   </si>
   <si>
     <t>Requerimento - Empossamento de Agua na Rua: B</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6232/img_20220516_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6232/img_20220516_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita reconstrução da quadra de esportes da comunidade do Distrito da Pedra Branca.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6233/img_20220516_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6233/img_20220516_0002.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA FEITO UM LEVANTAMENTO DAS RUAS QUE FALTAM SER FEITO A REDE DE ESGOTO EM CATALÃO.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6234/requerimento_1_17_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6234/requerimento_1_17_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza e fiscalização do Setor Marconi</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_2_17_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_2_17_sessao.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico da Avenida L1.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6236/sinalizacao_de_solo_nas_ruas_dos_bairros_paineiras_jardim_europa_vila_erondina_e_outros_tranformar_a_rua_2005_em_preferencia_de_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6236/sinalizacao_de_solo_nas_ruas_dos_bairros_paineiras_jardim_europa_vila_erondina_e_outros_tranformar_a_rua_2005_em_preferencia_de_transito.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE SOLO NAS RUAS DOS BAIRROS PAINEIRAS, JARDIM EUROPA, VILA ERONDINA E OUTROS, TRANFORMAR A RUA 2005 EM PREFERÊNCIA DE TRÂNSITO</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6237/instalacao_de_semaforo_na_rua_tenente_coronel_joao_de_cerqueira_netto_no_cruzamento_com_a_rua_elias_democh.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6237/instalacao_de_semaforo_na_rua_tenente_coronel_joao_de_cerqueira_netto_no_cruzamento_com_a_rua_elias_democh.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFORO NA RUA TENENTE CORONEL JOÃO DE CERQUEIRA NETTO, NO CRUZAMENTO COM A RUA ELIAS DEMOCH</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6238/rua_da_casa_de_velorio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6238/rua_da_casa_de_velorio.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO PARA TORNAR A RUA MATO GROSSO, NO TRECHO COMPREENDIDO ENTRE A RUA ELIAS DEMOCH E A AVENIDA VEREADOR GERALDO GENTIL AIRES, EM RUA DE MÃO ÚNICA, NO SENTIDO ESTÁDIO DO CRAC – CEMITÉRIO; PROIBIR ESTACIONAMENTO EM AMBOS OS LADOS DESSE TRECHO.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6239/reparos_da_quadra_setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6239/reparos_da_quadra_setor_universitario.pdf</t>
   </si>
   <si>
     <t>Reparos da quadra de esportes Setor Universitário</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6240/asfalto_rua_antonio_de_sa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6240/asfalto_rua_antonio_de_sa.pdf</t>
   </si>
   <si>
     <t>Asfalto da rua Antônio de Sá em Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6241/convenio_de_profissional_bucomaxilofacial_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6241/convenio_de_profissional_bucomaxilofacial_.pdf</t>
   </si>
   <si>
     <t>Viabilização de convênio com profissionais Bucomaxilofacial</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6242/req._28_-_substituicao_de_lampada_queimada_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6242/req._28_-_substituicao_de_lampada_queimada_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a substituição de lâmpada em um posto situado na Rua Antônio Mariano da Silva - Bairro Pio Gomes,nesta cidade.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6243/req._29_-_solicitar_a_contratacao_do_especialista_em_neurologia_para_atender_a_rede_municipal_de_saude_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6243/req._29_-_solicitar_a_contratacao_do_especialista_em_neurologia_para_atender_a_rede_municipal_de_saude_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a contratação do especialista em neurologia para atender a rede municipal de saúde, nesta cidade.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6244/18_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6244/18_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Educação, Ilmo. Sr. Leonardo Santa Cecília, a construção de uma área de Lazer e Recreação na Escola Frei João Francisco, localizada no Bairro Santa Helena II.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6245/18_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6245/18_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a colocação de faixas de pedestres elevadas na Avenida Dr. Lamartine Pinto de Avelar e em torno do Centro Comercial São João - Antiga Rodoviária do São João, bem como, em frente ao Colégio Estadual Dona Iayá.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_canaleta_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_canaleta_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Indicação de implantação de canaleta no trecho da Rua 416 entre as ruas 402 e 403 do Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_limpeza_das_ruas_setor_natanael.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_limpeza_das_ruas_setor_natanael.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza das ruas no Setor de Natanael de Faria no Distrito de Pires Belo, e a possibilidade de uma adequação no perímetro que corresponde a uma captação de água fluvial construída pela MGO, atual ECO 050.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_lixeira_praca_das_maes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_lixeira_praca_das_maes.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de lixeiras na praça das mães.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6249/requerimento_18o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_17_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6249/requerimento_18o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_17_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de novos equipamentos que possibilitem a realização de procedimentos Odontológicos de maior complexidade no CIOM (Centro Integrado Odonto Médico Dr. Edison Fayad).</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6250/requerimento_18o_sessao_-_smtc_-_vagas_de_estacionamento_-_17_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6250/requerimento_18o_sessao_-_smtc_-_vagas_de_estacionamento_-_17_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita uma maior fiscalização com relação as vagas de estacionamento reservadas as pessoas com deficiência, principalmente no setor central da cidade, bem como nos estabelecimentos comerciais de maior porte, como shopping, supermercados e atacadistas.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6251/ped._sinalizacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6251/ped._sinalizacao.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de baias para estacionamento exclusivo de motos e faixa de sinalização de garagem, na Igreja Assembleia de Deus do Setor Universitário.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6281/plano_de_acao_para_frente_fria_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6281/plano_de_acao_para_frente_fria_01.pdf</t>
   </si>
   <si>
     <t>Solicita informações e plano de ação da Secretaria Municipal de Ação Social , em razão da frente fria .</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6282/piso_salarial_dos_agentes_de_endemias_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6282/piso_salarial_dos_agentes_de_endemias_01.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre vagas existentes e vagas ocupadas por agentes comunitários de endemias ,e requer o cumprimento do piso salarial dos mensos</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6283/requerimento_2_19_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6283/requerimento_2_19_sessao.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de mais Médicos Pediatra atendendo no Centro de Pediatria.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6284/requerimento_1_19_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6284/requerimento_1_19_sessao.pdf</t>
   </si>
   <si>
     <t>Sinalização Avenida José Marcelino, Castelo Branco.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6285/semafaro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6285/semafaro.pdf</t>
   </si>
   <si>
     <t>Semáforo Rua Tenente Coronel Cerqueira  Neto</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6286/ciclovia__setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6286/ciclovia__setor_universitario.pdf</t>
   </si>
   <si>
     <t>Reforma da Ciclovia Setor Universitário</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6287/limpeza_das_calcadas_dos_lados_da_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6287/limpeza_das_calcadas_dos_lados_da_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>Limpeza das calçadas da  represa da bica.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6288/requerimento_canaleta_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6288/requerimento_canaleta_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior e ao Secretário Municipal de Engenharia e Produção, Sr. Bruno Augusto Evangelista, a indicação para implantação de canaleta no cruzamento da Avenida Antônio de Paiva com a Rua 413 do Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6289/requerimento_reforma_do_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6289/requerimento_reforma_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior e ao Secretário de Obras, Sr. Leonardo Martins, a indicação para reforma do Muro do Cemitério da Mata Preta, município de Catalão.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6290/requerimento_limpeza_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6290/requerimento_limpeza_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Encaminhado ao Diretor de Limpezas Urbanas, Sr. Valdemes Rosa da Silva, a indicação para Limpeza de Entulhos na Rua 401 altura do Nº 1280, no Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6291/requerimento_19o_sessao_-_asfalto_paineiras_-_24_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6291/requerimento_19o_sessao_-_asfalto_paineiras_-_24_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e onde houver necessidade a reconstrução da malha asfáltica do Bairro Paineiras, ainda em regime de urgência o recapeamento e/ou operação tapa buracos nas seguintes localidades: Rua: 2006 e Rua 2004 esquina com a Rua 2012 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6292/requerimento_19o_sessao_-_ponte_vila_uniao_e_paineiras_-_24_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6292/requerimento_19o_sessao_-_ponte_vila_uniao_e_paineiras_-_24_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de muretas de proteção na ponte entre as Ruas Olavo Bilac e Rua 2012 que faz a ligação entre os Bairros Vila União e o Bairro Paineiras.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6294/19_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6294/19_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal de Catalão, Ilmo. Sr. Adib Elias Junior e ao Secretário Municipal de Saúde de Catalão, Ilmo. Sr. Velomar Gonçalves Rios, o estudo sobre a possibilidade de construção de uma Unidade Básica de Saúde (UBS) no Setor Paineiras.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6295/19_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6295/19_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão, o estudo de implantação de lixeiras nas praças, bosques e calçadões de caminhada do município.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6296/requerimento_doacao_de_areia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6296/requerimento_doacao_de_areia.pdf</t>
   </si>
   <si>
     <t>Requerimento - Doação de Areia</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6297/requerimento_troca_de_todas_as_lampadas_queimadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6297/requerimento_troca_de_todas_as_lampadas_queimadas.pdf</t>
   </si>
   <si>
     <t>Requerimento Troca de todas as Lampadas Queimadas</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6298/requerimento_caixa_coletora_de_lixo_escola_abraao_andre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6298/requerimento_caixa_coletora_de_lixo_escola_abraao_andre.pdf</t>
   </si>
   <si>
     <t>Requerimento Caixa Coletora (Caçamba). Escola Abrão André</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6299/pedido_de_semaforo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6299/pedido_de_semaforo.pdf</t>
   </si>
   <si>
     <t>Pedido de análise de semáforo no entroncamento da Ruas: Resistência, Sergipe, Ozark Vieira Leite e Tiradentes.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6300/req._30-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_redutor_de_velocidade_na_avenida_02_de_outubro_em_frente_a_drogamarques_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6300/req._30-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_redutor_de_velocidade_na_avenida_02_de_outubro_em_frente_a_drogamarques_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de um redutor de velocidade na Avenida 02 de outubro em frente a Droga Marques - Bairro Jardim Brasília, nesta cidade.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6301/req._31-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_radar_na_avenida_jose_marcelino_entre_os_bairros_estrela_e_maria_amelia_neste_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6301/req._31-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_radar_na_avenida_jose_marcelino_entre_os_bairros_estrela_e_maria_amelia_neste_municipio.pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de um radar na Avenida José Marcelino (baixada que liga os Bairros Estrela e Maria Amélia I, neste município.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6326/rocagem_bairro_portal_do_lago_l.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6326/rocagem_bairro_portal_do_lago_l.pdf</t>
   </si>
   <si>
     <t>Roçagem  Bairro Portal do Lago l</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6327/reposicao_de_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6327/reposicao_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Reposição de Lâmpadas</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6328/requerimento_construcao_de_praca_bairro_progresso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6328/requerimento_construcao_de_praca_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Construção de praça</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6329/img_20220530_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6329/img_20220530_0003.pdf</t>
   </si>
   <si>
     <t>faixa de pedestre no bairro pio gomes</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6330/img_20220530_0005.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6330/img_20220530_0005.pdf</t>
   </si>
   <si>
     <t>Que seja feita a academia ar livre no Ceu das artes.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6331/img_20220530_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6331/img_20220530_0004.pdf</t>
   </si>
   <si>
     <t>reforma da quadra de esporte do bairro setor universitario.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_2_20_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_2_20_sessao.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal da zona rural, sentido “Ouvidor dos Cláudios”</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6333/requerumento_1_20_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6333/requerumento_1_20_sessao.pdf</t>
   </si>
   <si>
     <t>Implantação do programa “Calçada Legal” com parceria da população no Bairro Castelo Branco II</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_3_20_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_3_20_sessao.pdf</t>
   </si>
   <si>
     <t>“Disponibilidade de um espaço para que seja formado um Centro de Tradição Nordestina”</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_20o_sessao_-_academia_ao_ar_livre_vila_erondina_-_31_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_20o_sessao_-_academia_ao_ar_livre_vila_erondina_-_31_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de Iluminação na Academia ao Ar Livre localizada na Rua São Luiz no Bairro Vila Dona Erondina, bem em frente ao Corujão Bar.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_20o_sessao_-_asfalto_monsenhor_souza_-_31_05_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_20o_sessao_-_asfalto_monsenhor_souza_-_31_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua: Fagundes Varela no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6337/req._32_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_com_a_rua_108_-_bairro_boa_sorte_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6337/req._32_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_com_a_rua_108_-_bairro_boa_sorte_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um redutor de velocidade na Rua Almeri de Paiva com a Rua 108 - Bairro Boa Sorte, nesta cidade.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6338/reforma_do_muro_do_cemiterio_da_regiao_coqueiros_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6338/reforma_do_muro_do_cemiterio_da_regiao_coqueiros_.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma do muro da Comunidade Coqueiros</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6339/solicitacao_do_retorno_do_casamento_comunitario_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6339/solicitacao_do_retorno_do_casamento_comunitario_.pdf</t>
   </si>
   <si>
     <t>Solicitação do retorno do casamento comunitário</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6340/solicitacao_da_instalacao_de_equipamentos_adaptados_para_deficientes_fisicos_em_parques_publicos_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6340/solicitacao_da_instalacao_de_equipamentos_adaptados_para_deficientes_fisicos_em_parques_publicos_.pdf</t>
   </si>
   <si>
     <t>Solicitação de  instalação   de equipamentos adaptados para deficientes físicos em parques públicos</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_limpeza_rego_de_agua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_limpeza_rego_de_agua.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza Rego D'Agua</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6342/requerimento_curso_de_informatica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6342/requerimento_curso_de_informatica.pdf</t>
   </si>
   <si>
     <t>Requerimento - implantação do Curso de Informatica Gratuito</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6343/requerimento_sinalizacao_posto_celina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6343/requerimento_sinalizacao_posto_celina.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização das Ruas na Proximidade do Posto Celina</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6344/requerimento_esgoto_santa_cruz_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6344/requerimento_esgoto_santa_cruz_.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior e ao Superintendente Municipal de Água e Esgoto, Rodrigo Margon, a indicação para a implantação do sistema de esgoto na Rua 546 no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6345/requerimento_reforma_da_rua_do_lazer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6345/requerimento_reforma_da_rua_do_lazer.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Excelentíssimo Senhor Prefeito Municipal, Adib Elias Júnior, e para o Secretário de Obras Leonardo Martins a indicação para que seja realizada a reforma da Rua do Lazer.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6346/a_demarcacao_de_vagas_especificas_para_veiculos_de_duas_rodas__no_perimetro_da_praca_das_maes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6346/a_demarcacao_de_vagas_especificas_para_veiculos_de_duas_rodas__no_perimetro_da_praca_das_maes.pdf</t>
   </si>
   <si>
     <t>A DEMARCAÇÃO DE VAGAS ESPECÍFICAS PARA VEÍCULOS DE DUAS RODAS  NO PERÍMETRO DA PRAÇA DAS MÃES</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6347/pagamento_do_terco_de_ferias_dos_servidores_municipais_no_mes_anterior_ao_periodo_de_gozo_das_mesmas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6347/pagamento_do_terco_de_ferias_dos_servidores_municipais_no_mes_anterior_ao_periodo_de_gozo_das_mesmas.pdf</t>
   </si>
   <si>
     <t>ESTUDOS QUE VISEM O PAGAMENTO DO TERÇO DE FÉRIAS DOS_x000D_
 SERVIDORES MUNICIPAIS NO MÊS ANTERIOR AO PERÍODO DE GOZO DAS_x000D_
 MESMAS.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6348/patrolamento_e_cascalhamento_das_estradas_das_regioes_da_cisterna_e_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6348/patrolamento_e_cascalhamento_das_estradas_das_regioes_da_cisterna_e_sao_domingos.pdf</t>
   </si>
   <si>
     <t>A PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DAS REGIÕES DA CISTERNA E SÃO DOMINGOS, BEM COMO REGIÕES PRÓXIMAS.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6349/20_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6349/20_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Senador Vanderlan Vieira Cardoso, viabilização de recursos financeiros através de emenda para aquisição de um aparelho de colonoscopia a ser destinado à Santa Casa de Misericórdia de Catalão/GO.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6350/20_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6350/20_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Deputado Federal, Ilmo. Sr. José Nelto Lagares das Mercez, viabilização de recursos financeiros através de emenda para aquisição de Aparelho de Endoscopia ser destinado à Santa Casa de Misericórdia de Catalão/GO.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6354/requerimento_faixa_de_pedestre_rua_604.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6354/requerimento_faixa_de_pedestre_rua_604.pdf</t>
   </si>
   <si>
     <t>Requerimento - Faixa Elevada Rua 604</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6355/requerimento_patrolamento_estrada_do_tambioco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6355/requerimento_patrolamento_estrada_do_tambioco.pdf</t>
   </si>
   <si>
     <t>Requerimento - Patrolamento da Estrada Vicinal da Regiao do Tambioco</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6356/requerimento_agua_para_o_campo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6356/requerimento_agua_para_o_campo.pdf</t>
   </si>
   <si>
     <t>Requerimento - Instalação de Agua no Campo de Futebol em Santo Antonio do Rio Verde</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6357/requerimento_1_21_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6357/requerimento_1_21_sessao.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de um novo veículo para realizar transporte escolar que realiza a linha estudantil da Fazenda Tambiocó</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6358/requerimento_2_21_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6358/requerimento_2_21_sessao.pdf</t>
   </si>
   <si>
     <t>Um estudo do local Avenida São Vicente do Araguaia objetivando a implantação de placas de sinalização “proibido parar e estacionar”, como também a pintura de faixa amarela no trecho de proibição.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6359/req._32_-_solicita_redutor_de_velocidade__na_rua_almery_de_paiva_com_a_rua_108_-_bairro_jardim_paulista_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6359/req._32_-_solicita_redutor_de_velocidade__na_rua_almery_de_paiva_com_a_rua_108_-_bairro_jardim_paulista_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Solicita, um redutor de velocidade na Rua Almery de Paiva com a Rua 108 (fotos em anexo) – Bairro Jardim Paulista, nesta Cidade.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6360/requerimento_21o_sessao_-_limpeza_corrego_da_chacara_-_07_06_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6360/requerimento_21o_sessao_-_limpeza_corrego_da_chacara_-_07_06_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem) das margens do Córrego da Chácara das Madres, em especial no trecho entre o Complexo Francisco Cassiano (represas do Bairro Monsenhor Souza) e a Av João Luiz no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6361/requerimento_21o_sessao_-_cameras_santo_antonio_e_pires_belo_-_07_06_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6361/requerimento_21o_sessao_-_cameras_santo_antonio_e_pires_belo_-_07_06_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança nos Distritos de Pires Belo e Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6362/limpeza_da_area_externa_da_quadra_esportiva_teofilo_silva_no__bairro_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6362/limpeza_da_area_externa_da_quadra_esportiva_teofilo_silva_no__bairro_sao_joao.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ÁREA EXTERNA DA QUADRA ESPORTIVA TEÓFILO SILVA, NO  BAIRRO SÃO JOÃO</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6363/recapeamento_asfaltico_na_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6363/recapeamento_asfaltico_na_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA DOS BOIADEIROS</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6364/recapeamento_asfaltico_na_rua_maria_izabel_no_bairro_leblon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6364/recapeamento_asfaltico_na_rua_maria_izabel_no_bairro_leblon.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA MARIA IZABEL, NO BAIRRO LEBLON</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6365/limpeza_de_terreno_baldio_da_prefeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6365/limpeza_de_terreno_baldio_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno baldio</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6366/faixa_elevada_av_dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6366/faixa_elevada_av_dr_lamartine.pdf</t>
   </si>
   <si>
     <t>Faixa elevada Av. Dr. Lamartine</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6367/21_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6367/21_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Iluminação Pública, Ilmo. Sr. Ivan Rodrigues, troca das lâmpadas queimadas em toda extensão da Represa do Clube do Povo, bem como, das quadras de areia do referido local.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6368/21_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6368/21_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão, arborização dos canteiros centrais das avenidas do bairro Village.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6369/img_20220606_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6369/img_20220606_0001.pdf</t>
   </si>
   <si>
     <t>Para que seja retomado o atedimento de urgencias noturnas e nos fins de semana do CIOM.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6370/img_20220606_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6370/img_20220606_0002.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE UMA FAIXA DE PEDESTRE EM FRENTE IGREJA VIDA NOVA LOCALIZADA NA PRAÇA DA FE.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6372/patrolamento_estrada_regiao_sao_joao_do_monte_alto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6372/patrolamento_estrada_regiao_sao_joao_do_monte_alto.pdf</t>
   </si>
   <si>
     <t>Pedido de patrolamento das estradas que dão acesso a região São João do Monte Alto, município de Catalão-GO.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6373/reparos_ponte_e_mataburro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6373/reparos_ponte_e_mataburro.pdf</t>
   </si>
   <si>
     <t>Pedido de reparo na ponte e mata burro que dão acesso às fazendas e sítios da região de São João do Monte Alto, município de Catalão-Go.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6387/requerimento_jk.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6387/requerimento_jk.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a melhoraria na sinalização da Rua L-01, próxima ao posto JK.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6388/requerimento_sinalizacao_evelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6388/requerimento_sinalizacao_evelina.pdf</t>
   </si>
   <si>
     <t>Indicação para realização do estudo de viabilidade técnica para a melhorar a sinalização nos Bairros Evelina Nour I e II.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6389/req._33_-_solicita_um_ou_mais_redutor_de_velocidade_na_rua_79__-_bairro_marconi_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6389/req._33_-_solicita_um_ou_mais_redutor_de_velocidade_na_rua_79__-_bairro_marconi_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITAR um ou mais redutores de velocidade na Rua 79 localizada no Bairro Marcone, nesta cidade.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6390/req._34_-_solicita_ao_secretario_de_saude_de_catalao_informacoes_sobre_quais_cirurgias_eletivas_e_especificas_estao_sendo_realizada_na_rede_sus_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6390/req._34_-_solicita_ao_secretario_de_saude_de_catalao_informacoes_sobre_quais_cirurgias_eletivas_e_especificas_estao_sendo_realizada_na_rede_sus_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>SOLICITA que a Secretaria de Saúde Municipal informe quais cirurgias eletivas e específicas estão sendo disponibilizadas pelo Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6391/requerimento_construcao_de_banheiro_cemiterio_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6391/requerimento_construcao_de_banheiro_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento Construção de Banheiros no Cemitério Municipal</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6392/requerimento_sinalizacao_rua_boiadeiros_e_flor_de_maio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6392/requerimento_sinalizacao_rua_boiadeiros_e_flor_de_maio.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização das Ruas dos Boiadeiros e Flor de Maio</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_recapeamento_rua_itacolomi_e_125.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_recapeamento_rua_itacolomi_e_125.pdf</t>
   </si>
   <si>
     <t>Requerimento Recapeamento das Ruas Itacolomi e Cento e vinte cinco</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_programa_de_leite_gratuito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_programa_de_leite_gratuito.pdf</t>
   </si>
   <si>
     <t>Requerimento Programa Social Entrega de Leite Gratuito</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_43-2022_sinalizacao_na_obra_da_go-330.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_43-2022_sinalizacao_na_obra_da_go-330.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização vertical em torno da obra de duplicação da GO-330.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_44-_2022_recapeamento_da_rua_hosana_salviano_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_44-_2022_recapeamento_da_rua_hosana_salviano_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na rua Hosana Salviano, no Residencial Estrela.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_45-_2022_recapeamento_do_residencial_athenas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_45-_2022_recapeamento_do_residencial_athenas.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico no Residencial Athenas.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_1_24_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_1_24_sessao.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro Esportivo no espaço público situado à Rua das Orquídeas, Bairro Primavera.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_2_24_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_2_24_sessao.pdf</t>
   </si>
   <si>
     <t>Implantação de um poste de iluminação à Rua da Travessa D, Bairro Paineiras.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6400/14_-_sinalizacao_do_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6400/14_-_sinalizacao_do_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Sinalização no Bairro Cidade Jardim</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6401/15_-_reforma_na_ponte_da_comunidade_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6401/15_-_reforma_na_ponte_da_comunidade_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Manutenção ou troca da Ponto próximo a região de São Domingos.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_24o_sessao_-_quadra_sao_joao_-_28_06_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_24o_sessao_-_quadra_sao_joao_-_28_06_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados esforços no sentido da elaboração e execução de projeto de revitalização das imediações da quadra do São João.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6403/requerimento_24o_sessao_-_limpeza_asfalto_-_28_06_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6403/requerimento_24o_sessao_-_limpeza_asfalto_-_28_06_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado esforços no sentido de promover a limpeza do asfalto, (onde houver necessidade), de todas as ruas do munícipio.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6404/asfalto_rua_eustaquio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6404/asfalto_rua_eustaquio.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfalto na Rua Eustáquio Vieira no Bairro Santa Helena 2 ligando à Avenida Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6405/rua_paulo_tarso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6405/rua_paulo_tarso.pdf</t>
   </si>
   <si>
     <t>Solicitação de abertura e asfalto na Rua Paulo de Tarso Vieira no Bairro Santa Helena 2 ligando à Avenida Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6406/cumprimeto_da_lei_lucas_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6406/cumprimeto_da_lei_lucas_01.pdf</t>
   </si>
   <si>
     <t>Solicito informações sobre o cumprimento da Lei Lucas</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6407/solicitacao_de_novo_consurso_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6407/solicitacao_de_novo_consurso_01.pdf</t>
   </si>
   <si>
     <t>solicito o estudo para viabilizar um novo concurso municipal</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6408/pedido_de_semaforo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6408/pedido_de_semaforo.pdf</t>
   </si>
   <si>
     <t>Análise de semáforo na Rua Ademar Ferrugem e Rua Prof. F. Victor Rodrigues, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6409/pedido_esgoto_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6409/pedido_esgoto_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja completada a rede de esgoto no Bairro Vereda dos Buritis.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6410/24_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6410/24_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, providências quanto o possível vazamento de esgoto despejado no Ribeirão Pirapitinga, à montante da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6411/24_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6411/24_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, intensificação da fiscalização de trânsito de veículos pesados durante o período matutino e vespertino, no perímetro urbano de Catalão.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6412/24_sessao_ordinaria_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6412/24_sessao_ordinaria_-_03.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Catalão, Dr. Velomar Gonçalves Rios, o retorno dos exames cardiológicos de alto custo, sendo: Holter 24 horas, Ecocardiograma, Teste Ergométrico e Mapa.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6413/007_-_pedro_sales.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6413/007_-_pedro_sales.pdf</t>
   </si>
   <si>
     <t>Providenciar iluminação pública na rotatória GO-210 (Próximo ao Rio Vermelho Atacadista).</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6415/25_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6415/25_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias e Secretário Municipal de Educação, Ilmo. Sr. Leonardo Pereira Santa Cecília, aditivo ao projeto de lei que designa dotação financeira a Escola Creche São Francisco de Assis.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6424/008-_leonardo_santa_cecilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6424/008-_leonardo_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Elaborar projetos de temas transversais nas áreas de saúde e direitos humanos para os alunos do ensino fundamental I.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6425/009-_rodrigo_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6425/009-_rodrigo_margon.pdf</t>
   </si>
   <si>
     <t>Implantação de sistema de esgoto sanitário no Residencial Liz.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_sinalizacao_cruzamento_rua_21_de_abril.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_sinalizacao_cruzamento_rua_21_de_abril.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização Cruzamento das Ruas 21 de Abril e 25 de Agosto</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_aparelhos_ortodonticos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_aparelhos_ortodonticos.pdf</t>
   </si>
   <si>
     <t>Requerimento Aparelho Ortodôntico na Rede SUS</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_curso_de_primeiro_socorro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_curso_de_primeiro_socorro.pdf</t>
   </si>
   <si>
     <t>Requerimento - Curso de Primeiro Socorros para os Professores</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6429/requerimento_1._26_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6429/requerimento_1._26_sessao.pdf</t>
   </si>
   <si>
     <t>Fornecimento de Uniformes e EPI'S para os agentes públicos da endemia.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6430/requerimento_2_26_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6430/requerimento_2_26_sessao.pdf</t>
   </si>
   <si>
     <t>Contratação de Agentes de Combate à Endemia</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6431/requerimento_3_26_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6431/requerimento_3_26_sessao.pdf</t>
   </si>
   <si>
     <t>Sinalização da Avenida José Marcelino, Castelo Branco</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6432/solicitacao_de_cobertura_na_extensao_do_restaurante_popular_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6432/solicitacao_de_cobertura_na_extensao_do_restaurante_popular_.pdf</t>
   </si>
   <si>
     <t>Solictação de cobertura para extensão lateral do restaurante popular</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6433/26_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6433/26_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6434/26_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6434/26_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6435/26_sessao_2022_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6435/26_sessao_2022_-_03.pdf</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6436/requerimento_26o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_02_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6436/requerimento_26o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_02_08_2022.pdf</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6437/requerimento_26o_sessao_-_academia_ao_ar_livre_vila_erondina_-_01_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6437/requerimento_26o_sessao_-_academia_ao_ar_livre_vila_erondina_-_01_08_2022.pdf</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6438/repintura_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6438/repintura_transito.pdf</t>
   </si>
   <si>
     <t>Solicitação de repintura e remarcação das faixas de pedestres, sinais de pare e demais sinalizações de trânsito no Jardim Brasília (na Rua 2 de Outubro, Rua Manaus, Rua Belém e demais ruas do Bairro).</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6439/req._36_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_portal_do_lago_i_e_lago_ii_no_muncipio_de_catalao..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6439/req._36_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_portal_do_lago_i_e_lago_ii_no_muncipio_de_catalao..pdf</t>
   </si>
   <si>
     <t>SOLICITA que sejam disponibilizados os serviços de tapa buracos e recapeamento asfáltico nos Bairros Portal do Lago I e II, neste Município.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6440/req._35_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6440/req._35_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a substituição de uma lâmpada em um poste situado na Rua Antônio Mariano da Silva no Bairro Pio Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6441/req._37_-_solicita_limpeza_geral_em_todos_os_canteiros__da_avenida_central_-_bairro_portal_do_lago_ii_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6441/req._37_-_solicita_limpeza_geral_em_todos_os_canteiros__da_avenida_central_-_bairro_portal_do_lago_ii_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA limpeza geral em todos os canteiros da Avenida Central no Bairro Portal do Lago II, nesta Cidade.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6442/requerimento_46-_2022_redutor_de_velocidade_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6442/requerimento_46-_2022_redutor_de_velocidade_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade ou uma fiscalização eletrônica, na Av. José Marcelino, no bairro Estrela.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6443/requerimento_47-2022_recapeamento_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6443/requerimento_47-2022_recapeamento_evelina_nour.pdf</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_48-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_48-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6445/img_20220801_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6445/img_20220801_0001.pdf</t>
   </si>
   <si>
     <t>sinalização do bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6446/img_20220801_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6446/img_20220801_0002.pdf</t>
   </si>
   <si>
     <t>iluminação cemitério na comunidade dos coqueiros.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6474/policiamento_sao_marcos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6474/policiamento_sao_marcos.pdf</t>
   </si>
   <si>
     <t>Solicitação de Policiamento no Bairro São Marcos</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6475/policiamento_portal_do_lago.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6475/policiamento_portal_do_lago.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrulhamento no Bairro Portal do Lago.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6476/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6476/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo para colocação da FAIXA DE PEDESTRE ELEVADA na Rua Uruguai, próximo ao Nº 299, Bairro das Américas</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6477/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6477/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf</t>
   </si>
   <si>
     <t>Que seja feito a restauração da ponte da Fazenda Ponte de Pedra da Região São João da Cruz de Cima do Distrito de Santo Antonio do Rio Verde.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_limpeza_no_bairro_conquista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_limpeza_no_bairro_conquista.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza bairro Conquista</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_escoamento_de_agua_rua_dos_cravos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_escoamento_de_agua_rua_dos_cravos.pdf</t>
   </si>
   <si>
     <t>Requerimento - Escoamento Agua na Rua dos Cravos</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf</t>
   </si>
   <si>
     <t>Requerimento - Plano de Saúde para Credenciados da Sae</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf</t>
   </si>
   <si>
     <t>Solicita a mudança na rua Ricardo Bueno, no bairro Ipanema,  proibindo o estacionamento ou colocando sentido único.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_50-2022_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_50-2022_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma canaleta para escoar água na Av. Dr. Lamartine Pinto de Avelar, na altura da mercearia do dó e de diversos comércios da região.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_51-2022_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_51-2022_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_27o_sessao_-_clinica_veterinaria_-_08_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_27o_sessao_-_clinica_veterinaria_-_08_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da CLINICA VETERINÁRIA MUNICIPAL, com serviço do SAMU ANIMAL.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_09_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_09_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do Mutirão do Estado de Goiás em nosso município.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6486/direito_de_acompanhate_as_parturiente_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6486/direito_de_acompanhate_as_parturiente_.pdf</t>
   </si>
   <si>
     <t>Solicita o cumprimento da lei Federal nº11108/2005 ( Viabiliza o direito de acompanhante as parturientes )</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6487/requerimento_mata_burro_-_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6487/requerimento_mata_burro_-_anta_gorda.pdf</t>
   </si>
   <si>
     <t>Indicação para a revitalização dos Mata-Burros de madeira, na fazenda do Sr. Cesar Augusto, na região da Anta Gorda.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6488/requerimento_represa_monsenhor_-_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6488/requerimento_represa_monsenhor_-_2.pdf</t>
   </si>
   <si>
     <t>A indicação para restauração da Academia ao ar livre e brinquedos destinados as crianças localizados na Represa do Monsenhor de Souza, bem como a dragagem da represa.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6489/requerimento_3_27_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6489/requerimento_3_27_sessao.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica da Rua A, divisa entre os Bairros Jardim Europa e Jardim dos Ipês</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6490/requerimento_1_27_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6490/requerimento_1_27_sessao.pdf</t>
   </si>
   <si>
     <t>“Instalação da Rede de Esgoto no Bairro Paineiras”</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6491/requerimento_2_sessao_27.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6491/requerimento_2_sessao_27.pdf</t>
   </si>
   <si>
     <t>Iluminação da Quadra de Esportes do distrito de Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6492/req._38_-_solicita_estudo_tecnico_para_instalacao_de_redutor_de_velocidade_na_rua_103_com_a_rua_mario_salviano_-_castelo_branco_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6492/req._38_-_solicita_estudo_tecnico_para_instalacao_de_redutor_de_velocidade_na_rua_103_com_a_rua_mario_salviano_-_castelo_branco_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para que seja feito a revitalização da sinalização horizontal nas ruas 103 e Mário Salviano - Bairro Castelo Branco, nesta cidade.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6493/req._39-_reforma_geral_nas_instalacoes_da_creche_do_castelo_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6493/req._39-_reforma_geral_nas_instalacoes_da_creche_do_castelo_branco.pdf</t>
   </si>
   <si>
     <t>SOLICITA uma reforma geral no Posto de Saúde MARIA CAROLINA DE MESQUITA NETO, situado no Bairro Castelo Branco, neste Municipio.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6494/requerimento_rede_de_esgoto-saneamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6494/requerimento_rede_de_esgoto-saneamento.pdf</t>
   </si>
   <si>
     <t>Indicação para realização da extensão e ligamento da rede de esgoto inacabada nos bairros Jardim Paraíso e Vila Erondina.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6495/poda_de_arvore_represa_monsenhor_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6495/poda_de_arvore_represa_monsenhor_souza.pdf</t>
   </si>
   <si>
     <t>Pedido de poda de árvores represa Monsenhor Souza.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6496/praca_bairro_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6496/praca_bairro_maria_amelia.pdf</t>
   </si>
   <si>
     <t>Pedido de praça para o Bairro Maria Amélia 1.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6497/27_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6497/27_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente de Água e Esgoto, Ilmo. Sr. Rodrigo Margon, a implantação e/ou reparo na instalação da rede de água da Avenida Dr. Lamartine Pinto de Avelar, número 3.190 (Serralheria JR).</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6498/010_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6498/010_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reforma da Escola Municipal Pedro Netto Paranhos do Pontal Norte.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6499/img_20220808_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6499/img_20220808_0001.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade na rua Alan Kardec Mori no bairro Evelina Nuor.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6548/requerimento_represa_monsenhor_-_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6548/requerimento_represa_monsenhor_-_2.pdf</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6549/requerimento_mata_burro_-_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6549/requerimento_mata_burro_-_anta_gorda.pdf</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6550/requerimento_prefeito_e_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6550/requerimento_prefeito_e_sae.pdf</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6551/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6551/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf</t>
   </si>
   <si>
     <t>Solicita estudo e posteriormente uma mudança na rua Ricardo Bueno no bairro Ipanema.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6552/requerimento_50-2022_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6552/requerimento_50-2022_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6553/requerimento_51-2022_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6553/requerimento_51-2022_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6554/requerimento_limpeza_no_bairro_conquista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6554/requerimento_limpeza_no_bairro_conquista.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza Geral Bairro Conquista</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6555/requerimento_onibus_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6555/requerimento_onibus_ccpa.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retorno do Onibus dos Alunos do CCPA</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6556/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6556/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf</t>
   </si>
   <si>
     <t>Requerimento - Plano de Saúde para Funcionários Credenciados da Sae</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6557/requerimento_escoamento_de_agua_rua_dos_cravos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6557/requerimento_escoamento_de_agua_rua_dos_cravos.pdf</t>
   </si>
   <si>
     <t>Requerimento - Escoamento de Agua na Rua dos Cravos</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6558/poda_de_arvores_monsenhor_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6558/poda_de_arvores_monsenhor_souza.pdf</t>
   </si>
   <si>
     <t>Pedindo que seja realizada a poda das árvores da represa do bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6559/pedido_praca_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6559/pedido_praca_maria_amelia.pdf</t>
   </si>
   <si>
     <t>Análise de local para praça no Maria Amélia I .</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6560/req._39-_solicita_uma_reforma_geral_na_unidade_basica_de_saude_maria_carolina_de_mesquita_neto_situado_no_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6560/req._39-_solicita_uma_reforma_geral_na_unidade_basica_de_saude_maria_carolina_de_mesquita_neto_situado_no_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA uma reforma geral na Unidade Básica de Saúde MARIA CAROLINA DE MESQUITA NETO, situado no Bairro Castelo Branco, neste município.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6561/req._38_-_solicita_estudo_tecnico_para_que_seja_feita_a_revitalizacao_da_sinalizacao__horizontal_nas_ruas_103_e_rua_mario_o_salviano_-_castelo_branco_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6561/req._38_-_solicita_estudo_tecnico_para_que_seja_feita_a_revitalizacao_da_sinalizacao__horizontal_nas_ruas_103_e_rua_mario_o_salviano_-_castelo_branco_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para que seja feita a revitalização da sinalização horizontal nas Ruas 103 e Rua Mário Salviano - Castelo Branco, nesta cidade.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6562/27_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6562/27_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, a instalação da rede de água na Avenida Dr. Lamartine Pinto de Avelar, número 3.190 (Serralheria JR).</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6563/27_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6563/27_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira, revitalização da praça situada no Residencial Vereda dos Buritis.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_27o_sessao_-_clinica_veterinaria_-_16_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_27o_sessao_-_clinica_veterinaria_-_16_08_2022.pdf</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_16_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_16_08_2022.pdf</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6566/policiamento_portal_do_lago.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6566/policiamento_portal_do_lago.pdf</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6567/policiamento_sao_marcos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6567/policiamento_sao_marcos.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrulhamento no Bairro São Marcos.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_1_28_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_1_28_sessao.pdf</t>
   </si>
   <si>
     <t>Instalação da Rede de Esgoto no Bairro Paineiras</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_2_sessao_28.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_2_sessao_28.pdf</t>
   </si>
   <si>
     <t>Iluminação da Quadra de Esportes, localizada no distrito de Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_3_28_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_3_28_sessao.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico da Rua A, que faz divisa dos Bairros Jardim Europa e Jardim dos Ipês</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6571/direito_de_acompanhate_as_parturiente_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6571/direito_de_acompanhate_as_parturiente_.pdf</t>
   </si>
   <si>
     <t>Direito a parturiente</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6572/img_20220815_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6572/img_20220815_0002.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REDUTOR DE VELOCIDADE NO RUA ALAN KARDEC MORI NO BAIRRO EVELINA NUOR</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6573/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6573/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6574/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6574/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf</t>
   </si>
   <si>
     <t>Que seja feito a restauração da ponte da Fazenda Ponte de Pedra da Região São João da Cruz de Cima do Distrito de Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6575/requerimento_-_faixa_elevada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6575/requerimento_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja colocada uma faixa elevada na Av. São João, no Bairro São João, em frente a Lotérica Trevo da Sorte.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6581/18_-_solicitacao_de_acentos_para_espaco_externo_na_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6581/18_-_solicitacao_de_acentos_para_espaco_externo_na_upa.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação de bancos externos, e uma possível arborização por meio de projeto na UPA (Unidade de Pronto Atendimento)</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6582/010_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6582/010_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma para a Escola Municipal Pedro Netto Paranhos no Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6590/req._40_-_solicita_a_construcao_de_uma_quadra_de_esporte_na_escola_municipal_jose_sebba_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6590/req._40_-_solicita_a_construcao_de_uma_quadra_de_esporte_na_escola_municipal_jose_sebba_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA construção de uma quadra de esportes na Escola Municipal José Sebba, situada na Rua Ovídio Francisco de Oliveira - Bairro das Mangueiras, neste município.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6591/req._41_-_solicita_distribuicao_de_uniformes_escolares_para_os_alunos_matriculados_na_rede_municipal_de_ensino_-_comunidade_da_cisterna_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6591/req._41_-_solicita_distribuicao_de_uniformes_escolares_para_os_alunos_matriculados_na_rede_municipal_de_ensino_-_comunidade_da_cisterna_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a distribuição de uniformes escolares para os alunos matriculados na Rede Municipal de Ensino - Comunidade da Cisterna, nesta cidade.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6592/req._42_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6592/req._42_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a substituição de uma lâmpada em um poste situado na Rua 26 - Bairro Margon, nesta cidade.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6593/requerimento_iluminacao_da_rua_augusto_silvestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6593/requerimento_iluminacao_da_rua_augusto_silvestre.pdf</t>
   </si>
   <si>
     <t>Requerimento Iluminação na Rua Augusto Silvestre</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6594/requerimento_recapeamento_avenida_central.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6594/requerimento_recapeamento_avenida_central.pdf</t>
   </si>
   <si>
     <t>Requerimento Recapeamento da Avenida Central, no Bairro Portal do Lago II</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_limpeza_cemiterio_da_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_limpeza_cemiterio_da_cisterna.pdf</t>
   </si>
   <si>
     <t>Requerimento Limpeza Geral no Cemiterio da Cisterna</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_054-2022_pavimentacao_asfaltica_rua_orcalino_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_054-2022_pavimentacao_asfaltica_rua_orcalino_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica da rua Orcalino M. da Silva Primo, no bairro Cidade Jardim, que liga à rua C-5 no bairro Conquista.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_053-2022_cacamba_de_lixo_na_av._leopoldo_evangelista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_053-2022_cacamba_de_lixo_na_av._leopoldo_evangelista.pdf</t>
   </si>
   <si>
     <t>Solicita uma caçamba de lixo na Av. Leopoldo Evangelista da Rocha, na altura do número 25, no bairro Santa Teresinha.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_052-_2022_faixa_de_pedestre_rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_052-_2022_faixa_de_pedestre_rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma faixa de pedestre/ travessia elevada na rua da Resistência, próximo ao Centro Comunitário São José.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_29o_sessao_-_dias_das_criancas_-_23_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_29o_sessao_-_dias_das_criancas_-_23_08_2022.pdf</t>
   </si>
   <si>
     <t>solicita esforços para que nesse próximo “dia das crianças – 12 de outubro” seja realizada a distribuição de brinquedos para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_29o_sessao_-_area_de_lazer_monsenhor_souza_-_23_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_29o_sessao_-_area_de_lazer_monsenhor_souza_-_23_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a melhor destinação de uma área de propriedade deste município, situado a Rua Princesa Isabel, na altura do número 53 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_1_29_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_1_29_sessao.pdf</t>
   </si>
   <si>
     <t>“Concessão de Escrituras das casas do Bairro Castelo Branco II e Jardim Catalão”</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_2_29_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_2_29_sessao.pdf</t>
   </si>
   <si>
     <t>“Integração do Serviço de Atendimento Médico de Urgência (SAMU) e do Corpo de Bombeiro Militar (CBM) na cidade de Catalão”.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6604/sinaleiro_no_cruzamento_da_rua_tenente_cel._joao_c._netto_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6604/sinaleiro_no_cruzamento_da_rua_tenente_cel._joao_c._netto_.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinaleiro ou providencia de trânsito no Cruzamento da Rua Tenente Cel. João C. Neto</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6605/direito_de_acompanhate_as_parturiente_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6605/direito_de_acompanhate_as_parturiente_.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei que autoriza acompanhantes as Parturiente</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6606/29_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6606/29_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão e ao Superintendente de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, a verificação das denúncias das mortes dos peixes no Complexo do Clube do Povo, bem como, o descarte irregular de esgoto no local.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6607/29_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6607/29_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal de Catalão, Dr. Adib Elias, a implantação do Serviço de Verificação de Óbito (SVO) em Catalão/GO.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6608/requerimento_canaleta_paineras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6608/requerimento_canaleta_paineras.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de uma canaleta para escoar água no cruzamento da Rua 2013 com a Rua 2010 no Loteamento Paineiras.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6609/requerimento_lotes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6609/requerimento_lotes.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes ao lado da Transduarte próximo a Mitsubishi no Bairro Veredas dos Buritis.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6610/011_-_bruno_evangelista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6610/011_-_bruno_evangelista.pdf</t>
   </si>
   <si>
     <t>Solicitação para providenciar o escoamento de água pluvial na rua São Luiz n° 146,158,166, esquina com a rua 13 de maio na Vila Erondina.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6611/29a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6611/29a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>Seja feito um estudo para colocação de uma faixa de pedestre elevada na Rua Uruguai, Nº554, Bairro das Américas.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6614/cacamba_de_lixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6614/cacamba_de_lixo.pdf</t>
   </si>
   <si>
     <t>solicitar caçamba de lixo</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6620/requerimento_30o_sessao_-_mato_alvino_albino_-_29_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6620/requerimento_30o_sessao_-_mato_alvino_albino_-_29_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza (roçagem) das margens da Rua José Antônio da Fonseca no Bairro Alvino Albino e ainda estudos para a construção de calçada na referida localidade</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6621/requerimento_30o_sessao_-_prefeitura_nos_bairros_-_30_08_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6621/requerimento_30o_sessao_-_prefeitura_nos_bairros_-_30_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para o retorno da realização do Programa “Prefeitura nos Bairros”.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6622/img_20220829_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6622/img_20220829_0001.pdf</t>
   </si>
   <si>
     <t>para que seja feita a implantação de uma faixa elevada na porta do PS da santa casa.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6623/img_20220829_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6623/img_20220829_0002.pdf</t>
   </si>
   <si>
     <t>para que seja feita o pagamento do piso salarial aos enfermeiros e tecnico de enfermagem.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6624/requerimento_prefeito_e_obras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6624/requerimento_prefeito_e_obras.pdf</t>
   </si>
   <si>
     <t>SOLICITA construção de uma quadra de esportes na Escola Municipal José Sebba, situada na Rua Ovídio Francisco de Oliveira - Bairro Parque das Mangueiras, neste município.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6625/requerimento_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6625/requerimento_saude.pdf</t>
   </si>
   <si>
     <t>SOLICITAR a aquisição dos medicamentos Cloridrato de Metformina de 850mg e 500mg pela Secretaria de Saúde desse município.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6626/requerimento_01_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6626/requerimento_01_ccpa.pdf</t>
   </si>
   <si>
     <t>Retorno das Atividades CCPA</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6627/requerimento_02_centro_de_castracao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6627/requerimento_02_centro_de_castracao.pdf</t>
   </si>
   <si>
     <t>Agilidade no atendimento da ASPAC</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6628/requerimento_mato_alto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6628/requerimento_mato_alto.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem e poda de árvore em terreno baldio da Prefeitura localizado entre a Rua Mogno e a Avenida Palmeira Imperial no Bairro Parque Imperial.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6629/placa_sinalizacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6629/placa_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de Uma placa de sinalização na rodovia municipal Antônio Sebastião Duarte, bem no cruzamento do arco viário com as chácaras Santa Helena.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6630/tapa-buraco_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6630/tapa-buraco_rua.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” na Rua Allan Kardec Mori e na Rua 8, ambas no Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_55-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_55-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__.pdf</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_56-2022_semafaro_r._elias_democh_com_a_joao_c._neto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_56-2022_semafaro_r._elias_democh_com_a_joao_c._neto.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo e posteriormente a implantação de um semáforo na rua Elias Democh no cruzamento com a rua Ten-Cel João C. Neto.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_57-2022_recapeamento_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_57-2022_recapeamento_evelina_nour.pdf</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_semaforo_-_rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_semaforo_-_rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>A indicação para realização do estudo de viabilidade técnica para a implementação de semáforo ou providências para melhorar o trânsito na Rua da Resistência, no cruzamento com a Rua Elias Democh, localizada no Bairro Mãe de Deus.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_giovanni_campo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_giovanni_campo.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de refletores para iluminação do Campo de Futebol da Vila Mutirão.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_transito_-_praca_das_maes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_transito_-_praca_das_maes.pdf</t>
   </si>
   <si>
     <t>Indicação para realização da demarcação das vagas de estacionamento no perímetro da Praça das Mães.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6637/solicitacao_de_manutencao_fixa_na_represa_do_clube_do_povo_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6637/solicitacao_de_manutencao_fixa_na_represa_do_clube_do_povo_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de Equipe fixa para manutenção da Represa do Clube do povo</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6638/criacao_de_um_aplicativo_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6638/criacao_de_um_aplicativo_smtc.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM APLICATIVO DESTINADO AO RECURSO DE MULTAS GERADAS POR_x000D_
 AQUELE ÓRGÃO.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6639/implantacao_de_semaforo_no_cruzamento_das_ruas_jose_saturnino_de_castro_e_elias_democh.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6639/implantacao_de_semaforo_no_cruzamento_das_ruas_jose_saturnino_de_castro_e_elias_democh.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFORO NO CRUZAMENTO DAS RUAS JOSÉ SATURNINO DE CASTRO E ELIAS DEMOCH.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6640/30_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6640/30_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira, a construção do muro entre a UBS João Moreira de Castro e o Colégio Estadual Dona Iayá.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6641/30_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6641/30_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Esporte e Lazer, Ilmo. Sr. Giovani Cortopassi, a manutenção dos equipamentos da academia de musculação, situada agora no antigo Clube da Mineração.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6643/requerimento_melhoria_no_transito_av._goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6643/requerimento_melhoria_no_transito_av._goias.pdf</t>
   </si>
   <si>
     <t>Requerimento - Melhoria no Transito da Av. Goias</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6644/requerimento_limpeza_cemiterio_do_limoeiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6644/requerimento_limpeza_cemiterio_do_limoeiro.pdf</t>
   </si>
   <si>
     <t>Requerimento - Construção de um Muro no Cemitério do Limoeiro</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6645/requerimento_da_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6645/requerimento_da_enel.pdf</t>
   </si>
   <si>
     <t>Requerimento - Manutenção no Sistema da ENEL</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6647/requerimento_limpeza_canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6647/requerimento_limpeza_canteiro.pdf</t>
   </si>
   <si>
     <t>Requerimento Limpeza em Frente ao Canteiro Costela na Brasa</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6648/requerimento_sistema_de_agua_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6648/requerimento_sistema_de_agua_morro_agudo.pdf</t>
   </si>
   <si>
     <t>Requerimento Melhoria no Sistema de Agua da Comunidade Cisterna</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6649/requerimento_patrolamento_estrada_da_lagoinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6649/requerimento_patrolamento_estrada_da_lagoinha.pdf</t>
   </si>
   <si>
     <t>Requerimento Patrolamento das estradas da Região da Lagoinha</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6650/requerimento_58-2022_reforma_quadra_do_setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6650/requerimento_58-2022_reforma_quadra_do_setor_universitario.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da Quadra Poliesportiva “Maria Tereza Elias”, no bairro Setor Universitário.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6651/requerimento_59_-_2022_redutor_de_velocidade_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6651/requerimento_59_-_2022_redutor_de_velocidade_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita a para implantação de um redutor de velocidade ou uma fiscalização eletrônica, na Av. José Marcelino, no bairro Estrela.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6652/requerimento_60-2022_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6652/requerimento_60-2022_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6653/requerimento_1_31_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6653/requerimento_1_31_sessao.pdf</t>
   </si>
   <si>
     <t>Sinalização dos Bairros Castelo Branco II e Jardim Catalão</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6654/requerimento_2_31_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6654/requerimento_2_31_sessao.pdf</t>
   </si>
   <si>
     <t>Implantação de um redutor de velocidade à Rua Cedro, Parque Imperial</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6655/requerimento_3_31_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6655/requerimento_3_31_sessao.pdf</t>
   </si>
   <si>
     <t>Normalização do Fornecimento de Água no distrito de Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6656/req._44_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_semaforo_no_cruzamento_da_rua_pedro_aires_com_a_avenida_raulina_fonseca_paschoal_-_setor_central_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6656/req._44_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_semaforo_no_cruzamento_da_rua_pedro_aires_com_a_avenida_raulina_fonseca_paschoal_-_setor_central_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de um semáforo no  cruzamento da Rua Pedro Aíres com a Avenida Raulina Fonseca Paschoal - Setor Central, nesta cidade.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6657/req._46_-_solicita_a_restauracao_em_carater_de_urgencia_de_dois_mata-burros_na_comunidade_da_custodia_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6657/req._46_-_solicita_a_restauracao_em_carater_de_urgencia_de_dois_mata-burros_na_comunidade_da_custodia_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA a restauração em caráter de urgência de dois mata-burros, localizados na primeira entrada à direita, logo após a entrada para a Comunidade da Custódia, neste município.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6658/31a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_helena_da_silva_ferreira_no1490_bairro_ipanema..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6658/31a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_helena_da_silva_ferreira_no1490_bairro_ipanema..pdf</t>
   </si>
   <si>
     <t>Estudo para colocação de uma faixa de pedestre elevada na Rua Helena da Silva Ferreira, Nº1490, Bairro Ipanema.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6659/requerimento_31o_sessao_-_cras_em_santo_antonio_do_rio_verde_-_06_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6659/requerimento_31o_sessao_-_cras_em_santo_antonio_do_rio_verde_-_06_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para uma possível instalação de unidade extensiva do CRAS – CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6660/requerimento_31o_sessao_-_smtc_campanhas_educativas_-_05_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6660/requerimento_31o_sessao_-_smtc_campanhas_educativas_-_05_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanhas educativas de trânsito, principalmente com foco no respeito a faixa de pedestres e direção defensiva por parte dos motociclistas.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6661/31_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6661/31_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, e á EXP Parking Catalão, através do Ilmo. Sr. Marcelo Fonseca Costa, vagas de estacionamento para motocicleta próxima a Unidade do Pró-Saúde.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6662/31_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6662/31_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, o recapeamento do Residencial Liz.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6663/requerimento_energia_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6663/requerimento_energia_sarv.pdf</t>
   </si>
   <si>
     <t>Indicação para viabilizar o fornecimento de energia elétrica na região da Vila dos Maranhenses localizada no distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6664/requerimento_asfalto_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6664/requerimento_asfalto_sarv.pdf</t>
   </si>
   <si>
     <t>Indicação para asfaltar a Vila dos Maranhenses localizada no distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6665/img_20220905_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6665/img_20220905_0001.pdf</t>
   </si>
   <si>
     <t>reforma da praça lazaro domingos, no bairro primavera</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6666/img_20220905_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6666/img_20220905_0002.pdf</t>
   </si>
   <si>
     <t>para que seja feita reforma da praça do bairro pontal norte colocando lixeira no local.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6667/praca_terreno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6667/praca_terreno.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de uma Praça no terreno baldio da Prefeitura localizado entre a Rua Mogno e a Avenida Palmeira Imperial no Bairro Parque Imperial.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6668/limpeza_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6668/limpeza_represa.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento__protecao_nas_tres_represas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento__protecao_nas_tres_represas.pdf</t>
   </si>
   <si>
     <t>Requerimento Proteção (Guarda Corpos) ao Redor das Três Represas</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_oficina_de_artesanato_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_oficina_de_artesanato_ccpa.pdf</t>
   </si>
   <si>
     <t>Requerimento Oficina de Artesanato CCPA</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_calcada_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_calcada_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>Requerimento Calçada na Rua dos Boiadeiros</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6678/img_20220912_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6678/img_20220912_0001.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O PAGAMENTO DAS FÉRIAS DOS FUNCIONÁRIOS ATE O 5° DIA DO MÊS</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6679/img_20220912_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6679/img_20220912_0002.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO UNIFORMES ESCOLARES AOS ALUNOS DA REDE PUBLICA MUNICIPAL E DISTRITOS.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6680/requerimento_61-2022_patrolamento_estrada_da_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6680/requerimento_61-2022_patrolamento_estrada_da_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento da estrada principal da região da Cisterna.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6681/requerimento_62-2022_pavimentacao_asfaltica_av_tiradentes_castelo_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6681/requerimento_62-2022_pavimentacao_asfaltica_av_tiradentes_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica da Avenida Tiradentes, no bairro Castelo Branco.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6682/requerimento_32o_sessao_-_pro_saude_dentista_-_13_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6682/requerimento_32o_sessao_-_pro_saude_dentista_-_13_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias com relação ao atendimento odontológico oferecido aos associados do Pró-Saúde.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6683/requerimento_32o_sessao_-_alfalto_alvio_albrino_-_13_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6683/requerimento_32o_sessao_-_alfalto_alvio_albrino_-_13_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e onde houver necessidade a reconstrução da malha asfáltica da Rua Ângela Maria Pereira no Bairro Alvino Albino.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6684/requerimento_3_32_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6684/requerimento_3_32_sessao.pdf</t>
   </si>
   <si>
     <t>Acompanhamento da Gestante pelo Médico Obstetra.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6685/requerimento_1_32_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6685/requerimento_1_32_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza do Bairro Castelo Branco II</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6686/reconstrucao_de_mata_burro_em_posse_do_riacho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6686/reconstrucao_de_mata_burro_em_posse_do_riacho.pdf</t>
   </si>
   <si>
     <t>Solicito reconstrução de mata burro que dá acesso ao povoado de Posse do Riacho</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6687/requerimento_ponte_ribeirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6687/requerimento_ponte_ribeirao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Diretor de Pontes e Mata Burro, Ilmo. Sr. Eduardo Francisco Raimundo, a construção de uma ponte de concreto próximo ao Centro Comunitário da Comunidade Ribeirão (Próximo a Fazenda do Sr. Edinho Limirio).</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6690/req._47_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__na_joao_francisco_martins_-_bairros_margon_i_e_ii_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6690/req._47_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__na_joao_francisco_martins_-_bairros_margon_i_e_ii_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para a instalação de um ou mais redutor de velocidade na Rua João Francisco Martins - Bairros Margon I e II, neste município.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6691/req._45_-_solicita_revitalizacao_restauracao_dos_aparelhos_de_ginastica_e_instalacao_de_lampada_na_pracinha_situada_entre_a_rua_sao_luiz_e_avenida_belo_horizonte_-_vila_erondina__nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6691/req._45_-_solicita_revitalizacao_restauracao_dos_aparelhos_de_ginastica_e_instalacao_de_lampada_na_pracinha_situada_entre_a_rua_sao_luiz_e_avenida_belo_horizonte_-_vila_erondina__nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a revitalização, restauração dos aparelhos para atividades físicas e também a instalação de lâmpadas na pracinha situada entre a Rua São Luiz e Avenida Belo Horizonte - Vila Erondina, nesta cidade.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6692/requerimento_limpeza_geral_museu_e_biblioteca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6692/requerimento_limpeza_geral_museu_e_biblioteca.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza Museu e Biblioteca Digital</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6693/requerimento_escoamento_de_agua_avenida_castelo_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6693/requerimento_escoamento_de_agua_avenida_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Requerimento Recapeamento Nivelado Av. Castelo Branco</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6694/requerimento_rede_esgoto_rua_546.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6694/requerimento_rede_esgoto_rua_546.pdf</t>
   </si>
   <si>
     <t>Requerimento Implantação Rede Esgoto Rua 546</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6695/requerimento_de_reforma_da_creche_anibal_rosa_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6695/requerimento_de_reforma_da_creche_anibal_rosa_.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma física da Creche Aníbal Rosa</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6696/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6696/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_.pdf</t>
   </si>
   <si>
     <t>Solicito Criação de rede de atendimento municipal para prevenção do suicídio e automutilação</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6697/requerimento_1_33_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6697/requerimento_1_33_sessao.pdf</t>
   </si>
   <si>
     <t>Reforma da Creche Lázaro Pinto Marra</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6698/requerimento_2_33_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6698/requerimento_2_33_sessao.pdf</t>
   </si>
   <si>
     <t>Estruturação e Contratação de Profissionais para o funcionamento da Clínica de Dependentes Químicos de Catalão</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_33o_sessao_-_atendimento_oftalmologico_-_20_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_33o_sessao_-_atendimento_oftalmologico_-_20_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita esforços no sentido de oferecer à população carente do município atendimento oftalmológico.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_33o_sessao_-_cameras_festa_do_rosario_-_20_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_33o_sessao_-_cameras_festa_do_rosario_-_20_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança em pontos estratégicos da Festa de Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_goinfra_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_goinfra_sarv.pdf</t>
   </si>
   <si>
     <t>Indicação realização de serviço de patrolamento na GO-440 e GO-506, no Distrito de Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6702/colocacao_de_uma_cacamba_de_lixo_na_rua_alcalino_mariano_da_silva_primo_no_522_cidade_jardim..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6702/colocacao_de_uma_cacamba_de_lixo_na_rua_alcalino_mariano_da_silva_primo_no_522_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>Colocação de uma CAÇAMBA DE LIXO na Rua Alcalino Mariano da Silva Primo, nº 522 Cidade Jardim.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6710/img_20220926_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6710/img_20220926_0001.pdf</t>
   </si>
   <si>
     <t>implantação de faixa elevada ou redutor de velocidade na rua pedro afonso de frente asilo Sao vicente de Paula.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6711/img_20220926_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6711/img_20220926_0002.pdf</t>
   </si>
   <si>
     <t>reforma da praça do bairro ipanema</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6712/requerimento_gincana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6712/requerimento_gincana.pdf</t>
   </si>
   <si>
     <t>Requerimento - Gincana para o dia das Crianças</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6713/requerimento_brinquedos_para_o_dia_da_crianca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6713/requerimento_brinquedos_para_o_dia_da_crianca.pdf</t>
   </si>
   <si>
     <t>Requerimento - Brinquedos para as Crianças</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6714/requerimento_mata_burro_sr_geraldo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6714/requerimento_mata_burro_sr_geraldo.pdf</t>
   </si>
   <si>
     <t>Requerimento Mata Burro Região da Paqueta</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6715/requerimento_exame_de_radiografia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6715/requerimento_exame_de_radiografia.pdf</t>
   </si>
   <si>
     <t>Requerimento - Aumento de Raio X</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6716/requerimento_64-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6716/requerimento_64-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6717/requerimento_63-2022_pavimentacao_asfaltica_no_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6717/requerimento_63-2022_pavimentacao_asfaltica_no_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de pavimentação asfáltica no bairro Estrela.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6718/requerimento_65-2022_reforma_creche_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6718/requerimento_65-2022_reforma_creche_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do CMEI Francisco Clementino San Tiago Dantas.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6719/requerimento_de_reforma_da_creche_anibal_rosa_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6719/requerimento_de_reforma_da_creche_anibal_rosa_01.pdf</t>
   </si>
   <si>
     <t>Reforma da creche Anibal Rosa</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6720/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6720/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_01.pdf</t>
   </si>
   <si>
     <t>Criação de departamento especializado a prevenção de suicídio .</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6721/agua_morro_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6721/agua_morro_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicitando Ligação de Água na Igrejinha do Morro do São João.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6722/postes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6722/postes.pdf</t>
   </si>
   <si>
     <t>Solicitação de Compra de 04 (quatro) Postes de energia elétrica para a Rua Artur Dias da Silva 2, no Bairro Maria Amélia 2, Catalão-GO.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6723/requerimento_34o_sessao_-_bicicletario_-_27_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6723/requerimento_34o_sessao_-_bicicletario_-_27_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para a implantação de “Estações de Estacionamento para Bicicletas”, os chamados “Bicicletários Públicos” nos principais pontos de nossa cidade, como: praças, academias ao ar livre, parques e avenidas do município.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6724/requerimento_34o_sessao_-_limpeza_bueiros_-_26_09_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6724/requerimento_34o_sessao_-_limpeza_bueiros_-_26_09_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o serviço de limpeza e desobstrução de todos os bueiros do município.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6725/requerimento_2_34_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6725/requerimento_2_34_sessao.pdf</t>
   </si>
   <si>
     <t>Retorno das Atividades do Cursinho Israel Macedo</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6726/requerimento_1_34_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6726/requerimento_1_34_sessao.pdf</t>
   </si>
   <si>
     <t>Limpeza e sinalização do Bairro Dona Matilde</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6727/req._48_-_solicita_a_anstalacao_de_uma_faixa_elevada_na_rua_uruana__no_86_em_frente_a_associacao_dos_diabeticos_do_sudeste_goiano_-_adisgo_situado_no_bairro_mae_de_deus_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6727/req._48_-_solicita_a_anstalacao_de_uma_faixa_elevada_na_rua_uruana__no_86_em_frente_a_associacao_dos_diabeticos_do_sudeste_goiano_-_adisgo_situado_no_bairro_mae_de_deus_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a instalação de uma faixa elevada na Rua Uruana n°86, em frente a Associação dos Diabéticos do Sudeste Goiano - ADISGO, situada no Bairro Mãe de Deus, nesta cidade.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6728/requerimento_-_limpeza_primavera_e_imperial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6728/requerimento_-_limpeza_primavera_e_imperial.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja executada a limpeza dos Bairros Jardim Primavera e Parque Imperial.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6729/requerimento_faixa_elevada_av._es.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6729/requerimento_faixa_elevada_av._es.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar uma faixa de pedestre elevada ou até mesmo um redutor de velocidade na Av. Espirito Santo, próximo a Creche Alba Mathias Mesquita, no Setor Aeroporto.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6730/requerimento_meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6730/requerimento_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de segurança e recuperação no complexo ecológico do Setor Universitário</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6733/requerimento__meio_fio_rua_teodora.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6733/requerimento__meio_fio_rua_teodora.pdf</t>
   </si>
   <si>
     <t>Requerimento - Construção do Meio Fio na Rua Teodora Maria de Jesus</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6734/requerimento_brinquedos_para_o_dia_da_crianca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6734/requerimento_brinquedos_para_o_dia_da_crianca.pdf</t>
   </si>
   <si>
     <t>Requerimento - Brinquedos para Crianças</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6735/requerimento_gincana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6735/requerimento_gincana.pdf</t>
   </si>
   <si>
     <t>Requerimento - Gincana para as Crianças</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6736/requerimento_sinalizacao_ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6736/requerimento_sinalizacao_ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>Indicação para revitalizar a pintura de sinalização na Rua Ricardo Paranhos, no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6737/requerimento_faixa_elevada_ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6737/requerimento_faixa_elevada_ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar estudo de viabilidade técnica para colocar uma faixa de pedestre elevada ou até mesmo um redutor de velocidade na Av. Ricardo Paranhos e na Rua Ricardo Paranhos, no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6738/req._50_-_solicita_ao_secretario_de_saude_de_catalao_que_designe_medicos_para_cobrirem_ferias_em_santo_antonio_do_rio_verde_no__municipio_de_catalao..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6738/req._50_-_solicita_ao_secretario_de_saude_de_catalao_que_designe_medicos_para_cobrirem_ferias_em_santo_antonio_do_rio_verde_no__municipio_de_catalao..pdf</t>
   </si>
   <si>
     <t>SOLICITA a contratação de médicos, objetivando cobrir as férias dos médicos titulares que, atendem na Unidade Básica de Saúde (UBS) no Distrito de Santo Antônio do Rio Verde - Município de Catalão.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6739/req._49_-_substituicao_de_lampadas_queimadas_ou_danificadas_na_avenida_nicolau_abrao_nas_proximidades_do_morrinho_santo_antonio_-_bairro_santo_antonio_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6739/req._49_-_substituicao_de_lampadas_queimadas_ou_danificadas_na_avenida_nicolau_abrao_nas_proximidades_do_morrinho_santo_antonio_-_bairro_santo_antonio_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA a substituição de lâmpadas queimadas ou danificadas em postes de iluminação pública localizados na Avenida Nicolau Abrão nas proximidades do Morrinho Santo Antônio - Bairro Santo Antônio, nesta cidade.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6740/requerimento_1_sessao_36.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6740/requerimento_1_sessao_36.pdf</t>
   </si>
   <si>
     <t>Limpeza da Represa Monsenhor Souza</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6741/36_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6741/36_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão e ao Superintendente de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, a verificação das denúncias das mortes dos peixes nas represas do Monsenhor Souza, bem como, o descarte irregular de esgoto no local.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6742/36_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6742/36_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Regulação, Ilmo. Sr. Luiz Carlos Dahas, a inspeção das casas lotéricas do município, para verificar se as mesmas disponibilizam aos clientes banheiros.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6743/img_20221003_0009.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6743/img_20221003_0009.pdf</t>
   </si>
   <si>
     <t>recapeamento tapa buraco na rua l2 clube acfertil.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6744/requerimento_36o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6744/requerimento_36o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de “Lixeiras Ecológicas” nas praças e principais vias do município.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6745/requerimento_36o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_04_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6745/requerimento_36o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_04_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para reduzir a velocidade dos veículos que trafegam na Rua 125 no Setor Aeroporto (trecho em frente a Creche Municipal Alba Mathias de Mesquita).</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6746/asfalto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6746/asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitação da conclusão do asfalto na Estrada do Ingazeiro ligando à Avenida Perimetral (do Setor Marconi com o Bairro Portal do Lago I).</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6747/ponte_martirios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6747/ponte_martirios.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reparo da Ponte situada na Fazenda Martírios, Município de Catalao-GO.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6757/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6757/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda01.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção ou novo calçamento do  estacionamento do CMEI Irmã Iolanda</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6758/img_20221017_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6758/img_20221017_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma praça no bairro Parque imperial</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6759/img_20221017_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6759/img_20221017_0002.pdf</t>
   </si>
   <si>
     <t>tapas buracos na rua dos boiadeiros, no bairro vila cruzeiro.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6760/requerimento_recapeamento_rua_girassol.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6760/requerimento_recapeamento_rua_girassol.pdf</t>
   </si>
   <si>
     <t>Requerimento - Recapeamento Rua Girassol</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6761/requerimento_bueiro_sem_tampa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6761/requerimento_bueiro_sem_tampa.pdf</t>
   </si>
   <si>
     <t>Requerimento Implantação de Tampa de Bueiro</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6762/requerimento_medico_neuropediatra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6762/requerimento_medico_neuropediatra.pdf</t>
   </si>
   <si>
     <t>Requerimento - Médico Neuropediatra</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6763/requerimento_retirada_do_mata_burro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6763/requerimento_retirada_do_mata_burro.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retirada de um ''Mata - Burro''</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6764/requerimento_1_37_e_38_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6764/requerimento_1_37_e_38_sessao.pdf</t>
   </si>
   <si>
     <t>Requer Informações do Poder Executivo sobre a ausência de Médico Legista Residente no Município de Catalão, bem como a possibilidade de intervenção junto ao Estado solicitando mais Médicos Legistas para atender nossa região.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6765/requerimento_2_37_e_38_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6765/requerimento_2_37_e_38_sessao.pdf</t>
   </si>
   <si>
     <t>Iluminação da Avenida João Margon Vaz, que liga os bairros Campo Belo, Jardim Florença e Dona Matilde</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6766/requerimento_sinalizacao_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6766/requerimento_sinalizacao_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar a pintura de sinalização por toda a extensão do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6767/014-_giovani_cortopassi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6767/014-_giovani_cortopassi.pdf</t>
   </si>
   <si>
     <t>Solicitação ao secretário Giovani Cortopassi do projeto esporte e lazer nos bairros.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6768/req._51_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6768/req._51_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA  a substituição de uma lâmpada queimada em um poste na Rua 26 - Bairro Margon, nesta cidade.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6769/requerimento_37o_sessao_-_producao_de_pescados_-_18_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6769/requerimento_37o_sessao_-_producao_de_pescados_-_18_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para o desenvolvimento e a implementação de programas de incentivo à produção de pescados no município.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6770/requerimento_38o_sessao_-_recapeamento_asfalto_-_18_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6770/requerimento_38o_sessao_-_recapeamento_asfalto_-_18_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento e/ou operação tapa buracos nas seguintes localidades: Rua: 2006 e Rua 2004 esquina com a Rua 2012 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6771/37_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6771/37_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Implantação de acessibilidade nos Colégios Estaduais que ainda não se adaptaram, conforme Lei de Acessibilidade de n. 10.098/2000.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6780/39_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6780/39_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Superintendente Municipal de Trânsito, Ilmo. Sr. Clayton César dos Santos, elaboração de um plano de trânsito para que nos locais onde não tenham semáforos que as faixas de pedestres sejam elevadas e sinalizadas em cor diferente norteando assim os motoristas para diminuírem a velocidade e dando preferência aos pedestres.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6781/solicitacao_de_sessao_solene_aos_dentistas_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6781/solicitacao_de_sessao_solene_aos_dentistas_.pdf</t>
   </si>
   <si>
     <t>Solicitação de sessão solene aos Dentista</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6782/cmei_yolanda_vaz_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6782/cmei_yolanda_vaz_02.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparo no patio do CMEI Irmã Yolanda</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6783/requerimento_redutor_de_velocidade__rua_79.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6783/requerimento_redutor_de_velocidade__rua_79.pdf</t>
   </si>
   <si>
     <t>Requerimento - Redutor de Velocidade Rua 79 H</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6784/requerimento__limpeza_caps.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6784/requerimento__limpeza_caps.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza do Caps</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6785/requerimento__limpeza_pista_caminhada_paqueta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6785/requerimento__limpeza_pista_caminhada_paqueta.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza Pista de Caminhada Paquetá</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6786/39_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6786/39_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Transporte e Infraestrutura, Ilmo. Sr. Luis Severo Braga Gomide, ação tapa-buraco nos bairros Estrela, Castelo Branco e Jardim Paraíso.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6787/requerimento_projeto_crescer_sorrindo_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6787/requerimento_projeto_crescer_sorrindo_1.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retorno do Projeto Crescer Sorrindo</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6788/img_20221024_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6788/img_20221024_0002.pdf</t>
   </si>
   <si>
     <t>tapa buracos no bairro Evelina Nuor.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6789/img_20221024_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6789/img_20221024_0001.pdf</t>
   </si>
   <si>
     <t>Ao superintendente da sae Rodrigo Margon para verificar o esgoto proximo a represa do Monsenhor Souza.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6790/requerimento_68-2022_canaleta_av._dr_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6790/requerimento_68-2022_canaleta_av._dr_lamartine.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma canaleta para escoar água na Av. Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6791/requerimento_67-2022_recapeamento_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6791/requerimento_67-2022_recapeamento_evelina_nour.pdf</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6792/requerimento_66-2022_tampa_do_bueiro_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6792/requerimento_66-2022_tampa_do_bueiro_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Solicita a troca da tampa do bueiro na rua Getúlio Vaz.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6793/requerimento_40o_sessao_-_represa_monsenhor_-_25_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6793/requerimento_40o_sessao_-_represa_monsenhor_-_25_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração e execução de projeto de revitalização do complexo das três represas do Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6794/requerimento_39o_sessao_-_coleta_seletiva_-_24_10_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6794/requerimento_39o_sessao_-_coleta_seletiva_-_24_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do serviço da coleta seletiva do lixo com a colocação de lixeiras nos principais pontos da cidade e a realização de campanhas educativas orientado a população para a importância desse serviço.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6795/015-_silas_jose_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6795/015-_silas_jose_tristao.pdf</t>
   </si>
   <si>
     <t>Solicitação para o início do projeto de plantações de árvores nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6796/requerimento_tapa_buraco_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6796/requerimento_tapa_buraco_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda a extensão do Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6813/requerimento_2_41_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6813/requerimento_2_41_sessao.pdf</t>
   </si>
   <si>
     <t>Manutenção do Esgoto na Avenida Lamartine, nas proximidades do Restaurante Barão.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6814/requerimento_1_41_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6814/requerimento_1_41_sessao.pdf</t>
   </si>
   <si>
     <t>Infraestrutura nos Bairros Conquista e Cidade Jardim, realizando reparos na Iluminação, Limpeza e Manutenção da rede de esgoto.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6815/req._52_-_solicita_uma_analise_de_viabilidade_tecnica_para_instalacao_de_semaforos_no_encontro_da_avenida_planaltina_com_a_rua_porto_nacional_-_bairro_pio_gomes_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6815/req._52_-_solicita_uma_analise_de_viabilidade_tecnica_para_instalacao_de_semaforos_no_encontro_da_avenida_planaltina_com_a_rua_porto_nacional_-_bairro_pio_gomes_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>Solicita uma análise de viabilidade técnica para instalação de semáforos no encontro da Avenida Planaltina com a Rua Porto Guimarães (foto em anexo) - Bairro Pio Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6816/requerimento_academia_ar_livre_jardim_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6816/requerimento_academia_ar_livre_jardim_catalao.pdf</t>
   </si>
   <si>
     <t>Requerimento - Retorno da Academia Ar Livre Bairro Jardim Catalão</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6817/requerimento_sinalizacao_jardim_catalao_e_castelo_branco_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6817/requerimento_sinalizacao_jardim_catalao_e_castelo_branco_ii.pdf</t>
   </si>
   <si>
     <t>Requerimento - Sinalização das Ruas Bairro Castelo Branco II e Jardim Catalão</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6818/requerimento_estacionamento_rua_nilo_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6818/requerimento_estacionamento_rua_nilo_margon.pdf</t>
   </si>
   <si>
     <t>Requerimento - Estacionamento Rua Nilo Margon</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6819/requerimento_69-2022_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6819/requerimento_69-2022_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6820/requerimento_70-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6820/requerimento_70-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6821/requerimento_limpeza_de_lote_-_perto_da_creche.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6821/requerimento_limpeza_de_lote_-_perto_da_creche.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a limpeza dos lotes ao lado da Construção “Creche pró-Infância”, na Rua 641, do Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6822/requerimento_tapa_buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6822/requerimento_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, nos Bairros Jardim Paraíso, Evelina Nour e Vila Erondina.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6823/img_20221031_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6823/img_20221031_0002.pdf</t>
   </si>
   <si>
     <t>Tapa-Buracos, Rua São Pedro, Bairro Elias Safatle</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6824/img_20221031_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6824/img_20221031_0001.pdf</t>
   </si>
   <si>
     <t>Solicitação  de Curso de ABS( Auxiliar de Saúde Bucal)</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6825/41_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6825/41_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Elaboração de um plano de trânsito para que nos locais onde não tenham semáforos que as faixas de pedestres sejam elevadas e sinalizadas em cor diferente norteando assim os motoristas para diminuírem a velocidade e dando preferência aos pedestres.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6826/41_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6826/41_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6827/requerimento_41o_sessao_-_asfalto_centro_de_castracao_-_01_11_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6827/requerimento_41o_sessao_-_asfalto_centro_de_castracao_-_01_11_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o asfaltamento da Rua Belém no Bairro Vila Erondina, trecho que dá acesso ao Centro de Castração e Reinserção de Cães e Gatos do Munícipio de Catalão.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6828/requerimento_41o_sessao_-_recapeamento_asfalto_monsenhor_-_01_11_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6828/requerimento_41o_sessao_-_recapeamento_asfalto_monsenhor_-_01_11_2022.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua: 604 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6829/015-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6829/015-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação a SMTC providenciar faixa de “Pare” na rua G esquina com a rua C no Alto da Boa Vista.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6830/requerimento_ver._gilmar_serra_do_facao_pdf.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6830/requerimento_ver._gilmar_serra_do_facao_pdf.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Antônio Neto, no uso de suas atribuições constitucionais, requer que seja encaminhado expediente ao Sr. Luiz Antônio Golveia de Albuquerque, Diretor Presidente da Usina Serra do Facão, solicitando informações sobre os investimentos na área social que a Empresa realizou desde o início da sua construção até o presente momento no Município de Catalão-GO.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6831/convenio_de_profissional_bucomaxilofacial_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6831/convenio_de_profissional_bucomaxilofacial_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de convenio cm profissionais Bucomaxilos</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7005/convenio_de_profissional_bucomaxilofacial_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7005/convenio_de_profissional_bucomaxilofacial_.pdf</t>
   </si>
   <si>
     <t>bucomaxilofacial</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7006/requerimento_71-2022_limpeza_parque_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7006/requerimento_71-2022_limpeza_parque_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e serviço de roçagem ao longo do Parque Santa Cruz.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7007/requerimento_73-2022_recapeamento_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7007/requerimento_73-2022_recapeamento_evelina_nour.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico ou operação tapa-buraco no bairro Evelina Nour.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7008/requerimento_72-2022_iluminacao_de_led_-_calcadao_da_sec_de_meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7008/requerimento_72-2022_iluminacao_de_led_-_calcadao_da_sec_de_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da iluminação de LED no calçadão localizado em frente a Secretaria de Meio Ambiente, na Av. Dr. Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7009/requerimento__iluminacao_avenida_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7009/requerimento__iluminacao_avenida_margon.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Iluminação Avenida Margon</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7010/requerimento__recapeamento_av_l_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7010/requerimento__recapeamento_av_l_1.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Recapeamento Avenida L 1</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7011/requerimento__limpeza_ciclovia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7011/requerimento__limpeza_ciclovia.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Limpeza Ciclovia</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7012/requerimento__rede_fluvial_rua_sao_luis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7012/requerimento__rede_fluvial_rua_sao_luis.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - rede fluvial rua: Sao Luis</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7013/img_20221128_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7013/img_20221128_0001.pdf</t>
   </si>
   <si>
     <t>redutor de velocidade próximo o supermercado Berlu na avenida Espirito Santo.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7014/img_20221128_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7014/img_20221128_0002.pdf</t>
   </si>
   <si>
     <t>que seja feito o alambrado na quadra de areia do distrito de Pires Belo.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7015/requerimento_2_41_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7015/requerimento_2_41_sessao.pdf</t>
   </si>
   <si>
     <t>“Manutenção e Recapeamento Asfáltico no Cemitério Municipal.”</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7016/requerimento_1_41_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7016/requerimento_1_41_sessao.pdf</t>
   </si>
   <si>
     <t>“Infraestrutura à Rua Salustiano da Paz, Bairro Ipanema, realizando reparos na Iluminação e Recapeamento Asfáltico.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7017/req._53_-_solicita_instalacao_de_semaforos_nas_seguintes_via_rua_planaltina_com_a_rua_porto_nacional_e_outro_na_rua_porto_nacional_com_a_rua_joao_luiz_bairro_pio_gomes_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7017/req._53_-_solicita_instalacao_de_semaforos_nas_seguintes_via_rua_planaltina_com_a_rua_porto_nacional_e_outro_na_rua_porto_nacional_com_a_rua_joao_luiz_bairro_pio_gomes_neste_municipio..pdf</t>
   </si>
   <si>
     <t>Solicita instalação de semáforos nas seguintes vias: Rual Planaltina com Rua Porto Nacional e Rua Porto Nacional com Avenida João Luiz - Bairro Pio Gomes, neste município.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7018/requerimento_44o_sessao_-_brinquedos_natal_-_29_11_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7018/requerimento_44o_sessao_-_brinquedos_natal_-_29_11_2022.pdf</t>
   </si>
   <si>
     <t>solicitando esforços para que nesse próximo “Natal” seja realizada a distribuição de brinquedos para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7020/requerimento_44o_sessao_-_semafaro_jardim_paulista_-_29_11_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7020/requerimento_44o_sessao_-_semafaro_jardim_paulista_-_29_11_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos para possível instalação de Semáforo no entroncamento da Rua da Resistência com a Rua Elias Democh no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7021/44_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7021/44_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, o credenciamento de clinicas e/ou hospitais para a realização dos exames cardíacos: MAPA e Holter 24H.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7022/44_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7022/44_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Catalão, Dr. Adib Elias, solicitando que faça gestão junto a Secretaria de Educação para a distribuição de uniforme escolar para todas as crianças da rede de ensino municipal e também que seja incluso Kits escolares.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7023/requerimento_tapa_buraco_-_rua_sao_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7023/requerimento_tapa_buraco_-_rua_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda a extensão dos Bairros Vila Erondina e Jardim Paraíso.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7061/requerimento_tapa_buraco_-_portal_do_lago.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7061/requerimento_tapa_buraco_-_portal_do_lago.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS, por toda a extensão do Bairro Portal do Lago.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7062/requerimento_recapeamento_e_rocagem_av._tiradentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7062/requerimento_recapeamento_e_rocagem_av._tiradentes.pdf</t>
   </si>
   <si>
     <t>Indicação para a atuação da AÇÃO TAPA BURACOS e ROÇAGEM, por toda a extensão da Avenida Tiradentes no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7063/requerimento_75-2022_construcao_de_uma_sala_multiuso_-_escola_santa_ines.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7063/requerimento_75-2022_construcao_de_uma_sala_multiuso_-_escola_santa_ines.pdf</t>
   </si>
   <si>
     <t>Solicita  para construção de uma sala multiuso na Escola Municipal Santa Inês.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7064/requerimento_74-2022__limpeza_nas_margens_da_linha_ferrea_no_st_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7064/requerimento_74-2022__limpeza_nas_margens_da_linha_ferrea_no_st_antonio.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza nas margens da linha férrea, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7065/46o_restauracao_de_um_mata-burro_na_fazenda_olhos_dagua..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7065/46o_restauracao_de_um_mata-burro_na_fazenda_olhos_dagua..pdf</t>
   </si>
   <si>
     <t>. Eduardo Francisco Raimundo, que seja feito a restauração de um mata-burro na Fazenda Olhos D’água.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7066/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7066/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf</t>
   </si>
   <si>
     <t>CLAYTON CESAR DOS SANTOS, QUE SEJA FEITO A INSTALAÇÃO DE UMA FAIXA DE PEDESTRE ELEVADA em frente ao Mini Box Cidade Jardim, situada na Rua Orcalino M. da Silva Primo, Nº474, Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7068/requerimento__pintura_da_farmacia_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7068/requerimento__pintura_da_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Pintura do prédio da Farmácia Municipal</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7069/requerimento__entrada_do_vila_maria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7069/requerimento__entrada_do_vila_maria.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar -  Manutenção e recapeamento entrada do bairro Vila Maria</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7071/46_sessao_2022_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7071/46_sessao_2022_-_01.pdf</t>
   </si>
   <si>
     <t>Diretor Municipal de Limpeza, Ilmo. Sr. Valdemes Rosa da Silva, solicitando a limpeza dos bairros: Dona Sofia, Setor Aeroporto, Goianiense, Barka e Dona Matilde.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7072/46_sessao_2022_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7072/46_sessao_2022_-_02.pdf</t>
   </si>
   <si>
     <t>Diretor de Endemias, Ilmo. Sr. Giovani Franco Cunha, solicitando ações e medidas referente ao combate à Dengue e ao mosquito transmissor da doença (Aedes Aegypti) no Município de Catalão/GO.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7073/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7073/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de redutor de velocidade (quebra-molas) na Rua 91 esquina com a Rua C 3 - Bairro Castelo Branco II, neste município.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7074/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7074/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de roçagem no CAIC São Francisco de Assis situado na Rua Ten. Cel. Cerqueira Neto s/n - Jd Primavera, nesta cidade.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7075/img_20221205_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7075/img_20221205_0001.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre na porta da escola PAÉ</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7076/img_20221205_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7076/img_20221205_0002.pdf</t>
   </si>
   <si>
     <t>A Poda das árvores na avenida Jóse Marcelino.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7077/requerimento_1_46_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7077/requerimento_1_46_sessao.pdf</t>
   </si>
   <si>
     <t>“A Limpeza e Sinalização do Setor Marconi”.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7078/requerimento_2_46_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7078/requerimento_2_46_sessao.pdf</t>
   </si>
   <si>
     <t>“A limpeza nas proximidades do Parque Natural Municipal do Setor Santa Cruz, “Prof. Guilhermo Leonidas de Castro Moya”, no Setor Universitário.”</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7079/requerimento_46o_sessao_-_banheiro_cemiterio_municpal_-_06_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7079/requerimento_46o_sessao_-_banheiro_cemiterio_municpal_-_06_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de banheiros masculino e feminino no Cemitério Municipal.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7080/requerimento_46o_sessao_-_calcadao_raulina_-_06_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7080/requerimento_46o_sessao_-_calcadao_raulina_-_06_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a reparação de alguns trechos do calçadão da Av. Raulina Fonseca Paschoal.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7081/esgoto_jose_anchieta_05_12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7081/esgoto_jose_anchieta_05_12.pdf</t>
   </si>
   <si>
     <t>Pedido rede de esgoto na Rua José de Anchieta, Residencial Parati.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7082/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_0101.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7082/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_0101.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de uma rede de atenção e prevenção ao suicidio</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7140/requerimento_76-2022_alteracao_da_av._nicolau_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7140/requerimento_76-2022_alteracao_da_av._nicolau_abrao.pdf</t>
   </si>
   <si>
     <t>Solicita estacionamento em um único lado da Av. Nicolau Abrão, no quarteirão da Câmara Municipal.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7141/requerimento_77-2022__limpeza_na_praca_do_bairro_pontal_norte_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7141/requerimento_77-2022__limpeza_na_praca_do_bairro_pontal_norte_.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da praça José Veríssimo, no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7142/requerimento_78-2022_ponte_ribeirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7142/requerimento_78-2022_ponte_ribeirao.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção da ponte da comunidade ribeirão.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7143/requerimento_1_46_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7143/requerimento_1_46_sessao.pdf</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7144/requerimento_2_47_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7144/requerimento_2_47_sessao.pdf</t>
   </si>
   <si>
     <t>“Sinalização da Rua Argentina, Bairro das Américas”.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7145/requerimento_1_47_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7145/requerimento_1_47_sessao.pdf</t>
   </si>
   <si>
     <t>“A Limpeza e Sinalização do Setor Dona Matilde”.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7146/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7146/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de roçagem no CAIC São Francisco de Assis situado na Rua Ten. Cel. Cerqueira Neto s/n Jd. Primavera, nesta cidade.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7147/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7147/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de redutor de velocidade (quebra-molas) na Rua 91 esquina com a Rua C 3- Bairro Castelo Branco II, neste município.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7148/requerimento_casas_evelina_nour_iii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7148/requerimento_casas_evelina_nour_iii.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Esclarecimento de Entrega das Casas do Bairro Evelina Nour III</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7149/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7149/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Faixa de Pedestre em frente a Escola Casinha Feliz</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7150/requerimento_47o_sessao_-_meio_fio_vila_uniao_-_13_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7150/requerimento_47o_sessao_-_meio_fio_vila_uniao_-_13_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a reconstrução de parte do meio fio em uma área de propriedade do município, situada na Rua Princesa Isabel, na altura do número 54 na Vila União.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7151/requerimento_47o_sessao_-_quadra_sao_joao_-_13_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7151/requerimento_47o_sessao_-_quadra_sao_joao_-_13_12_2022.pdf</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7152/requerimento_de_reforma_da_creche_anibal_rosa_111.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7152/requerimento_de_reforma_da_creche_anibal_rosa_111.pdf</t>
   </si>
   <si>
     <t>Solicitação da Reforma da creche Anibal Rosa</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7153/016_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7153/016_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma faixa elevada ou um redutor de velocidade na avenida José Marcelino 2614 no Castelo Branco próximo ao supermercado Santhiago.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7176/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7176/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf</t>
   </si>
   <si>
     <t>SOLICITA um estudo técnico para possível instalação de redutor de velocidade (quebra-molas) na Rua Noventa e um (91) esquina com a Rua C 3- Bairro Castelo Branco II, neste município.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7177/req._55_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7177/req._55_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA serviço de roçagem na Escola Municipal CAIC São Francisco de Assis, situada na Rua Ten. Cel. Cerqueira Neto s/n - Jd. Primavera, nesta cidade.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7178/req._56_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7178/req._56_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA os serviços de limpeza e roçagem nas Três Represas, situadas no Bairro Monsenhor de Souza, nesta cidade.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7179/requerimento_1_48_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7179/requerimento_1_48_sessao.pdf</t>
   </si>
   <si>
     <t>“A limpeza na Avenida Presidente Médici atual Avenida João Neto de Campos, no Setor Santa Cruz.”</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7180/requerimento_2_48_sessao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7180/requerimento_2_48_sessao.pdf</t>
   </si>
   <si>
     <t>“Infraestrutura nos Bairros Maria Amélia I e II, realizando reparos na Iluminação, Recapeamento Asfáltico e Limpeza.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7181/requerimento_48o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7181/requerimento_48o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7182/requerimento_48o_sessao_-_uniforme_e_material_escolar_-_19_12_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7182/requerimento_48o_sessao_-_uniforme_e_material_escolar_-_19_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicita esforços para que no início desse próximo ano letivo de 2.023 seja realizada a distribuição de uniforme e kits de material escolar para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7184/requerimento_79-2022_arborizacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7184/requerimento_79-2022_arborizacao.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um espaço verde no canteiro central entre as Ruas 96 e Hosana Salviano, no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7185/requerimento_80-2022_limpeza_parque_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7185/requerimento_80-2022_limpeza_parque_santa_cruz.pdf</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7186/requerimento_81-2022_abertura_de_canteiro_na_av._dr_lamartine_c_a_rua_benjamin_silveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7186/requerimento_81-2022_abertura_de_canteiro_na_av._dr_lamartine_c_a_rua_benjamin_silveira.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura do canteiro da Av. Dr. Lamartine Pinto de Avelar, na altura da Rua Benjamin Silveira, na esquina da loja Goiás Mangueiras, para passagem de veículos.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7187/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7187/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf</t>
   </si>
   <si>
     <t>Indicação Parlamentar - Sinalização dos ''Quebra - Molas'' dos Bairros Evelina Nour I e II.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7188/direito_de_acompanhate_as_parturiente_19122022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7188/direito_de_acompanhate_as_parturiente_19122022.pdf</t>
   </si>
   <si>
     <t>SolicitaÇão do cumprimento do direito da parturiente</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5754/projeto_de_emenda_a_lei_organica_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5754/projeto_de_emenda_a_lei_organica_01-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 16, V, e art. 121, § 3º da Lei Orgânica do Município de Catalão, Lei nº. 845/1990".</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6045/emenda_modificativa_-_lei_05.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6045/emenda_modificativa_-_lei_05.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: "CRIA A ASSISTÊNCIA JUDICIÁRIA MUNICIPAL, NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE PROMOÇÃO E AÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6087/emenda_no_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6087/emenda_no_02-2022.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do § 1° do artigo 3° do Projeto de Lei n. 13 de 21 de março de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6253/emenda_modificativa_no_03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6253/emenda_modificativa_no_03-2022.pdf</t>
   </si>
   <si>
     <t>“Modifica redação do Inciso I e II do Art. 7º do Projeto de Lei nº 21 de 02 de abril de 2.022, e dá outras providências”.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6316/emenda_supressiva_e_modificativa_no_04-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6316/emenda_supressiva_e_modificativa_no_04-2022.pdf</t>
   </si>
   <si>
     <t>“Suprime parcialmente o inciso I do Art. 1º, suprime totalmente o inciso II, totalmente o caput do Art. 5º e modifica o § Único do Art. 5º tornando-o caput do Projeto de Lei de nº 21 de 02 de abril de 2022”.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6615/emenda_ao_proj_de_lei_no05-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6615/emenda_ao_proj_de_lei_no05-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 3º e Art. 2º do Projeto de Lei n. 05, de 16 de fevereiro de 2022."</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6670/emenda_aditiva_no_06-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6670/emenda_aditiva_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Acrescente-se ao art. 1º do projeto de lei n° 59, de 19 de agosto de 2022”.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6688/emenda_n_07-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6688/emenda_n_07-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 3°, 4°, 8°, 10 e Art. 12 do Projeto de Lei n. 05, de 16 fevereiro de 2022."</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6705/emenda_n08-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6705/emenda_n08-2022.pdf</t>
   </si>
   <si>
     <t>“CRIA A ASSISTÊNCIA JUDICIÁRIA MUNICIPAL, NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE PROMOÇÃO E AÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>Emenda à LDO</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6378/emenda_aditiva_no_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6378/emenda_aditiva_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei n°029, de 13 de abril de 2022, o qual dispõe sobre a Lei de Diretrizes Orçamentárias para elaboração da Lei Orçamentaria Anual do exercício de 2023.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>Emenda à LOA</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6840/emenda_no_01-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6840/emenda_no_01-2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentária ao Projeto de Lei n° 66/2022".</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6841/emenda_no_02-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6841/emenda_no_02-2022.pdf</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6842/emenda_no_03-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6842/emenda_no_03-2022.pdf</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6843/emenda_no_04-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6843/emenda_no_04-2022.pdf</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6857/emenda_a_loa_no_05-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6857/emenda_a_loa_no_05-2022.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dotação orçamentária ao Projeto de Lei nº 66/2022.”</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6844/emenda_no_06-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6844/emenda_no_06-2022.pdf</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6848/emenda_no_07-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6848/emenda_no_07-2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dotação orçamentária ao Projeto de Lei nº 66/2022".</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6849/emenda_no_08-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6849/emenda_no_08-2022.pdf</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6850/emenda_no_09-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6850/emenda_no_09-2022.pdf</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6851/emenda_no_10-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6851/emenda_no_10-2022.pdf</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6852/emenda_no_11-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6852/emenda_no_11-2022.pdf</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6853/emenda_no_12-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6853/emenda_no_12-2022.pdf</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6854/emenda_no_13-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6854/emenda_no_13-2022.pdf</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6855/emenda_no_14-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6855/emenda_no_14-2022.pdf</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6856/emenda_no_15-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6856/emenda_no_15-2022.pdf</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6845/emenda_no_16-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6845/emenda_no_16-2022.pdf</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6846/emenda_no_17-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6846/emenda_no_17-2022.pdf</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6847/emenda_no_18-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6847/emenda_no_18-2022.pdf</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7019/emenda_a_loa_no_19-2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7019/emenda_a_loa_no_19-2022.pdf</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/8419/48_sessao_or_2022.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/8419/48_sessao_or_2022.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 48 Sessão Ordinária de 2022 da 2ª Sessão Legislativa da 21ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12205,51 +12205,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5637/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5647/mocao_de_aplausos_luciano_pm_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5657/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5663/mocao_de_aplauso_sub_tenente_luciano_e_cabo_pablo_leon20220207_10095859.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5682/mocao_de_aplauso_juiza_sirlei_martins_da_costa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_juiz_carlos_alberto_franca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5684/mocao_de_aplauso_juiz_nicomedes_domingos_borges.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5815/mocao_de_aplausos_7o_sessao_-_agentes_de_saude_-_15_03_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5816/mocao_de_pesar_picole.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5817/mocao_de_aplausos_01-2022__45_anos_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5841/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5880/mocao_de_pesar_tiao_pereira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5881/mocao_de_pesar_02-2022__olicia_francisca_da_cunha_-_mae_da_laura_belchior_-_copia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6001/mocao_de_aplauso_-_policiais_adnil_jose_costa_e_jeniffer.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6003/mocao_de_aplausos_-_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6113/mocao_de_pesar_02-2022_donizete_manoel_duarte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6114/mocao_de_pesar_laura_maria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6115/mocao_de_pesar_-_joao_eneas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6116/mocao_de_pesar__05_-_joao_eneas_bretas_netto..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6117/mocao_de_pesar_02-2022__joao_eneas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6118/mocao_de_pesar_-_joao_eneas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6119/mocao_de_pesar_joao_eneias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6120/mocao_de_aplauso__bombeiros_-_resgate.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6147/mocao_de_aplausos_-_sesi_senais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6148/colegio_estadual_joao_netto_de_campos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6163/mocao_de_aplausos_-_tatico_pronta_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6252/mocao_de_aplausos_-_dia_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6371/mocao_de_aplausos_21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6374/mocao_de_aplauso_as_soroptimistas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6375/mocao_de_aplauso_dia_internacional_do_pastor.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6376/mocao_de_aplauso_wanderleia_-_upa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6377/mocao_de_aplauso_bielzinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6414/mocao_de_aplauso_24_sessao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6447/mocao_de_aplauso_-_renato_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6448/mocao_de_pesar_n_35_-_jose_moreira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6500/mocao_de_pesar__07_-_daniele_salvador.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6501/mocao_de_aplauso_-_renato.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6502/mocao_de_aplausos_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6576/mocao_de_pesar__07_-_daniele_salvador.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6577/mocao_kedna_marques_inacio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6578/mocao_de_aplauso_-_renato.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6579/mocao_de_aplausos_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6580/mocao_de_aplausos_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6612/mocao_de_aplauso_no_44_-_ariel_alexandre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6613/mocao_de_pesar_no45_luismar_arantes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6642/mocao_de_aplausos_-_ariel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6703/mocao_de_aplausos_-_andrea_pires.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6704/mocao_setembro_amarelo..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6731/mocao_de_aplauso_sae_-_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6748/mocao_de_aplauso_rodrigao_n50-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6772/mocao_de_pesar__keila.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6832/mocao_de_aplauso_loja_maconica_paz_e_amor_iii.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6833/mocao_de_aplauso_rotary_club_1o_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6834/003-leonardo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7024/mocao_tenente_j._junior_e_18_batalhao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7025/003-leonardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7083/mocao_de_aplauso_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5686/projeto_de_decreto_legislativo_no._01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5755/projeto_de_decreto_legislativo_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5786/pdl_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_decreto_legislativo_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5845/projeto_de_decreto_legislativo_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5886/projeto_de_decreto_legislativo_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6209/projeto_de_decreto_legislativo_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6280/projeto_de_decreto_legislativo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6324/projeto_de_decreto_legislativo_n_09-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6325/projeto_de_decreto_legislativo_n_10-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6352/projeto_de_decreto_legislativo_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_decreto_legislativo_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6382/projeto_de_decreto_legislativo_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6384/projeto_de_decreto_legislativo_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6385/projeto_de_decreto_legislativo_no15-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6416/projeto_de_decreto_legislativo_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6421/projeto_de_decreto_legislativo_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6423/projeto_de_decreto_legislativo_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6463/projeto_de_decreto_legislativo_no19-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6464/projeto_de_decreto_legislativo_no20-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6589/projeto_de_decreto_legislativo_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6619/projeto_de_decreto_legislativo_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6669/projeto_de_decreto_legislativo_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6671/projeto_de_decreto_legislativo_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_decreto_legislativo_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6689/projeto_de_decreto_legislativo_no26-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6707/projeto_de_decreto_legislativo_n_27-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6708/projeto_de_decreto_legislativo_n_28-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6751/projeto_de_decreto_legislativo_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6752/projeto_de_decreto_legislativo_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6753/projeto_de_decreto_legislativo_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6754/projeto_de_decreto_legislativo_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6756/projeto_de_decreto_legislativo_n_33-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6777/projeto_de_decreto_legislativo_n_34-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6778/projeto_de_decreto_legislativo_n_35-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6779/projeto_de_decreto_legislativo_n_36-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6799/projeto_de_decreto_legislativo_n_37-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6809/projeto_de_decreto_legislativo_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6810/projeto_de_decreto_legislativo_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6836/projeto_de_decreto_legislativo_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6839/projeto_de_decreto_legislativo_41-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6861/projeto_de_decreto_legislativo_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7059/projeto_de_decreto_legislativo_no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7060/projeto_de_decreto_legislativo_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7067/projeto_de_decreto_legislativo_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7070/projeto_de_decreto_legislatino_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_decreto_legislativo_titulo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7156/pdl_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7183/projeto_de_decreto_legislativo_no49-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5632/pl_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5633/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5685/projeto_de_lei_no._04_de_10_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_no_05_de_16_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_no_06_de_16_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5750/projeto_de_lei_no_07_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5751/projeto_de_lei_no._08_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5752/projeto_de_lei_no._09_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5756/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5789/projeto_de_lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5818/pl_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5844/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5846/projeto_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5847/projeto_de_lei_no_16-2022_vereador_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5882/projeto_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5885/projeto_de_lei_n_20-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5887/projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5918/projeto_de_lei_o_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5919/projeto_de_lei_o_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5920/projeto_de_lei_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5948/projeto_de_lei_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5958/projeto_de_lei_no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5969/projeto_de_lei_no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5971/projeto_de_lei_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6019/projeto_de_lei_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6149/projeto_de_lei_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6150/projeto_de_lei_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6151/projeto_de_lei_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6185/projeto_de_lei_no35-20222.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6224/projeto_de_lei_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6225/projeto_de_lei_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6255/projeto_de_lei_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6256/projeto_de_lei_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6257/projeto_de_lei_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6314/projeto_de_lei_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6323/projeto_de_lei_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6351/projeto_de_lei_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6353/projeto_de_lei_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6381/projeto_de_lei_n47-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6383/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6386/projeto_de_lei_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6417/projeto_de_lei_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6418/projeto_de_lei_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6419/projeto_de_lei_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6420/projeto_de_lei_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6422/projeto_de_lei_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6473/projeto_de_lei_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6546/projeto_de_lei_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6547/projeto_de_lei_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6583/projeto_de_lei_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6584/projeto_de_lei_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6585/projeto_de_lei_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6586/projeto_de_lei_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6587/projeto_de_lei_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6588/projeto_de_lei_no_63-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6596/projeto_de_lei_no_64-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6616/projeto_de_lei_no_65-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6617/projeto_de_lei_no_66-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6618/projeto_de_lei_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6672/projeto_de_lei_no_68-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6673/projeto_de_lei_no_69-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6706/projeto_de_lei_no_70-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6709/projeto_de_lei_no_71-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6732/projeto_de_lei_no_72-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6755/projeto_de_lei_no_73-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6773/projeto_de_lei_no_74-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6774/projeto_de_lei_no_75-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6776/projeto_de_lei_no_76-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6797/projeto_de_lei_no_77-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6798/projeto_de_lei_no_78-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6811/projeto_de_lei_no_79-022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6812/projeto_de_lei_no_80-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6835/projeto_de_lei_no_81-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6837/projeto_de_lei_no_82-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6838/projeto_de_lei_no_83-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6858/projeto_de_lei_no_84-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6859/projeto_de_lei_no_85-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6860/projeto_de_lei_no_86-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6862/projeto_de_lei_no_87-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6947/projeto_de_lei_no_88-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6948/projeto_de_lei_no_89-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6949/projeto_de_lei_no_90-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6984/projeto_de_lei_n_91-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7048/projeto_de_lei_no_92-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_no_93-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_no_94-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7172/projeto_de_lei_no_95-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7189/projeto_de_lei_no_96-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7190/projeto_de_lei_no_97-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7191/projeto_de_lei_no_98-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7192/projeto_de_lei_no_99-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7193/projeto_de_lei_no_100-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7194/projeto_de_lei_n_101-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5820/plc_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_complementar_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complemetar_n03-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6322/projeto_de_resolucao_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6904/projeto_de_resolucao_n_04-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_resolucao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_resolucao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_01_quadra_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_02_clube_de_truco_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_03-2022_refroma_da_ponte_da_custodia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5639/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5640/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5641/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5642/sessao_001_-_01-02-22_-_ligacao_avenida_a_-_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5643/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5644/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_01_quadra_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_02_clube_de_truco_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_01-2022__recuperacao_asfaltica_dimic.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_02-2022_mataburros_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5650/recapeamento_do_bairro_jardins_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5651/forca_tarefa_para_desmantelamento_dos_focos_de_dengue_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5652/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5653/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5654/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5655/01-_recapeamento_da_rua_l02_no_bairro_pontal_norte..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5656/02-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5658/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5659/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5660/faixa_elevada_ou_radar_na_avenida_goias_jardim_europa20220207_10192952.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5661/asfalto_lamartine.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_faixa_de_moto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5664/coleta_seletiva_no_bairro_vila_paineiras.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5665/semaforo___av_cristiano_aires__dr_prates20220207_10143281.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5666/calcada_represa.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5667/pista_caminhada_mata.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_2o_sessao_-_limpeza_mata_setor_universitario_-_08_02_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5670/02_sessao_-_2022_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5671/01_sessao_-_2022_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5672/01_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_uniformes.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_passagem_do_bairro_conquista_e_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_sinalizacao_rampa_do_inss.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_kit_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_-_smtc_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_-_dep_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5679/requerimento_1o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_08_02_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5680/requerimento_1o_sessao_-_limpeza_parque_vereda_dos_buritis_-_08_02_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_2o_sessao_-_revitalizacao_av_goias_-_08_02_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5687/req._04_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_semaforo_ou_rotatoria_no_encontro_da_av._margon_com_a_rua__vicente_evangelista_da_rocha_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5689/req._06_-_solicita_instalacao_de_uma_faixa_para_travessia_de_pedesstres_no_cruzamento_da_avenida_haide_evangelista_da_rocha_com_a__rua_santa_terezinha_-_bairro_santa_terezinha_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_tapa_buraco_cachoeirinha_ferv22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_rodrigo_margon_ferv22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_luis_severo_ferv22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5693/requerimento_04-2022__recapeamento_rua_vb15_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5694/requerimento_05-2022_mataburro_fazenda_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5695/requerimento_06-2022_ponte_-_olhos_dagua_-_dr._getulio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5696/03_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5697/03_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5698/programa_ver_melhor_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5699/criacao_do_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5700/requerimento_rocagem_da_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5701/requerimento_cracha_dos_protetores_de_animais.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5702/lotes_jardim_florenca.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5703/requerimento_-_recapeamento_av._presidente_medici.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5704/requerimento_3o_sessao_-_recapamento_paineiras_-_15_02_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5705/requerimento_3o_sessao_-_smtc_-_semaforo_jardim_paulista_-_15_02_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5706/zelador_para_o_bosque_do_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5707/faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5708/nivelamento_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5709/sessao_003_-_14-02-22_-limpeza_das_ruas_do_estrela.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5710/sessao_003_-_14-02-22_-iluminacao_publica_e_limpeza_da_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5711/sessao_003_-_14-02-22_-manutencao_do_asfalto_do_maria_amelia_e_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5712/requerimento_02praca_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5713/requerimento_tapa_buracos_av._goias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5714/requerimento_represa.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5715/requerimento_semaforo_jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5718/solicitacao_da_canalizacao_do__corrego_do_cacador.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5719/requerimento_valdemes_fev22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5720/requerimento_clayton_cesar_semaforo_ferv22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5721/requerimento_-_limpeza_de_lote.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5722/requerimento_01_transporte_publico_-_copia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5723/requerimento_02_residencial_liz.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5724/requerimento_03_limpreza_no_parque_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5725/req._09_-_solicita_um_estudo_tecnico_para_recapeamento_asfaltico_na_rua_92_-_jardim_bela_vista_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5726/req._07_-_solicita_compra_emergencial_dos_medicamentos_carvedilol_de_125_e_25_mg_e__hodralazina_de_25_mg_pela_secretaria_de_saude_desse_municipio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5727/req._08_-_solicita_o_chamamento_das_instituicoes_indicadas_a_receber_as_emendas_impositivas_aprovadas_pelos_vereadores_na_camara_municipal_de_catalao_referente_ao_ano_2021_para_exercicio_em_2022..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5728/limpeza_da_rua_7_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5729/rede_de_esgoto_na_rua_curitiba_e_adjacentes.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5730/requerimento_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5731/requerimento_creche.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5732/requerimento_represa_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5733/requerimento_exame_holter.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5734/requerimento_patrolamento_estrada_da_faz_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5735/requerimento_semaforo_ruas_abdom_leite_e_tv_8.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5736/limpeza_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5737/pedra_branca_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5738/cascalhamento_cmoc.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5739/requerimento_07-2022_mataburros_cubatao_do_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5740/requerimento_08-2022_estacionamento_p_motos_pro_saude.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5741/requerimento_09-2022_reforma_quadra_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5742/manutencao_do_asfalto_da_rua_fagundes_varela.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5743/semaforo_na_ten_cel_joao_de_cerqueira_netto.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5744/03_-_manutencao_da_quadra_da_escola_municicipal_wilson_da_paixao_do_bairro_vila_erondina..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5745/04-_o_recapeamento_total_no_residencial_leblon..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5746/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5747/requerimento_4o_sessao_-_smtc_-_sinalizacao_subdoviaria_sao_joao_-_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5748/requerimento_5o_sessao_-_iluminacao_praca_do_estudante_-_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5749/04_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5753/04_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5757/requerimento_01_ccpa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5758/requerimento_02_posto_atendimento_enel.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5759/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5760/requerimento_10-2022_faixa_de_pedestre_-_r_raimundo_oliveira_esquina_da_fundacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5761/requerimento_12-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5762/requerimento_11-2022_mataburros_dos_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5763/requerimento_praca_vila.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5764/001_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5765/requerimento_-_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5766/requerimento_-_recapeamento_entrada_das_mineradoras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5767/requerimento_-_canaleta.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5768/06_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5769/06_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5770/06_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5771/cameras_no_distrito_de_santo_antonio_do_rio_verde__go.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5772/antonio_horacio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5773/canteiro.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5774/requerimento_6o_sessao_-_academia_ao_ar_livre_tres_cruzes_-_08_03_2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5775/requerimento_6o_sessao_-_recapamento_jose_marcelino_-_08_03_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5776/img_20220307_07mar22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5777/img_20220307_0007mar22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5778/nivelamento_rua_luis_gomes.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5779/tapa_buraco_paineiras.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5780/07_-_limpeza_da_quadra_da_escola_municipal_wilson_da_paixao_do_bairro_vila_erondina..docx.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5781/06_-_seja_feito_o_patrolamento_das_estradas_que_da_acesso_ao_condominio_residencial_cachoeirinha_e_da_fazenda_ribeirao_e_tambem_o_escoamento_de_agua_das_mesmas...pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5782/05_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5783/requerimento_limpeza_pasto_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5784/requerimento_troca_de_lampadas_praca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5785/requerimento_reforma_banheiros_secretaria_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5788/requerimento_-_recapeamento_alvino_albino_e_estrela.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_-_escoamento_chuva.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_-_limpeza_morro_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5792/ligacao_de__energia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5793/cascalhamento_embrasatec.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_reforma_quadra_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_aumento_de_veterinarios_e_baias.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_retorno_da_feira_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5797/002_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5798/003_-_luis_severo_braga_gomide.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_7o_sessao_-_recapamento_rua_04_jardim_paulista_-_15_03_2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_7o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_15_03_2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5801/07_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5802/07_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5803/07_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5804/requerimento_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5805/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5806/requerimento_13-2022_mataburros_e_pontes_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5807/requerimento_14-2022_construcao_da_calcada_-_av_gerson_barbosa_de_melo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5808/requerimento_15-2022_recapeamento_evelina_nour.doc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5809/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5810/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5811/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5812/limpeza_do_parque_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5813/08-_recapeamento_na_rua_italia_no402_vila_chaud_ate_a_rua_salustiano_oliveira_da_paz_bairro_ipanema..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5814/09_-_a_reconstrucao_da_calcada_da_represa_monsenhor_sousa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5821/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5822/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5823/req._13_-_solicita_a_limpeza_dos_lotes_e_terrenos_sem_edificacoes_em_todo_bairro_jardim_paraiso_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5824/08_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5825/08_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5826/iluminacao_rua_ademar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5827/requerimento_1__8_sessao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5828/requerimento_2._1_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5829/img_20220322_0002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5830/004_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5831/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_22_03_2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5832/requerimento_8o_sessao_-_limpeza_morinho_santo_antonio_-_21_03_2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5833/recapeamento__do_bairro_veredas_dos_buritis_i.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5834/contratacao_de_auxiliares_de_dentista_01.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5835/requerimento_16-2022_recapeamento_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5836/requerimento_17-2022_mataburro_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5837/requerimento_18-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5838/requerimento_sinalizacao_cruzamento.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5839/requerimento_tapa_buraco_rua_sao_salvador.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5840/requerimento_limpeza_casa_desativadas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5842/img_20220322_0003.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5843/img_20220322_0004.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_02_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_03_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_01_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_-_recapeamento_regina_pierre.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_-_recapeamento_av._presidente_medici_2.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_9o_sessao_-_calcadao_raulina_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_9o_sessao_-_esgoto_represa_monsenhor_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_10o_sessao_-_smtc_-_vagas_motocicletas_centro_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5856/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5857/img_20220328_0002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5858/img_20220328_0001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5859/img_20220328_0003.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5860/requerimento_01_revitalizacao_da_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5861/requerimento_02_a_limpeza_do_bairro_dona_almerinda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5862/requerimento_03_a_limpeza_do_bairro_dona_sofia.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5863/patrocinio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5864/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5865/005_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5866/09_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5867/09_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5868/10_limpeza_em_uma_area_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_marmitas__extras_eventuais.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_transito.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_recapeamento_rua_bouganville.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_sinalizacao_monsenhor_e_paineiras.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_rocagem_rua_k.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5876/patrolamento_na_rua_eustaquio_neves_vieira_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_19-2022_construcao_de_ete_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_20-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_21-2022_mataburros_cubatao_do_limoeiro_-_walter_rabelo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5888/requerimento__ver._gilmar_calcamento_substacao_enel.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5889/requerimento__ver._gilmar_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5890/req._17_-_solicita_limpeza_geral_restauracao_e_manutencao_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_parque_calixto_abrao_-_bairro_central_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5891/req._16_-_solicita_servico_de_tapa_buracos_na_rua_2007_-_bairro_paineiras_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5892/requerimento_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5893/patrolamento_cisterna.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5894/requerimento_lei_reducao__carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5895/requerimento_marmitas__extras_eventuais.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5896/requerimento_11o_sessao_-_lampadas_represa_clube_do_povo_-_05_04_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5897/requerimento_11o_sessao_-_ovos_de_pascoa_-_05_04_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5898/requerimento_01_ccpa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5899/requerimento_02_posto_atendimento_enel.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5900/11_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5901/11_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5902/11_-_limpeza_em_uma_area_da_prefeitura_situada_a_rua_ana_flavia_bairro_leblon.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5903/12_-_recapeamento_total_na_rua_jorge_joao_jacob_no_loteamento_copacabana_i..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5904/analise_criteriosa_na_definicao_dos_valores_a_serem_cobrados_da_taxa_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5905/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5906/img_20220404_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5907/img_20220404_0002.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_diretor_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_semaforo_raulina.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_notificacao_lotes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5911/patrolamento_faz._custodia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_projeto_crescer_sorrindo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_bala_de_oxigenio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_22-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_23-2022_recapemanto_av._espirito_santo_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_24-2022__limpeza_nas_margens_da_linha_ferrea_no_sta_teresinha.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5973/aquisicao_de_consultorio_odontologico_movel_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5974/cartao_para_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5975/aumento_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5976/conserto_canteiro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5977/conserto_canteiro.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5978/conserto_buraco.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5980/req._18_-_solicita_limpeza_geral_restauracao_e_manutencao_das_estatuas_e_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_dino_park_-_bairro_liz__neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5981/req._19_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_encontro_da_avenida_joao_com_a_rua_porto_nacional_-_bairro_pio_gomes_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5982/req._20_-_indicacao_de_servicos_de_patrolamento_e_cascalhamento_das_estradas_que_dao_acesso_ao_pe_do_morro_e_restauracao_total_da_ponte_sobre_o_corrego_catingueiro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5983/img_20220411_0002.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5984/img_20220411_0001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5985/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5986/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5987/rquerimento_3.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5989/12_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5990/requerimento_25-2022__limpeza_lotes_baldio_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5991/requerimento_26-2022_reforma_da_praca_da_fe_vila_cruzeiro_i.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5992/requerimento_27-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5993/abertura_e_pavimentacao_de_rua_bairro_monsenhor_sousa.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5994/requerimento_12o_sessao_-_esgoto_rua_03_bairro_flamboyant_-_12_04_2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5995/requerimento_12o_sessao_-_limpeza_rua_residencial_liz_-_12_04_2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5996/requerimento_iluminacao_bar_continental.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_tapa_buraco_-_12-04.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_faixa_de_pedestre_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_cesta_funcionario_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_sinalizacao_rua_das_violetas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6060/requerimento_13o_sessao_-_cobertores_animais_-_19_04_2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6061/requerimento_13o_sessao_-_canteiro_safra_clin_-_19_04_2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6062/requerimento_2_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6063/requerimento_1_13_sessao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6064/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6065/requerimento_29-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.doc.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6066/requerimento_30-_2022_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_28-2022_mataburro_faz._rogerio_silveira_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_cesta_funcionario_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_sinalizacao_rua_das_violetas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_faixa_de_pedestre_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_-_limpeza_av_joao_margon_vaz.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_-_recapeamento_av._presidente_medici_3.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_-_esgoto_evelina.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6074/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6075/13_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_camera.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_limpeza_de_lote.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6088/14_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6089/14_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6090/14_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6091/abertura_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6092/patrolamento_mumbuca.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6093/faixa_amarela.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6094/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6095/substituicao_de_arvores_av._das_americas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6096/recuperacao_estrada_sucupira.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6097/requerimento_poste_caido.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6098/requerimento_rocagem_da_pista_de_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6099/requerimento_coveiro_para_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6100/requerimento_recapeamento_rua_k.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6101/requerimento_lampadas_queimadas_em_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6102/requerimento_recapeamento_rua_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6103/requerimento__ver._gilmar_semaforo_pdf.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6104/req._22_-_solicita_reforma_nas_instalacoes_da_ubs_maria_carolina_de_mesquita_netto_bem_como_a_limpeza_geral_e_colocacao_de_lixeiras_na_pracinha_localizados_no_bairro_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6105/req._21_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6106/requerimento_14o_sessao_-_aceiros_secretaria_meio_ambiente_-_26_04_2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6107/requerimento_14o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_26_04_2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6108/img_20220425_0001.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6109/img_20220425_0002.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6110/requerimento_3_14_sessao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6111/requerimento_1_14sessao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6112/requerimento_2_14_sessao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6121/13_-_reforma_da_creche_ana_maria_guimaraes_de_macedo_montenegro_no_bairro_jardim_paraiso.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6122/img_20220502_0001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6123/img_20220502_0002.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6124/reforma_da_creche.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6125/limpeza_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6126/tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_16o_sessao_-_quadra_vila_multirao_-_03_05_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_16o_sessao_-_recolhimento_residuos_volumoses_-_03_05_2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6131/adicional_de_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6132/sinal_gratuito_na_upa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6133/solictacao_do_prrojeto_detranzio_.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6134/req._23_-_solicita_a_troca_dos_postes_de_madeira_e_substituicao_das_lampadas_comuns_pelas_de_led_na_rua_estados_unidos_-__bairro_das_americas_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6135/req._24_-_solicita_reforma_geral_nas_instalacoes_da_crece_ana_maria_situada_no_bairro_jardim_paraiso_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_xerox_na_secretaria_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_troca_de_cesta_em_cartao.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_exame_audiometria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6140/req.faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao_-_copia.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6141/16_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6142/16_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6143/iluminacao_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6144/iluminacao_custodia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6145/requerimento_-_troca_de_lampada_raulina.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6146/requerimento_-_troca_de_lampada_represa..pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6152/requerimento_17o_sessao_-_programa_crescer_sorrindo_-_10_05_2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6153/requerimento_17o_sessao_-_rua_de_lazer_-_10_05_2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6154/requerimento__tampa_pva_rua_egenireu.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6155/requerimento_bomba_dagua.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_atividades_do_nucleo_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6157/prejeto_mais_esporte.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6158/faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6159/pintura_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_1_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_2_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_semaforo_jose_marcelino-castelo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6164/006_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6165/ponto_facultativo_para_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6166/17_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6167/17_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6168/17_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6169/req._25_-_solicita_distribuicao_de_uniformes_escolares_pela_secretaria_de_educacao_para_todas_as_escolas_do_municipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6170/req._26_-_solicita_a_colocacao_de_lixeira_e_limpeza_geral_em_toda_extensao_da_avenida_belo_horizonte_-_vila_erodina_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6171/req._27-_entrega_de_cestas_basicas_pela_secretaria_de_acao_social_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6172/adicional_de_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6173/sinal_gratuito_na_upa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6174/req.faixa_de_pedestre_elevada_no_sao_joao_-_17o_sessao_-_copia.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6175/requerimento_05-2022_mataburro_faz._lazaro_tome_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6176/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6226/requerimento_-_troca_de_lampada_raulina_2.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6227/requerimento_-_lampadas_represa.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6228/requerimento_-_limpeza_bairro_evelina.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6229/requerimento_mascara_nos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6230/requerimento_panoramica_dental.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6231/requerimento_rua_b.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6232/img_20220516_0001.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6233/img_20220516_0002.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6234/requerimento_1_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_2_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6236/sinalizacao_de_solo_nas_ruas_dos_bairros_paineiras_jardim_europa_vila_erondina_e_outros_tranformar_a_rua_2005_em_preferencia_de_transito.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6237/instalacao_de_semaforo_na_rua_tenente_coronel_joao_de_cerqueira_netto_no_cruzamento_com_a_rua_elias_democh.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6238/rua_da_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6239/reparos_da_quadra_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6240/asfalto_rua_antonio_de_sa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6241/convenio_de_profissional_bucomaxilofacial_.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6242/req._28_-_substituicao_de_lampada_queimada_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6243/req._29_-_solicitar_a_contratacao_do_especialista_em_neurologia_para_atender_a_rede_municipal_de_saude_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6244/18_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6245/18_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_canaleta_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_limpeza_das_ruas_setor_natanael.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_lixeira_praca_das_maes.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6249/requerimento_18o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_17_05_2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6250/requerimento_18o_sessao_-_smtc_-_vagas_de_estacionamento_-_17_05_2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6251/ped._sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6281/plano_de_acao_para_frente_fria_01.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6282/piso_salarial_dos_agentes_de_endemias_01.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6283/requerimento_2_19_sessao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6284/requerimento_1_19_sessao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6285/semafaro.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6286/ciclovia__setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6287/limpeza_das_calcadas_dos_lados_da_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6288/requerimento_canaleta_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6289/requerimento_reforma_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6290/requerimento_limpeza_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6291/requerimento_19o_sessao_-_asfalto_paineiras_-_24_05_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6292/requerimento_19o_sessao_-_ponte_vila_uniao_e_paineiras_-_24_05_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6294/19_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6295/19_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6296/requerimento_doacao_de_areia.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6297/requerimento_troca_de_todas_as_lampadas_queimadas.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6298/requerimento_caixa_coletora_de_lixo_escola_abraao_andre.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6299/pedido_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6300/req._30-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_redutor_de_velocidade_na_avenida_02_de_outubro_em_frente_a_drogamarques_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6301/req._31-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_radar_na_avenida_jose_marcelino_entre_os_bairros_estrela_e_maria_amelia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6326/rocagem_bairro_portal_do_lago_l.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6327/reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6328/requerimento_construcao_de_praca_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6329/img_20220530_0003.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6330/img_20220530_0005.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6331/img_20220530_0004.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_2_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6333/requerumento_1_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_3_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_20o_sessao_-_academia_ao_ar_livre_vila_erondina_-_31_05_2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_20o_sessao_-_asfalto_monsenhor_souza_-_31_05_2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6337/req._32_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_com_a_rua_108_-_bairro_boa_sorte_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6338/reforma_do_muro_do_cemiterio_da_regiao_coqueiros_.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6339/solicitacao_do_retorno_do_casamento_comunitario_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6340/solicitacao_da_instalacao_de_equipamentos_adaptados_para_deficientes_fisicos_em_parques_publicos_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_limpeza_rego_de_agua.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6342/requerimento_curso_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6343/requerimento_sinalizacao_posto_celina.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6344/requerimento_esgoto_santa_cruz_.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6345/requerimento_reforma_da_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6346/a_demarcacao_de_vagas_especificas_para_veiculos_de_duas_rodas__no_perimetro_da_praca_das_maes.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6347/pagamento_do_terco_de_ferias_dos_servidores_municipais_no_mes_anterior_ao_periodo_de_gozo_das_mesmas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6348/patrolamento_e_cascalhamento_das_estradas_das_regioes_da_cisterna_e_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6349/20_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6350/20_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6354/requerimento_faixa_de_pedestre_rua_604.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6355/requerimento_patrolamento_estrada_do_tambioco.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6356/requerimento_agua_para_o_campo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6357/requerimento_1_21_sessao.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6358/requerimento_2_21_sessao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6359/req._32_-_solicita_redutor_de_velocidade__na_rua_almery_de_paiva_com_a_rua_108_-_bairro_jardim_paulista_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6360/requerimento_21o_sessao_-_limpeza_corrego_da_chacara_-_07_06_2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6361/requerimento_21o_sessao_-_cameras_santo_antonio_e_pires_belo_-_07_06_2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6362/limpeza_da_area_externa_da_quadra_esportiva_teofilo_silva_no__bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6363/recapeamento_asfaltico_na_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6364/recapeamento_asfaltico_na_rua_maria_izabel_no_bairro_leblon.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6365/limpeza_de_terreno_baldio_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6366/faixa_elevada_av_dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6367/21_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6368/21_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6369/img_20220606_0001.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6370/img_20220606_0002.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6372/patrolamento_estrada_regiao_sao_joao_do_monte_alto.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6373/reparos_ponte_e_mataburro.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6387/requerimento_jk.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6388/requerimento_sinalizacao_evelina.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6389/req._33_-_solicita_um_ou_mais_redutor_de_velocidade_na_rua_79__-_bairro_marconi_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6390/req._34_-_solicita_ao_secretario_de_saude_de_catalao_informacoes_sobre_quais_cirurgias_eletivas_e_especificas_estao_sendo_realizada_na_rede_sus_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6391/requerimento_construcao_de_banheiro_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6392/requerimento_sinalizacao_rua_boiadeiros_e_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_recapeamento_rua_itacolomi_e_125.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_programa_de_leite_gratuito.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_43-2022_sinalizacao_na_obra_da_go-330.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_44-_2022_recapeamento_da_rua_hosana_salviano_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_45-_2022_recapeamento_do_residencial_athenas.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_1_24_sessao.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_2_24_sessao.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6400/14_-_sinalizacao_do_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6401/15_-_reforma_na_ponte_da_comunidade_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_24o_sessao_-_quadra_sao_joao_-_28_06_2022.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6403/requerimento_24o_sessao_-_limpeza_asfalto_-_28_06_2022.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6404/asfalto_rua_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6405/rua_paulo_tarso.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6406/cumprimeto_da_lei_lucas_01.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6407/solicitacao_de_novo_consurso_01.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6408/pedido_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6409/pedido_esgoto_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6410/24_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6411/24_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6412/24_sessao_ordinaria_-_03.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6413/007_-_pedro_sales.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6415/25_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6424/008-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6425/009-_rodrigo_margon.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_sinalizacao_cruzamento_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_aparelhos_ortodonticos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_curso_de_primeiro_socorro.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6429/requerimento_1._26_sessao.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6430/requerimento_2_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6431/requerimento_3_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6432/solicitacao_de_cobertura_na_extensao_do_restaurante_popular_.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6433/26_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6434/26_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6435/26_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6436/requerimento_26o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_02_08_2022.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6437/requerimento_26o_sessao_-_academia_ao_ar_livre_vila_erondina_-_01_08_2022.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6438/repintura_transito.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6439/req._36_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_portal_do_lago_i_e_lago_ii_no_muncipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6440/req._35_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6441/req._37_-_solicita_limpeza_geral_em_todos_os_canteiros__da_avenida_central_-_bairro_portal_do_lago_ii_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6442/requerimento_46-_2022_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6443/requerimento_47-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_48-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6445/img_20220801_0001.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6446/img_20220801_0002.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6474/policiamento_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6475/policiamento_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6476/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6477/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_limpeza_no_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_escoamento_de_agua_rua_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_50-2022_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_51-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_27o_sessao_-_clinica_veterinaria_-_08_08_2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_09_08_2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6486/direito_de_acompanhate_as_parturiente_.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6487/requerimento_mata_burro_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6488/requerimento_represa_monsenhor_-_2.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6489/requerimento_3_27_sessao.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6490/requerimento_1_27_sessao.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6491/requerimento_2_sessao_27.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6492/req._38_-_solicita_estudo_tecnico_para_instalacao_de_redutor_de_velocidade_na_rua_103_com_a_rua_mario_salviano_-_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6493/req._39-_reforma_geral_nas_instalacoes_da_creche_do_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6494/requerimento_rede_de_esgoto-saneamento.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6495/poda_de_arvore_represa_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6496/praca_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6497/27_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6498/010_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6499/img_20220808_0001.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6548/requerimento_represa_monsenhor_-_2.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6549/requerimento_mata_burro_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6550/requerimento_prefeito_e_sae.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6551/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6552/requerimento_50-2022_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6553/requerimento_51-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6554/requerimento_limpeza_no_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6555/requerimento_onibus_ccpa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6556/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6557/requerimento_escoamento_de_agua_rua_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6558/poda_de_arvores_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6559/pedido_praca_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6560/req._39-_solicita_uma_reforma_geral_na_unidade_basica_de_saude_maria_carolina_de_mesquita_neto_situado_no_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6561/req._38_-_solicita_estudo_tecnico_para_que_seja_feita_a_revitalizacao_da_sinalizacao__horizontal_nas_ruas_103_e_rua_mario_o_salviano_-_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6562/27_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6563/27_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_27o_sessao_-_clinica_veterinaria_-_16_08_2022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_16_08_2022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6566/policiamento_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6567/policiamento_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_1_28_sessao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_2_sessao_28.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_3_28_sessao.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6571/direito_de_acompanhate_as_parturiente_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6572/img_20220815_0002.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6573/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6574/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6575/requerimento_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6581/18_-_solicitacao_de_acentos_para_espaco_externo_na_upa.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6582/010_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6590/req._40_-_solicita_a_construcao_de_uma_quadra_de_esporte_na_escola_municipal_jose_sebba_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6591/req._41_-_solicita_distribuicao_de_uniformes_escolares_para_os_alunos_matriculados_na_rede_municipal_de_ensino_-_comunidade_da_cisterna_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6592/req._42_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6593/requerimento_iluminacao_da_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6594/requerimento_recapeamento_avenida_central.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_limpeza_cemiterio_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_054-2022_pavimentacao_asfaltica_rua_orcalino_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_053-2022_cacamba_de_lixo_na_av._leopoldo_evangelista.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_052-_2022_faixa_de_pedestre_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_29o_sessao_-_dias_das_criancas_-_23_08_2022.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_29o_sessao_-_area_de_lazer_monsenhor_souza_-_23_08_2022.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_1_29_sessao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_2_29_sessao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6604/sinaleiro_no_cruzamento_da_rua_tenente_cel._joao_c._netto_.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6605/direito_de_acompanhate_as_parturiente_.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6606/29_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6607/29_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6608/requerimento_canaleta_paineras.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6609/requerimento_lotes.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6610/011_-_bruno_evangelista.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6611/29a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6614/cacamba_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6620/requerimento_30o_sessao_-_mato_alvino_albino_-_29_08_2022.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6621/requerimento_30o_sessao_-_prefeitura_nos_bairros_-_30_08_2022.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6622/img_20220829_0001.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6623/img_20220829_0002.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6624/requerimento_prefeito_e_obras.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6625/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6626/requerimento_01_ccpa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6627/requerimento_02_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6628/requerimento_mato_alto.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6629/placa_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6630/tapa-buraco_rua.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_55-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_56-2022_semafaro_r._elias_democh_com_a_joao_c._neto.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_57-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_semaforo_-_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_giovanni_campo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_transito_-_praca_das_maes.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6637/solicitacao_de_manutencao_fixa_na_represa_do_clube_do_povo_01.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6638/criacao_de_um_aplicativo_smtc.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6639/implantacao_de_semaforo_no_cruzamento_das_ruas_jose_saturnino_de_castro_e_elias_democh.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6640/30_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6641/30_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6643/requerimento_melhoria_no_transito_av._goias.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6644/requerimento_limpeza_cemiterio_do_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6645/requerimento_da_enel.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6647/requerimento_limpeza_canteiro.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6648/requerimento_sistema_de_agua_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6649/requerimento_patrolamento_estrada_da_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6650/requerimento_58-2022_reforma_quadra_do_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6651/requerimento_59_-_2022_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6652/requerimento_60-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6653/requerimento_1_31_sessao.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6654/requerimento_2_31_sessao.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6655/requerimento_3_31_sessao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6656/req._44_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_semaforo_no_cruzamento_da_rua_pedro_aires_com_a_avenida_raulina_fonseca_paschoal_-_setor_central_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6657/req._46_-_solicita_a_restauracao_em_carater_de_urgencia_de_dois_mata-burros_na_comunidade_da_custodia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6658/31a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_helena_da_silva_ferreira_no1490_bairro_ipanema..pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6659/requerimento_31o_sessao_-_cras_em_santo_antonio_do_rio_verde_-_06_09_2022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6660/requerimento_31o_sessao_-_smtc_campanhas_educativas_-_05_09_2022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6661/31_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6662/31_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6663/requerimento_energia_sarv.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6664/requerimento_asfalto_sarv.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6665/img_20220905_0001.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6666/img_20220905_0002.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6667/praca_terreno.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6668/limpeza_represa.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento__protecao_nas_tres_represas.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_oficina_de_artesanato_ccpa.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_calcada_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6678/img_20220912_0001.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6679/img_20220912_0002.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6680/requerimento_61-2022_patrolamento_estrada_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6681/requerimento_62-2022_pavimentacao_asfaltica_av_tiradentes_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6682/requerimento_32o_sessao_-_pro_saude_dentista_-_13_09_2022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6683/requerimento_32o_sessao_-_alfalto_alvio_albrino_-_13_09_2022.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6684/requerimento_3_32_sessao.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6685/requerimento_1_32_sessao.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6686/reconstrucao_de_mata_burro_em_posse_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6687/requerimento_ponte_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6690/req._47_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__na_joao_francisco_martins_-_bairros_margon_i_e_ii_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6691/req._45_-_solicita_revitalizacao_restauracao_dos_aparelhos_de_ginastica_e_instalacao_de_lampada_na_pracinha_situada_entre_a_rua_sao_luiz_e_avenida_belo_horizonte_-_vila_erondina__nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6692/requerimento_limpeza_geral_museu_e_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6693/requerimento_escoamento_de_agua_avenida_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6694/requerimento_rede_esgoto_rua_546.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6695/requerimento_de_reforma_da_creche_anibal_rosa_.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6696/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6697/requerimento_1_33_sessao.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6698/requerimento_2_33_sessao.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_33o_sessao_-_atendimento_oftalmologico_-_20_09_2022.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_33o_sessao_-_cameras_festa_do_rosario_-_20_09_2022.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_goinfra_sarv.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6702/colocacao_de_uma_cacamba_de_lixo_na_rua_alcalino_mariano_da_silva_primo_no_522_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6710/img_20220926_0001.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6711/img_20220926_0002.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6712/requerimento_gincana.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6713/requerimento_brinquedos_para_o_dia_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6714/requerimento_mata_burro_sr_geraldo.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6715/requerimento_exame_de_radiografia.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6716/requerimento_64-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6717/requerimento_63-2022_pavimentacao_asfaltica_no_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6718/requerimento_65-2022_reforma_creche_ipanema.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6719/requerimento_de_reforma_da_creche_anibal_rosa_01.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6720/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_01.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6721/agua_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6722/postes.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6723/requerimento_34o_sessao_-_bicicletario_-_27_09_2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6724/requerimento_34o_sessao_-_limpeza_bueiros_-_26_09_2022.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6725/requerimento_2_34_sessao.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6726/requerimento_1_34_sessao.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6727/req._48_-_solicita_a_anstalacao_de_uma_faixa_elevada_na_rua_uruana__no_86_em_frente_a_associacao_dos_diabeticos_do_sudeste_goiano_-_adisgo_situado_no_bairro_mae_de_deus_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6728/requerimento_-_limpeza_primavera_e_imperial.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6729/requerimento_faixa_elevada_av._es.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6730/requerimento_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6733/requerimento__meio_fio_rua_teodora.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6734/requerimento_brinquedos_para_o_dia_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6735/requerimento_gincana.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6736/requerimento_sinalizacao_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6737/requerimento_faixa_elevada_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6738/req._50_-_solicita_ao_secretario_de_saude_de_catalao_que_designe_medicos_para_cobrirem_ferias_em_santo_antonio_do_rio_verde_no__municipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6739/req._49_-_substituicao_de_lampadas_queimadas_ou_danificadas_na_avenida_nicolau_abrao_nas_proximidades_do_morrinho_santo_antonio_-_bairro_santo_antonio_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6740/requerimento_1_sessao_36.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6741/36_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6742/36_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6743/img_20221003_0009.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6744/requerimento_36o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6745/requerimento_36o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_04_10_2022.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6746/asfalto.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6747/ponte_martirios.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6757/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda01.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6758/img_20221017_0001.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6759/img_20221017_0002.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6760/requerimento_recapeamento_rua_girassol.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6761/requerimento_bueiro_sem_tampa.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6762/requerimento_medico_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6763/requerimento_retirada_do_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6764/requerimento_1_37_e_38_sessao.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6765/requerimento_2_37_e_38_sessao.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6766/requerimento_sinalizacao_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6767/014-_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6768/req._51_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6769/requerimento_37o_sessao_-_producao_de_pescados_-_18_10_2022.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6770/requerimento_38o_sessao_-_recapeamento_asfalto_-_18_10_2022.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6771/37_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6780/39_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6781/solicitacao_de_sessao_solene_aos_dentistas_.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6782/cmei_yolanda_vaz_02.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6783/requerimento_redutor_de_velocidade__rua_79.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6784/requerimento__limpeza_caps.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6785/requerimento__limpeza_pista_caminhada_paqueta.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6786/39_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6787/requerimento_projeto_crescer_sorrindo_1.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6788/img_20221024_0002.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6789/img_20221024_0001.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6790/requerimento_68-2022_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6791/requerimento_67-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6792/requerimento_66-2022_tampa_do_bueiro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6793/requerimento_40o_sessao_-_represa_monsenhor_-_25_10_2022.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6794/requerimento_39o_sessao_-_coleta_seletiva_-_24_10_2022.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6795/015-_silas_jose_tristao.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6796/requerimento_tapa_buraco_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6813/requerimento_2_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6814/requerimento_1_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6815/req._52_-_solicita_uma_analise_de_viabilidade_tecnica_para_instalacao_de_semaforos_no_encontro_da_avenida_planaltina_com_a_rua_porto_nacional_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6816/requerimento_academia_ar_livre_jardim_catalao.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6817/requerimento_sinalizacao_jardim_catalao_e_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6818/requerimento_estacionamento_rua_nilo_margon.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6819/requerimento_69-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6820/requerimento_70-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6821/requerimento_limpeza_de_lote_-_perto_da_creche.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6822/requerimento_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6823/img_20221031_0002.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6824/img_20221031_0001.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6825/41_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6826/41_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6827/requerimento_41o_sessao_-_asfalto_centro_de_castracao_-_01_11_2022.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6828/requerimento_41o_sessao_-_recapeamento_asfalto_monsenhor_-_01_11_2022.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6829/015-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6830/requerimento_ver._gilmar_serra_do_facao_pdf.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6831/convenio_de_profissional_bucomaxilofacial_01.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7005/convenio_de_profissional_bucomaxilofacial_.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7006/requerimento_71-2022_limpeza_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7007/requerimento_73-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7008/requerimento_72-2022_iluminacao_de_led_-_calcadao_da_sec_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7009/requerimento__iluminacao_avenida_margon.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7010/requerimento__recapeamento_av_l_1.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7011/requerimento__limpeza_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7012/requerimento__rede_fluvial_rua_sao_luis.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7013/img_20221128_0001.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7014/img_20221128_0002.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7015/requerimento_2_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7016/requerimento_1_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7017/req._53_-_solicita_instalacao_de_semaforos_nas_seguintes_via_rua_planaltina_com_a_rua_porto_nacional_e_outro_na_rua_porto_nacional_com_a_rua_joao_luiz_bairro_pio_gomes_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7018/requerimento_44o_sessao_-_brinquedos_natal_-_29_11_2022.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7020/requerimento_44o_sessao_-_semafaro_jardim_paulista_-_29_11_2022.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7021/44_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7022/44_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7023/requerimento_tapa_buraco_-_rua_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7061/requerimento_tapa_buraco_-_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7062/requerimento_recapeamento_e_rocagem_av._tiradentes.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7063/requerimento_75-2022_construcao_de_uma_sala_multiuso_-_escola_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7064/requerimento_74-2022__limpeza_nas_margens_da_linha_ferrea_no_st_antonio.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7065/46o_restauracao_de_um_mata-burro_na_fazenda_olhos_dagua..pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7066/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7068/requerimento__pintura_da_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7069/requerimento__entrada_do_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7071/46_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7072/46_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7073/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7074/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7075/img_20221205_0001.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7076/img_20221205_0002.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7077/requerimento_1_46_sessao.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7078/requerimento_2_46_sessao.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7079/requerimento_46o_sessao_-_banheiro_cemiterio_municpal_-_06_12_2022.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7080/requerimento_46o_sessao_-_calcadao_raulina_-_06_12_2022.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7081/esgoto_jose_anchieta_05_12.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7082/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_0101.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7140/requerimento_76-2022_alteracao_da_av._nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7141/requerimento_77-2022__limpeza_na_praca_do_bairro_pontal_norte_.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7142/requerimento_78-2022_ponte_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7143/requerimento_1_46_sessao.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7144/requerimento_2_47_sessao.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7145/requerimento_1_47_sessao.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7146/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7147/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7148/requerimento_casas_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7149/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7150/requerimento_47o_sessao_-_meio_fio_vila_uniao_-_13_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7151/requerimento_47o_sessao_-_quadra_sao_joao_-_13_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7152/requerimento_de_reforma_da_creche_anibal_rosa_111.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7153/016_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7176/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7177/req._55_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7178/req._56_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7179/requerimento_1_48_sessao.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7180/requerimento_2_48_sessao.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7181/requerimento_48o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7182/requerimento_48o_sessao_-_uniforme_e_material_escolar_-_19_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7184/requerimento_79-2022_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7185/requerimento_80-2022_limpeza_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7186/requerimento_81-2022_abertura_de_canteiro_na_av._dr_lamartine_c_a_rua_benjamin_silveira.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7187/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7188/direito_de_acompanhate_as_parturiente_19122022.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5754/projeto_de_emenda_a_lei_organica_01-2022.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6045/emenda_modificativa_-_lei_05.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6087/emenda_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6253/emenda_modificativa_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6316/emenda_supressiva_e_modificativa_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6615/emenda_ao_proj_de_lei_no05-2022.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6670/emenda_aditiva_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6688/emenda_n_07-2022.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6705/emenda_n08-2022.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6378/emenda_aditiva_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6840/emenda_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6841/emenda_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6842/emenda_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6843/emenda_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6857/emenda_a_loa_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6844/emenda_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6848/emenda_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6849/emenda_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6850/emenda_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6851/emenda_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6852/emenda_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6853/emenda_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6854/emenda_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6855/emenda_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6856/emenda_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6845/emenda_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6846/emenda_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6847/emenda_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7019/emenda_a_loa_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/8419/48_sessao_or_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5637/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5647/mocao_de_aplausos_luciano_pm_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5657/mocao_de_aplauso_-_dr_halley_margon_vaz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5663/mocao_de_aplauso_sub_tenente_luciano_e_cabo_pablo_leon20220207_10095859.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5682/mocao_de_aplauso_juiza_sirlei_martins_da_costa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5683/mocao_de_aplauso_juiz_carlos_alberto_franca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5684/mocao_de_aplauso_juiz_nicomedes_domingos_borges.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5815/mocao_de_aplausos_7o_sessao_-_agentes_de_saude_-_15_03_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5816/mocao_de_pesar_picole.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5817/mocao_de_aplausos_01-2022__45_anos_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5841/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5880/mocao_de_pesar_tiao_pereira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5881/mocao_de_pesar_02-2022__olicia_francisca_da_cunha_-_mae_da_laura_belchior_-_copia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6001/mocao_de_aplauso_-_policiais_adnil_jose_costa_e_jeniffer.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6003/mocao_de_aplausos_-_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6113/mocao_de_pesar_02-2022_donizete_manoel_duarte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6114/mocao_de_pesar_laura_maria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6115/mocao_de_pesar_-_joao_eneas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6116/mocao_de_pesar__05_-_joao_eneas_bretas_netto..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6117/mocao_de_pesar_02-2022__joao_eneas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6118/mocao_de_pesar_-_joao_eneas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6119/mocao_de_pesar_joao_eneias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6120/mocao_de_aplauso__bombeiros_-_resgate.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6147/mocao_de_aplausos_-_sesi_senais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6148/colegio_estadual_joao_netto_de_campos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6163/mocao_de_aplausos_-_tatico_pronta_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6252/mocao_de_aplausos_-_dia_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6371/mocao_de_aplausos_21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6374/mocao_de_aplauso_as_soroptimistas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6375/mocao_de_aplauso_dia_internacional_do_pastor.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6376/mocao_de_aplauso_wanderleia_-_upa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6377/mocao_de_aplauso_bielzinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6414/mocao_de_aplauso_24_sessao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6447/mocao_de_aplauso_-_renato_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6448/mocao_de_pesar_n_35_-_jose_moreira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6500/mocao_de_pesar__07_-_daniele_salvador.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6501/mocao_de_aplauso_-_renato.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6502/mocao_de_aplausos_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6576/mocao_de_pesar__07_-_daniele_salvador.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6577/mocao_kedna_marques_inacio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6578/mocao_de_aplauso_-_renato.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6579/mocao_de_aplausos_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6580/mocao_de_aplausos_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6612/mocao_de_aplauso_no_44_-_ariel_alexandre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6613/mocao_de_pesar_no45_luismar_arantes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6642/mocao_de_aplausos_-_ariel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6703/mocao_de_aplausos_-_andrea_pires.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6704/mocao_setembro_amarelo..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6731/mocao_de_aplauso_sae_-_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6748/mocao_de_aplauso_rodrigao_n50-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6772/mocao_de_pesar__keila.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6832/mocao_de_aplauso_loja_maconica_paz_e_amor_iii.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6833/mocao_de_aplauso_rotary_club_1o_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6834/003-leonardo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7024/mocao_tenente_j._junior_e_18_batalhao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7025/003-leonardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7083/mocao_de_aplauso_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5686/projeto_de_decreto_legislativo_no._01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5755/projeto_de_decreto_legislativo_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5786/pdl_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_decreto_legislativo_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5845/projeto_de_decreto_legislativo_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5886/projeto_de_decreto_legislativo_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6209/projeto_de_decreto_legislativo_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6280/projeto_de_decreto_legislativo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6324/projeto_de_decreto_legislativo_n_09-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6325/projeto_de_decreto_legislativo_n_10-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6352/projeto_de_decreto_legislativo_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_decreto_legislativo_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6382/projeto_de_decreto_legislativo_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6384/projeto_de_decreto_legislativo_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6385/projeto_de_decreto_legislativo_no15-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6416/projeto_de_decreto_legislativo_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6421/projeto_de_decreto_legislativo_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6423/projeto_de_decreto_legislativo_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6463/projeto_de_decreto_legislativo_no19-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6464/projeto_de_decreto_legislativo_no20-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6589/projeto_de_decreto_legislativo_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6619/projeto_de_decreto_legislativo_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6669/projeto_de_decreto_legislativo_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6671/projeto_de_decreto_legislativo_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_decreto_legislativo_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6689/projeto_de_decreto_legislativo_no26-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6707/projeto_de_decreto_legislativo_n_27-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6708/projeto_de_decreto_legislativo_n_28-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6751/projeto_de_decreto_legislativo_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6752/projeto_de_decreto_legislativo_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6753/projeto_de_decreto_legislativo_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6754/projeto_de_decreto_legislativo_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6756/projeto_de_decreto_legislativo_n_33-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6777/projeto_de_decreto_legislativo_n_34-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6778/projeto_de_decreto_legislativo_n_35-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6779/projeto_de_decreto_legislativo_n_36-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6799/projeto_de_decreto_legislativo_n_37-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6809/projeto_de_decreto_legislativo_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6810/projeto_de_decreto_legislativo_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6836/projeto_de_decreto_legislativo_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6839/projeto_de_decreto_legislativo_41-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6861/projeto_de_decreto_legislativo_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7059/projeto_de_decreto_legislativo_no_43-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7060/projeto_de_decreto_legislativo_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7067/projeto_de_decreto_legislativo_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7070/projeto_de_decreto_legislatino_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_decreto_legislativo_titulo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7156/pdl_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7183/projeto_de_decreto_legislativo_no49-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5631/pl_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5632/pl_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5633/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5685/projeto_de_lei_no._04_de_10_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_no_05_de_16_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_no_06_de_16_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5750/projeto_de_lei_no_07_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5751/projeto_de_lei_no._08_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5752/projeto_de_lei_no._09_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5756/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5789/projeto_de_lei_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5818/pl_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5844/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5846/projeto_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5847/projeto_de_lei_no_16-2022_vereador_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5882/projeto_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5885/projeto_de_lei_n_20-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5887/projeto_de_lei_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5918/projeto_de_lei_o_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5919/projeto_de_lei_o_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5920/projeto_de_lei_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5948/projeto_de_lei_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5958/projeto_de_lei_no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5969/projeto_de_lei_no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5971/projeto_de_lei_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6019/projeto_de_lei_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6149/projeto_de_lei_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6150/projeto_de_lei_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6151/projeto_de_lei_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6185/projeto_de_lei_no35-20222.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6224/projeto_de_lei_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6225/projeto_de_lei_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6255/projeto_de_lei_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6256/projeto_de_lei_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6257/projeto_de_lei_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6314/projeto_de_lei_no_42-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6323/projeto_de_lei_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6351/projeto_de_lei_no_44-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6353/projeto_de_lei_no_45-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_no_46-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6381/projeto_de_lei_n47-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6383/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6386/projeto_de_lei_no_49-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6417/projeto_de_lei_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6418/projeto_de_lei_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6419/projeto_de_lei_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6420/projeto_de_lei_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6422/projeto_de_lei_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6473/projeto_de_lei_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6546/projeto_de_lei_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6547/projeto_de_lei_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6583/projeto_de_lei_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6584/projeto_de_lei_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6585/projeto_de_lei_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6586/projeto_de_lei_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6587/projeto_de_lei_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6588/projeto_de_lei_no_63-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6596/projeto_de_lei_no_64-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6616/projeto_de_lei_no_65-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6617/projeto_de_lei_no_66-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6618/projeto_de_lei_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6672/projeto_de_lei_no_68-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6673/projeto_de_lei_no_69-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6706/projeto_de_lei_no_70-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6709/projeto_de_lei_no_71-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6732/projeto_de_lei_no_72-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6755/projeto_de_lei_no_73-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6773/projeto_de_lei_no_74-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6774/projeto_de_lei_no_75-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6776/projeto_de_lei_no_76-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6797/projeto_de_lei_no_77-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6798/projeto_de_lei_no_78-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6811/projeto_de_lei_no_79-022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6812/projeto_de_lei_no_80-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6835/projeto_de_lei_no_81-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6837/projeto_de_lei_no_82-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6838/projeto_de_lei_no_83-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6858/projeto_de_lei_no_84-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6859/projeto_de_lei_no_85-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6860/projeto_de_lei_no_86-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6862/projeto_de_lei_no_87-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6947/projeto_de_lei_no_88-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6948/projeto_de_lei_no_89-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6949/projeto_de_lei_no_90-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6984/projeto_de_lei_n_91-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7048/projeto_de_lei_no_92-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_no_93-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_no_94-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7172/projeto_de_lei_no_95-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7189/projeto_de_lei_no_96-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7190/projeto_de_lei_no_97-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7191/projeto_de_lei_no_98-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7192/projeto_de_lei_no_99-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7193/projeto_de_lei_no_100-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7194/projeto_de_lei_n_101-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5820/plc_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_complementar_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complemetar_n03-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6322/projeto_de_resolucao_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6904/projeto_de_resolucao_n_04-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_resolucao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_resolucao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_01_quadra_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_02_clube_de_truco_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_03-2022_refroma_da_ponte_da_custodia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5639/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5640/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5641/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5642/sessao_001_-_01-02-22_-_ligacao_avenida_a_-_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5643/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5644/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_01_quadra_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_02_clube_de_truco_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_01-2022__recuperacao_asfaltica_dimic.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_02-2022_mataburros_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5650/recapeamento_do_bairro_jardins_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5651/forca_tarefa_para_desmantelamento_dos_focos_de_dengue_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5652/req._01_-_solicita_limpeza_geral_e_restauracao_e_manutencao_dos_brinquedos_e_aparelhos_de_ginastica_no_bosque__dos_buritis_-_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5653/req._02_-_instalacao_de_bancos_entorno_das_tres_represas..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5654/req._03_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_-_bairro_mae_de_deus.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5655/01-_recapeamento_da_rua_l02_no_bairro_pontal_norte..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5656/02-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5658/sessao_001_-_01-02-22_-iluminacao_publica_na_rua_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5659/sessao_001_-_01-02-22_-_subsidio_do_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5660/faixa_elevada_ou_radar_na_avenida_goias_jardim_europa20220207_10192952.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5661/asfalto_lamartine.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_faixa_de_moto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5664/coleta_seletiva_no_bairro_vila_paineiras.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5665/semaforo___av_cristiano_aires__dr_prates20220207_10143281.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5666/calcada_represa.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5667/pista_caminhada_mata.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_2o_sessao_-_limpeza_mata_setor_universitario_-_08_02_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5670/02_sessao_-_2022_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5671/01_sessao_-_2022_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5672/01_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_uniformes.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_passagem_do_bairro_conquista_e_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_sinalizacao_rampa_do_inss.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_kit_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_-_smtc_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_-_dep_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5679/requerimento_1o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_08_02_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5680/requerimento_1o_sessao_-_limpeza_parque_vereda_dos_buritis_-_08_02_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_2o_sessao_-_revitalizacao_av_goias_-_08_02_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5687/req._04_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_semaforo_ou_rotatoria_no_encontro_da_av._margon_com_a_rua__vicente_evangelista_da_rocha_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5689/req._06_-_solicita_instalacao_de_uma_faixa_para_travessia_de_pedesstres_no_cruzamento_da_avenida_haide_evangelista_da_rocha_com_a__rua_santa_terezinha_-_bairro_santa_terezinha_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_tapa_buraco_cachoeirinha_ferv22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_rodrigo_margon_ferv22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_luis_severo_ferv22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5693/requerimento_04-2022__recapeamento_rua_vb15_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5694/requerimento_05-2022_mataburro_fazenda_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5695/requerimento_06-2022_ponte_-_olhos_dagua_-_dr._getulio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5696/03_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5697/03_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5698/programa_ver_melhor_.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5699/criacao_do_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5700/requerimento_rocagem_da_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5701/requerimento_cracha_dos_protetores_de_animais.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5702/lotes_jardim_florenca.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5703/requerimento_-_recapeamento_av._presidente_medici.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5704/requerimento_3o_sessao_-_recapamento_paineiras_-_15_02_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5705/requerimento_3o_sessao_-_smtc_-_semaforo_jardim_paulista_-_15_02_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5706/zelador_para_o_bosque_do_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5707/faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5708/nivelamento_rua_curitiba.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5709/sessao_003_-_14-02-22_-limpeza_das_ruas_do_estrela.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5710/sessao_003_-_14-02-22_-iluminacao_publica_e_limpeza_da_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5711/sessao_003_-_14-02-22_-manutencao_do_asfalto_do_maria_amelia_e_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5712/requerimento_02praca_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5713/requerimento_tapa_buracos_av._goias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5714/requerimento_represa.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5715/requerimento_semaforo_jose_marcelino.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5718/solicitacao_da_canalizacao_do__corrego_do_cacador.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5719/requerimento_valdemes_fev22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5720/requerimento_clayton_cesar_semaforo_ferv22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5721/requerimento_-_limpeza_de_lote.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5722/requerimento_01_transporte_publico_-_copia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5723/requerimento_02_residencial_liz.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5724/requerimento_03_limpreza_no_parque_veredas_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5725/req._09_-_solicita_um_estudo_tecnico_para_recapeamento_asfaltico_na_rua_92_-_jardim_bela_vista_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5726/req._07_-_solicita_compra_emergencial_dos_medicamentos_carvedilol_de_125_e_25_mg_e__hodralazina_de_25_mg_pela_secretaria_de_saude_desse_municipio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5727/req._08_-_solicita_o_chamamento_das_instituicoes_indicadas_a_receber_as_emendas_impositivas_aprovadas_pelos_vereadores_na_camara_municipal_de_catalao_referente_ao_ano_2021_para_exercicio_em_2022..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5728/limpeza_da_rua_7_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5729/rede_de_esgoto_na_rua_curitiba_e_adjacentes.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5730/requerimento_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5731/requerimento_creche.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5732/requerimento_represa_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5733/requerimento_exame_holter.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5734/requerimento_patrolamento_estrada_da_faz_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5735/requerimento_semaforo_ruas_abdom_leite_e_tv_8.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5736/limpeza_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5737/pedra_branca_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5738/cascalhamento_cmoc.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5739/requerimento_07-2022_mataburros_cubatao_do_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5740/requerimento_08-2022_estacionamento_p_motos_pro_saude.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5741/requerimento_09-2022_reforma_quadra_do_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5742/manutencao_do_asfalto_da_rua_fagundes_varela.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5743/semaforo_na_ten_cel_joao_de_cerqueira_netto.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5744/03_-_manutencao_da_quadra_da_escola_municicipal_wilson_da_paixao_do_bairro_vila_erondina..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5745/04-_o_recapeamento_total_no_residencial_leblon..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5746/requerimento_4o_sessao_-_limpeza_margem_estrada_de_ferro_-_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5747/requerimento_4o_sessao_-_smtc_-_sinalizacao_subdoviaria_sao_joao_-_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5748/requerimento_5o_sessao_-_iluminacao_praca_do_estudante_-_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5749/04_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5753/04_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5757/requerimento_01_ccpa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5758/requerimento_02_posto_atendimento_enel.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5759/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5760/requerimento_10-2022_faixa_de_pedestre_-_r_raimundo_oliveira_esquina_da_fundacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5761/requerimento_12-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5762/requerimento_11-2022_mataburros_dos_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5763/requerimento_praca_vila.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5764/001_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5765/requerimento_-_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5766/requerimento_-_recapeamento_entrada_das_mineradoras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5767/requerimento_-_canaleta.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5768/06_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5769/06_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5770/06_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5771/cameras_no_distrito_de_santo_antonio_do_rio_verde__go.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5772/antonio_horacio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5773/canteiro.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5774/requerimento_6o_sessao_-_academia_ao_ar_livre_tres_cruzes_-_08_03_2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5775/requerimento_6o_sessao_-_recapamento_jose_marcelino_-_08_03_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5776/img_20220307_07mar22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5777/img_20220307_0007mar22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5778/nivelamento_rua_luis_gomes.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5779/tapa_buraco_paineiras.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5780/07_-_limpeza_da_quadra_da_escola_municipal_wilson_da_paixao_do_bairro_vila_erondina..docx.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5781/06_-_seja_feito_o_patrolamento_das_estradas_que_da_acesso_ao_condominio_residencial_cachoeirinha_e_da_fazenda_ribeirao_e_tambem_o_escoamento_de_agua_das_mesmas...pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5782/05_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5783/requerimento_limpeza_pasto_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5784/requerimento_troca_de_lampadas_praca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5785/requerimento_reforma_banheiros_secretaria_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5788/requerimento_-_recapeamento_alvino_albino_e_estrela.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_-_escoamento_chuva.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_-_limpeza_morro_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5792/ligacao_de__energia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5793/cascalhamento_embrasatec.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_reforma_quadra_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_aumento_de_veterinarios_e_baias.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_retorno_da_feira_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5797/002_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5798/003_-_luis_severo_braga_gomide.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_7o_sessao_-_recapamento_rua_04_jardim_paulista_-_15_03_2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_7o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_15_03_2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5801/07_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5802/07_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5803/07_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5804/requerimento_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5805/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5806/requerimento_13-2022_mataburros_e_pontes_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5807/requerimento_14-2022_construcao_da_calcada_-_av_gerson_barbosa_de_melo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5808/requerimento_15-2022_recapeamento_evelina_nour.doc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5809/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_no_579_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5810/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5811/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5812/limpeza_do_parque_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5813/08-_recapeamento_na_rua_italia_no402_vila_chaud_ate_a_rua_salustiano_oliveira_da_paz_bairro_ipanema..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5814/09_-_a_reconstrucao_da_calcada_da_represa_monsenhor_sousa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5821/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5822/req._12_-_solicita_servico_de_tapa_buracos_na_rua_2010_-_bairro_paineiras_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5823/req._13_-_solicita_a_limpeza_dos_lotes_e_terrenos_sem_edificacoes_em_todo_bairro_jardim_paraiso_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5824/08_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5825/08_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5826/iluminacao_rua_ademar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5827/requerimento_1__8_sessao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5828/requerimento_2._1_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5829/img_20220322_0002.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5830/004_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5831/requerimento_8o_sessao_-_ligacao_rua_a_com_rua_da_resistencia_-_22_03_2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5832/requerimento_8o_sessao_-_limpeza_morinho_santo_antonio_-_21_03_2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5833/recapeamento__do_bairro_veredas_dos_buritis_i.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5834/contratacao_de_auxiliares_de_dentista_01.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5835/requerimento_16-2022_recapeamento_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5836/requerimento_17-2022_mataburro_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5837/requerimento_18-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5838/requerimento_sinalizacao_cruzamento.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5839/requerimento_tapa_buraco_rua_sao_salvador.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5840/requerimento_limpeza_casa_desativadas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5842/img_20220322_0003.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5843/img_20220322_0004.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_02_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_03_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_01_vereadora_rosangela.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_-_recapeamento_regina_pierre.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_-_recapeamento_av._presidente_medici_2.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_9o_sessao_-_calcadao_raulina_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_9o_sessao_-_esgoto_represa_monsenhor_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_10o_sessao_-_smtc_-_vagas_motocicletas_centro_-_29_03_2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5856/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5857/img_20220328_0002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5858/img_20220328_0001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5859/img_20220328_0003.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5860/requerimento_01_revitalizacao_da_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5861/requerimento_02_a_limpeza_do_bairro_dona_almerinda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5862/requerimento_03_a_limpeza_do_bairro_dona_sofia.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5863/patrocinio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5864/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5865/005_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5866/09_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5867/09_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5868/10_limpeza_em_uma_area_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_marmitas__extras_eventuais.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_transito.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_recapeamento_rua_bouganville.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_sinalizacao_monsenhor_e_paineiras.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_rocagem_rua_k.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5876/patrolamento_na_rua_eustaquio_neves_vieira_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_19-2022_construcao_de_ete_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_20-2022_patrolamento_estrada_coqueiro_ribeirao_e_custodua.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_21-2022_mataburros_cubatao_do_limoeiro_-_walter_rabelo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5888/requerimento__ver._gilmar_calcamento_substacao_enel.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5889/requerimento__ver._gilmar_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5890/req._17_-_solicita_limpeza_geral_restauracao_e_manutencao_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_parque_calixto_abrao_-_bairro_central_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5891/req._16_-_solicita_servico_de_tapa_buracos_na_rua_2007_-_bairro_paineiras_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5892/requerimento_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5893/patrolamento_cisterna.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5894/requerimento_lei_reducao__carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5895/requerimento_marmitas__extras_eventuais.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5896/requerimento_11o_sessao_-_lampadas_represa_clube_do_povo_-_05_04_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5897/requerimento_11o_sessao_-_ovos_de_pascoa_-_05_04_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5898/requerimento_01_ccpa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5899/requerimento_02_posto_atendimento_enel.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5900/11_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5901/11_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5902/11_-_limpeza_em_uma_area_da_prefeitura_situada_a_rua_ana_flavia_bairro_leblon.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5903/12_-_recapeamento_total_na_rua_jorge_joao_jacob_no_loteamento_copacabana_i..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5904/analise_criteriosa_na_definicao_dos_valores_a_serem_cobrados_da_taxa_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5905/melhorias_no_transito_no_entroncamento_das_ruas_mato_grosso_oito_e_amazonas_nas_proximidades_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5906/img_20220404_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5907/img_20220404_0002.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_diretor_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_semaforo_raulina.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_notificacao_lotes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5911/patrolamento_faz._custodia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_projeto_crescer_sorrindo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_bala_de_oxigenio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_22-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_23-2022_recapemanto_av._espirito_santo_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_24-2022__limpeza_nas_margens_da_linha_ferrea_no_sta_teresinha.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5973/aquisicao_de_consultorio_odontologico_movel_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5974/cartao_para_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5975/aumento_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5976/conserto_canteiro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5977/conserto_canteiro.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5978/conserto_buraco.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5980/req._18_-_solicita_limpeza_geral_restauracao_e_manutencao_das_estatuas_e_da_area_de_lazer_bem_como_a_instalacao_de_lixeiras_no_dino_park_-_bairro_liz__neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5981/req._19_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_encontro_da_avenida_joao_com_a_rua_porto_nacional_-_bairro_pio_gomes_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5982/req._20_-_indicacao_de_servicos_de_patrolamento_e_cascalhamento_das_estradas_que_dao_acesso_ao_pe_do_morro_e_restauracao_total_da_ponte_sobre_o_corrego_catingueiro_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5983/img_20220411_0002.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5984/img_20220411_0001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5985/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5986/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5987/rquerimento_3.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5989/12_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5990/requerimento_25-2022__limpeza_lotes_baldio_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5991/requerimento_26-2022_reforma_da_praca_da_fe_vila_cruzeiro_i.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5992/requerimento_27-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5993/abertura_e_pavimentacao_de_rua_bairro_monsenhor_sousa.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5994/requerimento_12o_sessao_-_esgoto_rua_03_bairro_flamboyant_-_12_04_2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5995/requerimento_12o_sessao_-_limpeza_rua_residencial_liz_-_12_04_2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5996/requerimento_iluminacao_bar_continental.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_tapa_buraco_-_12-04.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_faixa_de_pedestre_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_cesta_funcionario_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_sinalizacao_rua_das_violetas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6060/requerimento_13o_sessao_-_cobertores_animais_-_19_04_2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6061/requerimento_13o_sessao_-_canteiro_safra_clin_-_19_04_2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6062/requerimento_2_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6063/requerimento_1_13_sessao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6064/req._10_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6065/requerimento_29-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.doc.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6066/requerimento_30-_2022_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_28-2022_mataburro_faz._rogerio_silveira_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_cesta_funcionario_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_sinalizacao_rua_das_violetas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_faixa_de_pedestre_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_-_limpeza_av_joao_margon_vaz.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_-_recapeamento_av._presidente_medici_3.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_-_esgoto_evelina.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6074/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6075/13_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_camera.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_limpeza_de_lote.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6088/14_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6089/14_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6090/14_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6091/abertura_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6092/patrolamento_mumbuca.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6093/faixa_amarela.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6094/providencias_de_transito_nas_mediacoes_da_av._leopoldo_evangelista_da_rocha_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6095/substituicao_de_arvores_av._das_americas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6096/recuperacao_estrada_sucupira.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6097/requerimento_poste_caido.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6098/requerimento_rocagem_da_pista_de_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6099/requerimento_coveiro_para_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6100/requerimento_recapeamento_rua_k.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6101/requerimento_lampadas_queimadas_em_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6102/requerimento_recapeamento_rua_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6103/requerimento__ver._gilmar_semaforo_pdf.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6104/req._22_-_solicita_reforma_nas_instalacoes_da_ubs_maria_carolina_de_mesquita_netto_bem_como_a_limpeza_geral_e_colocacao_de_lixeiras_na_pracinha_localizados_no_bairro_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6105/req._21_-_solicita_servico_de_recapeamento_asfatico_na_rua_94_entre_as_ruas_108_e_108_proximo_a_caixa_dagua_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6106/requerimento_14o_sessao_-_aceiros_secretaria_meio_ambiente_-_26_04_2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6107/requerimento_14o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_26_04_2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6108/img_20220425_0001.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6109/img_20220425_0002.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6110/requerimento_3_14_sessao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6111/requerimento_1_14sessao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6112/requerimento_2_14_sessao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6121/13_-_reforma_da_creche_ana_maria_guimaraes_de_macedo_montenegro_no_bairro_jardim_paraiso.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6122/img_20220502_0001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6123/img_20220502_0002.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6124/reforma_da_creche.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6125/limpeza_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6126/tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_16o_sessao_-_quadra_vila_multirao_-_03_05_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_16o_sessao_-_recolhimento_residuos_volumoses_-_03_05_2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6131/adicional_de_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6132/sinal_gratuito_na_upa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6133/solictacao_do_prrojeto_detranzio_.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6134/req._23_-_solicita_a_troca_dos_postes_de_madeira_e_substituicao_das_lampadas_comuns_pelas_de_led_na_rua_estados_unidos_-__bairro_das_americas_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6135/req._24_-_solicita_reforma_geral_nas_instalacoes_da_crece_ana_maria_situada_no_bairro_jardim_paraiso_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_xerox_na_secretaria_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_troca_de_cesta_em_cartao.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_exame_audiometria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6140/req.faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao_-_copia.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6141/16_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6142/16_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6143/iluminacao_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6144/iluminacao_custodia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6145/requerimento_-_troca_de_lampada_raulina.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6146/requerimento_-_troca_de_lampada_represa..pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6152/requerimento_17o_sessao_-_programa_crescer_sorrindo_-_10_05_2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6153/requerimento_17o_sessao_-_rua_de_lazer_-_10_05_2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6154/requerimento__tampa_pva_rua_egenireu.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6155/requerimento_bomba_dagua.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_atividades_do_nucleo_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6157/prejeto_mais_esporte.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6158/faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6159/pintura_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_1_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_2_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_semaforo_jose_marcelino-castelo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6164/006_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6165/ponto_facultativo_para_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6166/17_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6167/17_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6168/17_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6169/req._25_-_solicita_distribuicao_de_uniformes_escolares_pela_secretaria_de_educacao_para_todas_as_escolas_do_municipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6170/req._26_-_solicita_a_colocacao_de_lixeira_e_limpeza_geral_em_toda_extensao_da_avenida_belo_horizonte_-_vila_erodina_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6171/req._27-_entrega_de_cestas_basicas_pela_secretaria_de_acao_social_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6172/adicional_de_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6173/sinal_gratuito_na_upa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6174/req.faixa_de_pedestre_elevada_no_sao_joao_-_17o_sessao_-_copia.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6175/requerimento_05-2022_mataburro_faz._lazaro_tome_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6176/requerimento_faixa_de_pedestre_elevada_no_sao_joao_-_16o_sessao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6226/requerimento_-_troca_de_lampada_raulina_2.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6227/requerimento_-_lampadas_represa.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6228/requerimento_-_limpeza_bairro_evelina.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6229/requerimento_mascara_nos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6230/requerimento_panoramica_dental.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6231/requerimento_rua_b.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6232/img_20220516_0001.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6233/img_20220516_0002.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6234/requerimento_1_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_2_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6236/sinalizacao_de_solo_nas_ruas_dos_bairros_paineiras_jardim_europa_vila_erondina_e_outros_tranformar_a_rua_2005_em_preferencia_de_transito.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6237/instalacao_de_semaforo_na_rua_tenente_coronel_joao_de_cerqueira_netto_no_cruzamento_com_a_rua_elias_democh.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6238/rua_da_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6239/reparos_da_quadra_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6240/asfalto_rua_antonio_de_sa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6241/convenio_de_profissional_bucomaxilofacial_.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6242/req._28_-_substituicao_de_lampada_queimada_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6243/req._29_-_solicitar_a_contratacao_do_especialista_em_neurologia_para_atender_a_rede_municipal_de_saude_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6244/18_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6245/18_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_canaleta_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_limpeza_das_ruas_setor_natanael.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_lixeira_praca_das_maes.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6249/requerimento_18o_sessao_-_sec_saude_-_equipamentos_odontologicos_-_17_05_2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6250/requerimento_18o_sessao_-_smtc_-_vagas_de_estacionamento_-_17_05_2022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6251/ped._sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6281/plano_de_acao_para_frente_fria_01.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6282/piso_salarial_dos_agentes_de_endemias_01.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6283/requerimento_2_19_sessao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6284/requerimento_1_19_sessao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6285/semafaro.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6286/ciclovia__setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6287/limpeza_das_calcadas_dos_lados_da_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6288/requerimento_canaleta_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6289/requerimento_reforma_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6290/requerimento_limpeza_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6291/requerimento_19o_sessao_-_asfalto_paineiras_-_24_05_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6292/requerimento_19o_sessao_-_ponte_vila_uniao_e_paineiras_-_24_05_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6294/19_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6295/19_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6296/requerimento_doacao_de_areia.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6297/requerimento_troca_de_todas_as_lampadas_queimadas.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6298/requerimento_caixa_coletora_de_lixo_escola_abraao_andre.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6299/pedido_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6300/req._30-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_redutor_de_velocidade_na_avenida_02_de_outubro_em_frente_a_drogamarques_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6301/req._31-_solicitar_um_estudo_tecnico_para_possivel_instalacao_de__um_radar_na_avenida_jose_marcelino_entre_os_bairros_estrela_e_maria_amelia_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6326/rocagem_bairro_portal_do_lago_l.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6327/reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6328/requerimento_construcao_de_praca_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6329/img_20220530_0003.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6330/img_20220530_0005.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6331/img_20220530_0004.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_2_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6333/requerumento_1_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_3_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_20o_sessao_-_academia_ao_ar_livre_vila_erondina_-_31_05_2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_20o_sessao_-_asfalto_monsenhor_souza_-_31_05_2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6337/req._32_-_solicita_redutor_de_velocidade__na_rua_almeri_de_paiva_com_a_rua_108_-_bairro_boa_sorte_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6338/reforma_do_muro_do_cemiterio_da_regiao_coqueiros_.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6339/solicitacao_do_retorno_do_casamento_comunitario_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6340/solicitacao_da_instalacao_de_equipamentos_adaptados_para_deficientes_fisicos_em_parques_publicos_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_limpeza_rego_de_agua.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6342/requerimento_curso_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6343/requerimento_sinalizacao_posto_celina.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6344/requerimento_esgoto_santa_cruz_.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6345/requerimento_reforma_da_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6346/a_demarcacao_de_vagas_especificas_para_veiculos_de_duas_rodas__no_perimetro_da_praca_das_maes.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6347/pagamento_do_terco_de_ferias_dos_servidores_municipais_no_mes_anterior_ao_periodo_de_gozo_das_mesmas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6348/patrolamento_e_cascalhamento_das_estradas_das_regioes_da_cisterna_e_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6349/20_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6350/20_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6354/requerimento_faixa_de_pedestre_rua_604.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6355/requerimento_patrolamento_estrada_do_tambioco.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6356/requerimento_agua_para_o_campo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6357/requerimento_1_21_sessao.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6358/requerimento_2_21_sessao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6359/req._32_-_solicita_redutor_de_velocidade__na_rua_almery_de_paiva_com_a_rua_108_-_bairro_jardim_paulista_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6360/requerimento_21o_sessao_-_limpeza_corrego_da_chacara_-_07_06_2022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6361/requerimento_21o_sessao_-_cameras_santo_antonio_e_pires_belo_-_07_06_2022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6362/limpeza_da_area_externa_da_quadra_esportiva_teofilo_silva_no__bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6363/recapeamento_asfaltico_na_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6364/recapeamento_asfaltico_na_rua_maria_izabel_no_bairro_leblon.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6365/limpeza_de_terreno_baldio_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6366/faixa_elevada_av_dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6367/21_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6368/21_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6369/img_20220606_0001.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6370/img_20220606_0002.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6372/patrolamento_estrada_regiao_sao_joao_do_monte_alto.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6373/reparos_ponte_e_mataburro.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6387/requerimento_jk.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6388/requerimento_sinalizacao_evelina.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6389/req._33_-_solicita_um_ou_mais_redutor_de_velocidade_na_rua_79__-_bairro_marconi_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6390/req._34_-_solicita_ao_secretario_de_saude_de_catalao_informacoes_sobre_quais_cirurgias_eletivas_e_especificas_estao_sendo_realizada_na_rede_sus_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6391/requerimento_construcao_de_banheiro_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6392/requerimento_sinalizacao_rua_boiadeiros_e_flor_de_maio.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_recapeamento_rua_itacolomi_e_125.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_programa_de_leite_gratuito.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_43-2022_sinalizacao_na_obra_da_go-330.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_44-_2022_recapeamento_da_rua_hosana_salviano_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_45-_2022_recapeamento_do_residencial_athenas.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_1_24_sessao.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_2_24_sessao.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6400/14_-_sinalizacao_do_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6401/15_-_reforma_na_ponte_da_comunidade_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_24o_sessao_-_quadra_sao_joao_-_28_06_2022.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6403/requerimento_24o_sessao_-_limpeza_asfalto_-_28_06_2022.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6404/asfalto_rua_eustaquio.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6405/rua_paulo_tarso.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6406/cumprimeto_da_lei_lucas_01.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6407/solicitacao_de_novo_consurso_01.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6408/pedido_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6409/pedido_esgoto_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6410/24_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6411/24_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6412/24_sessao_ordinaria_-_03.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6413/007_-_pedro_sales.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6415/25_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6424/008-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6425/009-_rodrigo_margon.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_sinalizacao_cruzamento_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_aparelhos_ortodonticos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_curso_de_primeiro_socorro.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6429/requerimento_1._26_sessao.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6430/requerimento_2_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6431/requerimento_3_26_sessao.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6432/solicitacao_de_cobertura_na_extensao_do_restaurante_popular_.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6433/26_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6434/26_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6435/26_sessao_2022_-_03.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6436/requerimento_26o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_02_08_2022.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6437/requerimento_26o_sessao_-_academia_ao_ar_livre_vila_erondina_-_01_08_2022.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6438/repintura_transito.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6439/req._36_-_solicita_servicos_de_tapa_buracos_erecapeamento_asfatico_nos_bairros_portal_do_lago_i_e_lago_ii_no_muncipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6440/req._35_-_substituicao_de_lampada_em_um_poste_na_rua_antonio_mariano_da_silva_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6441/req._37_-_solicita_limpeza_geral_em_todos_os_canteiros__da_avenida_central_-_bairro_portal_do_lago_ii_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6442/requerimento_46-_2022_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6443/requerimento_47-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_48-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria_.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6445/img_20220801_0001.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6446/img_20220801_0002.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6474/policiamento_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6475/policiamento_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6476/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6477/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_limpeza_no_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_escoamento_de_agua_rua_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_50-2022_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_51-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_27o_sessao_-_clinica_veterinaria_-_08_08_2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_09_08_2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6486/direito_de_acompanhate_as_parturiente_.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6487/requerimento_mata_burro_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6488/requerimento_represa_monsenhor_-_2.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6489/requerimento_3_27_sessao.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6490/requerimento_1_27_sessao.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6491/requerimento_2_sessao_27.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6492/req._38_-_solicita_estudo_tecnico_para_instalacao_de_redutor_de_velocidade_na_rua_103_com_a_rua_mario_salviano_-_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6493/req._39-_reforma_geral_nas_instalacoes_da_creche_do_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6494/requerimento_rede_de_esgoto-saneamento.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6495/poda_de_arvore_represa_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6496/praca_bairro_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6497/27_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6498/010_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6499/img_20220808_0001.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6548/requerimento_represa_monsenhor_-_2.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6549/requerimento_mata_burro_-_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6550/requerimento_prefeito_e_sae.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6551/requerimento_49-_2022_mudancas_rua_ricardo_bueno.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6552/requerimento_50-2022_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6553/requerimento_51-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6554/requerimento_limpeza_no_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6555/requerimento_onibus_ccpa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6556/requerimento_plano_de_saude_para_funcionarios_da_sae.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6557/requerimento_escoamento_de_agua_rua_dos_cravos.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6558/poda_de_arvores_monsenhor_souza.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6559/pedido_praca_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6560/req._39-_solicita_uma_reforma_geral_na_unidade_basica_de_saude_maria_carolina_de_mesquita_neto_situado_no_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6561/req._38_-_solicita_estudo_tecnico_para_que_seja_feita_a_revitalizacao_da_sinalizacao__horizontal_nas_ruas_103_e_rua_mario_o_salviano_-_castelo_branco_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6562/27_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6563/27_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_27o_sessao_-_clinica_veterinaria_-_16_08_2022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_27o_sessao_-_multirao_do_estado_de_goais_-_16_08_2022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6566/policiamento_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6567/policiamento_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_1_28_sessao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_2_sessao_28.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_3_28_sessao.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6571/direito_de_acompanhate_as_parturiente_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6572/img_20220815_0002.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6573/16_-_estudo_para_colocacao_da_faixa_de_pedestre_elevada_na_rua_uruguai_proximo_ao_no299_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6574/17_-__restauracao_da_ponte_da_fazenda_ponte_de_pedra_da_regiao_sao_joao_da_cruz_de_cima_do_distrito_de_santo_antonio_do_rio_verde._1.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6575/requerimento_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6581/18_-_solicitacao_de_acentos_para_espaco_externo_na_upa.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6582/010_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6590/req._40_-_solicita_a_construcao_de_uma_quadra_de_esporte_na_escola_municipal_jose_sebba_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6591/req._41_-_solicita_distribuicao_de_uniformes_escolares_para_os_alunos_matriculados_na_rede_municipal_de_ensino_-_comunidade_da_cisterna_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6592/req._42_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6593/requerimento_iluminacao_da_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6594/requerimento_recapeamento_avenida_central.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_limpeza_cemiterio_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_054-2022_pavimentacao_asfaltica_rua_orcalino_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_053-2022_cacamba_de_lixo_na_av._leopoldo_evangelista.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_052-_2022_faixa_de_pedestre_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_29o_sessao_-_dias_das_criancas_-_23_08_2022.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_29o_sessao_-_area_de_lazer_monsenhor_souza_-_23_08_2022.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_1_29_sessao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_2_29_sessao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6604/sinaleiro_no_cruzamento_da_rua_tenente_cel._joao_c._netto_.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6605/direito_de_acompanhate_as_parturiente_.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6606/29_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6607/29_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6608/requerimento_canaleta_paineras.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6609/requerimento_lotes.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6610/011_-_bruno_evangelista.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6611/29a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_uruguai_no554_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6614/cacamba_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6620/requerimento_30o_sessao_-_mato_alvino_albino_-_29_08_2022.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6621/requerimento_30o_sessao_-_prefeitura_nos_bairros_-_30_08_2022.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6622/img_20220829_0001.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6623/img_20220829_0002.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6624/requerimento_prefeito_e_obras.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6625/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6626/requerimento_01_ccpa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6627/requerimento_02_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6628/requerimento_mato_alto.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6629/placa_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6630/tapa-buraco_rua.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_55-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_56-2022_semafaro_r._elias_democh_com_a_joao_c._neto.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_57-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_semaforo_-_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_giovanni_campo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_transito_-_praca_das_maes.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6637/solicitacao_de_manutencao_fixa_na_represa_do_clube_do_povo_01.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6638/criacao_de_um_aplicativo_smtc.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6639/implantacao_de_semaforo_no_cruzamento_das_ruas_jose_saturnino_de_castro_e_elias_democh.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6640/30_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6641/30_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6643/requerimento_melhoria_no_transito_av._goias.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6644/requerimento_limpeza_cemiterio_do_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6645/requerimento_da_enel.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6647/requerimento_limpeza_canteiro.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6648/requerimento_sistema_de_agua_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6649/requerimento_patrolamento_estrada_da_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6650/requerimento_58-2022_reforma_quadra_do_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6651/requerimento_59_-_2022_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6652/requerimento_60-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6653/requerimento_1_31_sessao.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6654/requerimento_2_31_sessao.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6655/requerimento_3_31_sessao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6656/req._44_-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_semaforo_no_cruzamento_da_rua_pedro_aires_com_a_avenida_raulina_fonseca_paschoal_-_setor_central_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6657/req._46_-_solicita_a_restauracao_em_carater_de_urgencia_de_dois_mata-burros_na_comunidade_da_custodia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6658/31a_-_estudo_para_colocacao_de_uma_faixa_de_pedestre_elevada_na_rua_helena_da_silva_ferreira_no1490_bairro_ipanema..pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6659/requerimento_31o_sessao_-_cras_em_santo_antonio_do_rio_verde_-_06_09_2022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6660/requerimento_31o_sessao_-_smtc_campanhas_educativas_-_05_09_2022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6661/31_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6662/31_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6663/requerimento_energia_sarv.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6664/requerimento_asfalto_sarv.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6665/img_20220905_0001.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6666/img_20220905_0002.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6667/praca_terreno.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6668/limpeza_represa.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento__protecao_nas_tres_represas.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_oficina_de_artesanato_ccpa.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_calcada_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6678/img_20220912_0001.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6679/img_20220912_0002.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6680/requerimento_61-2022_patrolamento_estrada_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6681/requerimento_62-2022_pavimentacao_asfaltica_av_tiradentes_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6682/requerimento_32o_sessao_-_pro_saude_dentista_-_13_09_2022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6683/requerimento_32o_sessao_-_alfalto_alvio_albrino_-_13_09_2022.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6684/requerimento_3_32_sessao.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6685/requerimento_1_32_sessao.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6686/reconstrucao_de_mata_burro_em_posse_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6687/requerimento_ponte_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6690/req._47_-_solicita_um_estudo_tecnico_para_a_instalacao_de_um_ou_mais_redutor_de_velocidade__na_joao_francisco_martins_-_bairros_margon_i_e_ii_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6691/req._45_-_solicita_revitalizacao_restauracao_dos_aparelhos_de_ginastica_e_instalacao_de_lampada_na_pracinha_situada_entre_a_rua_sao_luiz_e_avenida_belo_horizonte_-_vila_erondina__nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6692/requerimento_limpeza_geral_museu_e_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6693/requerimento_escoamento_de_agua_avenida_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6694/requerimento_rede_esgoto_rua_546.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6695/requerimento_de_reforma_da_creche_anibal_rosa_.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6696/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6697/requerimento_1_33_sessao.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6698/requerimento_2_33_sessao.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_33o_sessao_-_atendimento_oftalmologico_-_20_09_2022.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_33o_sessao_-_cameras_festa_do_rosario_-_20_09_2022.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_goinfra_sarv.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6702/colocacao_de_uma_cacamba_de_lixo_na_rua_alcalino_mariano_da_silva_primo_no_522_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6710/img_20220926_0001.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6711/img_20220926_0002.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6712/requerimento_gincana.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6713/requerimento_brinquedos_para_o_dia_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6714/requerimento_mata_burro_sr_geraldo.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6715/requerimento_exame_de_radiografia.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6716/requerimento_64-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6717/requerimento_63-2022_pavimentacao_asfaltica_no_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6718/requerimento_65-2022_reforma_creche_ipanema.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6719/requerimento_de_reforma_da_creche_anibal_rosa_01.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6720/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_01.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6721/agua_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6722/postes.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6723/requerimento_34o_sessao_-_bicicletario_-_27_09_2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6724/requerimento_34o_sessao_-_limpeza_bueiros_-_26_09_2022.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6725/requerimento_2_34_sessao.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6726/requerimento_1_34_sessao.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6727/req._48_-_solicita_a_anstalacao_de_uma_faixa_elevada_na_rua_uruana__no_86_em_frente_a_associacao_dos_diabeticos_do_sudeste_goiano_-_adisgo_situado_no_bairro_mae_de_deus_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6728/requerimento_-_limpeza_primavera_e_imperial.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6729/requerimento_faixa_elevada_av._es.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6730/requerimento_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6733/requerimento__meio_fio_rua_teodora.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6734/requerimento_brinquedos_para_o_dia_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6735/requerimento_gincana.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6736/requerimento_sinalizacao_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6737/requerimento_faixa_elevada_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6738/req._50_-_solicita_ao_secretario_de_saude_de_catalao_que_designe_medicos_para_cobrirem_ferias_em_santo_antonio_do_rio_verde_no__municipio_de_catalao..pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6739/req._49_-_substituicao_de_lampadas_queimadas_ou_danificadas_na_avenida_nicolau_abrao_nas_proximidades_do_morrinho_santo_antonio_-_bairro_santo_antonio_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6740/requerimento_1_sessao_36.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6741/36_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6742/36_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6743/img_20221003_0009.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6744/requerimento_36o_sessao_-_lixeiras_ecologicas_-_04_10_2022.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6745/requerimento_36o_sessao_-_smtc_-_velocidade_setor_aeroporto_-_04_10_2022.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6746/asfalto.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6747/ponte_martirios.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6757/solicitacao_de_manutencao_ou_novo_calcamento_do_estacionamento_do_cemei_irma_yolanda01.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6758/img_20221017_0001.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6759/img_20221017_0002.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6760/requerimento_recapeamento_rua_girassol.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6761/requerimento_bueiro_sem_tampa.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6762/requerimento_medico_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6763/requerimento_retirada_do_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6764/requerimento_1_37_e_38_sessao.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6765/requerimento_2_37_e_38_sessao.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6766/requerimento_sinalizacao_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6767/014-_giovani_cortopassi.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6768/req._51_-_substituicao_de_lampada_em_um_poste_na_rua_26_-_bairro_margon_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6769/requerimento_37o_sessao_-_producao_de_pescados_-_18_10_2022.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6770/requerimento_38o_sessao_-_recapeamento_asfalto_-_18_10_2022.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6771/37_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6780/39_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6781/solicitacao_de_sessao_solene_aos_dentistas_.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6782/cmei_yolanda_vaz_02.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6783/requerimento_redutor_de_velocidade__rua_79.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6784/requerimento__limpeza_caps.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6785/requerimento__limpeza_pista_caminhada_paqueta.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6786/39_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6787/requerimento_projeto_crescer_sorrindo_1.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6788/img_20221024_0002.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6789/img_20221024_0001.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6790/requerimento_68-2022_canaleta_av._dr_lamartine.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6791/requerimento_67-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6792/requerimento_66-2022_tampa_do_bueiro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6793/requerimento_40o_sessao_-_represa_monsenhor_-_25_10_2022.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6794/requerimento_39o_sessao_-_coleta_seletiva_-_24_10_2022.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6795/015-_silas_jose_tristao.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6796/requerimento_tapa_buraco_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6813/requerimento_2_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6814/requerimento_1_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6815/req._52_-_solicita_uma_analise_de_viabilidade_tecnica_para_instalacao_de_semaforos_no_encontro_da_avenida_planaltina_com_a_rua_porto_nacional_-_bairro_pio_gomes_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6816/requerimento_academia_ar_livre_jardim_catalao.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6817/requerimento_sinalizacao_jardim_catalao_e_castelo_branco_ii.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6818/requerimento_estacionamento_rua_nilo_margon.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6819/requerimento_69-2022_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6820/requerimento_70-2022_faixa_de_pedestre_elevada_no_sao_joao_-_rodoviaria__-_copia.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6821/requerimento_limpeza_de_lote_-_perto_da_creche.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6822/requerimento_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6823/img_20221031_0002.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6824/img_20221031_0001.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6825/41_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6826/41_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6827/requerimento_41o_sessao_-_asfalto_centro_de_castracao_-_01_11_2022.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6828/requerimento_41o_sessao_-_recapeamento_asfalto_monsenhor_-_01_11_2022.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6829/015-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6830/requerimento_ver._gilmar_serra_do_facao_pdf.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6831/convenio_de_profissional_bucomaxilofacial_01.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7005/convenio_de_profissional_bucomaxilofacial_.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7006/requerimento_71-2022_limpeza_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7007/requerimento_73-2022_recapeamento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7008/requerimento_72-2022_iluminacao_de_led_-_calcadao_da_sec_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7009/requerimento__iluminacao_avenida_margon.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7010/requerimento__recapeamento_av_l_1.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7011/requerimento__limpeza_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7012/requerimento__rede_fluvial_rua_sao_luis.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7013/img_20221128_0001.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7014/img_20221128_0002.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7015/requerimento_2_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7016/requerimento_1_41_sessao.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7017/req._53_-_solicita_instalacao_de_semaforos_nas_seguintes_via_rua_planaltina_com_a_rua_porto_nacional_e_outro_na_rua_porto_nacional_com_a_rua_joao_luiz_bairro_pio_gomes_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7018/requerimento_44o_sessao_-_brinquedos_natal_-_29_11_2022.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7020/requerimento_44o_sessao_-_semafaro_jardim_paulista_-_29_11_2022.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7021/44_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7022/44_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7023/requerimento_tapa_buraco_-_rua_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7061/requerimento_tapa_buraco_-_portal_do_lago.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7062/requerimento_recapeamento_e_rocagem_av._tiradentes.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7063/requerimento_75-2022_construcao_de_uma_sala_multiuso_-_escola_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7064/requerimento_74-2022__limpeza_nas_margens_da_linha_ferrea_no_st_antonio.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7065/46o_restauracao_de_um_mata-burro_na_fazenda_olhos_dagua..pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7066/42o_-_colocacao_da_faixa_de_pedestre__na_av._jose_marcelino_970_-_nossa_senhora_de_fatima..pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7068/requerimento__pintura_da_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7069/requerimento__entrada_do_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7071/46_sessao_2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7072/46_sessao_2022_-_02.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7073/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7074/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7075/img_20221205_0001.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7076/img_20221205_0002.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7077/requerimento_1_46_sessao.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7078/requerimento_2_46_sessao.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7079/requerimento_46o_sessao_-_banheiro_cemiterio_municpal_-_06_12_2022.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7080/requerimento_46o_sessao_-_calcadao_raulina_-_06_12_2022.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7081/esgoto_jose_anchieta_05_12.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7082/solicitacao_de_criacao_de_rede_para_atendimento_ao_combate_a_depressao_eao_suicidio_0101.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7140/requerimento_76-2022_alteracao_da_av._nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7141/requerimento_77-2022__limpeza_na_praca_do_bairro_pontal_norte_.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7142/requerimento_78-2022_ponte_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7143/requerimento_1_46_sessao.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7144/requerimento_2_47_sessao.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7145/requerimento_1_47_sessao.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7146/req._55_-_solicita_servico_de_rocagem_e_poda_de_arvores_no_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7147/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7148/requerimento_casas_evelina_nour_iii.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7149/requerimento_faixa_de_pedestre_escola_casinha_feliz.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7150/requerimento_47o_sessao_-_meio_fio_vila_uniao_-_13_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7151/requerimento_47o_sessao_-_quadra_sao_joao_-_13_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7152/requerimento_de_reforma_da_creche_anibal_rosa_111.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7153/016_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7176/req._54-_solicita_um_estudo_tecnico_para_possivel_instalacao_de_um_redutor_de_velocidade_quebra-molas_na_rua_91_esquina_com_a_rua_c_3_-_bairro_castelo_branco_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7177/req._55_-_solicita_servico_de_rocagem_na_escola_municipal_caic_sao_francisco_de_assis_situado_na_rua_ten._cel_cerqueira_neto_sn_jd_primavera_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7178/req._56_-_solicita_em_limpeza_geral_nas_tres_represas_situadas_no_bairro_monsenhor_de_souza_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7179/requerimento_1_48_sessao.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7180/requerimento_2_48_sessao.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7181/requerimento_48o_sessao_-_smtc_redutor_velocidade_cristiano_victor_-_20_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7182/requerimento_48o_sessao_-_uniforme_e_material_escolar_-_19_12_2022.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7184/requerimento_79-2022_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7185/requerimento_80-2022_limpeza_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7186/requerimento_81-2022_abertura_de_canteiro_na_av._dr_lamartine_c_a_rua_benjamin_silveira.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7187/requerimento_sinalizacao_dos_quebras_molas_evelina_nour_ii.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7188/direito_de_acompanhate_as_parturiente_19122022.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/5754/projeto_de_emenda_a_lei_organica_01-2022.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6045/emenda_modificativa_-_lei_05.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6087/emenda_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6253/emenda_modificativa_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6316/emenda_supressiva_e_modificativa_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6615/emenda_ao_proj_de_lei_no05-2022.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6670/emenda_aditiva_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6688/emenda_n_07-2022.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6705/emenda_n08-2022.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6378/emenda_aditiva_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6840/emenda_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6841/emenda_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6842/emenda_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6843/emenda_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6857/emenda_a_loa_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6844/emenda_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6848/emenda_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6849/emenda_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6850/emenda_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6851/emenda_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6852/emenda_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6853/emenda_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6854/emenda_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6855/emenda_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6856/emenda_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6845/emenda_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6846/emenda_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/6847/emenda_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/7019/emenda_a_loa_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2022/8419/48_sessao_or_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1053"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>