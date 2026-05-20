--- v0 (2025-12-26)
+++ v1 (2026-05-20)
@@ -54,13904 +54,13904 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rodrigão</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4082/mocao_de_pesar_1_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4082/mocao_de_pesar_1_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Dr. Antônio Abadio da Silva.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cláudio Lima</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4114/mp_2_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4114/mp_2_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4120/mp_3_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4120/mp_3_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos Familiares da Senhora Kelly Cristine da Silva.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rosângela</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4174/ma_4_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4174/ma_4_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Profissionais de Saúde.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4288/mp_rodrigao_-_tenente_adelson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4288/mp_rodrigao_-_tenente_adelson.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar SARGENTO BM 1° Tenente Adelson de Novais CAMARGO</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4289/mp_rodrigao_-_silvio_eutalio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4289/mp_rodrigao_-_silvio_eutalio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE _x000D_
 PESAR aos familiares de SÍLVIO EUTÁLIO PEREIRA DA COSTA – SÍLVIO _x000D_
 MACUMBA</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Higor Bueno</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4341/mocao_de_pesar_-_romilda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4341/mocao_de_pesar_-_romilda.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de Romilda Ouvidio Reis da Silva.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cleuber Vaz</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4343/mp_-_cleuber_-_pastor_jesus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4343/mp_-_cleuber_-_pastor_jesus.pdf</t>
   </si>
   <si>
     <t>Moção de pesar - Pastor Jesus Rocha Lemes</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luiz Pamonheiro</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4372/9_ma_luiz_-_dr._petterson_corrigida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4372/9_ma_luiz_-_dr._petterson_corrigida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Dr. Petterson</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4373/modelo_-_mocao_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4373/modelo_-_mocao_catalao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Exmo. Sr. Ricardo Gomides Vaz , pela nobre atitude ambiental realizada no setor Matilde Margon.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4374/mocao_de_pesar__01_-_vitimas_da_covid-19.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4374/mocao_de_pesar__01_-_vitimas_da_covid-19.pdf</t>
   </si>
   <si>
     <t>Moção pelas mais de duzentas vítimas da Covid-19 em nossa Cidade</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marciel do Tudo Caipira</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4375/modelo_de_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4375/modelo_de_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos servidores do Hemocentro Regional de Catalão.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4376/mocao_de_pesar__02_-_dr._anwar_safatler_junior.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4376/mocao_de_pesar__02_-_dr._anwar_safatler_junior.pdf</t>
   </si>
   <si>
     <t>Moção pelo falecimento do Biomédico Anwar Safatler Júnior</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ricardo Alisson</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4377/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4377/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx</t>
   </si>
   <si>
     <t>Moção de Pesar do senhor Jesus Rocha Lemes</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4378/15_ma_-_higor_-_leovil.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4378/15_ma_-_higor_-_leovil.pdf</t>
   </si>
   <si>
     <t>O Vereador Higor Bueno apresenta no uso de suas atribuições, Moção de Aplausos para o Secretário Leovil Evangelista Fonseca Júnior</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Idelvan da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4379/img_20210331_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4379/img_20210331_0002.pdf</t>
   </si>
   <si>
     <t>Moção de pesar do Falecimento do Senho Anwar Safatle Júnior.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_pastor_jorge.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_pastor_jorge.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Pastor Jorge Souza de Araújo</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4457/mocao_de_pesar_-_vitor_netto..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4457/mocao_de_pesar_-_vitor_netto..pdf</t>
   </si>
   <si>
     <t>O Vereador Higor Bueno manifesta sua solidariedade e apresenta Moção de Pesar aos familiares e amigos de Vitor de Mesquita Netto.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Jair Humberto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4460/mocao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4460/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Colégio Nossa Senhora Mãe de Deus.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4503/mocao_de_aplauso_-_desembargador_wilson_s._faiad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4503/mocao_de_aplauso_-_desembargador_wilson_s._faiad.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - DESEMBARGADOR WILSON S. FAIAD</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4504/mocao_de_aplauso_-_pms_livia_e_messias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4504/mocao_de_aplauso_-_pms_livia_e_messias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - PMs LÍVIA E MESSIAS</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4505/mocao_de_aplausos_-_rodrigo_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4505/mocao_de_aplausos_-_rodrigo_margon.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos - Ao Sr. Rodrigo Margon, Superintendente de Água e Esgoto de Catalão.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4507/mocao_de_aplausos_-_flavia_aires.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4507/mocao_de_aplausos_-_flavia_aires.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Sra. Flávia Aires de Souza, chefe de ouvidoria da SAE.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4508/mocao_de_pesar_-_heleno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4508/mocao_de_pesar_-_heleno.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, A FAMÍLIA DO SR. HELENO PEREIRA NETO</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4540/mocao_de_pesar__01-2021_thiago_emanuel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4540/mocao_de_pesar__01-2021_thiago_emanuel.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Thiago Emanuel do Nascimento.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4541/img_20210510_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4541/img_20210510_0002.pdf</t>
   </si>
   <si>
     <t>moção de aplausos reconhecimento da importância em comemoração ao dia internacional da enfermagem.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4543/mocao_de_aplauso_cleuber_vaz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4543/mocao_de_aplauso_cleuber_vaz.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso - Walter Diogo Lima Júnior</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Maciel Batalha</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4544/mocao_de_aplausos_pm.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4544/mocao_de_aplausos_pm.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos policiais militares Roberli Gonçalves Noronha e Lucas Rodrigues Borges.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4546/mocao_de_aplausos_-_policiais_prf.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4546/mocao_de_aplausos_-_policiais_prf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS RODOVIÁRIOS FEDERAIS: JOSÉ ANTONIO FIRMINO DA SILVA, ADRIANO MATIAS PEREIRA CALIXTO E LEOVALDO SILVA FERNANDES.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Kaká dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4577/mocao_de_aplausos_19o_sessao_-_dia_dos_garis_-_18_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4577/mocao_de_aplausos_19o_sessao_-_dia_dos_garis_-_18_05_2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos servidores do serviço de limpeza do município, em especial aos “GARIS”, parabenizando pelo seu dia comemorado no último dia 16 de maio.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Jair Humberto da Silva, Caçula, Cláudio Lima, Cleuber Vaz, Deusmar Barbosa, Gilmar, Higor Bueno, Idelvan da Saúde, Kaká dos Animais, Luiz Pamonheiro, Maciel Batalha, Marciel do Tudo Caipira, Ricardo Alisson, Rosângela, Sargento Anísio, Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4578/mocao_no_31-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4578/mocao_no_31-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Colégio Estadual João Netto de Campos</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4579/mocao_de_aplausos_-_policiais_prf.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4579/mocao_de_aplausos_-_policiais_prf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - Aos Policiais Rodoviários Federais pelo brilhante serviços prestados no dia 09-05-2021</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4580/mocao_de_aplausos_19o_sessao_-_colegio_estadual_-_18_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4580/mocao_de_aplausos_19o_sessao_-_colegio_estadual_-_18_05_2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao “COLÉGIO ESTADUAL JOÃO NETTO DE CAMPOS” por ocasião das comemorações pelo seu “JUBILEU DE DIAMANTE”.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Caçula</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4581/mocao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4581/mocao.pdf</t>
   </si>
   <si>
     <t>COLÉGIO ESTADUAL JOÃO NETTO DE CAMPOS</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4621/mocao_de_aplausos_-_02-_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4621/mocao_de_aplausos_-_02-_2021.pdf</t>
   </si>
   <si>
     <t>Moção Policiais Militares Grupo Tatico</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4625/mocao_de_pesar__02-2021_valdete_da_cisterna.doc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4625/mocao_de_pesar__02-2021_valdete_da_cisterna.doc.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento da Sr. Valdete Oliveira da Silva.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4667/mocao_sessao_22..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4667/mocao_sessao_22..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para A EQUIPE TÁTICO MOTO CICLÍSTICO DO 18° BATALHÃO  DA POLICIA MILITAR DO ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4668/mocao_de_aplauso_-_terno_de_gongo_do_prego.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4668/mocao_de_aplauso_-_terno_de_gongo_do_prego.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - TERNO DE GONGO DO PREGO</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4669/mocao_de_pesar_-_gleice.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4669/mocao_de_pesar_-_gleice.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares e amigos de Gleice Martins do Nascimento Mesquita.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4670/mocao_de_pesar_pedro_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4670/mocao_de_pesar_pedro_albino.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Ex-Vereador Sr. Pedro Albino.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4673/mocao_de_pesar__gleice_martins.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4673/mocao_de_pesar__gleice_martins.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de GLEICE MARTINS DO NASCIMENTO MESQUITA</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4715/mocao_de_pesar_dorivan_-_ver_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4715/mocao_de_pesar_dorivan_-_ver_rodrigao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - DORIVAN DUARTE</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4716/mocao_sessao_24._pdf.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4716/mocao_sessao_24._pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para o SR°  AGNALDO BATISTA DE MESQUITA</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4887/mocao_de_repudio_se_seg._publica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4887/mocao_de_repudio_se_seg._publica.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO à SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4917/mocao_de_aplausos_-_graciela_beatriz_soares_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4917/mocao_de_aplausos_-_graciela_beatriz_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a Sra. Graciela Beatriz Soares da Silva Rodrigues, bem como, toda sua equipe pelos exemplares serviços prestados no Programa de Atenção Domiciliar (PAD)</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4942/mocao_de_aplausos_oab_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4942/mocao_de_aplausos_oab_1.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Gilmar Antônio Neto, no uso de minhas atribuições legais e constitucionais, manifesto meu reconhecimento a Ordem dos advogados do Brasil (OAB) Subseção Catalão, em nome do seu Presidente Dr. Thadeu Botêga Aguiar, do Advogado Dr. Paulo Fayad Sebba Neto e do Advogado e também Presidente desta Casa de Leis Dr. Jair Humberto da Silva e os demais.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Deusmar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4943/mocao_de_pesar_luis_carlos_evangelista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4943/mocao_de_pesar_luis_carlos_evangelista.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Luis Carlos Evangelista</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4976/mocao_de_aplausos_-_inhorico_pereira_da_costa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4976/mocao_de_aplausos_-_inhorico_pereira_da_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Inhorico Pereira da Costa, pelo grande ser humano e exemplar profissional, sempre dedicado e atencioso aos anseios da população Catalana.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5030/mocao_de_aplauso_-_vitor_baden_power.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5030/mocao_de_aplauso_-_vitor_baden_power.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - VITOR BADEN POWELL</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5031/mocao_de_aplauso_-_fernando_goulart.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5031/mocao_de_aplauso_-_fernando_goulart.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - FERNANDO GOULART</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5032/mocao_de_aplauso_-_ruiter_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5032/mocao_de_aplauso_-_ruiter_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - RUITER SILVA</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5225/sae_20_anos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5225/sae_20_anos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS 20 ANOS DE SAE</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5226/mocao_de_aplausos_dep_fed_major_vitor_hugo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5226/mocao_de_aplausos_dep_fed_major_vitor_hugo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Deputado Federal Major Vitor Hugo de Araujo Almeida</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5227/mocao_de_pesar__03_-_dr._aguinaldo_goncalves_mesquita.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5227/mocao_de_pesar__03_-_dr._aguinaldo_goncalves_mesquita.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Dr. Aguinaldo Gonçalves Mesquita.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5228/mocao_de_pesar__02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5228/mocao_de_pesar__02.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Dr. Aguinaldo</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5242/mocao_de_pesar_dr_aguinaldo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5242/mocao_de_pesar_dr_aguinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DR AGUINALDO</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5321/mocao_de_aplausos_-_sr_eduardo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5321/mocao_de_aplausos_-_sr_eduardo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao Sr. Eduardo Francisco Raimundo pelo grande ser humano e profissional, sempre dedicado e atencioso em atender os pedidos da população Catalana.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5322/mocao_de_aplausos_-_sra._joziele_dias_henrique.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5322/mocao_de_aplausos_-_sra._joziele_dias_henrique.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem a servidora comissionada JOZIELE DIAS HENRIQUE pelos relevantes serviços prestados ao longo de sua jornada profissional frente ao Departamento de Projetos de Inclusão e Acessibilidade.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5364/mocao_de_aplauso_-_jioao_pedro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5364/mocao_de_aplauso_-_jioao_pedro.pdf</t>
   </si>
   <si>
     <t>MOCAO DE APLAUSO - JOÃO PEDRO SILVA CORREIA</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5365/mocao_de_aplausos_02-2021_valdemes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5365/mocao_de_aplausos_02-2021_valdemes.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Valdemes Rosa da Silva, servidor da Prefeitura Municipal de Catalão.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5485/img_20211103_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5485/img_20211103_0004.pdf</t>
   </si>
   <si>
     <t>RECONHECIMENTOS AO MEDICO FRANCO NERO PELOS RELEVANTES SERVIÇOS PRESTADOS A POPULAÇÃO CATALANA, NO HOSPITAL DE CAMPANHA HCAMP.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5486/img_20211103_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5486/img_20211103_0003.pdf</t>
   </si>
   <si>
     <t>RECONHECIMENTOS AO MEDICO PEDRO HENRIQUE PELOS RELEVANTES SERVIÇOS PRESTADOS A POPULAÇÃO CATALANA, NO HOSPITAL DE CAMPANHA HCAMP.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5487/mocao_de_aplausos_03-2021_nildo_bento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5487/mocao_de_aplausos_03-2021_nildo_bento.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Nildo Bento Florentino, servidor da Prefeitura Municipal de Catalão.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5509/mocao_de_pesar_odemir.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5509/mocao_de_pesar_odemir.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família do Ex-prefeito de Goiandira, Odemir Moreira.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5510/mocao_de_pesar_iris.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5510/mocao_de_pesar_iris.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família de Íris Rezende.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5511/mocao_de_pesar_professora_dalva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5511/mocao_de_pesar_professora_dalva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família Professora Dalva Rosa Badico.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5536/mocao_de_aplauso_-_professores_do_sesi-senai.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5536/mocao_de_aplauso_-_professores_do_sesi-senai.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - PROFESSORES DO SESI-SENAI</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5537/mocao_de_pesar__04_-__odemir_moreira_de_melo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5537/mocao_de_pesar__04_-__odemir_moreira_de_melo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Odemir Moreira de Melo</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5565/mocao_alynne_lara_de_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5565/mocao_alynne_lara_de_souza.pdf</t>
   </si>
   <si>
     <t>Exma. professora de Biologia Alynne Lara de Souza, pela plantação de 110 mudas nativas e frutíferas no colégio estadual João Netto de Campos.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5566/mocao_neuza_ferreira_e_aline_fleury.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5566/mocao_neuza_ferreira_e_aline_fleury.pdf</t>
   </si>
   <si>
     <t>Exma. Neuza Ferreira, presidente da Casa da Amizade do Rotary Clube de Catalão, e Exma. Aline Fleury Melo Guimarães, diretora de projetos pela doação de mudas frutíferas e nativas ao Colégio Estadual João Netto de Campos.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5567/mocao_policiais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5567/mocao_policiais.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, em homenagem aos Srs. Policiais Militares: SubTenente LUCIANO FRANCISCO VIEIRA e Soldado RODRIGO DA SILVA RODRIGUES.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5596/mocao_de_aplausos_dep_fed_glaustin.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5596/mocao_de_aplausos_dep_fed_glaustin.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Deputado Federal Sr. GLAUSKSTON BATISTA RIOS (Glaustin da Fokus PSC)</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora, Cleuber Vaz, Jair Humberto, Marciel do Tudo Caipira, Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_decreto_legislativo_no_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_decreto_legislativo_no_01.pdf</t>
   </si>
   <si>
     <t>"Concede licença sine die ao Prefeito Municipal para tratamento de saúde".</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4262/proj_de_decreto_legislativo_no02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4262/proj_de_decreto_legislativo_no02.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana ao SR. JOSÉ EDUARDO MACHADO BARROSO"</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4429/projeto_de_decreto_lesgislativo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4429/projeto_de_decreto_lesgislativo.pdf</t>
   </si>
   <si>
     <t>Concede a Leonardo Cunha Borges o título de cidadania Catalana, e dá outras providências.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4430/projeto_de_decreto_legislativo_no_04-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4430/projeto_de_decreto_legislativo_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidanania Catalana ao Sr. Adriano Cielo Dotto, Mestre em Direito, Relações Internacionais e Desenvolvimento pela Pontifícia Universidade Católica de Goiás (PUCGO).</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4509/pdl_no_05-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4509/pdl_no_05-2021.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana ao Sr. FERNANDO SOUZA MACIEL."</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4545/projeto_de_decreto_no_06_de_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4545/projeto_de_decreto_no_06_de_2021.pdf</t>
   </si>
   <si>
     <t>Nomeia Vereador Cláudio Lima para compor o Conselho de Defesa Civil do Município de Catalão.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4548/pdl_no_07-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4548/pdl_no_07-2021.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Cidadão Catalano ao Sr. Wladimir Batista da Costa.''</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4549/pdl_no_08-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4549/pdl_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Tenente PM Vinicius de Melo Roldão.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4583/pdl_no_09-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4583/pdl_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Dr. Antonio Nilson Zamunér Filho</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4598/projeto_de_decreto_no_10.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4598/projeto_de_decreto_no_10.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa ao Ilmo. Sr. Marcos César Rodrigues Machado.”</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4672/projeto_de_decreto_legislativo_no_11-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4672/projeto_de_decreto_legislativo_no_11-2021.pdf</t>
   </si>
   <si>
     <t>"`Concede o Título de Cidadania Catalana e, dá outras providências".</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4680/projeto_de_decreto_legislativo_no_12-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4680/projeto_de_decreto_legislativo_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana à Sra. Dra. Alessandra Maria de Castro.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4681/projeto_de_decreto_legislativo_no_13-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4681/projeto_de_decreto_legislativo_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito Catalano ao Sr. Leovil Evangelista.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4706/projeto_de_decreto_legislativo_no_14-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4706/projeto_de_decreto_legislativo_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Camilla Lacerda Marques Barbosa.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4717/projeto_de_decreto_legislativo_no_15-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4717/projeto_de_decreto_legislativo_no_15-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 2021 - CONCEDE TITULO DE CIDADAO CATALANO - Álan Alves de Queirós Sardinha</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4758/projeto_de_decreto_no16-21_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4758/projeto_de_decreto_no16-21_.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Antônio Marcos Batista dos Santos"</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4886/projeto_de_decreto_legislativo_no_17-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4886/projeto_de_decreto_legislativo_no_17-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao DR. SAMUEL MORAES IELO"</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4891/pd_no_18-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4891/pd_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Soldado PM MIRELLE ROCHA ARANTES</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4928/projeto_de_decreto_legislativo_no_19.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4928/projeto_de_decreto_legislativo_no_19.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana e dá outras providências.”</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4952/projeto_de_decreto_legislativo_no_20.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4952/projeto_de_decreto_legislativo_no_20.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Dr. JOSÉ DA SILVA NETO."</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4977/pdl_no_21-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4977/pdl_no_21-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentíssimo Senhor Senador Luiz Carlos do Carmo (Senador pelo Movimento Democrático Brasileiro - MDB)</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4979/projeto_de_decreto_legislativo_n22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4979/projeto_de_decreto_legislativo_n22.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa ao Ilmo. Sr. Paulo Roberto Paz".</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5279/projeto_de_decreto_legislativo_no_23-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5279/projeto_de_decreto_legislativo_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Sr. Sargento CÉLIO VALDIVINO DA SILVA</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5281/pdl_24_-_sargento_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5281/pdl_24_-_sargento_anisio.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora REILDA AIRES DE SOUSA CASTRO.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5325/pdl_no_25-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5325/pdl_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana a Sra. Joziele Dias Henrique.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5343/projeto_de_decreto_legislativo_n26.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5343/projeto_de_decreto_legislativo_n26.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Mérito e Bravura ao 1º Sargento da PMGO Sr. AIR CARDOSO FERREIRA".</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5344/projeto_de_decreto_legislativo_n27.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5344/projeto_de_decreto_legislativo_n27.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa ao Sr. Professor WANDERLEI BATISTA NUNES</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5354/projeto_de_decreto_legislativo_no_28-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5354/projeto_de_decreto_legislativo_no_28-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Pastor Adilson Mamede Borges ( 1º Vice Presidente da ADCatalão e campo, e Co-pastor da igreja Evangélica Assembléia de Deus - Templo sede - Ministério Madureira)"</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5385/projeto_de_decreto_legislativo_no_29-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5385/projeto_de_decreto_legislativo_no_29-2021.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Celcina Lázara da Silva."</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5387/projeto_de_decreto_legislativo_no_30-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5387/projeto_de_decreto_legislativo_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Jesuína Evangelista Pinheiro Silveira.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5395/projeto_de_decreto_legislativo_no_31-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5395/projeto_de_decreto_legislativo_no_31-2021.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Mérito e Bravura a Delegada Alessandra Maria de Castro e, dá outras providências.”</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5400/projeto_de_decreto_legislativo_no_32-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5400/projeto_de_decreto_legislativo_no_32-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Mérito e Bravura ao Coronel Carlos José da Silveira".</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5403/projeto_de_decreto_legislativo_no_33-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5403/projeto_de_decreto_legislativo_no_33-2021.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Gislene Silva Calaça”</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5408/projeto_de_decreto_legislativo_no_34-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5408/projeto_de_decreto_legislativo_no_34-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Medalha Honra ao Mérito Educativo Professor Jamil Barbosa à Srª. Marilda Lúcia Miranda - Professora Efetiva da Rede Municipal de Catalão".</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5415/medalha_honra_ao_merito_prof_jamil_barbosa_-_prof._marcia_-_25_10_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5415/medalha_honra_ao_merito_prof_jamil_barbosa_-_prof._marcia_-_25_10_2021.pdf</t>
   </si>
   <si>
     <t>``Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa a Ilma. Sra. Márcia Maria Rosa."</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5416/projeto_de_decreto_legislativo_no_36-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5416/projeto_de_decreto_legislativo_no_36-2021.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Educacional Catalano Professor Jamil Barbosa à Ilma. Sra. Katia Silene da Silva"</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5418/titulo_de_cidadao_catalano_02-2021_pastor_ramao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5418/titulo_de_cidadao_catalano_02-2021_pastor_ramao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Catalana ao Pastor e Juiz de Paz, Sr. Ramão Aparecido Luis Alves.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5420/projeto_de_decreto_legislativo_no_38-20210001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5420/projeto_de_decreto_legislativo_no_38-20210001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO CATALANO - Armando Alvarenga de Melo</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5425/projeto_de_decreto_legislativo_no_39-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5425/projeto_de_decreto_legislativo_no_39-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. LILIAN MARCIA FERREIRA DA SILVA SANTOS</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5426/projeto_de_decreto_legislativo_no_40-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5426/projeto_de_decreto_legislativo_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Adriana Silva Damião.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5427/projeto_de_decreto_legislativo_no_41-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5427/projeto_de_decreto_legislativo_no_41-2021.pdf</t>
   </si>
   <si>
     <t>''Concede o Título de Mérito e Bravura ao Soldado da Policia Militar Sr. PAULO VICTOR GONTIJO TAVARES</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5428/projeto_de_decreto_legislativo_no_42-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5428/projeto_de_decreto_legislativo_no_42-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. GESIANA PEREIRA CANDIDO RIBEIRO</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5429/projeto_de_decreto_legislativo_no_43-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5429/projeto_de_decreto_legislativo_no_43-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Título de Mérito e Bravura ao 2º Tenente da PMGO Sr. CILEIBIO ALFREDO DOS SANTOS.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5430/projeto_de_decreto_legislativo_no_44-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5430/projeto_de_decreto_legislativo_no_44-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana à Sra. Rosimeire Alves Martins"</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5431/pdl_no_45-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5431/pdl_no_45-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana ao Sr. Breno Cypriani Rodrigues da Silva"</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5432/projeto_de_decreto_legislativo_no_46-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5432/projeto_de_decreto_legislativo_no_46-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Catalana ao Sr. Fernando Garcia Oliveira"</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5433/projeto_de_decreto_legislativo_no_47-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5433/projeto_de_decreto_legislativo_no_47-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Titulo de Cidadania Benemérita Catalana ao Sr. Raniere Rodrigues Ribeiro"</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5434/projeto_de_decreto_legislativo_no_48-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5434/projeto_de_decreto_legislativo_no_48-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o titulo de Merito e Bravura ao Sr. 2º Sargento Rafael Pereira Fernandes"</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5435/projeto_de_decreto_legislativo_no_49-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5435/projeto_de_decreto_legislativo_no_49-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Catalano ao Sr. PAULO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5436/projeto_de_decreto_legislativo_no_50-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5436/projeto_de_decreto_legislativo_no_50-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Rogério Rosa Santana e dá outras providências</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5437/projeto_de_decreto_legislativo_no_51-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5437/projeto_de_decreto_legislativo_no_51-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO CATALANO - PAULO VARGAS</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5438/projeto_de_decreto_legislativo_no_52-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5438/projeto_de_decreto_legislativo_no_52-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Alcir de Oliveira Rocha e dá outras providências</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5439/projeto_de_decreto_legislativo_no_53-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5439/projeto_de_decreto_legislativo_no_53-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Sra. Professora Juliana Ferreira da Silva Oliveira.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5441/projeto_de_decreto_legislativo_no_54-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5441/projeto_de_decreto_legislativo_no_54-2021.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Catalana e, dá outras providências.”</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5442/projeto_de_decreto_legislativo_no_55-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5442/projeto_de_decreto_legislativo_no_55-2021.pdf</t>
   </si>
   <si>
     <t>“Concede a Medalha Honra ao Mérito Professor Jamil Barbosa a Excelentíssima Sra. Fátima Francisca Silveira.”</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5443/projeto_de_decreto_legislativo_no_56-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5443/projeto_de_decreto_legislativo_no_56-2021.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana e, dá outras providências."</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5444/projeto_de_decreto_legislativo_no_57-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5444/projeto_de_decreto_legislativo_no_57-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Catalano ao Sr. JUSCELINO PENA ROCHA FILHO</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5445/projeto_de_decreto_legislativo_no_58-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5445/projeto_de_decreto_legislativo_no_58-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Legislativa do Mérito Educativo Catalano Professor Jamil Barbosa a Professora Sra. GLAUCE MICHELLE BEZERRA CARNEIRO</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5446/projeto_de_decreto_legislativo_no_59-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5446/projeto_de_decreto_legislativo_no_59-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadania Catalana ao Sr. Reinaldo Jacinto Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5447/projeto_de_decreto_legislativo_no_60-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5447/projeto_de_decreto_legislativo_no_60-2021.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃ ARIANA MARTINS DA COSTA.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5448/projeto_de_decreto_legislativo_no_61-20210001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5448/projeto_de_decreto_legislativo_no_61-20210001.pdf</t>
   </si>
   <si>
     <t>Título de CIDADÃO CATALANO ao Sr. Ricardo Rogério Pereira</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5449/merito_e_bravura_bombeiro_valerio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5449/merito_e_bravura_bombeiro_valerio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura ao Senhor Valério Gonçalves Cardoso, Subtenente do Corpo de Bombeiros Militar de Goiás</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5450/pdl_no63-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5450/pdl_no63-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa ao SENHOR_x000D_
 HENRIQUE DE PAIVA FLEURI E CASTRO</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5451/pdl_no_64-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5451/pdl_no_64-2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Mérito Educacional Catalano Professor Jamil Barbosa à SENHORA_x000D_
 CLARICE MATIAS MARRA E CRUZ</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5453/pdl_no_65-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5453/pdl_no_65-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Catalano ao Senhor Silas Silva de Melo Roldão</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5474/projeto_de_decreto_legislativo_no_66-202120211104.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5474/projeto_de_decreto_legislativo_no_66-202120211104.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃO CATALANO AO SR. FRANCO NERO TRISTÃO.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5475/projeto_de_decreto_legislativo_no_67-202120211104.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5475/projeto_de_decreto_legislativo_no_67-202120211104.pdf</t>
   </si>
   <si>
     <t>TITULO CIDADÃO  AO DR. PEDRO HENRIQUE MIGUEL ALVES</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5476/projeto_de_decreto_legislativo_no_68-202120211104.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5476/projeto_de_decreto_legislativo_no_68-202120211104.pdf</t>
   </si>
   <si>
     <t>Homenagear com o Título de Mérito e Bravura, o soldado Paulo Augusto Dadalt.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5626/projeto_de_decreto_legislativo_n_69-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5626/projeto_de_decreto_legislativo_n_69-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito e Bravura ao 3º Sargento da Polícia Militar 33.243 Leandro Tonelini Vilarinho</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5627/projeto_de_decreto_legislativo_n_70-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5627/projeto_de_decreto_legislativo_n_70-2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Mérito e Bravura à 3º Sargento da Polícia Militar 33.419 Cíntia Borges da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Adib Elias</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4050/projeto_de_lei_01-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4050/projeto_de_lei_01-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a conceder subvenção social a CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO-GO e dá outras providências."</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4051/projeto_de_lei_02-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4051/projeto_de_lei_02-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei de Diretrizes Orçamentárias, Lei nº 3.788/2020, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4052/projeto_de_lei_03-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4052/projeto_de_lei_03-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Plano Plurianual para o período de 2018 a 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4104/proj_de_lei_no04.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4104/proj_de_lei_no04.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal da Cultura Evangélica e dá outras providências".</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4105/proj_de_lei_no05.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4105/proj_de_lei_no05.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público na área da Ação Social, neste município".</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_de_lei_no06.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_de_lei_no06.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº13.019/2014, com o CLUBE RECREATIVO DE CATALÃO - CRAC - recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimentos, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4112/pl_no_07-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4112/pl_no_07-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para alunos do CAEE - SANTA CLARA, desta cidade), de forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_de_lei_n08.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_de_lei_n08.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio de parceria com a ASPDEC - ASSOCIAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA DE CATALÃO - CNPJ nº 06.146.212/0001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4116/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4116/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece o agendamento telefônico de consultas médicas para pacientes idosos e/ou portadores de deficiência física, previamente cadastrados nas Unidades de Saúde do Município de Catalão - GO".</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4117/projeto_de_lei_no_10-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4117/projeto_de_lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa de Saneamento Básico Fossa Limpa para executar serviços de limpeza de resíduos/dejetos de fossas de imóveis localizados em bairros que não possuam infraestrutura básica e dá outras providências".</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4139/projeto_de_lei_n_11_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4139/projeto_de_lei_n_11_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>"Estabelece a data base para a revisão anual e reajuste dos vencimentos e salários dos servidores públicos municipais e dá outras providências".</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_n_12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_n_12.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX, do Art. 37 da Constituição Federal e dá outras providências".</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_n13.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_n13.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir créditos adicionais de natureza especial no Orçamento Vigente, nos termos do inc. II, §1°, do Art. 32 da Lei Complementar 101/2000, para contemplar os recursos provenientes da operação de crédito autorizada pela Lei Municipal de nº 3,664, de 12 de junho de 2019, nos termos seguintes".</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4177/projeto_de_lei_n_14.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4177/projeto_de_lei_n_14.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal, em razão da pandemia do Corona Vírus".</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4178/projeto_de_lei_n_15.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4178/projeto_de_lei_n_15.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 9º e o Anexo Único da Lei Municipal 3.800, de 30 de julho de 2020, para acrescer o número de vagas da forma especifica abaixo e dá outras providências".</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_no_16_-_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_no_16_-_deusmar.pdf</t>
   </si>
   <si>
     <t>"Denomina de UPA "Antonio Abadio da Silva" a Unidade de Pronto Atendimento a ser construída no Bairro Maria Amélia" .</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4202/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4202/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>”Reconhece a atividade Religiosa no Município de Catalão como essencial em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais”.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4223/projeto_de_lei_no_18-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4223/projeto_de_lei_no_18-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre normas para instalação de infraestrutura de suporte para redes de telecomunicações e equipamentos afins no Município de Catalão, Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4224/projeto_de_lei_no_19-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4224/projeto_de_lei_no_19-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a doar o imóvel de sua propriedade especificado abaixo, à ASSOCIAÇÃO BENEFICENTE EVANGÉLICA CRECHE RECANTO INFANTIL e dá outras providências".</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4225/pl_no_20-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4225/pl_no_20-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL DE Nº 3.066, DE 17 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4226/projeto_de_lei_no_21-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4226/projeto_de_lei_no_21-2021.pdf</t>
   </si>
   <si>
     <t>"Faz readequação na Estrutura Administrativa do Município de Catalão, instituída pela Lei Municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4255/proj_de_lei_n22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4255/proj_de_lei_n22.pdf</t>
   </si>
   <si>
     <t>"Denomina o estabelecimento de saúde, a ser construída na Rua Albino Felipe do Nascimento esquina com a Rua Mozar Salviano, no Setor Maria Amélia II de "CENTRO DE ATENDIMENTO MÉDICO DR. ANTÔNIO ABADIO DA SILVA".</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4257/projeto_de_lei_no_23-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4257/projeto_de_lei_no_23-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei de criação do Conselho Municipal de Desenvolvimento Rural Sustentável e dá outras providências".</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4258/projeto_de_lei_no_24-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4258/projeto_de_lei_no_24-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências".</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4259/projeto_de_lei_no_25-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4259/projeto_de_lei_no_25-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO - SAE, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta deste município".</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4260/pl_no_26-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4260/pl_no_26-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à Santa Casa de Misericórdia de Catalão, Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4325/pl_no_27-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4325/pl_no_27-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação de instalação de passarela aérea ou passagem suspensa e a respectiva cobrança pela utilização de espaço de propriedade pública municipal, e dá outras providências"</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4326/pl_no_28-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4326/pl_no_28-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com a CASA DE APOIO AO MORADOR DE RUA DE CATALÃO MARLY CARDOSO - (CAMOR), objetivando manter em funcionamento a Associação nos termos do seu Estatuto, e dá outras providências".</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_de_lei_no29.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_de_lei_no29.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA MAJORAÇÃO DOS VALORES A SEREM REPASSADOS À ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE CATALÃO PARA A MANUTENÇÃO DO CENTRO DE CASTRAÇÃO E REINSERÇÃO DE CÃES E GATOS DE CATALÃO, NOS TERMOS DA LEI MUNICIPAL DE Nº 3.672, DE 04 DE JULHO DE 2019".</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4331/pl_no_30-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4331/pl_no_30-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais - PRC-2021 e dá outras providências".</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4332/pl_no_31-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4332/pl_no_31-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais por tempo determinado na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4338/pl_no_32-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4338/pl_no_32-2021.pdf</t>
   </si>
   <si>
     <t>"Institui como “atividades essenciais” os estabelecimentos de prestação de serviços de educação física, públicos ou privados, como forma de prevenir doenças física se do exercício físico como essenciais para a saúde da população no âmbito do Município de Catalão - GO, e dá outras providências."</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_lei_no_33-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_lei_no_33-2021.pdf</t>
   </si>
   <si>
     <t>Obriga os supermercados, mercados, mercearias e auto serviços (atacadões) a utilizarem locais próprios para guardar os objetos cortantes.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4405/projeto_de_lei__-_comina_sancoes_ao_descumprimento_da_ordem_de_prioridade_na_vacinacao_contra_a_covid-19_assim_definida_em_lei_ou_ato_normativo_federal_estadual_ou_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4405/projeto_de_lei__-_comina_sancoes_ao_descumprimento_da_ordem_de_prioridade_na_vacinacao_contra_a_covid-19_assim_definida_em_lei_ou_ato_normativo_federal_estadual_ou_municipal.pdf</t>
   </si>
   <si>
     <t>Comina sanções ao descumprimento da ordem de prioridade na vacinação contra a Covid-19, assim definida em lei ou ato normativo federal, estadual ou municipal.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_35-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_35-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar Operação de Crédito junto à Caixa Econômica Federal - CEF, prestar garantias e dá outras providências".</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_36-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_36-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências".</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4461/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4461/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4462/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4462/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>"Faz adequação da remuneração dos cargos abaixo-relacionados constantes do ANEXO ÚNICO da lei municipal de nº 3.866, de 18 de março de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4463/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4463/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>"Desafeta da condição de bem de uso comum do povo, faixa de terreno que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4506/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4506/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>``Estabelece normas para declaração de Utilidade Pública das entidades civis constituídas no Município de Catalão/GO., e dá outras providências.´´</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4547/pl_no_41-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4547/pl_no_41-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal em Memória às vítimas da COVID-19.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4591/projeto_de_lei_no_42-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4591/projeto_de_lei_no_42-2021.pdf</t>
   </si>
   <si>
     <t>Declara  Utilidade Pública a Associação Bom Samaritano de Catalão- Goias .</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4622/projeto_de_lei_no_43-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4622/projeto_de_lei_no_43-2021.pdf</t>
   </si>
   <si>
     <t>"Cria e denomina "CMEI - HENRIQUETA PURCINA DE OLIVEIRA', e dá outras providências".</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4628/projeto_de_lei_no_44-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4628/projeto_de_lei_no_44-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 1º DA LEI MUNICIPAL DE Nº 3.863, DE 18 DE MARÇO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_no_45-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_no_45-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo Municipal de Educação a contratar servidores por tempo determinado para atender à necessidade temporária de excepcional interesse público, na área da Educação Municipal, neste município".</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4630/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4630/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS PARA SERVIDORES E PROFESSORES DAS ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE CATALÃO/GOIAS.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4632/projeto_de_lei_no_47-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4632/projeto_de_lei_no_47-21.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via FMAS, a conceder subvenção social, via chamamento público, às Organizações da Sociedade Civil abaixo relacionadas, e dá outras providências."</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4633/projeto_de_lei_no_48-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4633/projeto_de_lei_no_48-21.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a alterar a afetação de duas áreas de terreno, partes de ruas projetadas e não implementadas, conforme especificado e da outras providências."</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4634/projeto_de_lei_no_49-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4634/projeto_de_lei_no_49-21.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>Jair Humberto da Silva, Cleuber Vaz, Marciel do Tudo Caipira, Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4631/projeto_de_lei_no_50-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4631/projeto_de_lei_no_50-21.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial, revisão geral anual na forma do inciso X, do Art.37, da Constituição Federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4671/projeto_de_lei_no_51-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4671/projeto_de_lei_no_51-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos do Município de Catalão, Estado de Goiás, de que trata o artigo 37, X, da Constituição Federal de 1988, nos termos da Lei Complementar Federal nº 173, de 27 de maio de 2020 e da Instrução Normativa 00013/2020, do Tribunal de Contas dos Municípios do Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4674/pl_n52_-_2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4674/pl_n52_-_2021_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção de genitores/cuidadores de pessoas com deficiência à prioridade da Vacinação Contra Covid-19.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4675/projeto_de_lei_no_53-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4675/projeto_de_lei_no_53-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio de parceria com a COOPERATIVA DOS TRABALHADORES AUTÔNOMOS DE CATALÃO - COOTRACAT, mediante a gestão dos resíduos sólidos produzidos em Catalão, com beneficiamento de materiais recicláveis e oferecimento de suporte técnico aos cooperados para melhoria da qualidade ambiental e dá outras providências".</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4676/pl_n54_-_2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4676/pl_n54_-_2021_.pdf</t>
   </si>
   <si>
     <t>"Denomina a Praça pública do Loteamento Alto da Boa Vista II, nesta cidade, " Praça ANWAR SAFATLE JÚNIOR".</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4677/pl_n55_-_2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4677/pl_n55_-_2021_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do despejo de entulhos ou lixo de qualquer natureza, bem como o embaraço e/ou impedimento do livre trânsito de pessoas e veículos nos espaços públicos do Município de Catalão, Estado de Goiás. e dá outras providências."</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4678/pl_n56_-_2021_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4678/pl_n56_-_2021_.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OS CRITÉRIOS DA CONCESSÃO DOS BENEFÍCIOS EVENTUAIS, À INDIVÍDUOS E FAMÍLIAS, NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4679/projeto_de_lei_no_57.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4679/projeto_de_lei_no_57.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a política habitacional de interesse social do município".</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4682/projeto_de_lei_no_58-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4682/projeto_de_lei_no_58-2021.pdf</t>
   </si>
   <si>
     <t>Denomina  NELY MARCELINO DE MELO à Rua 01 no trecho do Loteamento Residencial Village e Rua 09 no trecho do Loteamento Athenas.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4683/projeto_de_lei_no_59-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4683/projeto_de_lei_no_59-2021.pdf</t>
   </si>
   <si>
     <t>"Altera denominação primitiva de via pública no município Catalão/Go., e dá outras providências".</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4719/projeto_de_lei_no_60-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4719/projeto_de_lei_no_60-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências".</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4863/projeto_de_lei_no_61-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4863/projeto_de_lei_no_61-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO SISTEMA DE COMPARTILHAMENTO DE ALUGUEL DE BICICLETAS PÚBLICAS, DENOMINADO 'BIKE CATALÃO' e INSTITUI POLÍTICA DE INCENTIVO AO USO DE BICICLETA".</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_62-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_62-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder via título de Comodato, pelo prazo de 10 (dez) anos, prorrogável no interesse das partes, ao CENTRO DE INTEGRAÇÃO SOCIAL DA MULHER VIDA MULHER VIVA, CNPJ nº 21.952.765/0001-00, para a implantação de uma horta comunitária, e dá outras providências".</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4865/pl_no_63-2021_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4865/pl_no_63-2021_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a qualificação de entidades privadas como organizações sociais, a criação do Programa Municipal de Publicização e dá outras providências".</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4888/projeto_de_lei_no_64-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4888/projeto_de_lei_no_64-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 2º, da lei municipal de nº 3.880, de 11 de junho de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4889/projeto_de_lei_no_65-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4889/projeto_de_lei_no_65-2021.pdf</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4890/pl_no_66-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4890/pl_no_66-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA  ‘’CURSOS DE PRIMEIROS SOCORROS ‘’PARA SERVIDORES E PROFESSORES DAS ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE CATALÃO/GOIAS.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4920/projeto_de_lei_no_67-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4920/projeto_de_lei_no_67-2021.pdf</t>
   </si>
   <si>
     <t>“Altera denominação primitiva de via pública no Município de Catalão – Go e da outras providencias.”</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4921/pl_no_68-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4921/pl_no_68-2021.pdf</t>
   </si>
   <si>
     <t>Fixa a relação de valores entre a maior e a menor remuneração e estabelece o teto de remuneração dos servidores da Câmara Municipal de Catalão.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4948/projeto_de_lei_no_69-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4948/projeto_de_lei_no_69-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros ao INSTITUTO PROFESSOR JOÃO MARGON VAZ, com sede nesta cidade, Estado de Goiás, e da outras providencias. "</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4950/projeto_de_lei_no_70.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4950/projeto_de_lei_no_70.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder, via título de Comodato, pelo prazo de 20 (vinte) anos, prorrogável no interesse das partes, a ASSOCIAÇÃO DE CATALÃO CONTRA O CÂNCER - ACCC, CNPJ nº 29.298.669/0001-93, para a construção da sede própria e dá outras providências."</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4951/projeto_de_lei_no_71.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4951/projeto_de_lei_no_71.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a indenizar o Sr. HAROLDO DIAS BRANDÃO, pela desapropriação indireta de um lote de terreno de sua propriedade e dá outras providências."</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4953/projeto_de_lei_no_72.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4953/projeto_de_lei_no_72.pdf</t>
   </si>
   <si>
     <t>"Denomina a Estrada do Ribeirão (primeira Estrada Rural pavimentada no Município de Catalão) de Estrada Municipal "ANTÔNIO SEBASTIÃO DUARTE" e dá outras providências."</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4954/projeto_de_lei_no_73.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4954/projeto_de_lei_no_73.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da lei municipal de nº 3.866, de 18 de março de 2021, para aumentar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências."</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4978/projeto_de_lei_74-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4978/projeto_de_lei_74-2021.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de CATALÃO, para o exercício financeiro de 2022 e, dá outras providências".</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4980/projeto_de_lei_no_75-2021_ppa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4980/projeto_de_lei_no_75-2021_ppa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período de 2022 a 2025".</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5005/projeto_lei_no_76-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5005/projeto_lei_no_76-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder imóvel, via título Comodato, à ASSOCIAÇÃO BOM SAMARITANO DE CATALÃO/GOIÁS, CNPJ nº 42.009.426/0001-56, para a construção da sede própria e dá outras providências".</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5007/pl_no_77-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5007/pl_no_77-2021.pdf</t>
   </si>
   <si>
     <t>"FICA ALTERADA A AFETAÇÃO DE TERRENOS PÚBLICOS QUE ESPECIFICAM E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5008/pl_no_78-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5008/pl_no_78-2021.pdf</t>
   </si>
   <si>
     <t>"Faz alteração na Estrutura Administrativa do Município de Catalão, instituída pela Lei Municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5009/projeto_de_lei_no_79-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5009/projeto_de_lei_no_79-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5183/projeto_de_lei_n_80-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5183/projeto_de_lei_n_80-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de nº 3.883, de 11 de junho de 2021, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5184/projeto_de_lei_n_81-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5184/projeto_de_lei_n_81-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO ÚNICO da Lei Municipal de nº 3.849, de 03 de fevereiro de 2021, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5185/projeto_de_lei_no_82-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5185/projeto_de_lei_no_82-2021.pdf</t>
   </si>
   <si>
     <t>Dá o nome de RUA WEBER MACHADO DE ALMEIDA à Rua 163, localizada no Setor Central</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5235/projeto_de_lei_no_83-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5235/projeto_de_lei_no_83-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desafetar área de terreno que especifica, autoriza a desmembrar e/ou remembrar áreas municipais, a criar ou alterar matrículas no CRI local; bem como a alienar a terceiros três áreas de terreno de propriedades do Município de Catalão, situadas no Loteamento Setor Santa Cruz, nesta cidade, na forma e condições que estabelece".</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5243/projeto_de_lei_no_84-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5243/projeto_de_lei_no_84-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, por meio da Secretaria Municipal de Esportes, a conceder subvenção social à Associação Catalana de Esportes, e dá outras providências".</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5244/projeto_de_lei_no_85-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5244/projeto_de_lei_no_85-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Suplementar na forma especificada e a concedê-lo, na forma de subvenção social, à Associação Protetora dos Animais de Catalão, e dá outras providências".</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5280/pl_no_86-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5280/pl_no_86-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a indenizar o Sr. JOSÉ FRANCISCO VIEIRA, pela desapropriação indireta de dois lotes de terreno de sua propriedade e dá outras providências".</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5341/projeto_de_lei_no_87-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5341/projeto_de_lei_no_87-2021.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal de Incentivo ao Esporte e Lazer e autoriza contratação por prazo determinado de servidores para atender as necessidades da Secretaria Municipal de Esportes, Juventude e Lazer, e dá outras providências".</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5342/projeto_de_lei_no_88-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5342/projeto_de_lei_no_88-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Fundo de gestão, desenvolvimento e modernização da Procuradoria Geral do município de Catalão - FUNDEPRO, e dá outras providências."</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5352/pl_no_89-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5352/pl_no_89-2021.pdf</t>
   </si>
   <si>
     <t>“Fica denominada de “Luiz Mauro dos Santos” o Programa Municipal de Incentivo ao Esporte e Lazer, criado pela Lei nº 3.918/2021.”</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5384/projeto_de_lei_no_90-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5384/projeto_de_lei_no_90-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do Art. 1º e os incisos I, II e III, do Art. 2º, da lei municipal de nº3.912, de 22 de setembro de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5412/projeto_de_lei_no_91-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5412/projeto_de_lei_no_91-2021.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de DR. JOÃO VAZ DE MESQUITA à Avenida 'A' no Trecho do Loteamento Residencial Cidade Jardim".</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5454/pl_no_92-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5454/pl_no_92-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 e autoriza a realocar recursos orçamentários na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5455/projeto_de_lei_no_93-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5455/projeto_de_lei_no_93-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o índice oficial de recomposição dos vencimentos dos servidores e agentes políticos do Município de Catalão, definido pela lei municipal nº2.550, de 24 de janeiro de 2008 e dá outras providências".</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5456/projeto_de_lei_no_94-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5456/projeto_de_lei_no_94-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Regime de Previdência Complementar  no âmbito do município de Catalão, estado de Goiás, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40, da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar; e dá ouras providências".</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5458/projeto_de_lei_no_95-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5458/projeto_de_lei_no_95-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar para reforço nas dotações orçamentárias de pessoal, encargos sociais e de precatórios e dá outras previdências".</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5488/projeto_de_lei_no9620211108.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5488/projeto_de_lei_no9620211108.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de revisão geral da remuneração dos servidores da Câmara Municipal de Catalão e dos subsídios dos membros do Poder Legislativo do Município de Catalão.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5512/projeto_de_lei_no_97-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5512/projeto_de_lei_no_97-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a permuta de lotes de terreno, com o objetivo de gerar a possibilidade de construir casas populares, bem como melhorar para a comunidade a Casa de Velórios desta cidade, e dá outras providências".</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5513/projeto_de_lei_no_98-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5513/projeto_de_lei_no_98-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade dos laboratórios conveniados a rede pública a realizar coleta de matérias para exames laboratoriais de idosos, acamados ou portadores de deficiência em suas residências."</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5538/projeto_de_lei_no_99-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5538/projeto_de_lei_no_99-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Suplementar na forma especificada e dá outras providências".</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5539/projeto_de_lei_no_100-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5539/projeto_de_lei_no_100-2021.pdf</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5540/projeto_de_lei_no_101-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5540/projeto_de_lei_no_101-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis ao Município de Catalão, no decorrer do exercício de 2021".</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5541/projeto_de_lei_no_102-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5541/projeto_de_lei_no_102-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas do Natal de 2021, e dá outras providências".</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5569/projeto_de_lei_no_103-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5569/projeto_de_lei_no_103-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Humanização do Atendimento à Saúde, por meio de direitos do usuário dos serviços de saúde e deveres dos serviços de assistência à saúde e das suas respectivas ações no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5570/projeto_de_lei_no_104-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5570/projeto_de_lei_no_104-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISGO, e dá outras providências".</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5571/projeto_de_lei_no105-2021_protocolar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5571/projeto_de_lei_no105-2021_protocolar.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais, Mestres e Funcionários do Colégio da Polícia Militar de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5572/projeto_de_lei_no_106-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5572/projeto_de_lei_no_106-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Direito na Escola, a ser oferecido nas escolas municipais de Catalão.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5597/projeto_de_lei_no_107-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5597/projeto_de_lei_no_107-2021.pdf</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5598/projeto_de_lei_no_108-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5598/projeto_de_lei_no_108-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com o CLUBE RECREATIVO E ATLÉTICO CATALANO - CRAC - recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimentos, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5599/projeto_de_lei_no_109-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5599/projeto_de_lei_no_109-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa MS COMERCIO, SERVIÇO E REFRIGERAÇÃO LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5600/projeto_de_lei_no_110-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5600/projeto_de_lei_no_110-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa JOÃO BATISTA DA SILVA ME, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5601/projeto_de_lei_no_111-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5601/projeto_de_lei_no_111-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SIMONE FERREIRA DE MELO MONTEIRO - CONFEITARIA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5602/projeto_de_lei_no_112-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5602/projeto_de_lei_no_112-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa LP GONÇALVES MOBILITTÁ MÓVEIS PLANEJADOS LTDA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5603/projeto_de_lei_no_113-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5603/projeto_de_lei_no_113-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SUDOESTE TRANSPORTES RODOVIÁRIOS DE CARGAS, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5604/projeto_de_lei_no_114-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5604/projeto_de_lei_no_114-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa SIMONE APARECIDA BORGES DE ARAÚJO, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências".</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5622/projeto_de_lei_no_115-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5622/projeto_de_lei_no_115-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar para reforço nas dotações orçamentárias para pagamento de RPV, modalidade de requisição judicial de pagamento para montantes considerados como de pequeno valor e dá outras providências".</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5625/projeto_de_lei_no_116-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5625/projeto_de_lei_no_116-2021.pdf</t>
   </si>
   <si>
     <t>"Cria e denomina "Escola Municipal - GLEICE MARTINS DO NASCIMENTO", e dá outras providências".</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5628/pl_no_117-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5628/pl_no_117-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Plano Plurianual para o período de 2022 a 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5629/pl_no_118-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5629/pl_no_118-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei de Diretrizes Orçamentárias, Lei nº 3.887, de 15 de junho de 2021, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.022 e dá outras providências".</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5630/pl_no_119-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5630/pl_no_119-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4100/proj_de_lei_comp_no01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4100/proj_de_lei_comp_no01.pdf</t>
   </si>
   <si>
     <t>"CRIA A SECRETARIA MUNICIPAL DE ENGENHARIA E PRODUÇÃO, ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 3.216/2015, DE 23 DE JANEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4103/proj_de_lei_comp_n02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4103/proj_de_lei_comp_n02.pdf</t>
   </si>
   <si>
     <t>"Faz alterações na Lei Complementar Municipal de nº 3.440, de 08 de dezembro de 2016, e da outras providências".</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4324/plc_no_03-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4324/plc_no_03-2021.pdf</t>
   </si>
   <si>
     <t>"Faz adaptação, alteração e inclusão de dispositivos legais à lei Municipal nº 2.538, de 18 de dezembro de 2007, que dispõe sobre o Regime Próprio de Previdência Social do Município de Catalão, Estado de Goiás".</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4333/plc_no_04-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4333/plc_no_04-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTS. 23, 24 E 29 DA LEI COMPLEMENTAR MUNICIPAL DE Nº 3.441, DE 08 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4392/plc_no_05-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4392/plc_no_05-2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.022 e dá outras providências".</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5006/plc_no_06-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5006/plc_no_06-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Novo Código Tributário do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5457/projeto_de_lei_complementar_no_07-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5457/projeto_de_lei_complementar_no_07-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Código Ambiental do Município de Catalão, Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4115/projeto_de_resolucao_no_01-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4115/projeto_de_resolucao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão (GO)".</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_de_resolucao_no02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_de_resolucao_no02.pdf</t>
   </si>
   <si>
     <t>“Institui Medalha de Honra ao Mérito Dr. José Stalin de Araújo a ser concedida a todos profissionais de Saúde do Município de Catalão/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4756/proejto_de_resolucao_no_03-21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4756/proejto_de_resolucao_no_03-21.pdf</t>
   </si>
   <si>
     <t>Altera o limite de remuneração mensal dos servidores ativos, ocupantes de cargo de provimento efetivo, para recebimento de cesta básica de alimentos.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5207/projeto_de_resolucao_no_04-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5207/projeto_de_resolucao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>“Institui Medalha de Honra ao Mérito Dr. Aguinaldo Gonçalves Mesquita a ser concedida a todos profissionais de Saúde do Município de Catalão/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_no_05-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do dispositivo do Regimento Interno da Câmara Municipal de Catalão.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5623/projeto_de_resolucao_n_06.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5623/projeto_de_resolucao_n_06.pdf</t>
   </si>
   <si>
     <t>Fica a Câmara Municipal de Catalão, autorizada a adquirir, pelo valor total de R$10.720,00 (dez mil setecentos e vinte reais), a quantia de 134 cestas de produtos natalinos e a concede-las, no mês de dezembro de 2021, aos servidores efetivos, comissionados e agentes políticos da Câmara.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4083/1_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4083/1_-_cleuber.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de rede de esgoto.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4084/2_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4084/2_-_cleuber.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre elevada.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4085/3_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4085/3_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de limpeza.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4086/4_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4086/4_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Serviço de modernização do Cartão Pró Saúde.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4087/5_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4087/5_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de manutenção e cascalhamento de estrada.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4088/6_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4088/6_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de faixa de pedestre elevada.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4089/7_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4089/7_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de quebra-mola/ travessia elevada/ fiscalização eletrônica.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4090/8_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4090/8_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização de Praça.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4091/9_-_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4091/9_-_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>Solicita terrenos gratuitos (sepultura) no Cemitério.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4092/10_-_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4092/10_-_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4093/11_-_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4093/11_-_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação pública.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4094/12_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4094/12_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicita reforma na represa Clube do Povo.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4095/13_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4095/13_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de canteiro.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4096/14_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4096/14_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>Solicita urbanização de praça.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4097/15_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4097/15_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4098/16_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4098/16_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de semáforo.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4099/17_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4099/17_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita distribuição de kits de materiais didáticos.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4101/18_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4101/18_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4102/19_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4102/19_-_cacula.pdf</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4106/20_-_higor_bueno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4106/20_-_higor_bueno.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento de estradas.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4107/21_-_higor_bueno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4107/21_-_higor_bueno.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e instalação de cestos de lixo.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4109/22_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4109/22_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Solicita compra emergencial de medicamento.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4110/23_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4110/23_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpada.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4111/24_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4111/24_-_rosangela.pdf</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4118/25_-_kaka_lucio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4118/25_-_kaka_lucio.pdf</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4119/26_-_kaka_lucio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4119/26_-_kaka_lucio.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de Iluminação.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4121/27_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4121/27_-_anisio.pdf</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4122/28_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4122/28_-_cleuber.pdf</t>
   </si>
   <si>
     <t>Solicita rede de esgoto.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4123/29_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4123/29_-_cleuber.pdf</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4124/30_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4124/30_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita recolhimento de entulhos.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4125/31_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4125/31_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestre.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4126/32_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4126/32_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de praça.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4127/33_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4127/33_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Solicita faixa elevada.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4128/34_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4128/34_-_rosangela.pdf</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4129/35_-_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4129/35_-_deusmar.pdf</t>
   </si>
   <si>
     <t>Solicita reforma na Morada da Criança.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4130/36_-_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4130/36_-_deusmar.pdf</t>
   </si>
   <si>
     <t>Solicita implantação do Centro Municipal Oftalmológico.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4131/37_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4131/37_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e roçagem de praça.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4132/38_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4132/38_-_cacula.pdf</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4133/39_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4133/39_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita reforma no campo de futebol.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4134/40_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4134/40_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita reforma de ponte.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4135/41_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4135/41_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e patrolamento de estrada.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4136/42_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4136/42_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4140/43_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4140/43_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicita soltura de peixes.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4141/44_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4141/44_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da Represa da Bica.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4142/45_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4142/45_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de pedestres elevada.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4143/46_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4143/46_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Praça.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4144/47_-_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4144/47_-_rodrigao.pdf</t>
   </si>
   <si>
     <t>Solicita adequação e ordenação de trânsito.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4145/48-_vandeval.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4145/48-_vandeval.pdf</t>
   </si>
   <si>
     <t>Solicita abertura de via pública.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4146/49_-_vandeval.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4146/49_-_vandeval.pdf</t>
   </si>
   <si>
     <t>Solicita mudas de árvores.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4147/50_-_jair_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4147/50_-_jair_.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de rede de esgoto.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4148/51_-_jair_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4148/51_-_jair_.pdf</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4149/52_-_jair_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4149/52_-_jair_.pdf</t>
   </si>
   <si>
     <t>Solicita intervenção do diretor do Procon em favor dos adquirentes de lotes de terreno.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4150/53_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4150/53_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de quebra-mola ou fiscalização eletrônica.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4151/54_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4151/54_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização eletrônica.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4152/55_-_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4152/55_-_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4153/56_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4153/56_-_cleuber.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de terrenos.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4154/57_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4154/57_-_cleuber.pdf</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4155/58_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4155/58_-_luiz.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4156/59_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4156/59_-_luiz.pdf</t>
   </si>
   <si>
     <t>Solicita compra de aparelhos ortopédicos.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4157/60_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4157/60_-_luiz.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de médicos especialista em Otorrinolaringologista.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4158/61_-_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4158/61_-_deusmar.pdf</t>
   </si>
   <si>
     <t>Solicita reforma na Morada da Criança Leonides Bardal.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4159/62_-_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4159/62_-_deusmar.pdf</t>
   </si>
   <si>
     <t>Solicita implantação do Centro Oftalmológico de Catalão.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4160/63_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4160/63_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de tablet, data show, notebook e TVs.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4161/64_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4161/64_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita modernização de cadastro para os beneficiários da cesta básica.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4162/65_-_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4162/65_-_cacula.pdf</t>
   </si>
   <si>
     <t>Solicita apoio financeiro a APEC.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4163/66_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4163/66_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de Posto de Saúde.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4164/67_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4164/67_-_rosangela.pdf</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4165/68_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4165/68_-_rosangela.pdf</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4166/69_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4166/69_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e manutenção de mata-burro.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4167/70_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4167/70_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de limpeza e tapa-buraco.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4168/71_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4168/71_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e revitalização de praça.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4169/72_-_kaka_lucio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4169/72_-_kaka_lucio.pdf</t>
   </si>
   <si>
     <t>Solicita melhor destinação (praça, parque, academia) de área do município.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4170/73_-_kaka_lucio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4170/73_-_kaka_lucio.pdf</t>
   </si>
   <si>
     <t>Solicita reparo de mata-burro.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4171/74_-_higor_bueno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4171/74_-_higor_bueno.pdf</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4172/75_-_higor_bueno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4172/75_-_higor_bueno.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação da drenagem de águas pluviais.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4173/76_-_ricardo_alisson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4173/76_-_ricardo_alisson.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4179/77_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4179/77_-_luiz.pdf</t>
   </si>
   <si>
     <t>Requerimento para Solicitar a Pintura do Predio da Farmacia Municipal</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4180/78_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4180/78_-_luiz.pdf</t>
   </si>
   <si>
     <t>Requerimento para Manutenção e Recapeamento da Entrada da Vila Maria</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4181/79_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4181/79_-_luiz.pdf</t>
   </si>
   <si>
     <t>Requerimento para Solicitar Limpeza da Pista de Caminhada do Setor Universitário</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4182/80_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4182/80_-_cleuber.pdf</t>
   </si>
   <si>
     <t>Solicita a avaliação de implementação de bueiro.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4183/81_-_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4183/81_-_cleuber.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação de Rua Hosana Salviano</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4184/82_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4184/82_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Solicita Roçagem em canteiro central da Av. Castelo Branco- St. Universitário</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4185/83_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4185/83_-_rosangela.pdf</t>
   </si>
   <si>
     <t>Solicita Troca de lâmpada da rua Bouganville - Residêncial Imperial</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4186/84_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4186/84_deusmar.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO "PARCÃO" parque destinado ao enterimento de cães</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4188/85_idelvan.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4188/85_idelvan.pdf</t>
   </si>
   <si>
     <t>Solicito as trocas de lâmpadas e a limpeza da pista de caminhada do bosque Setor universitário.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4189/86_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4189/86_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de atendimento ginecológico no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4190/87_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4190/87_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita a dragagem no Complexo de represas Monsenhor Souza.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4191/88_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4191/88_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Manoel Arcanjo, no bairro Ipanema.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4192/89_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4192/89_deusmar.pdf</t>
   </si>
   <si>
     <t>Criação da Secretaria de Segurança Pública Municipal , com o "Programa Catalão Mais Segura ".</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4193/4a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4193/4a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Criação do Fundo Municipal do Esporte</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4194/4a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4194/4a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Limpeza dos bairros Setor Aeroporto e Dona Sofia.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4195/4a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4195/4a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua São Miguel e a ação de tapa-buraco do bairro Vila Maria.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4196/requerimento_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4196/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Construção de praça no Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4197/requerimento_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4197/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Fiscalização agências bancárias.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4198/requerimento_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4198/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Ondulação Transversal (lombada Física), Avenida Wilson Barbosa (próximo ao n°1020), Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4199/96_-_kaka.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4199/96_-_kaka.pdf</t>
   </si>
   <si>
     <t>Requerimento  do Bairro Portal do Lago 2</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4200/97_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4200/97_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicitação a construção de faixa elevada de pedestre (lombofaixa) na Avenida São João, ao lado do terminal rodoviário, bem em frente à entrada lateral da Rodoviária</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4201/98_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4201/98_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca e reparação da iluminação do Morro do São João.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4203/99_-_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4203/99_-_anisio.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma da represa Monsenhor de Souza, sua iluminação, calçadas e academia ao ar livre.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4204/oficio_0220210215_15542554.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4204/oficio_0220210215_15542554.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM GERAL EM TODA EXTENSÃO DO PARQUE DO SETOR UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4205/oficio_0220210215_15532928.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4205/oficio_0220210215_15532928.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DA GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4206/oficio_0220210215_15522557.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4206/oficio_0220210215_15522557.pdf</t>
   </si>
   <si>
     <t>APOIO AOS MOTORISTAS DE TRANSPORTES ESCOLAR.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4207/5a_sessao_ordinaria_-_claudio_lima_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4207/5a_sessao_ordinaria_-_claudio_lima_01.pdf</t>
   </si>
   <si>
     <t>Inclusão de álcool em gel e máscaras descartáveis nas cestas básicas disponibilizadas pela Secretaria.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4208/cobertura_dos_exames_de_covid_pelo_prosaude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4208/cobertura_dos_exames_de_covid_pelo_prosaude.pdf</t>
   </si>
   <si>
     <t>COBERTURA DOS EXAMES DE COVID PELO PROSAÚDE</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4209/eestrada_campo_do_olaria_ao_arco_viario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4209/eestrada_campo_do_olaria_ao_arco_viario.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E RECUPERAÇÃO DA ESTRADA CAMPO DO OLARIA AO ARCO VIÁRIO</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4210/106_req_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4210/106_req_rodrigao.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NA VACINAÇÃO PARA OS PACIENTES DO CÂNCER</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4211/req._07_-_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4211/req._07_-_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Solicitar serviços de patrolamento e cascalhamento nas estradas da Comunidade São Domingos</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4212/req._08_-_limpeza_bosque_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4212/req._08_-_limpeza_bosque_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de limpeza em geral no Parque Ecológico Anízio de Oliveira Gomes - Bairro Vereda dos Buritis</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4213/requerimento_canteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4213/requerimento_canteiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo de possibilidade e viabilidade para uma modificação do canteiro central na Avenida Castelo Branco no Setor Universitário, retirando parte de sua estrutura para dar acesso da Avenida para Rua 3 sem necessidade de se fazer retorno.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4214/requerimento_mato_alto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4214/requerimento_mato_alto.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes na Rua M-12 no Bairro Portal do Lago II.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4215/requerimento_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4215/requerimento_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca de lâmpadas na Rua João Francisco Martins, Bairro Margon 2.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4216/requerimento_-_recapeamento_asfaltivo_ipanema_-_01_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4216/requerimento_-_recapeamento_asfaltivo_ipanema_-_01_03_2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Secretário de Infraestrutura e Transportes de Catalão, Ilmo. Sr. Luís Severo Braga Gomides, solicitando o recapeamento da Rua Salustiano Oliveira da Paz no Bairro Ipanema.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4217/requerimento_-_retorno_centro_de_castracao_-_01_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4217/requerimento_-_retorno_centro_de_castracao_-_01_03_2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Prefeito Municipal de Catalão – Dr. Adib Elias Júnior e ao Secretário Municipal de Administração, senhor Nelson Martins Fayad, para que sejam realizados esforços no sentido da reativação em regime de Urgência das atividades do Centro de castração e reinserção de cães e gatos de Catalão.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4218/requerimento_-_ajuda_custo_profissionais_da_educacao_-_23_02_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4218/requerimento_-_ajuda_custo_profissionais_da_educacao_-_23_02_2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - O vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Prefeito Municipal de Catalão – Dr. Adib Elias Júnior e ao Secretário Municipal de Educação, senhor Leonardo Santa Cecilia, para que sejam realizados estudos no sentido de conceder ajuda de custo para reconhecer e valorizar os profissionais da Educação do Município, em especial os professores, estes que tem arcado com custos extras para aquisição de equipamento eletrônicos (celulares e notebooks) e ainda a contratação de pacotes de internet durante o regime de aulas não presenciais.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4219/04_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4219/04_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Implantação de sistema cata-treco em Catalão</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4220/03_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4220/03_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Horta Comunitária</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4221/requerimento9.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4221/requerimento9.pdf</t>
   </si>
   <si>
     <t>Uniformização redutores de velocidade na Avenida Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4222/requerimento_7.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4222/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Limpeza de terrenos(canteiros) Setor Aeroporto.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4227/requerimento_8.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4227/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Construção de um Parque ambiental no Bairro Monsenhor Sousa.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4228/5a_sessao_ordinaria_-_claudio_lima_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4228/5a_sessao_ordinaria_-_claudio_lima_02.pdf</t>
   </si>
   <si>
     <t>Recapeamento e/ou ação tapa buracos na Rua Recife, no bairro Vila Erondina.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4229/img_20210301_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4229/img_20210301_0004.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A RECONSTRUÇÃO E DUPLICAÇÃO DA AVENIDA JOÃO NETO DE CAMPOS E ESTRADA MUNICIPAL SEBASTIÃO DE PÁDUA COM INSTALAÇÃO DE DEFENSA METÁLICA PARA PROIBIR O ESTACIONAMENTO DE CAMINHÕES.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4230/122_req_maciel_batalha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4230/122_req_maciel_batalha.pdf</t>
   </si>
   <si>
     <t>Requerimento ao prefeito Adib Elias para a aquisição de moto ambulância para o Serviço de Atendimento Móvel de Urgência (SAMU).</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4231/reforma_da_ponte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4231/reforma_da_ponte.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte que fica na estrada mestre que da acesso ao Morro agudo, Cisterna.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4232/requerimento_da_guarda_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4232/requerimento_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA SECRETARIA DE SEGURANÇA PÚBLICA MUNICIPAL COM PROGRAMA CATALÃO MAIS SEGURA</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4233/requerimento_parcaes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4233/requerimento_parcaes.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PARCÃO ( PARQUE DESTINADO A CÃES ) EM PARQUES PÚBLICOS</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4234/requerimento_3.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4234/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Roçagem e Limpeza em Canteiros Centrais do Bairro Conquista</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4235/127_req_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4235/127_req_cacula.pdf</t>
   </si>
   <si>
     <t>Requerimento A Manutenção da Vacina em Todas UBS de Catalão</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4236/requerimento_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4236/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requerimento Aquisição de vacinas</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4237/requerimento11.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4237/requerimento11.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar Limpeza das Avenidas dos Bairros Conquista e Cidade Jardim</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4238/req_130_-_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4238/req_130_-_luiz.pdf</t>
   </si>
   <si>
     <t>Requerimento para Solicitar a Implantação de Rede Esgoto</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4239/requerimento_15.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4239/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Oficio para Solicitar Agentes de Limpeza</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_14.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requerimento para Solicitar limpeza do Cemiterio De Santo Antonio do Rio Verde</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requerimento para Solicitar a Manutenção e Limpeza da Linha do Trem Ferroviário.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_13.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requerimento para Implantação de Rede Fluvial para Escoamento</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_tapa-buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_tapa-buraco.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” na Rua M-12 no Bairro Portal do Lago II.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_bosque.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_bosque.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma e limpeza do Bosque no Veredas dos Buritis.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_pavimentacao_ruas_de_pires_belo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_pavimentacao_ruas_de_pires_belo_.pdf</t>
   </si>
   <si>
     <t>Solicita às Secretarias competentes a pavimentação asfáltica de diversas ruas do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento___esgoto_na_rua_barretos_bairro_progresso_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento___esgoto_na_rua_barretos_bairro_progresso_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do sistema de esgoto na rua Barretos, no bairro Progresso.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_parlamentar_pavimentacao_rua_orcalino_no_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_parlamentar_pavimentacao_rua_orcalino_no_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica da rua Orcalino M. da Silva Primo, no bairro Cidade Jardim, que liga à rua C-5 no bairro Conquista.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4248/prioridade_na_vacinacao_para_os_dentistas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4248/prioridade_na_vacinacao_para_os_dentistas.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NA VACINAÇÃO PARA OS DENTISTAS</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4249/criacao_da_cipa_na_profeitura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4249/criacao_da_cipa_na_profeitura.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CIPA NA PREFEITURA</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_da_data_base_dos_servidores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_da_data_base_dos_servidores.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA DATA BASE DE REAJUSTE DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4251/banheiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4251/banheiros.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros do Clube do Povo</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4252/restauracao_da_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4252/restauracao_da_rua.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Porto Nacional</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4253/mata_burro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4253/mata_burro.pdf</t>
   </si>
   <si>
     <t>Reconstrução do mata burro de acesso ao Povoado da Posse do Riacho</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_e_anexos_-_sessao_ordinaria__5o.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_e_anexos_-_sessao_ordinaria__5o.pdf</t>
   </si>
   <si>
     <t>Proibição do corte de fornecimento dos serviços públicos de água e esgoto, prestados ao consumidor, durante o estado de calamidade pública no Município seja cumprido de acordo com a lei promulgada em 25/06/2020 em referente ao Projeto de Lei de nº 51/2020</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4263/05_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4263/05_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Construção de um CMEI no jardim Europa.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4264/06_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4264/06_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Implantação  de esgoto sanitário no bairro pontal norte.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4265/07_-_silas_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4265/07_-_silas_tristao.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto de um parque ecológico na região do Vale do Sol.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_de_redutor_de_velocidade_go_330.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_de_redutor_de_velocidade_go_330.pdf</t>
   </si>
   <si>
     <t>Solicitação de um redutor de velocidade, e uma Faixa elevada de pedestre (lombo-faixa) na GO 330 onde se dá a entrada do Bairro Eveline Nour, Bairro Conquista e outros que ali se agregam.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_sinalizacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização na Rua M-11 e região, no Bairro Portal do Lago II.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_lampadas_pl_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_lampadas_pl_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca de lâmpadas na Rua M-11, no Bairro Portal do Lago II.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4269/req._09_-_estudo_sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4269/req._09_-_estudo_sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um possível estudo para melhorias no trânsito da Rua São Vicente do Araguaia com a Avenida Leopoldo Evangelista da Rocha, neste Município.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4270/req._10-_entrega_de_cestas_basicas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4270/req._10-_entrega_de_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, com a máxima urgência a retomada da entrega de cestas básicas sem o devido cadastramento para a população necessitada da cidade de Catalão.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_07_sessao_-_recapeamento_asfalto_-_15_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_07_sessao_-_recapeamento_asfalto_-_15_03_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Secretário Municipal de Transportes e Infra Estrutura, Ilmo. Sr. Luís Severo Braga Gomide solicitando o recapeamento da Rua: Juraci José Rezende no Bairro Maria Amélia e da Av. José Marcelino em trecho próximo ao Bairro Maria Amélia.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_07_sessao_-_soltura_peixes_-_15_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_07_sessao_-_soltura_peixes_-_15_03_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Secretário Municipal de Meio Ambiente: Ilmo. Sr. Silas José Tristão solicitando a soltura de peixes nas represas do Bairro Monsenhor Souza, no Clube do Povo e na Represa da Bica.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4273/requerimento_157.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4273/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar o recapeamento de um buraco na Avenida Cachoeirinha, Bairro Vila Cruzeiro II.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_016-2021_reforma_do_cmei_eva_francisca_de_mesquita.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_016-2021_reforma_do_cmei_eva_francisca_de_mesquita.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do CMEI Eva Francisca de Mesquita, no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_018-2021_pavimentacao_asfaltica_da_rua_03_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_018-2021_pavimentacao_asfaltica_da_rua_03_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica da rua 3, no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_017-2021__tapa_buraco_ou_recapeamento_na_avenida_do_luiz_ribeiro_horta_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_017-2021__tapa_buraco_ou_recapeamento_na_avenida_do_luiz_ribeiro_horta_.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de tapa buracos ou recapeamento asfáltico, na Av. Luiz Ribeiro Horta, no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4277/matadouro_municipal_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4277/matadouro_municipal_.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO MATADOURO MUNICIPAL DE CATALÃO .</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4278/praca_na_vila_uniao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4278/praca_na_vila_uniao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CONSTRUÇÃO DE  UMA PRAÇA NA VILA UNIÃO</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4279/canalizacao_do_corrego_do_cacador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4279/canalizacao_do_corrego_do_cacador.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CANALIZAÇÃO DO CORREGO DO CAÇADOR</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4280/7a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4280/7a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Campanha de Conscientização do descarte de lixo possivelmente contaminado</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4281/7a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4281/7a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Implementação de alguns pontos (tendas) de apoio a pacientes com suspeita de COVID-19</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4282/7a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4282/7a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Prorrogação e desconto no IPTU e ISS para os lojistas e profissionais do setor de eventos de nossa cidade.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4283/img_20210315_0005.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4283/img_20210315_0005.pdf</t>
   </si>
   <si>
     <t>requerimento ao superintendente Municipal  a instalação de dois semáforos.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4284/img_20210315_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4284/img_20210315_0003.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar a reforma do Posto de Saúde Cristina de Cassia Rodovalho.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4285/sessao_7_-_prioridade_na_vacinacao_para_policiais_e_bombeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4285/sessao_7_-_prioridade_na_vacinacao_para_policiais_e_bombeiros.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NA VACINAÇÃO PARA POLICIAIS E BOMBEIROS</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4286/sessao_7_faixa_elevada_na_raulina_-_de_frente_ao_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4286/sessao_7_faixa_elevada_na_raulina_-_de_frente_ao_universitario.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E SINALIZAÇÃO DE FAIXA ELEVADA NA RAULINA - DE FRENTE AO UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4287/sessao_7_recapeamento_da_rua_italia_-_vila_chaud.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4287/sessao_7_recapeamento_da_rua_italia_-_vila_chaud.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ITÁLIA - VILA CHAUD</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A PRORROGAÇÃO DE PAGAMENTO DA ÁGUA E A EXCLUSÃO  TEMPORÁRIA DA TAXA DE ESGOTO.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_02.pdf</t>
   </si>
   <si>
     <t>A UTILIZAÇÃO DE VANS QUE ESTAVAM A SERVIÇO DE TRANSPORTE ESCOLAR PARA TRANSPORTAR TRABALHADORES DA PREFEITURA.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Solicitar transformar a UPA em unidade para Covid-19 e abrir novos leitos de baixa e média complexidade e as UBS em Prontos atendimentos.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4293/vacinas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4293/vacinas.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NA VACINAÇÃO DOS PROFISSIONAIS DE SEGURANÇA E SALVAMENTO</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4294/bairro_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4294/bairro_pontal_norte.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA NO BAIRRO PONTAL NORTE</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4295/rua_do_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4295/rua_do_copacabana.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA RUA PARALELA II, COPACABANA</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_praca.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma e revitalização da Praça ILDA FRANCISCA NUNES, praça situada na Vila Chaud entre as Ruas Polônia, Alvina Costa Neves e Suíça.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_dimic.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_dimic.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” no Distrito Minero Industrial de Catalão - DIMIC.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” no Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_08_sessao_-_limpeza_parque_-_15_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_08_sessao_-_limpeza_parque_-_15_03_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Diretor de Limpeza de Catalão, Ilmo Sr. Valdemes Rosa da Silva, solicitando a limpeza do Parque Ecológico Anísio de Oliveira Gomides no Bairro Vereda dos Buritis.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar a sinalização no Cruzamento das Ruas Boiadeiros e Flor de Maio</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4301/conclusao_da_avenida_nicolau_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4301/conclusao_da_avenida_nicolau_abrao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA CONCLUSÃO DA AVENIDA NICOLAU ABRÃO</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4302/8a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4302/8a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação no Morrinho do São João.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4303/8a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4303/8a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Ponto de distribuição de medicamentos próximo ao Hospital de Campanha</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4304/8a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4304/8a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Informe a esta Casa se existe algum protocolo ou quais as providências estão sendo adotadas no sentido de oferecer atendimento psicológico aos profissionais de saúde da rede municipal.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4305/sessao_8_-_prioridade_na_vacinacao_para_pacientes_de_hemodialise.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4305/sessao_8_-_prioridade_na_vacinacao_para_pacientes_de_hemodialise.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE NA VACINAÇÃO PARA PACIENTES DE HEMODIÁLISE</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4306/sessao_8_recapeamento_da_rua_salustiano_oliveira_da_paz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4306/sessao_8_recapeamento_da_rua_salustiano_oliveira_da_paz.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA SALUSTIANO OLIVEIRA DA PAZ</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4307/sessao_8_troca_de_local_de_semaforo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4307/sessao_8_troca_de_local_de_semaforo.pdf</t>
   </si>
   <si>
     <t>ALTERAR O LOCAL DO SEMÁFORO NA RUA MAJOR PAULINO</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4308/img_20210315_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4308/img_20210315_0002.pdf</t>
   </si>
   <si>
     <t>Requerimento para Anatel para que seja instalado torres no Distrito de Pires Belo para Melhoria do sinal de telefonia e internet.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4309/img_20210315_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4309/img_20210315_0001.pdf</t>
   </si>
   <si>
     <t>Requerimento ao CAPS  para solicitar um apoio aos pacientes Pós Covid e familiares, devido ao grande transtorno psicológico que os mesmo estão enfrentando.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_01.pdf</t>
   </si>
   <si>
     <t>a inclusão de kits de prevenção com máscaras, álcool em gel nas cestas básicas fornecidas ao mais carentes de Catalão.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_02.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE UM EMPRÉSTIMO MUNICIPAL AO PEQUENO E MÉDIO EMPRESÁRIO.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_03.pdf</t>
   </si>
   <si>
     <t>A PRORROGAÇÃO DE PAGAMENTO DE IPTU E PARCELAMENTOS PARA ATRASADOS COM EXCLUSÃO DE MULTAS E JUROS.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4313/requerimento_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4313/requerimento_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento da massa asfáltica da Avenida Dr. Lamartine Pinto de Avelar, no Bairro Copacabana.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4314/requerimento_alvino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4314/requerimento_alvino.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes baldios no Bairro Alvino Albino.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4315/requerimento_09_sessao_-_lampadas_santa_terezinha_-_15_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4315/requerimento_09_sessao_-_lampadas_santa_terezinha_-_15_03_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Diretor de Iluminação Pública de Catalão, Ilmo Sr. Ivan Rodrigues dos Santos, solicitando a reparação de lâmpadas dos postes no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4316/requerimento_22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4316/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar tampa buracos da rua Salustiano da Paz</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4317/9a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4317/9a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Sinalização vertical e horizontal, e instalação de lombada nas vias do arco viário.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4318/9a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4318/9a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Reestruturação e instalação de iluminação de LED no calçadão da Rua Salustiano Oliveira da Paz, bairro Ipanema.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4319/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4319/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DA CAMPANHA “ MAIS PROTEÇÃO” QUE VISA REFORÇAR A IMUNIZAÇÃO DOS MAIS CARENTES.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4320/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4320/requerimento_02.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA MALHA ASFÁLTICA DO DIMIC DE CATALÃO - GO</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4321/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4321/requerimento_03.pdf</t>
   </si>
   <si>
     <t>vedar qualquer ato de suspensão de fornecimento de água aos estabelecimentos comerciais, industriais e residências do Município, por inadimplemento, em período razoável e proporcional ao decreto de CALAMIDADE PUBLICA DE CATALÃO – GO.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4322/requerimento_10_sessao_-_postos_de_combustiveis_-_15_03_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4322/requerimento_10_sessao_-_postos_de_combustiveis_-_15_03_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao PROCON de Catalão, solicitando medidas junto aos demais órgãos competentes para a fiscalização da qualidade e quantidade dos combustíveis nos postos do município.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4323/requerimento_23.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4323/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar a Limpeza dos Canteiros da Avenida Avelino Albino do Nascimento, Bairro Alvino Albino.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4327/requerimento_canaleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4327/requerimento_canaleta.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de canaletas para ajudar no escoamento de águas pluviais em dois trechos da Rua 2 de Outubro.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4328/requerimento_esgoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4328/requerimento_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão e ligamento da rede de esgoto inacabada nos bairros Jardim Paraíso e Vila Erondina.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4329/requerimento_placa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4329/requerimento_placa.pdf</t>
   </si>
   <si>
     <t>Sugere o estudo de viabilidade técnica para a implementação de placa de proibido estacionar e parar na rua Uruguai, bairro das Américas.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4334/sessao_11_-_01-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4334/sessao_11_-_01-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>PRIORIZAÇÃO DA VACINAÇÃO CONTRA A COVID-19 AOS AGENTES DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DA VIGILÂNCIA SANITÁRIA</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4335/sessao_11_-_01-04-21_-_limpeza_da_rep_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4335/sessao_11_-_01-04-21_-_limpeza_da_rep_da_bica.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADA PELA EQUIPE DE LIMPEZA PÚBLICA A DEVIDA LIMPEZA NA REPRESA DA BICA</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4336/sessao_11_-_01-04-21_-_reabertura_do_centro_de_castracao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4336/sessao_11_-_01-04-21_-_reabertura_do_centro_de_castracao.pdf</t>
   </si>
   <si>
     <t>REABERTURA DO CENTRO DE CASTRAÇÃO</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4337/requerimento_11o_sessao_-_recapeamento_asfalto_-_01_04_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4337/requerimento_11o_sessao_-_recapeamento_asfalto_-_01_04_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Secretário Municipal de Transportes e Infra Estrutura, Ilmo. Sr. Luís Severo Braga Gomide solicitando o recapeamento da Rua: Alfredo Salviano no Bairro Estrela.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4339/requerimento_-_recapeamento_rua_porto_nacional.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4339/requerimento_-_recapeamento_rua_porto_nacional.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do recapeamento asfáltico da Rua Porto Nacional, Parque das Mangueiras.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4340/214_higor_-_adib_-_meio_ambiente_-_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4340/214_higor_-_adib_-_meio_ambiente_-_sae.pdf</t>
   </si>
   <si>
     <t>Solicitação para que sejam adotadas as providencias cabíveis em relação ao mau cheiro que se encontra na Rua 13 de Maio, Bairro Jardim Paraíso</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4342/img20210329_14382520.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4342/img20210329_14382520.pdf</t>
   </si>
   <si>
     <t>Instalação de um radar na Av. José Marcelino</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4344/216_-_jair.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4344/216_-_jair.pdf</t>
   </si>
   <si>
     <t>A implementação no município de Catalão Serviço de verificação de óbito e esclarecimento da Causa Mortis.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4345/jair.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4345/jair.pdf</t>
   </si>
   <si>
     <t>Criação do departamento de Saúde e segurança do trabalho, na Secretaria Saúde.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4346/218_luiz_-_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4346/218_luiz_-_enel.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar que sejam desligadas as Lampadas durante o dia, na Av. Niterói, Setor Aeroporto.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4347/requerimento_limpeza_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4347/requerimento_limpeza_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar Limpeza da Represa da Bica</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4348/requerimento_cep_rua_551.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4348/requerimento_cep_rua_551.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar que seja implantado o CEP</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4349/08_-_silas_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4349/08_-_silas_tristao.pdf</t>
   </si>
   <si>
     <t>Solicitação para transformar em reserva ambiental a área verde nos setores Novo Horizonte e Dona Sofia.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4350/09_-_velomar_rios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4350/09_-_velomar_rios.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão dos professores no processo de vacinação.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4351/requerimento_lampadas_fagundes_varella.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4351/requerimento_lampadas_fagundes_varella.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca de lâmpadas na Rua Fagundes Varella, no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4352/requerimento_de_redutor_rua_mandaguari.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4352/requerimento_de_redutor_rua_mandaguari.pdf</t>
   </si>
   <si>
     <t>Solicitação de um redutor de velocidade, na Rua Mandaguari, próximo a empresa Coca-Cola no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4353/requerimento_semaforo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4353/requerimento_semaforo.pdf</t>
   </si>
   <si>
     <t>Solicitação de um semáforo de sinalização, no cruzamento da Avenida Margon com a Rua São Vicente do Araguaia, em frente ao Posto do GUI no Residencial Geraldo Evangelista da Rocha.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4354/requerimento_019-2021_esgoto_pontal_norte_-_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4354/requerimento_019-2021_esgoto_pontal_norte_-_.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação da rede de esgoto no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4355/requerimento_020-2021_quadra_de_esporte_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4355/requerimento_020-2021_quadra_de_esporte_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do Ginásio de Esporte do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4356/requerimento_021-2021__revitalizacao_praca_do_setor_universitario_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4356/requerimento_021-2021__revitalizacao_praca_do_setor_universitario_.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da praça do Setor Universitário.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4357/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4357/requerimento_01.pdf</t>
   </si>
   <si>
     <t>solicito a criação do Projeto de Lei Municipal que proíbe o corte dos serviços de água, de consumidores inadimplentes enquanto durar o estado de calamidade pública causado pela pandemia de coronavírus, e determina ainda o restabelecimento de cortes já realizados.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4358/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4358/requerimento_02.pdf</t>
   </si>
   <si>
     <t>solicito que interceda junto a empresa EXPLORA PARK que detém o controle do estacionamento rotativo de Catalão, para que em períodos decreto de calamidade pública, não ocorra a cobrança de estacionamento.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4359/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4359/requerimento_03.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA INFORMAÇÕES DE QUANTO DE RECURSO ENTROU PARA OS COFRES DO MUNICIPIO E QUANTO FOI GASTO ATÉ O DIA DE HOJE RECURSOS PARA COMBATE AO COVID-19;</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4360/req._12_-_recapeamento_asfaltico_da_av._l-1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4360/req._12_-_recapeamento_asfaltico_da_av._l-1.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, o recapeamento asfáltico na Avenida L-1 no Bairro Vereda dos Buritis.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4361/233_rosangela_-_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4361/233_rosangela_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a troca de lâmpada na Avenida Nicolau Abrão, nesta Cidade</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4362/requerimento_faixa_elevada_-_av._margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4362/requerimento_faixa_elevada_-_av._margon.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de duas faixas elevadas para a travessia de pedestres na Av. Margon.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4363/requerimento_limpeza_complexo_esportivo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4363/requerimento_limpeza_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao diretor responsável que seja feita a limpeza do Complexo Esportivo Jarbas Nascimento, localizado no Bairro Margon.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4364/requerimento_canaleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4364/requerimento_canaleta.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de canaletas para ajudar no escoamento de água na Rua Pedro Afonso, localizada no bairro Pio Gomes.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4365/psicoligo_da_famila.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4365/psicoligo_da_famila.pdf</t>
   </si>
   <si>
     <t>contratação e criação do Programa da Psicologo da Família</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4366/requerimento_dengue_drone.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4366/requerimento_dengue_drone.pdf</t>
   </si>
   <si>
     <t>Aquisição de DRONE para monitoramento da DENGUE</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4367/sessao_ordinaria_-_01-04_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4367/sessao_ordinaria_-_01-04_-_01.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal em todo o trecho que liga a GO-330 e a BR-050 no perímetro urbano do bairro Castelo Branco em Catalão na saída para Ouvidor.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4368/sessao_ordinaria_-_01-04_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4368/sessao_ordinaria_-_01-04_-_02.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública, com todas as benfeitorias necessárias no Setor Aeroporto, para atender as demandas dos moradores do Bairro e Adjacentes.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4369/sessao_ordinaria_-_01-04_-_04.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4369/sessao_ordinaria_-_01-04_-_04.pdf</t>
   </si>
   <si>
     <t>Construção da continuação da Avenida Dr. William Safatle ligando a Avenida Dr. Lamartine Pinto de Avelar a Avenida Castelo Branco no Bairro Setor Universitário</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4370/img_20210331_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4370/img_20210331_0003.pdf</t>
   </si>
   <si>
     <t>Solicitar o patrolamento da estrada Custódia.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4371/img_20210331_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4371/img_20210331_0004.pdf</t>
   </si>
   <si>
     <t>requerimento para solicitar 2 caçambas de lixos.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4380/requerimento_12o_sessao_-_recapeamento_smtc_-_01_04_2021.doc</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4380/requerimento_12o_sessao_-_recapeamento_smtc_-_01_04_2021.doc</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando estudos no sentido de ações para reduzir a velocidade dos veículos que trafegam na Rua Luzia Leão no Bairro Jardim Catalão.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4381/requerimento_-_manutencao_praca_calixto_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4381/requerimento_-_manutencao_praca_calixto_abrao.pdf</t>
   </si>
   <si>
     <t>Solicitação da manutenção dos aparelhos de ginástica da Praça Calixto Abrão</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4382/requerimento_-_manutencao_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4382/requerimento_-_manutencao_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>Solicitação para execução da manutenção e limpeza da Represa da Bica</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4383/requerimento_-_recapeamento_rua_serafim_da_silva_leao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4383/requerimento_-_recapeamento_rua_serafim_da_silva_leao.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do recapeamento asfáltico da Rua Serafim da Silva Leão, Bairro Dona Almerinda</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4384/requerimento_exame_eletrocardiograma.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4384/requerimento_exame_eletrocardiograma.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar aumento de vagas exame Eletrocardiograma</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4385/requerimento_medico_neurologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4385/requerimento_medico_neurologista.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar contratação médico Neurologista rede SUS</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4386/requerimento_ovos_de_pascoa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4386/requerimento_ovos_de_pascoa.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitar Ovos de Pascoa para Creches e Escolas Municipais</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4387/requerimento_ciclovia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4387/requerimento_ciclovia.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma da ciclovia e calçadas que circundam a Mata no Setor Universitário.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4388/252_-_anisio_correto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4388/252_-_anisio_correto.pdf</t>
   </si>
   <si>
     <t>Solicitação da continuação e acabamento da Avenida Helena Neves Vieira no Bairro Santa Helena II.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_004_-_redutor_de_velocidade.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_004_-_redutor_de_velocidade.docx</t>
   </si>
   <si>
     <t>Instalado redutor de velocidade na avenida Jose Marcelino.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx</t>
   </si>
   <si>
     <t>Solicita um estudo de Transito Próximo ao Colégio Professora Zuzu.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4393/255_-_gilmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4393/255_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Solicita realocação de postes de iluminação pública na Avenida Santo Agostinho no Bairro Vila Cruzeiro II.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4394/256_-_gilmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4394/256_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutor de velocidade na Avenida José Marcelino.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4396/img_20210416_0008.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4396/img_20210416_0008.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA CONSTRUÍDA UMA CANALETA NA AVENIDA ANTONIO DE PAIVA, ABAIXO DA AVENIDA LUIZ RIBEIRO HORTA NO BAIRRO PONTAL NORTE.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4397/img_20210416_0005.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4397/img_20210416_0005.pdf</t>
   </si>
   <si>
     <t>solicitar a ligação das ruas Calvino da Silva Leão (rua H) no bairro Alto da Boa vista II com Jacob Ramos no bairro Margon II.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4398/img_20210416_0007.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4398/img_20210416_0007.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AS TROCAS DE LÂMPADAS DA REPRESA  DO BAIRRO LÂMPADAS SOUZA.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4399/11_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4399/11_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Possibilidade de implantação de redes de internet sem fio (Wi-fi) nas praças públicas e em outros locais.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4400/10_-_leonardo_santa_cecilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4400/10_-_leonardo_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>Inclusão de temas transversais de saúde pública para os alunos do ensino fundamental.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4401/canalizacao_do_corrego_do_cacador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4401/canalizacao_do_corrego_do_cacador.pdf</t>
   </si>
   <si>
     <t>Solicitação da conclusão da canalização do córrego do Caçador .</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4402/criacao_do_matadouro_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4402/criacao_do_matadouro_municipal.pdf</t>
   </si>
   <si>
     <t>Criação do Matadouro Municipal</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4403/req._13_-_limpeza_de_lotes_baldios_-_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4403/req._13_-_limpeza_de_lotes_baldios_-_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, serviços de limpeza nos lotes baldios na Rua Alfredo Salviano - nesta cidade</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4404/requerimento_residencial_leblon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4404/requerimento_residencial_leblon.pdf</t>
   </si>
   <si>
     <t>SOLICITA, serviços de limpeza e capina nos canteiros da Av. Maria Izabel - Bairro Leblon - Neste Município</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4407/req._15_-_solicitar_rede_de_esgoto_-_r._salustiano_oliveira_paz_-_b._ipanema_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4407/req._15_-_solicitar_rede_de_esgoto_-_r._salustiano_oliveira_paz_-_b._ipanema_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um possível estudo para instalação de rede de esgoto na Rua Salustiano Oliveira Paz - B. Ipanema - nesta cidade</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4408/requerimento_12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4408/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Limpeza ciclovia localizada no Bairro Parque dos Buritis.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4409/requerimento_13.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4409/requerimento_13.pdf</t>
   </si>
   <si>
     <t>A instalação de um redutor eletrônico de velocidade na rotatória localizada nas convergências da Av.. 2 de Outubro, Belo Horizonte, Av. Ricardo Paranhos, Rua João Francisco Martins e GO 210.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4410/requerimento_14.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4410/requerimento_14.pdf</t>
   </si>
   <si>
     <t>A realização de convênio entre a Secretaria de Habitação do Município e os cursos de Engenharia Civil com a finalidade de dar cumprimento a Lei Federal n.11.888 de 24 de dezembro de 2008.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4411/requerimento_lampadas_cemiterio_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4411/requerimento_lampadas_cemiterio_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de a troca/reposição de lâmpadas do Cemitério Municipal do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4412/requerimento_rua_em_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4412/requerimento_rua_em_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de continuação e acabamento da Rua José de Sá Guimarães até o encontro da Rua Gregório Martins, no Distrito de Santo Antônio do Rio Verde, faltando apenas uns 200 metros para ser finalizada.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4413/requerimento__escrituras_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4413/requerimento__escrituras_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de andamento e agilidade quanto às escrituras das casas e lotes do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4414/requerimento_024-2021_iluminacao_morrinho_do_sao_joao_-__-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4414/requerimento_024-2021_iluminacao_morrinho_do_sao_joao_-__-_copia.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação do Morrinho de São João, ponto turístico da nossa cidade.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4415/requerimento_022-2021_iluminacao_praca_pontal_norte_-_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4415/requerimento_022-2021_iluminacao_praca_pontal_norte_-_.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação da praça do bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4416/requerimento_023-2021_semaforo_para_pedestres_caixa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4416/requerimento_023-2021_semaforo_para_pedestres_caixa.pdf</t>
   </si>
   <si>
     <t>Requer estudo e posteriormente implantação de semáforo para pedestres nos semáforos da Av. 20 de agosto, na região da CAIXA Econômica Federal.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4417/requerimento_-_canaleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4417/requerimento_-_canaleta.pdf</t>
   </si>
   <si>
     <t>Solicitação para seja refeita a canaleta para escoamento de águas pluviais, instalada na Rua Trieste, Bairro Dona Matilde.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4418/requerimento_-_limpeza_da_praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4418/requerimento_-_limpeza_da_praca.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada a limpeza da Praça situada na Rua Tales Neto Campos, Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4419/requerimento_-_manutencao_da_praca_-_bairro_santa_helena_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4419/requerimento_-_manutencao_da_praca_-_bairro_santa_helena_ii.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada a manutenção da Praça do Bairro Santa Helena II.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4420/13a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4420/13a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública, com todas as benfeitorias necessárias no Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4421/13a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4421/13a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Recapeamento e/ou ação de tapa-buraco no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4422/13a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4422/13a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde (UBS) no Bairro Paineiras.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4423/sessao_13_limpeza_na_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4423/sessao_13_limpeza_na_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA NA REPRESA DA BICA</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4424/sessao_13_-_20-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4424/sessao_13_-_20-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>VACINAÇÃO CONTRA A COVID-19 AOS AGENTES DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DA VIGILÂNCIA SANITÁRIA</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4425/sessao_13_-_20-04-21_-_reabertura_do_centro_de_castracao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4425/sessao_13_-_20-04-21_-_reabertura_do_centro_de_castracao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA REABERTURA DO CENTRO DE CASTRAÇÃO</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4426/requerimento_banheiros_clube_do_povo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4426/requerimento_banheiros_clube_do_povo.pdf</t>
   </si>
   <si>
     <t>Requerimento - Manutenção Banheiros Clube do Povo</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4427/requerimento_13o_sessao_-_smtc_-_19_04_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4427/requerimento_13o_sessao_-_smtc_-_19_04_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, solicitando a revitalização de sinalização, bem como a colocação de faixa de pedestres elevada e/ou outros meios de sinalização no entorno da Subestação Rodoviária do Bairro São João.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4433/fazenda_ferreira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4433/fazenda_ferreira.pdf</t>
   </si>
   <si>
     <t>Correção de estrada e curvas de nível, na Fazenda Ferreira</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4434/rua_lum.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4434/rua_lum.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua L Um, Vereda dos Buritis.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4435/reposicao_de_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4435/reposicao_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4437/requerimento_quebra_molas_na_rua_13_de_maio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4437/requerimento_quebra_molas_na_rua_13_de_maio.pdf</t>
   </si>
   <si>
     <t>Requerimento - Implantação quebra mola</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_limpeza_rua_iberica_evelina_nour_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_limpeza_rua_iberica_evelina_nour_ii.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza da Rua Iberica</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_03.pdf</t>
   </si>
   <si>
     <t>isentar IPTU para imóveis que possuem energia solar.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4440/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4440/requerimento_01.pdf</t>
   </si>
   <si>
     <t>MELHORAR e ou Incluir adicional de insalubridade e periculosidade aos profissionais da saúde, profissionais que trabalham em hospitais e Prontos Atendimentos (PAs), Unidades de Pronto Atendimento (UPAs), Unidades Básicas de Saúde (UBSs) e Estratégias Saúde da Família.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4441/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4441/requerimento_02.pdf</t>
   </si>
   <si>
     <t>ENVIAR PROJETO A ESTA CASA DE LEIS, que autoriza a participação DA CIDADE DE CATALÃO - GOIAS no consórcio nacional para compra de vacinas contra a Covid-19.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_15.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_15.pdf</t>
   </si>
   <si>
     <t>A implantação da área de estacionamento de curta duração, destinadas as Clinícas Veterinarias, conforme o art.2°, VII da Resolução n. 302/08 do Conselho Nacional de Trânsito - CONTRAN.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_mato_alto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_mato_alto.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes no Bairro Vila, principalmente na Rua Eliane em frente do Nº 349, em que o lote baldio está com muito entulho e cheio de escorpiões que estão adentrando as casas</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4444/requerimento_semaforo_lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4444/requerimento_semaforo_lamartine.pdf</t>
   </si>
   <si>
     <t>Solicitação de mudança do semáforo de sinalização, no cruzamento da Avenida Juscelino Kubitschek de Oliveira com a Rua Ceará e Paraguai para o cruzamento da Avenida Dr. Lamartine Pinto de Avelar com a Avenida Juscelino Kubitschek de Oliveira no bairro São João, em frente a Subestação rodoviária.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4445/sessao_14_-_20-04-21_-_convidar_presidente_do_comite_de_combate_ao_covid.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4445/sessao_14_-_20-04-21_-_convidar_presidente_do_comite_de_combate_ao_covid.pdf</t>
   </si>
   <si>
     <t>CONVIDAR O PRESIDENTE DO COMITÊ DE COMBATE AO COVID-19 PARA COMPARECER NA PRÓXIMA SESSÃO PARA ESCLARECIMENTOS GERAIS.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4446/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_das_americas_-_bairro_das_americas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4446/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_das_americas_-_bairro_das_americas.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CANTEIROS CENTRAIS DA AVENIDA DAS AMÉRICAS - BAIRRO DAS AMÉRICAS</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4447/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_1__bairro_copacabana_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4447/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_1__bairro_copacabana_2.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CANTEIROS CENTRAIS DA AVENIDA 1 – BAIRRO COPACABANA 2</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4448/hospital_veterinario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4448/hospital_veterinario.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E CONSTRUÇÃO DO HOSPITAL PUBLICO VETERINÁRIO</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4449/requerimento_14o_sessao_-_recapeamento_asfalto_-_19_04_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4449/requerimento_14o_sessao_-_recapeamento_asfalto_-_19_04_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Secretário Municipal de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide solicitando o recapeamento da Rua: 17 no Bairro Setor Universitário.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4450/14a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4450/14a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas queimadas na Rua 403 e Rua 413, no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4451/requerimento_15o_sessao_-_limpeza_bairro_pontal_norte_-_19_04_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4451/requerimento_15o_sessao_-_limpeza_bairro_pontal_norte_-_19_04_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Diretor de Limpeza de Catalão, Ilmo Sr. Valdemes Rosa da Silva, solicitando a limpeza (roçagem) do canteiro central da Av. Antônio de Paiva no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4452/requerimento_15o_sessao_-_ponte_comunidade_mandaguary_-_19_04_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4452/requerimento_15o_sessao_-_ponte_comunidade_mandaguary_-_19_04_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, no uso de suas atribuições constitucionais, requer que após aprovado, seja encaminhado expediente ao Secretário Municipal de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide solicitando a Reconstrução de Ponte conhecida como “PONTE DE SANTO ANTÔNIO”, localizada na “COMUNIDADE MANDAGUARY”, na antiga estrada que dá acesso para a cidade de Ouvidor-GO.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4453/requerimento_-_limpeza_de_lotes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4453/requerimento_-_limpeza_de_lotes.pdf</t>
   </si>
   <si>
     <t>Solicitação para ser realizada a limpeza dos lotes localizados na região dos Bairros Vila Maria e Dona Matilde.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4454/requerimento_-_manutencao_posto_de_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4454/requerimento_-_manutencao_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada uma manutenção das instalações do Posto de Saúde situado no Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4455/requerimento_sinalizacao_bairro_conquista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4455/requerimento_sinalizacao_bairro_conquista.pdf</t>
   </si>
   <si>
     <t>Requerimento  - Sinalização do Bairro Conquista</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4456/requerimento_rocagem_jardim_italia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4456/requerimento_rocagem_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Requerimento - roçagem Jardim Itália</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4464/requerimento_dados_de_inquilino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4464/requerimento_dados_de_inquilino.pdf</t>
   </si>
   <si>
     <t>Requerimento - Implantação no Sistema da Sae</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4465/requerimento_tapa_buraco_posto_comboio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4465/requerimento_tapa_buraco_posto_comboio.pdf</t>
   </si>
   <si>
     <t>Requerimento - Ação Tapa Buraco Posto Comboio</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4466/requerimento_tapa_buraco_posto_rua_a.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4466/requerimento_tapa_buraco_posto_rua_a.pdf</t>
   </si>
   <si>
     <t>Requerimento - Recapeamento da Rua A</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4467/313_-_rosangela_-_corrigido.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4467/313_-_rosangela_-_corrigido.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, uma análise de viabilidade técnica, para posterior execução, de semáforos no cruzamento das Ruas Vereador Geraldo Gentil Aires com  Rua Bernardo Guimarães, nesta Cidade.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4468/314_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4468/314_-_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um estudo para possível instalação de rede de esgoto no Bairro Paineiras, neste Município.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4469/315_-_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4469/315_-_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, serviços de limpeza e capina nos canteiros onde estão instalados os brinquedos e a academia ao ar livre nas Três Represas no Bairro Monsenhor, nesta Cidade.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4470/316_-_deusmar_corrigida_ubs_cristina_de_cassia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4470/316_-_deusmar_corrigida_ubs_cristina_de_cassia.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA NA UBSF CRISTINA DE CACIA RODOVALHO NO BAIRRO EVELINA  NOUR II</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4471/construcao_de_calcadas_na_rua_alan_mori.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4471/construcao_de_calcadas_na_rua_alan_mori.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NAS MEDIAÇÕES DA RUA ALAN KARDEC MORI NO EVELINA NOUR II</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4472/318_-_deusmar_ubs_maria_carolina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4472/318_-_deusmar_ubs_maria_carolina.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA FISICA E ESTRUTURAL UBSF MARIA CAROLINA MESQUITA NETTO</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4473/academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4473/academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Iluminação da academia ao ar livre, situada na Av. Eng. Hélio Levy da Rocha, esquina com a Rua Thales N. Campos, Bairro Jardim Itália</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_025-2021_rotatoria_copacabana_-_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_025-2021_rotatoria_copacabana_-_.pdf</t>
   </si>
   <si>
     <t>Solicita estudo e implantação de uma rotatória na Av. Dr Lamartine Pinto de Avelar com a 5ª avenida, no bairro Copacabana.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_026-2021_patrolamento_contendas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_026-2021_patrolamento_contendas.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de patrolamento nas estradas da região das contendas.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_027-2021_cacamba_de_lixo_br_050_km_252_-__-_copia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_027-2021_cacamba_de_lixo_br_050_km_252_-__-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma caçamba de lixo no KM252, BR-050.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4477/323_-_idelvan.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4477/323_-_idelvan.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O UNIFORMES DOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4478/img_20210503_0004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4478/img_20210503_0004.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DE FUTEBOL DO DISTRITO DE PIRES BELO.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4479/325_-_idelvan.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4479/325_-_idelvan.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PONTE SOB O CÓRREGO VALE DA BICA QUE DA ACESSO Á FAZENDA SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4480/16a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4480/16a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Implantação de faixas elevadas em frente às unidades de ensino, saúde e hospitais do município.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4481/16a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4481/16a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Realização de SINALIZAÇÃO ESTRATIGRÁFICA, para coibir os motoristas de estacionarem próximas as esquinas, (“principalmente” em cruzamentos perigosos), locais que tem um grande fluxo de veículos e onde já aconteceram inúmeros acidentes.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4482/16a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4482/16a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Criação de uma equipe para dar suporte aos Profissionais da Frente do Trabalho do COVID-19 e para as vítimas afetadas pela pandemia, disponibilizando um número 0800 ou de whatsapp para acompanhamento médico e psicológico.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4483/17a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4483/17a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Limpeza do calçadão da Rua Salustiano Oliveira da Paz, bairro Ipanema.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4484/requerimento_-_esportes_para_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4484/requerimento_-_esportes_para_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja disponibilizado um meio de transporte para deslocamento de pessoas que possuem deficiência, para realização de atividades desportivas que serão ofertadas pela Secretaria de Esportes.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4485/requerimento_-_praca_monsenhor_sousa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4485/requerimento_-_praca_monsenhor_sousa.pdf</t>
   </si>
   <si>
     <t>Solicitação para ser realizada a limpeza da Praça Parque Linear do Córrego Monsenhor Souza.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4486/requerimento_-_descarte_de_lixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4486/requerimento_-_descarte_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitação para seja estudada a possibilidade da viabilização um local para descarte de lixo em Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4487/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4487/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A regulamentação para o funcionamento das escolas que retornaram as aulas presenciais no município de Catalão.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4488/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4488/requerimento_02.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DO AUXILIO EMERGENCIAL MUNICIPAL</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4489/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4489/requerimento_03.pdf</t>
   </si>
   <si>
     <t>a Limpeza e Manutenção da Avenida Tiradentes no bairro Castelo Branco</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4490/requerimento_limpezadecampo_piresbelo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4490/requerimento_limpezadecampo_piresbelo.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do campo de futebol Heleno Correia, localizado no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4491/requerimento_canaleta_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4491/requerimento_canaleta_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma canaleta na Rua Salustiano Oliveira da Paz, no Bairro Ipanema.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4492/requerimento_limpezapraca_liberdademargon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4492/requerimento_limpezapraca_liberdademargon.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza de duas praças, uma localizada na Rua João Moisés Filho, no bairro Vila Margon, e a outra localizada na Rua 01, do bairro Vila Liberdade.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_feixaelevada_vilaerondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_feixaelevada_vilaerondina.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma faixa elevada na Rua Belo Horizonte, bairro Vila Erondina.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_pump_track.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_pump_track.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos sobre a viabilidade de construção de uma PISTA DE PUMP TRACK – Pista usada por ciclistas e outros esportistas para a prática de esportes na cidade.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_academia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_academia.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão/construção de uma Academia ao Ar Livre na Represa da Bica no Bairro Barka 2.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_limpeza_cemiterio_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_limpeza_cemiterio_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitando a Limpeza do Cemitério Distrital de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_16o_sessao_-_recapeamento_asfalto_-_04_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_16o_sessao_-_recapeamento_asfalto_-_04_05_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita o recapeamento da Rua: Idelvan Ferreira de Melo no Bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_16o_sessao_-_smtc_-_04_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_16o_sessao_-_smtc_-_04_05_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita estudos no sentido de ações para reduzir a velocidade dos veículos que trafegam na Rua 125 no Setor Aeroporto (trecho em frente a Creche Municipal Alba Mathias de Mesquita).</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_17o_sessao_-_smtc_-_04_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_17o_sessao_-_smtc_-_04_05_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita estudos no sentido de melhorar o fluxo de veículos na Av. Ricardo Paranhos, principalmente em frente ao prédio da Unimed Catalão.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_redutor_de_velocidade_av._espirito_santo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_redutor_de_velocidade_av._espirito_santo.pdf</t>
   </si>
   <si>
     <t>Requerimento - Redutor de Velocidade Av. Espirito Santo</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_redutor_de_velocidade_av._anhanguera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_redutor_de_velocidade_av._anhanguera.pdf</t>
   </si>
   <si>
     <t>Requerimento - Redutor de Velocidade na Av. Anhanguera</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_rocagem_condominio_parque_imperial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_rocagem_condominio_parque_imperial.pdf</t>
   </si>
   <si>
     <t>Requerimento - Roçagem Parque Imperial</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4510/req._19_-_faixa_elevada_adisgo_-_copia_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4510/req._19_-_faixa_elevada_adisgo_-_copia_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a instalação de uma faixa elevada na Rua Uruana - Bairro Mãe de Deus</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4511/req._20_-_redutor_de_velocidade_avenida_ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4511/req._20_-_redutor_de_velocidade_avenida_ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um estudo técnico para possível instalação de redutor de velocidade (radar) na Avenida Ricardo Paranhos, nesta cidade</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4512/18_sessao_ordinaria_-_claudio_lima_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4512/18_sessao_ordinaria_-_claudio_lima_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Indústria, Comércio e Turismo, Ilmo. Sr. Cairo Roberto dos Santos Batista, estudo de implantação de um programa a fim de auxiliar os profissionais de eventos no retorno das suas atividades, pós- pandemia.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4513/18_sessao_ordinaria_-_claudio_lima_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4513/18_sessao_ordinaria_-_claudio_lima_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira, reforma e revitalização dos banheiros e da pista de caminhada (calçada) da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4514/18_sessao_ordinaria_-_claudio_lima_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4514/18_sessao_ordinaria_-_claudio_lima_03.pdf</t>
   </si>
   <si>
     <t>Implantação da rede de saneamento básico na Rua 15 de outubro, bairro Jardim Paraíso, próximo a Q. 13, L 5.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4515/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4515/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A COBERTURA DA QUADRA DE ESPORTES DO COMPLEXO ESPORTIVO LAZARO MARTINS, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4516/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4516/requerimento_02.pdf</t>
   </si>
   <si>
     <t>A REFORMA POR COMPLETO DO PARQUE PIRAPITINGA ( EM TORNO DA MATA DO SETOR UNIVERSITÁRIO)</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4517/requerimento_18o_sessao_-_limpeza_morro_santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4517/requerimento_18o_sessao_-_limpeza_morro_santo_antonio.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita a limpeza das imediações do Morrinho de Santo Antônio no Bairro Santo Antônio e ainda a roçagem do Canteiro Central da Av. 01 no Jardim Athenas.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4518/requerimento_18o_sessao_-_iluminacao_saida_para_goiandira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4518/requerimento_18o_sessao_-_iluminacao_saida_para_goiandira.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita uma melhor iluminação na Av. Ricardo Paranhos, principalmente nas proximidades do Atacadão Rio Vermelho e ainda no trevo da saída para o município de Goiandira-GO.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4519/requerimento_030-2021_ciclovia_chacaras_santa_helena.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4519/requerimento_030-2021_ciclovia_chacaras_santa_helena.pdf</t>
   </si>
   <si>
     <t>Solicita estudo e posteriormente a implantação de uma pista de ciclismo (ciclovia) na estrada que dá acesso ao condomínio de chácaras, Santa Helena.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4520/requerimento_029-2021_mataburros_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4520/requerimento_029-2021_mataburros_anta_gorda.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e construção dos mata-burros da região da Anta Gorda.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4521/requerimento_028-2021_ponte_ribeirao_-_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4521/requerimento_028-2021_ponte_ribeirao_-_.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção da ponte da comunidade ribeirão.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4522/requerimento_009_-_limpeza_do_lote_no_bairro_bolanger.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4522/requerimento_009_-_limpeza_do_lote_no_bairro_bolanger.pdf</t>
   </si>
   <si>
     <t>Que seja feito a LIMPEZA DO LOTE que fica em frente ao endereço, na Rua Adelina Lopes Rodrigues nº 155 no Bairro Residencial Bolanger.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4523/requerimento_007_-_faixa_de_pedestre_elevada_na_patotinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4523/requerimento_007_-_faixa_de_pedestre_elevada_na_patotinha.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de colocação da FAIXA DE PEDESTRE ELEVADA nas proximidades da Escola Municipal Patotinha, situada na Rua Guatemala Bairro das Américas.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4524/requerimento_008_-_sinalizacao_na_rua_tamoios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4524/requerimento_008_-_sinalizacao_na_rua_tamoios.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de colocação da FAIXA DE PEDESTRE ELEVADA e também a SINALIZAÇÃO na Rua Tamoios, nº 628 Bairro São Francisco, próximo a Igreja Evangélica da Restauração.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4525/requerimento_16.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4525/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Parceria entre a AGEHAB e SEHAF para regularização dos terrenos localizados no Setor Universitário(antigo DERGO), conforme processo em andamento n° 201900003007969.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4526/requerimento_17.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4526/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor eletrônico de velocidade na rotatória localizada nas convergências da Av. 2 de outubro, Belo Horizonte, Avenida Ricardo Paranhos, Rua João Francisco Martins e GO 210.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4527/requerimento_18.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4527/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Restabelecimento do serviço de iluminação pública na Avenida Raulina Fonseca Paschoal  (trecho posto manga/ponte manca)</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4528/solicitacao_de_pavimentacao_no_povoado_da_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4528/solicitacao_de_pavimentacao_no_povoado_da_cisterna.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO DO POVOADO DA CISTERNA</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4529/reforma_da_ubs_maria_carolina_de_mesquita_netto_10052021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4529/reforma_da_ubs_maria_carolina_de_mesquita_netto_10052021.pdf</t>
   </si>
   <si>
     <t>REFORMA DA UBSF MARIA CAROLINA DE MESQUITA NETO</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4530/img_20210510_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4530/img_20210510_0001.pdf</t>
   </si>
   <si>
     <t>solicitação de um terreno para o abrigo de cães de rua.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4531/img_20210510_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4531/img_20210510_0003.pdf</t>
   </si>
   <si>
     <t>solicitar o pagamento da licença premio no momento da aposentadoria para o servidores públicos.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4532/requerimento_exame_papanicolau.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4532/requerimento_exame_papanicolau.pdf</t>
   </si>
   <si>
     <t>Requerimento - Exame Papanicolau</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4533/requerimento_praca_vila_erondina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4533/requerimento_praca_vila_erondina.pdf</t>
   </si>
   <si>
     <t>Requerimento Praça do Vila Erondina</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4534/requerimento_marmitas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4534/requerimento_marmitas.pdf</t>
   </si>
   <si>
     <t>Requerimento Pontos de Entrega de Marmita</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_acao_tapaburaco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_acao_tapaburaco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Transporte e Infraestrutura a atuação da Ação Tapa Buracos no cruzamento da Av. Luiz Oliveira de Alcântara com a Rua VB Onze, no Bairro Vereda dos Buritis.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4536/requerimento_banheiros_obras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4536/requerimento_banheiros_obras.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras, Leonardo Martins Castro Teixeira, a construção de banheiros sanitários no Cemitério Municipal.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_semaforos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_semaforos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente de Trânsito a instalação de placas de regulamentação nos semáforos localizados próximos ao restaurante popular e também nos semáforos recentemente instalados  próximos a Igreja da Velha Matriz.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4538/12_-_roselma_lucchese.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4538/12_-_roselma_lucchese.pdf</t>
   </si>
   <si>
     <t>Realização do projeto espaço das profissões para os alunos da rede pública, visando o ENEM 2021.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4539/13_-_valdemes_rosa_da_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4539/13_-_valdemes_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Realização de limpeza nas proximidades da academia ao ar livre do setor Jardim Itália.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4542/requerimento_troca_de_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4542/requerimento_troca_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas queimadas ou reatores</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4550/requerimento_limpeza_pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4550/requerimento_limpeza_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza da pista de caminhada no Parque dos Buritis entre as Ruas 3 e 13.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_lampadas_parque_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_lampadas_parque_buritis.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca de lâmpadas do Parque dos Buritis.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4552/img_20210517_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4552/img_20210517_0002.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico na Rua Maria de Lourdes no bairro Evelina Nuor I</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4553/img_20210517_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4553/img_20210517_0003.pdf</t>
   </si>
   <si>
     <t>instalaçao de um mata burro.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4554/img_20210517_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4554/img_20210517_0001.pdf</t>
   </si>
   <si>
     <t>conclusão da reforma da praça da fé.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4586/385_-_maciel_batalha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4586/385_-_maciel_batalha.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma caçamba de lixo nas proximidades do Posto Jóia, no Bairro São João.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_redutores_develocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_redutores_develocidade.pdf</t>
   </si>
   <si>
     <t>Solicita o estudo de viabilidade técnica para a instalação de redutores de velocidade na Avenida José Marcelino, nas proximidades do cruzamendo da avenida com a Rua Mario de Cerqueira Neto, no Bairro Estrela.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_19o_sessao_-_recapeamento_asfalto_-_18_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_19o_sessao_-_recapeamento_asfalto_-_18_05_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, solicita a revitalização do asfalto nas imediações da ponte de ligação entre os Bairros Vila União e o Bairro Paineiras.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_19o_sessao_-_iluminacao_praca_do_estudante.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_19o_sessao_-_iluminacao_praca_do_estudante.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, solicita a revitalização da iluminação da Praça do Estudante.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_031-2021_sinalizacao_de_transito_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_031-2021_sinalizacao_de_transito_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicita a renovação da sinalização horizontal de trânsito no bairro Copacabana.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_033-2021_mataburros_contendas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_033-2021_mataburros_contendas.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção dos mata-burros na região das Contendas.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_032-2021_base_de_apoio_da_pmgo_-_castelo_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_032-2021_base_de_apoio_da_pmgo_-_castelo_branco.pdf</t>
   </si>
   <si>
     <t>Indicação para que numa parceria com o 18º BPM seja realizada a reforma da base de apoio da Polícia Militar no bairro Castelo Branco.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_ruas_olhos_dagua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_ruas_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Requerimento Ruas Asfaltadas Comunidade Olhos D'Agua</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_patrolamento_olhos_dagua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_patrolamento_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Requerimento - Patrolamento Estrada Olhos D'Agua</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4564/requerimento_programa_da_planta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4564/requerimento_programa_da_planta.pdf</t>
   </si>
   <si>
     <t>Requerimento - Programa Planta par Construção</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4565/19_sessao_ordinaria_-_claudio_lima_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4565/19_sessao_ordinaria_-_claudio_lima_03.pdf</t>
   </si>
   <si>
     <t>Dragagem da Represa do Clube do Povo, mais conhecida como “Represa do Haley”.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4566/19_sessao_ordinaria_-_claudio_lima_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4566/19_sessao_ordinaria_-_claudio_lima_02.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Escolar de Ensino Fundamental e Creche no Bairro Alvino Albino.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4567/19_sessao_ordinaria_-_claudio_lima_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4567/19_sessao_ordinaria_-_claudio_lima_01.pdf</t>
   </si>
   <si>
     <t>Revitalização da entrada, bem como, da Praça do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4568/reservatorio_de_agua_no_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4568/reservatorio_de_agua_no_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>Reservatório de água no Bairro Paineiras</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4569/recapeamento_rua_santos_dumont.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4569/recapeamento_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Recapeamento na Rua Santos Dumont, esquina com Rua Castro Alves</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4570/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4570/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A retirada de veículos – sucata em vias públicas e locais não- autorizados.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4571/solicitacao_de_rede_de_esgoto_no_bairro_tres_cruzes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4571/solicitacao_de_rede_de_esgoto_no_bairro_tres_cruzes.pdf</t>
   </si>
   <si>
     <t>solicitação de rede de  esgoto no bairro três cruzes</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4572/solicitacao_de_pavimentacao_no_povoado_da_cisterna17052021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4572/solicitacao_de_pavimentacao_no_povoado_da_cisterna17052021.pdf</t>
   </si>
   <si>
     <t>solicitação de pavimentação do Povoado da Cisterna</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4573/requerimento_-_limpeza_de_lotes_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4573/requerimento_-_limpeza_de_lotes_paineiras.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada a limpeza dos lotes localizados no Bairro Paineiras.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4574/req._22_-_solicitar_retirada_de_arvore_-_margon_i.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4574/req._22_-_solicitar_retirada_de_arvore_-_margon_i.docx</t>
   </si>
   <si>
     <t>SOLICITAR, a remoção de uma árvore na Rua 33 número 210 - Bairro Margon I - Catalão</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4575/req._21_-_limpeza_de_lote.docx</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4575/req._21_-_limpeza_de_lote.docx</t>
   </si>
   <si>
     <t>SOLICITAR, serviços de limpeza em lote de esquina situado na Rua 602 - Bairro Monsenhor - Catalão</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4576/14_-_vanderlan_cardoso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4576/14_-_vanderlan_cardoso.pdf</t>
   </si>
   <si>
     <t>Solicitar verba para o orçamento de 2022 destinada à Universidade Federal de Catalão (UFCat)</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_reparacao_ponte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_reparacao_ponte.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Engenharia e Produção a reparação da ponte localizada na região de Cubatão do Limoeiro, no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_patrolamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_patrolamento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Transporte e Infraestrutura Luís Severo Braga, o  serviço de patrolamento das estradas sentido Cubatão do Limoeiro e dos Martírios, localizadas no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4587/sessao_20_-_25-05-21_-_recomposicao_salarial_dos_servidores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4587/sessao_20_-_25-05-21_-_recomposicao_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO SALARIAL AOS SERVIDORES MUNICIPAIS DE CATALÃO.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4588/sessao_20_-_25-05-21_-_limpeza_do_parque_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4588/sessao_20_-_25-05-21_-_limpeza_do_parque_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE LIMPEZA GERAL DO PARQUE VEREDA DOS BURITIS.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4589/sessao_20_-_25-05-21_-_limpeza_da_rua_07_de_setembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4589/sessao_20_-_25-05-21_-_limpeza_da_rua_07_de_setembro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA OPERAÇÃO “TAPA BURACOS” EM TODA A EXTENSÃO DA RUA 07 DE SETEMBRO, NOS JARDINS PARAÍSO E BRASILIENSE.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4590/requerimento_21.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4590/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Solicitar a inclusão do item de higiene básica-absorvente menstrual-na cesta básica fornecida pela Prefeitura Municipal de Catalão.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4592/requerimento_20.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4592/requerimento_20.pdf</t>
   </si>
   <si>
     <t>A limpeza da área pública localizada entre as Rua C7 e Rua Orcalino P. Mariano, Setor Conquista.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4593/requerimento_19.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4593/requerimento_19.pdf</t>
   </si>
   <si>
     <t>A implantação da área de estacionamento de curta duração, destinadas as Clínicas Veterinárias, conforme o art. 2°, VII da Resolução n.302/08 do Conselho Nacional de Trânsito-CONTRAN.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4594/img_20210524_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4594/img_20210524_0001.pdf</t>
   </si>
   <si>
     <t>solicitar ronda policial na feira Duque de caixias.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4595/img_20210524_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4595/img_20210524_0002.pdf</t>
   </si>
   <si>
     <t>solicitar a empresa claro para que seja revista as ligações para o 192 samu .</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_20o_sessao_-_limpeza_arvores_maria_amelia_-_25_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_20o_sessao_-_limpeza_arvores_maria_amelia_-_25_05_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, solicita a limpeza da Rua Ataídes Rios Sobrinho, próximo ao número 330 no Loteamento Residencial Maria Amélia.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4597/requerimento_20o_sessao_-_limpeza_av_portal_do_lago_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4597/requerimento_20o_sessao_-_limpeza_av_portal_do_lago_2.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, solicita a limpeza de canteiro central na Av. Central no Bairro Portal do Lago 02.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4599/requerimento_20o_sessao_-_revitalizacao_av_goias_-_24_05_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4599/requerimento_20o_sessao_-_revitalizacao_av_goias_-_24_05_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues, solicita a revitalização da Av. Goiás no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4600/requerimento_limpeza_canteiro_av._goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4600/requerimento_limpeza_canteiro_av._goias.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza do canteiro que fica Avenida Goiás no Bairro Paineiras.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4601/421_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4601/421_anisio.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de um programa de emergência de consultas médicas gratuitas em Catalão à quem precisa de laudos médicos para comprovar comorbidades e se vacinar contra o Covid-19.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_construcao_de_praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade/viabilidade de construção de uma Praça no Bairro Jardim Imperial entre as Ruas Magno, Ipê e Pau-Brasil.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_museu_-_fotos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_museu_-_fotos.pdf</t>
   </si>
   <si>
     <t>Requerimento Fotografias Ex Prefeitos</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_rocagem__rua_2012.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_rocagem__rua_2012.pdf</t>
   </si>
   <si>
     <t>Requerimento Roçagem Rua 2012</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_redutor_de_velocidade_rua_cedro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_redutor_de_velocidade_rua_cedro.pdf</t>
   </si>
   <si>
     <t>Requerimento Redutor de Velocidade Rua: Cedro</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4606/20a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4606/20a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, a inclusão da categoria de Oficial de Justiça no grupo prioritário de vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4607/20a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4607/20a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide, Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira e Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos; a instalação de lombada eletrônica, sinalização vertical e horizontal nas vias do arco viário.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4608/20a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4608/20a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias; a doação de terreno ao 9º Comando Regional da Policia Militar de Goiás (9º CRPM) / 8ª Companhia Independente de Polícia Militar (8ª CIPM), para a construção da sede da Companhia de Policiamento Especializado (CPE).</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_034-2021_revitalizacao_parque_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_034-2021_revitalizacao_parque_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do Parque Municipal Santa Cruz.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_036-2021_sinalizacao_vilage_1_e_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_036-2021_sinalizacao_vilage_1_e_2.pdf</t>
   </si>
   <si>
     <t>Solicita a renovação da sinalização de trânsito horizontal no Residencial Village I e II.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_035-2021_patrolamento_morro_agudo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_035-2021_patrolamento_morro_agudo_.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de patrolamento nas estradas principais e galhos da região do Morro Agudo/Cisterna.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_monsenhor__1_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_monsenhor__1_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Infraestrutura, Luís Severo Braga, a restauração da academia ao ar livre e dos brinquedos destinados as crianças, localizados na Represa Monsenhor Souza.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_reis_sinaleiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_reis_sinaleiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente Municipal, Clayton César, o estudo de viabilidade técnica para a implantação de Semáforos na Av. José Marcelino, próximo ao Supermercado Reis.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4614/req._23_-_estudo_tecnico_instalacao_de_semaforo_na_av.raulina_fonseca_pachoal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4614/req._23_-_estudo_tecnico_instalacao_de_semaforo_na_av.raulina_fonseca_pachoal.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, uma análise de viabilidade técnica, para posterior execução, de semáforos no cruzamento da Rua Nilo Margon Vaz com a Avenida Raulina Fonseca Paschoal, neste Município.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4615/requerimento_012_-_coletor_de_lixo_clean_master..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4615/requerimento_012_-_coletor_de_lixo_clean_master..pdf</t>
   </si>
   <si>
     <t>A colocação de um COLETOR DE LIXO na Avenida Leopoldo Evangelista da Rocha número 565, Bairro Santa Teresinha.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4616/requerimento_010_-_avenida_ouvidor_castelo_ll_redutor__de_velocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4616/requerimento_010_-_avenida_ouvidor_castelo_ll_redutor__de_velocidade.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na AVENIDA OUVIDOR, BAIRRO CASTELO BRANCO ll</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4617/requerimento_011_-_reforma_ou_substituicao_dos_equipamentos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4617/requerimento_011_-_reforma_ou_substituicao_dos_equipamentos.pdf</t>
   </si>
   <si>
     <t>A substituição ou manutenção dos equipamentos da academia ao ar livre da Praça situado na Avenida Ouvidor, Bairro Castelo Branco ll, frente a residência 592.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4618/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4618/requerimento_02.pdf</t>
   </si>
   <si>
     <t>A CAMPANHA DE VACINAÇÃO CONTRA COVID EM PROFESSORES DE CATALAO.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4619/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4619/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE CAMERAS DE SEGURANÇA EM PRAÇAS E DEMAIS AREAS PUBLICAS.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4620/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4620/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia.pdf</t>
   </si>
   <si>
     <t>Solicitação da duplicação com a adição de ciclovia da Av. Ademar Ferrugem ate o entroncamento com a Av. Eduardo Bonachela</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4623/troca_de_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4623/troca_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas nos bairros, Pio Gomes e Vila Liberdade</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4624/lixeiras_mon_senhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4624/lixeiras_mon_senhor.pdf</t>
   </si>
   <si>
     <t>Lixeiras nas represas do bairro Monsenhor Souza</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4626/requerimento_atulizado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4626/requerimento_atulizado.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE O PODER PUBLICO MUNICIPAL AGENDE UMA AUDIENCIA PUBLICA COM REPRESENTATES DA ANTT, E ECO VIAS 050 , COM TODOS OS CUIDADOS DEVIDO A PANDEMIA PARA TRATAR DE ASSUTNO ENERENTES AO INTERESSE DA COMUNIDADE, QUE É A APRESENTAÇÃO DO PROJETO DE CONSTRUÇÃO DO VIADUTO NO BAIRRO CASTELO BRANCO E ADJACENTES.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4627/req_maciel_batalha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4627/req_maciel_batalha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Transporte e Infraestrutura, Luís Severo Braga Gomide, o Recapeamento da Av. Dr. Lamartine Pinto de Avelar e a finalização e recuperação da malha asfáltica do Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4635/faixa_elevada_av._goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4635/faixa_elevada_av._goias.pdf</t>
   </si>
   <si>
     <t>Seja feito uma faixa elevada na Avenida Goiás</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4636/rede_de_esgoto_vereda_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4636/rede_de_esgoto_vereda_dos_buritis.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto no bairro Vereda dos Buritis</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4637/sinalizacao_bairro_dona_almerinda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4637/sinalizacao_bairro_dona_almerinda.pdf</t>
   </si>
   <si>
     <t>Sinalização das ruas do Bairro Dona Almerinda</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_sinalizacao_bairro_leblon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_sinalizacao_bairro_leblon.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização das Ruas do Bairro Leblon</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_medico_hematologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_medico_hematologista.pdf</t>
   </si>
   <si>
     <t>Requerimento Medico Hematologista</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_marmitas_restaurante_popular.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_marmitas_restaurante_popular.pdf</t>
   </si>
   <si>
     <t>Requerimento Marmitas</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4641/sessao_21_-_01-06-21_-_reorganizacao_da_entrega_da_cesta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4641/sessao_21_-_01-06-21_-_reorganizacao_da_entrega_da_cesta.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO E ATUALIZAÇÃO DA ENTREGA DAS CESTAS BÁSICAS DESTINADAS AOS SERVIDORES MUNICIPAIS QUE RECEBEM MENORES SALÁRIOS</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4642/sessao_21_-_01-06-21_-_substituicao_do_s_dutos_da_jose_saturnino_de_castro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4642/sessao_21_-_01-06-21_-_substituicao_do_s_dutos_da_jose_saturnino_de_castro.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DOS DUTOS CONDUTORES DA ÁGUA TRATADA DA RUA JOSÉ SATURNINO DE CASTRO E PROXIMIDADES</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4643/sessao_21_-_01-06-21_-_recuperacao_do_morrinho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4643/sessao_21_-_01-06-21_-_recuperacao_do_morrinho.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CUME DO MORRO DA SAUDADE</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4644/requerimento_22o_sessao_-_smtc_estacionamento_motocicletas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4644/requerimento_22o_sessao_-_smtc_estacionamento_motocicletas.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita estudos objetivando a ampliação no número de vagas de estacionamentos para veículos de duas rodas na Avenida 20 de Agosto e adjacências.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4645/requerimento_22o_sessao_-_campanhas_educativa_violencia_sexual.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4645/requerimento_22o_sessao_-_campanhas_educativa_violencia_sexual.pdf</t>
   </si>
   <si>
     <t>O Vereador Cláudio Lúcio Rodrigues solicita a realização de Campanhas de Prevenção a Violência Sexual Contra Crianças a Adolescentes nas Escolas Municipais de Catalão.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4646/22a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4646/22a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Agência Goiana de Infraestrutura e Transportes (GOINFRA), Sr. Pedro Henrique Ramos Sales, a sinalização horizontal e vertical da GO-210, entre as cidades de Catalão e Goiandira.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4647/22a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4647/22a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo Municipal, Dr. Adib Elias, a doação de terreno para o Cemitério do Distrito de Pires Belo, bem como a estruturação do mesmo.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4648/requerimento_lampadas_santo_antonio_rio_verde.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4648/requerimento_lampadas_santo_antonio_rio_verde.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca/reposição de lâmpadas na Rua José de Amorim no Distrito de Santo Antônio do Rio Verde (são os postes de n° 10, T-57, 04775995, 84175740)</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4649/requerimento_limpeza_ruas_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4649/requerimento_limpeza_ruas_estrela.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza da Rua Nazareno Salviano e da Rua Olinda Alves Leão no Bairro Estrela (ruas próximo à mata).</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4650/requerimento_construcao_de_praca_bairro_progresso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4650/requerimento_construcao_de_praca_bairro_progresso.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade/viabilidade de construção de uma Praça no Bairro Progresso em uma área que fica na Rua Madre Gema Vieira, Quadra 15, entre a rua madre Gema Vieira com a rua 546, Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4651/img_20210607_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4651/img_20210607_0001.pdf</t>
   </si>
   <si>
     <t>solicitar a reconstrução do calçadão da represa do clube do povo</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4652/img_20210607_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4652/img_20210607_0002.pdf</t>
   </si>
   <si>
     <t>instalação de postes de energia.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_no_463_ricardo_alisson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_no_463_ricardo_alisson.pdf</t>
   </si>
   <si>
     <t>Seja feita o RECAPEAMENTO na Avenida Goiás, que dá acesso aos Bairros adjacentes.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_no_464_ricardo_alisson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_no_464_ricardo_alisson.pdf</t>
   </si>
   <si>
     <t>Que seja feito a sinalização em todo o Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_no_465_ricardo_alisson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_no_465_ricardo_alisson.pdf</t>
   </si>
   <si>
     <t>Seja feito a LIMPEZA DO LAGO MONSENHOR DE SOUSA, E A COLOCAÇÃO DE LIXEIRAS EM PONTOS ESTRATÉGICOS.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_-----_castracao_em_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_-----_castracao_em_sarv.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um trabalho de castração uma vez ao mês nos cães e gatos em situação de rua do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_-----_reforma_da_ubs_cristina_de_cassia-evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_-----_reforma_da_ubs_cristina_de_cassia-evelina_nour.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da Unidade Básica de Saúde “Cristina de Cássia Rodovalho”, no bairro Evelina Nour.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_----_recapeamento_rua_do_estrela_e_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_----_recapeamento_rua_do_estrela_e_maria_amelia.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico nas rua Albino do Nascimento no Loteamento Estrela e Joaquim Carlos Sobrinho no bairro Maria Amélia II.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4659/faixa_de_pedestre_elevada_santa_casa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4659/faixa_de_pedestre_elevada_santa_casa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente Municipal de Trânsito, Clayton César, a construção de uma faixa de pedestre elevada frente à Santa Casa de Misericórdia.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_-_asfalto_bairro_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_-_asfalto_bairro_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução da recuperação da malha asfáltica do Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_-_recapeamento_rua_ana_luiza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_-_recapeamento_rua_ana_luiza.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do recapeamento asfáltico da Rua Ana Luiza, Bairro Leblon.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4662/15_-_velomar_rios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4662/15_-_velomar_rios.pdf</t>
   </si>
   <si>
     <t>Inclusão dos cuidadores e familiares das pessoas com autismo no processo de vacinação da Covid-19</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_01_sessao_22..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_01_sessao_22..pdf</t>
   </si>
   <si>
     <t>A INCLUSÃO DOS REPRESENTANTES COMERCIAIS DE CATALÃO NO GRUPO DE PRIORIDADE DE VACINAÇÃO DO COVID – 19.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4664/praca_do_anhanguera_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4664/praca_do_anhanguera_.pdf</t>
   </si>
   <si>
     <t>Praça do Anhanguera</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4665/requerimento_no_475_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4665/requerimento_no_475_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, o retorno do Exame Ginecológico de Citologia Cervical (Papanicolau) no Hospital Materno Infantil e se possível nas UBs pelo SUS.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4666/requerimento_no_476_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4666/requerimento_no_476_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, retorno dos atendimentos nos Postos Policiais nos bairros, nesta cidade</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4684/sessao_ordinaria_-_claudio_lima_morro_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4684/sessao_ordinaria_-_claudio_lima_morro_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Meio Ambiente de Catalão, Ilmo. Sr. Silas José Tristão, ao Diretor de Iluminação, Ilmo. Sr. Ivan Rodrigues e, ao 18º Batalhão da Polícia Militar, solicitando fiscalização no Morro de São João no período noturno, bem como a reposição de lâmpadas no local.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4685/sessao_ordinaria_-_claudio_lima_represa_clube_do_povo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4685/sessao_ordinaria_-_claudio_lima_represa_clube_do_povo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Iluminação Pública, Ilmo. Sr. Ivan Rodrigues, a troca das lâmpadas queimadas ao redor da Represa do Clube do Povo, bem como, das quadras de areia do referido local.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_24o_sessao_-_recapeamento_asfalto_22_06_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_24o_sessao_-_recapeamento_asfalto_22_06_2021.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua: Salustiano Oliveira da Paz no Loteamento Ipanema.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_24o_sessao_-_secretaria_meio_ambiente_22_06_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_24o_sessao_-_secretaria_meio_ambiente_22_06_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Meio Ambiente de Catalão, que seja realizado aceiro e/ou quaisquer outras medidas cabíveis para mitigar as queimadas que podem ocorrer nas áreas verdes do Município de Catalão/GO, bern como, cobrar aos proprietários de áreas particulares para que os mesmos tomem providencias referente a realização desses referidos aceiros.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4688/img_20210621_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4688/img_20210621_0001.pdf</t>
   </si>
   <si>
     <t>implantação da rede de esgoto.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4689/img_20210621_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4689/img_20210621_0003.pdf</t>
   </si>
   <si>
     <t>troca e reparação da iluminação do morro do são joão</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4690/req_rosangela_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4690/req_rosangela_smtc.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um estudo técnico para implantação de radar na parte nova da Avenida Raulina F. Paschoal, nesta cidade.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4691/req_rosangela_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4691/req_rosangela_iluminacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a substituição ou reparo de lâmpadas na parte nova da Avenida Raulina F. Paschoal, nesta cidade.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4692/requerimento_42-2021_revitalizacao_da_represa_do_clube_do_povo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4692/requerimento_42-2021_revitalizacao_da_represa_do_clube_do_povo.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização completa da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4693/requerimento_40-2021_revitalizacao_do_campo_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4693/requerimento_40-2021_revitalizacao_do_campo_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização com implantação de grama sintética do campo de futebol do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4694/requerimento_041-2021_reforma_do_posto_policial_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4694/requerimento_041-2021_reforma_do_posto_policial_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do posto policial no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4695/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4695/requerimento_02.pdf</t>
   </si>
   <si>
     <t>O envio do Projeto de Lei que implanta o programa CATALÂO + negócio.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4696/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4696/requerimento_01.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DO IPTU Verde.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4697/requerimento_no_490_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4697/requerimento_no_490_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>Reuquerimento - Patrolamento da Estrada da Mumbuca</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4698/requerimento_ponte_da_fazenda_ribeirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4698/requerimento_ponte_da_fazenda_ribeirao.pdf</t>
   </si>
   <si>
     <t>Requerimento - Reconstrução da Ponte da fazenda Ribeirao</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4699/requerimento_ver_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4699/requerimento_ver_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>Requerimento - Sinalização Radar da Av. José Marcelino</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_vb-11.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_vb-11.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de recapagem “Tapa-Buracos” e a inclusão de uma lombada “quebra-molas” na Rua VB-11 no Bairro Vereda dos Buritis.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4701/casa_de_apoio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4701/casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>Solicitação de reativação da Casa de Apoio de Catalão-GO.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4702/posto_de_saude_pedra_branca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4702/posto_de_saude_pedra_branca.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade/viabilidade de implantação de um Posto de Saúde na Comunidade Pedra Branca, Zona Rural de Catalão-GO.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_019_-_silas_meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_019_-_silas_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ARBORIZAÇÃO DO CANTEIRO CENTRAL na Avenida Goiás que dá acesso aos Bairros Jardim Europa, Dona Almerinda, Paineiras e Jardim Catalão.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_016_-_redutor_de_velocidade_avenida_belo_horizonte_e_rua_sao_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_016_-_redutor_de_velocidade_avenida_belo_horizonte_e_rua_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Colocação de um redutor de velocidade na AVENIDA BELO HORIZONTE, e na RUA SÃO LUIZ, no BAIRRO VILA ERONDINA.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_017_-_sinalizacao_na_avenida_belo_horizonte_e_na_rua_sao_luiz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_017_-_sinalizacao_na_avenida_belo_horizonte_e_na_rua_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Que seja feita a sinalização na AVENIDA BELO HORIZONTE, e na RUA SÃO LUIZ, NO BAIRRO VILA ERONDINA.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_23.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_23.pdf</t>
   </si>
   <si>
     <t>A implementação da infraestrutura no Loteamento Natanael de Faria no Distrito Administrativo de Pires Belo.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_22.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_22.pdf</t>
   </si>
   <si>
     <t>A regularização do Loteamento Natanael de Faria no Distrito Administrativo de Pires Belo.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_24.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_24.pdf</t>
   </si>
   <si>
     <t>A participação da Prefeitura Municipal na construção da sede da Ascate-Associação Catalana de Equoterapia.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4710/sessao_24_-_22-06-21_-_limpeza_de_lotes_no_santa_helena_ii.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4710/sessao_24_-_22-06-21_-_limpeza_de_lotes_no_santa_helena_ii.pdf</t>
   </si>
   <si>
     <t>Limpeza de lotes no Santa Helena II</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4711/asfaltemento_da_rua_carolina_vaz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4711/asfaltemento_da_rua_carolina_vaz.pdf</t>
   </si>
   <si>
     <t>Seja feito o asfaltamento da Rua Carolina Vaz, no Distrito de Pires Belo</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4712/recapeamento_da_rua_madre_esperanca_garrido.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4712/recapeamento_da_rua_madre_esperanca_garrido.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recapeamento da Rua Madre Esperança Garrido</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4713/16_-_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4713/16_-_enel.pdf</t>
   </si>
   <si>
     <t>Solicitação de suspensão das notificações da Enel (Notificação de resolução n°414)</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4714/duplicacao_da_rua_salustiano_da_paz_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4714/duplicacao_da_rua_salustiano_da_paz_.pdf</t>
   </si>
   <si>
     <t>Duplicação da Rua Salustiano da Paz</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4718/requerimento_507.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4718/requerimento_507.pdf</t>
   </si>
   <si>
     <t>Fechamento de canteiro na Av. Dr. Lamartine.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4721/requerimento_limpeza_rua_orcalino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4721/requerimento_limpeza_rua_orcalino.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem do mato da calçada ao redor da área pública que fica na Rua Orcalino Mariano da Silva Primo, Bairro Paineiras.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4722/quadra_esportes_pedra_branca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4722/quadra_esportes_pedra_branca.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma da Quadra de Esportes da Comunidade Pedra Branca, Zona Rural de Catalão-GO</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4723/retirada_de_quebra_mola.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4723/retirada_de_quebra_mola.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada do Quebra-molas na Rua José de Amorim nº 97 no Distrito de Santo Antônio do Rio Verde, próximo ao Banco Sicredi, onde será a futura instalação do posto de Medicamentos + Saúde.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_25o_sessao_-_recapeamento_asfalto_29_06_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_25o_sessao_-_recapeamento_asfalto_29_06_2021.pdf</t>
   </si>
   <si>
     <t>solicita o recapeamento e/ou operação tapa buracos das seguintes localidades: Av. Goiás no Loteamento Jardim Europa; Av. das Américas e Av. Maria Izabel no Residencial Leblon e na Av. Vera Cruz no Loteamento Vila Chaud.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4725/25a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4725/25a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Remédio em Casa de modo a beneficiar pessoas com doenças renais crônicas e transplantadas, dentre outros casos clínicos suscetíveis ao Coronavirus.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4726/sessao_ordinaria__25o_-_terreno_santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4726/sessao_ordinaria__25o_-_terreno_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Limpeza Urbana do Município de Catalão, Ilmo. Sr. Valdemes Rosa da Silva, limpeza do lote baldio situado a Rua João Humel, no bairro Santo Antônio, frente ao Bar do Tático.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4727/25a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4727/25a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Fiscalização dos locais que recolhem itens de reciclagem no município, principalmente a situada no bairro Jardim Paraíso</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4728/duplicacao_da_rua_salustiano_da_paz_28062021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4728/duplicacao_da_rua_salustiano_da_paz_28062021.pdf</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA RUA SALUSTIANO DA PAZ</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_01.pdf</t>
   </si>
   <si>
     <t>a IMPLANTAÇÃO do Centro de Reabilitação Fisioterápica a pacientes recuperados da Covid-19</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4730/img_20210628_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4730/img_20210628_0001.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO O S.I.M SISTEMA DE INSPENÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4731/img_20210628_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4731/img_20210628_0002.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COLOCAÇÃO DE POSTES DE ENERGIA COM LAMPADAS DE ILUMINAÇÃO NA RUA DOS BOIADEIROS.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_limpeza_fundo_do_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_limpeza_fundo_do_evelina_nour.pdf</t>
   </si>
   <si>
     <t>Requerimento - Limpeza Unidade de Saude</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_asfalto_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_asfalto_morro_agudo.pdf</t>
   </si>
   <si>
     <t>Requerimento - Asfalto nas Ruas do Morro Agudo</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_quadra_do_mutirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_quadra_do_mutirao.pdf</t>
   </si>
   <si>
     <t>Requerimento - Melhorias na Quadra do Mutirão</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_043-2021_travessia_elevada_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_043-2021_travessia_elevada_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas elevadas em torno da Rodoviária do São João.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_044-2021_lampadas_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_044-2021_lampadas_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da iluminação pública na comunidade da Cisterna</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_045-2021_patrolamento_estrada_cisterna-custodia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_045-2021_patrolamento_estrada_cisterna-custodia.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento das estradas que dá acesso a comunidade da Cisterna e Custódia.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4738/requerimento_022_-_bruno_evangelista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4738/requerimento_022_-_bruno_evangelista.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recapeamento da Rua Madre Esperança Garrido, no Bairro Monsenhor de Sousa.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4739/requerimento_021_-_ivan_rodrigues_iluminacao_amilton_costa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4739/requerimento_021_-_ivan_rodrigues_iluminacao_amilton_costa.pdf</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DOS BRAÇOS NOS POSTES QUE JÁ ESTAO FIXADOS E DAS LÂMPADAS, na rua safira antigo Loteamento do Alvim Condomínio Saudade, ANTIGO CLUBE 13 DE MAIO</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4740/requerimento_019_-_silas_meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4740/requerimento_019_-_silas_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Que seja feita a LIMPEZA DAS ALGAS DA REPRESA DA BICA, QUE FICA NA LIGAÇÃO DO BAIRRO SANTA CRUZ AO BARCA.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4741/req._28_-_solicitar_retirada_de_arvore_-_margon_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4741/req._28_-_solicitar_retirada_de_arvore_-_margon_i.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a remoção de uma árvore na Rua 33 nº 210 - Bairro Margon I, nesta cidade</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4742/req._30_-_solicitar_contratacao_de_neuropediatra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4742/req._30_-_solicitar_contratacao_de_neuropediatra.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a disponibilidade de Médico Neuropediatra na rede pública de saúde, nesta cidade</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4743/req._29_-_solicitar_recapeamento_na_av._l-1_no_bairro_dos_buritis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4743/req._29_-_solicitar_recapeamento_na_av._l-1_no_bairro_dos_buritis.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, recapeamento asfáltico na Avenida L-1 no Bairro Vereda dos Buritis, nesta cidade</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4744/requerimento_25o_sessao_-_complexo_esportivo_vila_mutirao_29_06_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4744/requerimento_25o_sessao_-_complexo_esportivo_vila_mutirao_29_06_2021.pdf</t>
   </si>
   <si>
     <t>Solicita esforços no sentido da elaboração e execução de projeto de revitalização do complexo esportivo Júlio Pinto de Melo, localizado na Vila Mutirão.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4867/possibilidade_de_estacionamento_rotativo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4867/possibilidade_de_estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estacionamento rotativo</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4868/reforma_da_rua_do_lazer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4868/reforma_da_rua_do_lazer.pdf</t>
   </si>
   <si>
     <t>Reforma da Rua do Lazer</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4869/img_20210802_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4869/img_20210802_0001.pdf</t>
   </si>
   <si>
     <t>seja feito pagamento dos funcionários da prefeitura ate 5º dia do mês.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4870/img_20210802_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4870/img_20210802_0002.pdf</t>
   </si>
   <si>
     <t>solicitar um caminhão pipa para aguar o canteiro centrar do Distrito de Pires Belo e ao lado da academia ao ar livre</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4871/requerimento_26.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4871/requerimento_26.pdf</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4872/requerimento_27.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4872/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Ampliação dos serviços de fisioterapia prestados no Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4873/requerimento_25.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4873/requerimento_25.pdf</t>
   </si>
   <si>
     <t>A colocação de uma caçamba para depósito e recolhimento de lixo na sede da Comunidade Posse do Riacho.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4874/26a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4874/26a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Viabilização de recursos financeiros através de emenda parlamentar para a implantação do SAMUVet (Serviço de Atendimento e Urgência Médico Veterinário Móvel, para cães e gatos) em Catalão.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4875/26a_sessao_-_claudio_lima_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4875/26a_sessao_-_claudio_lima_01.pdf</t>
   </si>
   <si>
     <t>Implantação de barreiras eletrônica na Avenida São João esquina com a Rua Boaventura e na Rua Wagner Estelita Campos cruzamento com a Rua Moises Santana, no bairro São João.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4876/26a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4876/26a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Realização de sinalização Estratigráfica, bem como a fiscalização no cruzamento da Avenida Dr. Lamartine Pinto de Avelar com a Rua Sessenta e oito.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4877/requerimento_046-2021_travessia_elevada_rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4877/requerimento_046-2021_travessia_elevada_rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma faixa de pedestre elevada na rua da Resistência, nas proximidades do Centro Comunitário São José.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_048-2021_ponte_da_custodia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_048-2021_ponte_da_custodia.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção na ponte da Custódia, situada na região conhecida como "laginha".</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_047-2021_recapeamento_av_luiz_ribeiro_horta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_047-2021_recapeamento_av_luiz_ribeiro_horta.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na Av. Luiz Ribeiro Horta, no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_medico_neurologista_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_medico_neurologista_1.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar Medico Neurologista</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_academia_ar_livre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_academia_ar_livre.pdf</t>
   </si>
   <si>
     <t>Requerimento Construção Academia Ar Livre</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4882/requerimento_no_547-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4882/requerimento_no_547-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento Estrada Patrolamento e Reconstrução da Ponte Babilônia</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_no_548-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_no_548-2021.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO E RECUPERAÇÃO DA ESTRADA RURAL QUE DA ACESSO AS COMUNIDADES CISTERNA E ADJACENTES.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_no_549-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_no_549-2021.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PONTE DO RIO SÃO MARCOS, QUE LIGA CATALÃO A DAVINÓPOLIS.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4885/req._31_-_estudo_tecnico_instalacao_de__redutor_de_velocidade_bairro_sao_joao_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4885/req._31_-_estudo_tecnico_instalacao_de__redutor_de_velocidade_bairro_sao_joao_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um estudo técnico para possível instalação de uma faixa elevada na Rua Ceará, 102 esquina com  a Rua Paineiras - B. São João, nesta cidade.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4892/requerimento_27o_sessao_-_recapeamento_asfalto_10_08_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4892/requerimento_27o_sessao_-_recapeamento_asfalto_10_08_2021.pdf</t>
   </si>
   <si>
     <t>solicitando o recapeamento da Rua: Enéas da Fonseca, divisa com a Avenida Haidê Evangelista da Rocha no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4893/requerimento_27o_sessao_-_hemocentro_reforma_10_08_2021.doc</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4893/requerimento_27o_sessao_-_hemocentro_reforma_10_08_2021.doc</t>
   </si>
   <si>
     <t>Solicita a reforma e melhorias na sede do Hemocentro Regional de Catalão.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4894/img_20210809_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4894/img_20210809_0001.pdf</t>
   </si>
   <si>
     <t>ligação das ruas da resistência no bairro vale do sol e a avenida A no bairro conquista.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4895/requerimento_sinalizacao_bairro_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4895/requerimento_sinalizacao_bairro_copacabana.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização Bairro Copacabana</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4896/requerimento_iluminacao_quadra_macauba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4896/requerimento_iluminacao_quadra_macauba.pdf</t>
   </si>
   <si>
     <t>Requerimento Troca de Refletores da Quadra da Macaúba</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4897/requerimento_sinalizacao_av._cachoerinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4897/requerimento_sinalizacao_av._cachoerinha.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização Av. Cachoeirinha</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4898/27a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4898/27a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias a concessão de terreno para criação de um novo Cemitério Municipal de Catalão.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4899/27a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4899/27a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Estudo técnico para observar a possibilidade de criação de via de acesso (via de ligação) entre os bairros Castelo Branco e Residencial Bolanger Bento Rodrigues.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4900/27a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4900/27a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Limpeza dos terrenos, canteiros centrais e troca das lâmpadas queimadas do bairro Alvino Albino</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_asfalto_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_asfalto_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento da massa asfáltica da Avenida Dr. Lamartine Pinto de Avelar, no Bairro Copacabana</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4902/requerimento_lampadas_rio_vermelho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4902/requerimento_lampadas_rio_vermelho.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca e inclusão dos braços com as lâmpadas na Avenida Margon, próximo ao Atacadista Rio Vermelho.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4903/requerimento_051-2021_estradas_da_pedra_branca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4903/requerimento_051-2021_estradas_da_pedra_branca.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção nas estradas da Comunidade Pedra Branca.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4904/requerimento_050_-2021_recapeamento_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4904/requerimento_050_-2021_recapeamento_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico da rua dos boiadeiros, no bairro Vila Cruzeiro.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_049-2021_lixeira_praca_anwar_safatle.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_049-2021_lixeira_praca_anwar_safatle.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de lixeiras na praça Anwar Safatle Júnior, no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4906/17_-_leonardo_santa_cecilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4906/17_-_leonardo_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4907/18_-_adib_elias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4907/18_-_adib_elias.pdf</t>
   </si>
   <si>
     <t>Solicitação de iluminação pública no povoado da ponte São Marcos, sentido à Davinópolis.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_02.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR KITS DE PROTEÇÃO INDIVIDUAL CONTENDO MASCARAS, GARRAFINHA DE ÁGUA (squeeze), ÁLCOOL EM GEL, para distribuir aos Alunos e Professores da rede pública Municipal de ensino.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_03.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CAMPANHA DO AGASALHO 2021</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Permite música ao vivo em bares e restaurantes com limite de até seis artistas simultaneamente e respeitando todos os protocolos de segurança.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_28.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_28.pdf</t>
   </si>
   <si>
     <t>A regularização na prestação de serviços de exploração de vagas nos estacionamentos concedidos pelo Município de Catalão.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4912/req._32_-_redutor_ou_faixa_elevada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4912/req._32_-_redutor_ou_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>SOLICITA, um estudo técnico para possível implantação de uma faixa elevada na Rua Major Paulino nº 560 esquina com Rua José Matias - Bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4913/req._33_-_construcao_de_ciclovia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4913/req._33_-_construcao_de_ciclovia.pdf</t>
   </si>
   <si>
     <t>SOLICITA construção de ciclovia</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_025-_colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_025-_colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf</t>
   </si>
   <si>
     <t>Que seja feito a colocação de um Contêiner de Lixo na rua Wiliam Faiad entre os números 140 e 179.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_024_-_sinalizacao_de_uma_faixa_de_carga_e_descarga_na_avenida_sao_joao_-_sessao_27a.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_024_-_sinalizacao_de_uma_faixa_de_carga_e_descarga_na_avenida_sao_joao_-_sessao_27a.pdf</t>
   </si>
   <si>
     <t>Que seja feito a sinalização de uma faixa de carga e descarga na Avenida São João em frente ao Nº261 no Bairro São João.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_023_-_sinalizacao_na_rua_orcalino_no_bairro_paineiras_-_sessao_27a.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_023_-_sinalizacao_na_rua_orcalino_no_bairro_paineiras_-_sessao_27a.pdf</t>
   </si>
   <si>
     <t>Que seja feito a sinalização na Rua Orcalino M. Da Silva Primo Nº 454 no Bairro Paineiras, próximo ao Condomínio Buena Vista.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4918/solicitacao_de_realizacao_de_casamentos_comunitarios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4918/solicitacao_de_realizacao_de_casamentos_comunitarios.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de casamentos comunitário</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4919/requerimento_-_recapeamento_ruas_2010_e_2011.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4919/requerimento_-_recapeamento_ruas_2010_e_2011.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do recapeamento asfáltico das Ruas 2010 e 2011, Bairro Paineiras.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4922/requerimento_placa_de_animais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4922/requerimento_placa_de_animais.pdf</t>
   </si>
   <si>
     <t>Requerimento Placa de Animais A-36</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4923/requerimento_exame_holter.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4923/requerimento_exame_holter.pdf</t>
   </si>
   <si>
     <t>Requerimento Exame Holter 24 HS</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4924/requerimento_passarela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4924/requerimento_passarela.pdf</t>
   </si>
   <si>
     <t>Requerimento de uma Passarela</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4925/requerimento_052_-2021_sentido_da_rua_dos_boiadeiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4925/requerimento_052_-2021_sentido_da_rua_dos_boiadeiros.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo e posteriormente a alteração do sentido da rua dos Boiadeiros.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4926/requerimento_053-2021_estradas_do_tambioco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4926/requerimento_053-2021_estradas_do_tambioco.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e cascalhamento nas estradas da região do Tambiocó.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4927/requerimento_054-2021_iluminacao_do_parque_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4927/requerimento_054-2021_iluminacao_do_parque_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da iluminação de LED, no Parque Santa Cruz.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4929/28a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4929/28a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias, que uma futura obra realizada pela Prefeitura Municipal de Catalão leve o nome do Sr. Walter Paulo Machado, uma homenagem justa pelos serviços prestados ao  município de Catalão-GO.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4930/28a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4930/28a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Transportes e Infraestrutura, Sr. Luis Severo Braga Gomide e Superintendente de Água e Esgoto de Catalão, Sr. Rodrigo Margon, a continuação da rede de drenagem pluvial da Rua João Soares, bairro São João.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4931/requerimento_586_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4931/requerimento_586_.pdf</t>
   </si>
   <si>
     <t>SOLICITA, um estudo técnico para possível instalação de uma faixa elevada na Rua Major Paulino nº 560 esquina com José Matias - Bairro Nossa Senhora de Fátima, nesta cidade</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4932/requerimento_587.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4932/requerimento_587.pdf</t>
   </si>
   <si>
     <t>SOLICITA, a obtenção de uma ciclovia na extensão da canalização da Avenida Raulina Fonseca Paschoal, nesta cidade.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4933/requerimento_026_-_colocacao_de_4_quatro_bracos_e_lampadas_nos_postes_que_ja_estao_fixados_na_rua_15_de_outubro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4933/requerimento_026_-_colocacao_de_4_quatro_bracos_e_lampadas_nos_postes_que_ja_estao_fixados_na_rua_15_de_outubro.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 4 (quatro) BRAÇOS E LÂMPADAS NOS POSTES QUE JÁ ESTAO FIXADOS, na Rua 15 de Outubro</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4934/requerimento_027__-_limpeza_de_frente_clube_de_tenis_na_rua_do_contorno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4934/requerimento_027__-_limpeza_de_frente_clube_de_tenis_na_rua_do_contorno.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE FRENTE CLUBE DE TÊNIS, na Rua do Contorno</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4935/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4935/requerimento_03.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE OU UM SEMÁFORO NA AVENIDA JOSÉ MARCELINO – BAIRRO CASTELO BRANCO/ESTRELA NAS PROXIMIDADES DO SUPERMERCADO SANTHIAGO E BRITA ZERO.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4936/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4936/requerimento_01.pdf</t>
   </si>
   <si>
     <t>INSTALAR LIXEIRAS EM TORNO DA REPRESA DO CLUBE DO POVO E REALIZAR LIMPEZA NOS ARREDORES DA MESMA INCLUSIVE NAS BORDAS.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4937/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4937/requerimento_02.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A SUBSTITUIÇÃO DOS BRAÇOS E LAMPADAS EM TODA CIDADE.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4938/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia16082021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4938/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia16082021.pdf</t>
   </si>
   <si>
     <t>Solicitação da Duplicação da Avenida Ademar Ferrugem ate o entrocamento da Av. Eduardo Bonachela  com adição de ciclovia no trecho</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4939/cascalho_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4939/cascalho_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de cascalhamento da estrada na Comunidade Cisterna.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4940/asfalto_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4940/asfalto_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade de se levar para Comunidade Cisterna o programa de Asfalto Rural, como foi feito na Comunidade dos Martírios.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_596.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_596.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza da “Represa da Bica”, devido a proliferação de plantas aquáticas (Alface d’água).</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4944/solicitacao_de_instalacao_de_camera_de_seguranca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4944/solicitacao_de_instalacao_de_camera_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de câmera de segurança.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4945/patrolamento_na_regiao_do_pirapitinga_do_chagas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4945/patrolamento_na_regiao_do_pirapitinga_do_chagas.pdf</t>
   </si>
   <si>
     <t>Patrolamento na região do Pirapitinga dos Chagas.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_ponte_babionia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_ponte_babionia.pdf</t>
   </si>
   <si>
     <t>Reparos na ponte que dá acesso as fazendas Babilónia e Fortaleza</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4947/img_20210816_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4947/img_20210816_0001.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4949/requerimento_ala_especifica_para_pacientes_oncologicos_no_hosp_reg..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4949/requerimento_ala_especifica_para_pacientes_oncologicos_no_hosp_reg..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ALA ESPECÍFICA PARA PACIENTES ONCOLÓGICOS NO HOSP REG.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4955/requerimento_056-2021_limpeza_loteamento_paqueta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4955/requerimento_056-2021_limpeza_loteamento_paqueta.pdf</t>
   </si>
   <si>
     <t>Solicita que providências sejam tomadas no sentido de limpeza do Loteamento Paquetá.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4956/requerimento_057-2021_iluminacao_led_represa_do_clube_do_povo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4956/requerimento_057-2021_iluminacao_led_represa_do_clube_do_povo_.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da iluminação de LED, ao longo da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4957/requerimento_055_-2021_policiamento_24h_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4957/requerimento_055_-2021_policiamento_24h_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de implantar policiamento 24 horas, no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4958/requerimento_faixa_elevada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4958/requerimento_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Requerimento Faixa Elevada Rua Das Violetas</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4959/requerimento_tapa_buraco_av._cachoerinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4959/requerimento_tapa_buraco_av._cachoerinha.pdf</t>
   </si>
   <si>
     <t>Requerimento Tapa Buraco Av. Cachoerinha</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4960/requerimento_iluminacao_av._santo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4960/requerimento_iluminacao_av._santo.pdf</t>
   </si>
   <si>
     <t>Requerimento Iluminação Av. Santo Agostinho</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4961/requerimento_29o_sessao_-_revitalizacao_quadra_sao_joao_24_08_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4961/requerimento_29o_sessao_-_revitalizacao_quadra_sao_joao_24_08_2021.pdf</t>
   </si>
   <si>
     <t>Elaboração e execução de projeto de revitalização das imediações da quadra do São João.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4962/requerimento_29o_sessao_-_faixa_elevada_igreja_do_veu_24_08_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4962/requerimento_29o_sessao_-_faixa_elevada_igreja_do_veu_24_08_2021.pdf</t>
   </si>
   <si>
     <t>solicita estudos para possível instalação de faixa elevada na Rua Inglaterra na Vila Chaud, em frente à Igreja do Véu.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4963/requerimento_29o_sessao_-_faixa_elevada_represa_clube_do_povo_24_08_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4963/requerimento_29o_sessao_-_faixa_elevada_represa_clube_do_povo_24_08_2021.pdf</t>
   </si>
   <si>
     <t>solicita estudos para possível instalação de faixa elevada na Rua Quinhentos e Vinte e Seis, número 505 no Bairro Santa Cruz – em frente a Secretaria Municipal de Esportes e Lazer.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4964/re3q._limpeza_das_areas_pau_brasil_e_andiroba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4964/re3q._limpeza_das_areas_pau_brasil_e_andiroba.pdf</t>
   </si>
   <si>
     <t>Limpeza na área Localizada entre as ruas Pau Brasil, Ipê e Andiroba, no Parque Imperial</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4965/req._patrolamento_na_fazenda_babilonia_e_fortaleza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4965/req._patrolamento_na_fazenda_babilonia_e_fortaleza.pdf</t>
   </si>
   <si>
     <t>Patrolamento na estrada que dá acesso as fazendas Babilônia e Fortaleza</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4966/lotes_vila_maria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4966/lotes_vila_maria.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza/roçagem de lotes baldios na Vila Maria</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4967/tapa_buraco_vila_maria.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4967/tapa_buraco_vila_maria.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de recapagem “tapa-buracos” em ruas esburacadas da Vila Maria.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4968/29_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4968/29_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a implantação de faixas elevadas em torno do Centro Comercial São João, popularmente conhecido como a antiga rodoviária.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4969/29a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4969/29a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Deputado Federal, Ilmo. Sr. José Nelto Lagares das Mercez, emenda parlamentar destinada a Santa Casa de Misericórdia de Catalão no valor de R$ 1.500.000,00, para aquisição dos seguintes equipamentos: arco cirúrgico, microscópio cirúrgico, autoclave hospitalar horizontal, lavadora ultrassonica, secadora, contador manual de células, centrifuga laboratorial, analisador bioquímico, bomba de infusão e coagulometro.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4970/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4970/requerimento_01.pdf</t>
   </si>
   <si>
     <t>, MANUTENÇÃO DA QUADRA E DO CAMPO DE FUTEBOL EM SARV</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_02.pdf</t>
   </si>
   <si>
     <t>kit Lanche Alimentação ao paciente e acompanhante transportados para tratamento de saúde em outros municípios.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4972/img_20210824_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4972/img_20210824_0001.pdf</t>
   </si>
   <si>
     <t>Seja feito um levantamento das ruas que faltam ser feito a rede de esgoto em Catalão.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_rogerio_projeto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_rogerio_projeto.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação Projeto Municipal "Futebol de Campo", da Secretária Municipal de Esporte e Lazer, no Complexo Jarbas do Nascimento, Vila Margon.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_asfalto_jd._paraiso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_asfalto_jd._paraiso.pdf</t>
   </si>
   <si>
     <t>Solicita o asfaltamento da continuidade da Rua Orcalino M. da Silvo Filho, que liga o Bairro Paineiras ao Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_iluminacao_quadra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_iluminacao_quadra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Esportes e ao Diretor de Iluminação Municipal a manutenção da iluminação e refletores da Quadra de Esportes Vila Erondina.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4981/sinalizacao_santa_helena.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4981/sinalizacao_santa_helena.pdf</t>
   </si>
   <si>
     <t>solicitação de colocação de placas de sinalização na rodovia municipal Antônio Sebastião Duarte (estrada que liga Catalão à comunidade Ribeirão).</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4982/limpeza_portal_do_lago_l.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4982/limpeza_portal_do_lago_l.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e roçagem de lotes no Bairro Portal do Lago l nas Ruas 19 e 17.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4983/requerimento_rosangela_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4983/requerimento_rosangela_.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a troca de lâmpadas queimadas do campo de futebol e da quadra de areia situados na Represa Clube do Povo, nesta cidade.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4984/req._34_-_troca_de_lampada_rua_31_no_315_-_vila_margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4984/req._34_-_troca_de_lampada_rua_31_no_315_-_vila_margon.pdf</t>
   </si>
   <si>
     <t>"SOLICITA, a troca de lâmpada de led de um poste situado na Rua 31 nº 315 - Bairro Margon, nesta cidade"</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4985/requerimento_30o-_banco_de_racao_e_medicamentos_31_08_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4985/requerimento_30o-_banco_de_racao_e_medicamentos_31_08_2021.pdf</t>
   </si>
   <si>
     <t>criação de um BANCO DE RAÇÃO E MEDICAMENTOS VETERINÁRIOS.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4986/requerimento_30o_sessao_-_area_de_lazer_monsenhor_souza_-_31_08_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4986/requerimento_30o_sessao_-_area_de_lazer_monsenhor_souza_-_31_08_2021.pdf</t>
   </si>
   <si>
     <t>Melhor destinação de uma área de propriedade deste município, situado a Rua Princesa Isabel, na altura do número 53 no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4987/requerimento_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4987/requerimento_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>Requerimento Transporte Coletivo Bairro Cidade Jardim</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4988/requerimento_estrada_da_mumbuca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4988/requerimento_estrada_da_mumbuca.pdf</t>
   </si>
   <si>
     <t>Requerimento Asfaltamento Estrada da Mombuca</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4989/requerimento_programa_idoso_-_computador.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4989/requerimento_programa_idoso_-_computador.pdf</t>
   </si>
   <si>
     <t>Requerimento Programa Incetivo de Pessoa Idosa no Manuseio de Computador</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4990/requerimento_059-2021_cameras_no_distrito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4990/requerimento_059-2021_cameras_no_distrito.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de câmeras de monitoramento nos distritos de Pires Belo e Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4991/requerimento_058-2021_reforma_e_ativacao_da_ubs_da_pedra_branca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4991/requerimento_058-2021_reforma_e_ativacao_da_ubs_da_pedra_branca.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e posteriormente, a ativação da UBS na comunidade Pedra Branca.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4992/requerimento_060_-2021_tapa_buracos_rua_perambuco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4992/requerimento_060_-2021_tapa_buracos_rua_perambuco.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buracos na Rua Pernambuco, no bairro São Francisco.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4993/faixa_elevada_para_pedestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4993/faixa_elevada_para_pedestre.pdf</t>
   </si>
   <si>
     <t>Faixa elevada para pedestres, na Av. Maria Izabel, Loteamento Leblon</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4994/faixa_de_pedestres_em_frente_a_abrasce_kids_e_escola_olho_do_futuro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4994/faixa_de_pedestres_em_frente_a_abrasce_kids_e_escola_olho_do_futuro.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre em frente as Escolas: Olho no Futuro e Abasce Kids</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4995/limpeza_de_terreno_no_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4995/limpeza_de_terreno_no_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno situado na Avenida Antônio de Paiva, no Bairro Pontal Norte</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4996/requerimento_028_-_manutenncao_dos_postes_de_energia_no_calcadao_da_secretaria_do_meio_ambiente_na_av_dr._lamartine.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4996/requerimento_028_-_manutenncao_dos_postes_de_energia_no_calcadao_da_secretaria_do_meio_ambiente_na_av_dr._lamartine.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS POSTES DE ENERGIA NO CALÇADÃO DA SECRETARIA DO MEIO AMBIENTE, na AV DR. LAMARTINE</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4997/requerimento_-_campo_de_futebol_alberto_mendes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4997/requerimento_-_campo_de_futebol_alberto_mendes.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja realizada a manutenção do Campo de Futebol Alberto Mendes, situado no Bairro das Américas.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4998/30_sessao_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4998/30_sessao_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Coordenador de Base de Catalão da ENEL/GO, Ilmo. Sr. Lannder Raul Martins, regularização da taxa de iluminação pública do Condomínio de Chácaras Ribeirão.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4999/30_sessao_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4999/30_sessao_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Diretor de Iluminação Pública Municipal, Ilmo. Sr. Ivan Rodrigues dos Santos, a instalação de braços para iluminarias e lâmpadas nos postes de energia elétrica do Condomínio de Chácaras Ribeirão.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5000/conclusao_da_av._nicolau_abrao_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5000/conclusao_da_av._nicolau_abrao_.pdf</t>
   </si>
   <si>
     <t>Solicitação da Conclusão da Av. Nicolau Abrão nas mediações do bairro Santa Terezinha</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5001/requerimento_faixa_de_pedestre_elevada_ubsf.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5001/requerimento_faixa_de_pedestre_elevada_ubsf.pdf</t>
   </si>
   <si>
     <t>Solicita Estudo de viabilidade tecnica para a implantação de uma faixa de pedestre na Rua Planaltina, próxima a UBSF Dr. Paulo de Tarso Salviano, no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5002/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5002/requerimento_02.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE GERENCIAMENTO DE ÁRVORES PLANTADAS EM CATALÃO, COMO MÉTODO DE APURAÇÃO PARA MANUTENÇÃO, FISCALIZAÇÃO E CONTROLE.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_01.pdf</t>
   </si>
   <si>
     <t>enviar a Câmara O projeto de lei da Liberdade Econômica.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5004/img_20210831_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5004/img_20210831_0001.pdf</t>
   </si>
   <si>
     <t>reajuste no valor das diárias de viagem do Município.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5010/img_20210908_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5010/img_20210908_0002.pdf</t>
   </si>
   <si>
     <t>sinalização vertical e horizontal as ruas do bairro paineiras</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_31o_sessao_-_cameras_de_video_monitoramento_-_03_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_31o_sessao_-_cameras_de_video_monitoramento_-_03_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um levantamento junto aos protetores e simpatizantes da causa animal, dos principais pontos de abandono de animais, entre eles cito: próximo ao Centro de Castração de Cães e Gatos, situado na Vila Erondina.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_31o_sessao_-_faixa_elevada_represa_clube_do_povo_09_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_31o_sessao_-_faixa_elevada_represa_clube_do_povo_09_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de faixa elevada em frente a Secretaria Municipal de Esportes e Lazer.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5013/req._iluminacao_da_praca_emanoel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5013/req._iluminacao_da_praca_emanoel.pdf</t>
   </si>
   <si>
     <t>Melhoramento da Iluminação da Praça Emanuel dos Santos Batista</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_construcao_de_rede_pluvial_no_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_construcao_de_rede_pluvial_no_paineiras.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE PLUVIAL NO PAINEIRAS</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5015/31a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5015/31a_sessao_ordinaria_-_03_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias, a criação do Programa Municipal de Incentivo ao Esporte e Lazer.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5016/31a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5016/31a_sessao_ordinaria_-_01_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, ações alusivas à campanha Setembro Amarelo, como forma de alertar à população e sensibilizar as pessoas para que tenham noções básicas de como identificar, lidar e prevenir o suicídio.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5017/31a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5017/31a_sessao_ordinaria_-_02_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias, estudo sobre a possibilidade de implantação de um Parque Linear no bairro Novo Horizonte, na reserva ambiental do referido bairro.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5018/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5018/requerimento_01.pdf</t>
   </si>
   <si>
     <t>ENVIAR A CÂMARA MUNICIPAL DE CATALÃO INFORMAÇÕES SOBRE A TROCA DA ILUMINAÇÃO URBANA.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5019/construcao_de_calcadas_na_rua_alan_mori_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5019/construcao_de_calcadas_na_rua_alan_mori_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de calçadas nas mediações da eua Alan Kardec Mori no bairro Evelina Nour II</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5020/requerimento_2021_cacamba_de_lixo_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5020/requerimento_2021_cacamba_de_lixo_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma caçamba de lixo, na Av. Central, no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5021/requerimento_2021_cacamba_de_lixo_patotinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5021/requerimento_2021_cacamba_de_lixo_patotinha.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma caçamba de lixo, nas proximidades da Escola Municipal Patotinha.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5022/requerimento_2021_estacionamento_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5022/requerimento_2021_estacionamento_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um estacionamento na Av. Central, na entrada de Pires Belo.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5023/cascalhamento_cisterna.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5023/cascalhamento_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitação de cascalhamento da estrada que liga a Comunidade Cisterna à BR-050.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5024/requerimento__arvores_frutiferas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5024/requerimento__arvores_frutiferas.pdf</t>
   </si>
   <si>
     <t>Requerimento Arvores Frutíferas</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5025/requerimento__esporte_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5025/requerimento__esporte_morro_agudo.pdf</t>
   </si>
   <si>
     <t>Requerimento para Projetos no Morro Agudo</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5026/requerimento__carro_olhos_dagua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5026/requerimento__carro_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Requerimento Carro para Pacientes Olhos D'Agua</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5027/19-_silas_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5027/19-_silas_tristao.pdf</t>
   </si>
   <si>
     <t>Solicitação para completar a cerca da reserva ambiental do bairro Paineiras.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5028/20-_luis_severo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5028/20-_luis_severo.pdf</t>
   </si>
   <si>
     <t>Solicitação para recapeamento no Bairro Leblon.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5029/requerimento__ver._gilmar_iluminacao_ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5029/requerimento__ver._gilmar_iluminacao_ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>Requerimento Iluminação Pública</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5033/requerimento_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5033/requerimento_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a abertura e pavimentação de todas as ruas que ligam a Avenida Raulina Fonseca Paschoal à Avenida José Maria Vieira - Bairro Santa Helena II, nesta cidade.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5199/requerimento__sinalizacao_rua_sergipe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5199/requerimento__sinalizacao_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização da Rua Sergipe</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5200/requerimento__caminhao_pipa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5200/requerimento__caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Requerimento de um Caminhão Pipa</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5201/requerimento__unidade_de_saude_dr_paulo_de_tarso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5201/requerimento__unidade_de_saude_dr_paulo_de_tarso.pdf</t>
   </si>
   <si>
     <t>Requerimento Reparos na Unidade de Saúde Dr Paulo de Tarso</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5202/requerimento_32o_sessao_-_recapeamento_asfalto_21_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5202/requerimento_32o_sessao_-_recapeamento_asfalto_21_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento e/ou operação tapa buracos na seguinte localidade: Avenida Guanabara na Vila Cruzeiro.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5203/requerimento_32o_sessao_-_redutor_de_velocidade_21_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5203/requerimento_32o_sessao_-_redutor_de_velocidade_21_09_2021.pdf</t>
   </si>
   <si>
     <t>solicitando estudos para possível instalação de redutor de velocidade na Rua Salustiano Oliveira da Paz, também conhecida no Bairro Ipanema como Rua da Soja, no entroncamento com a Rodovia Municipal Antônio Sebastião Duarte.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5204/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5204/requerimento_01.pdf</t>
   </si>
   <si>
     <t>REALIZAR PARCERIA COM CLUBE SESI CATALÃO PARA AULAS DE HIDROGINÁSTICA EM IDOSOS.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5205/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5205/requerimento_02.pdf</t>
   </si>
   <si>
     <t>criar um auxílio financeiro para professores e secretários escolares adquirirem equipamentos tecnológicos.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5206/requerimento_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5206/requerimento_03.pdf</t>
   </si>
   <si>
     <t>COBRAR DA EMPRESA CLEAN MASTER QUE RETIRE PERIODICAMENTE CAÇAMBAS COLETORAS DE LIXO NA REGIÃO RURAL PROXIMA A PONTE RIO SÃO MARCOS.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5208/limpeza_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5208/limpeza_represa.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza da “Represa da Bica”, devido a proliferação de plantas aquáticas (Alface d’água) e ao lixo acumulado nas margens da represa.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5209/requerimento_abrir_rua_em_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5209/requerimento_abrir_rua_em_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação da continuação e acabamento da Rua José de Sá Guimarães até o encontro da Rua Gregório Martins, no Distrito de Santo Antônio do Rio Verde, faltando apenas uns 200 metros para ser finalizada.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5210/semaforo_na_avenida_20_de_agosto_com__ricardo_paranhos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5210/semaforo_na_avenida_20_de_agosto_com__ricardo_paranhos.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA AVENIDA 20 DE AGOSTO COM  RICARDO PARANHOS</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5211/mao_unica_na_rua_do_bosque.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5211/mao_unica_na_rua_do_bosque.pdf</t>
   </si>
   <si>
     <t>MÃO ÚNICA NA RUA DO BOSQUE</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5212/requerimento_-_instalacao_de_lixeira_praca_da_biblia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5212/requerimento_-_instalacao_de_lixeira_praca_da_biblia.pdf</t>
   </si>
   <si>
     <t>Solicitação para ser realizada a instalação de lixeiras na Praça da Bíblia, Bairro Jardim Brasília.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5213/requerimento_-_bairro_paneiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5213/requerimento_-_bairro_paneiras.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado expediente ao Secretário Municipal de Infraestrutura e Transporte, Sr. Luís Severo Braga Gomide, e ao Prefeito Municipal Adib Elias, novamente, a solicitação da execução do recapeamento asfáltico das Ruas 2010 e 2011, Bairro Paineiras.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5214/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5214/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, sinalização nos cruzamentos da Rua 7 de setembro com a Avenida 2 de outubro - Jardim Brasília, neste município.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5215/req._39_-_solicita_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5215/req._39_-_solicita_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, recapeamento asfáltico na Avenida A - Jardim das Laranjeiras, nesta cidade.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5216/32_sessao_ordinaria_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5216/32_sessao_ordinaria_-_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretario Municipal de Meio Ambiente, Ilmo. Sr. Silas Jose Tristão, a realização de aceiro e/ou quaisquer outras medidas cabíveis para mitigar as queimadas que podem ocorrer nas áreas verdes do Município de Catalão/GO, bem como, cobrar aos proprietários de áreas particulares para que os mesmos tomem providência referente à realização de aceiros.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5217/32_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5217/32_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Superintendente Municipal de Água e Esgoto de Catalão, Ilmo. Sr. Rodrigo Margon, a construção da rede de esgoto em todas as vias do bairro Paineiras.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5221/reforma_da_farmacia_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5221/reforma_da_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>REFORMA DA FARMÁCIA MUNICIPAL DR. JOSÉ PASCOAL</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5222/rua_italia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5222/rua_italia.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rua Itália, na Vila Chaud.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5223/iluminacao_do_trevo_da_al._vanessa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5223/iluminacao_do_trevo_da_al._vanessa.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA ILUMINAÇÃO DO TREVO DA AL. VANESSA , NA CONTINUIDADE DA AV RICARDO PARANHOS</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5224/21_-_silas_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5224/21_-_silas_tristao.pdf</t>
   </si>
   <si>
     <t>Solicitação para a realização de um programa de plantio de árvores nos bairros da cidade.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5229/32_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5229/32_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito, Sr. Clayton César dos Santos; a instalação de lombada eletrônica, sinalização vertical e horizontal no cruzamento das ruas 07 de setembro e 24 de outubro, no bairro Jardim Brasília.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5230/requerimento__limpeza_caps.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5230/requerimento__limpeza_caps.pdf</t>
   </si>
   <si>
     <t>Requerimento Limpeza CAPS</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5231/requerimento_2021_campanha_educativa_do_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5231/requerimento_2021_campanha_educativa_do_transito.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma campanha de educativa de trânsito.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5232/requerimento_2021_estradas__go-sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5232/requerimento_2021_estradas__go-sarv.pdf</t>
   </si>
   <si>
     <t>Solicita a Goinfra, a realização de serviço de patrolamento da GO-440 e GO-506, no Distrito de Santo Antônio do Rio Verde</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5233/requerimento_2021_sinalizacao_de_transito_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5233/requerimento_2021_sinalizacao_de_transito_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicita a renovação da sinalização de trânsito horizontal, no bairro Copacabana.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5234/requerimento_33o_sessao_-_recapeamento_asfalto_21_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5234/requerimento_33o_sessao_-_recapeamento_asfalto_21_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua Rio de Janeiro no Bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5236/requerimento_33o_sessao_-_rua_de_lazer_21_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5236/requerimento_33o_sessao_-_rua_de_lazer_21_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos no sentido de viabilizar o retorno do Projeto Rua de Lazer.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5237/33_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5237/33_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretario Municipal de Saúde, Ilmo. Sr. Velomar Gonçalves Rios, a criação do Banco de Leite Humano.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5238/mata-burros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5238/mata-burros.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção e ou reforma de aproximadamente 14 (quatorze) mata-burros na fazenda Anta Gorda próximo ao Centro Comunitário em Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5239/lixeiras_na_represa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5239/lixeiras_na_represa.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão de Lixeiras e Placas com aviso sobre o lixo na “Represa da Bica”, que fica na extensão da Rua 6 do Bairro Barka 2, devido ao acumulo de lixo e entulho nas suas margens.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5240/sinalizacao_das_ruas_do_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5240/sinalizacao_das_ruas_do_maria_amelia.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DAS RUAS DO MARIA AMÉLIA</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5241/img_20210921_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5241/img_20210921_0002.pdf</t>
   </si>
   <si>
     <t>Continuação da rua João Neto de Campos no residencial Bolanger ao bairro Castelo Branco.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5284/continuidade_de_avenida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5284/continuidade_de_avenida.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos de possibilidade e viabilidade da continuidade da Avenida Goiás do Bairro Jardim Europa que termina de encontro com a rua Orcalino da Silva M. Primo no Bairro Paineiras.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5285/requerimento__asfalto_santa_casa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5285/requerimento__asfalto_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento Massa Asfáltica no Patio da Santa Casa</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5286/requerimento__sinalizacao_7_de_setembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5286/requerimento__sinalizacao_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização Rua 7 de Setembro</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5287/requerimento__sinalizacao_faixa_hospital_nasr_fayad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5287/requerimento__sinalizacao_faixa_hospital_nasr_fayad.pdf</t>
   </si>
   <si>
     <t>Requerimento Faixa de Pedestres Av. Farid Miguel Safatle</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5288/img_20210927_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5288/img_20210927_0002.pdf</t>
   </si>
   <si>
     <t>oficio para que seja feita a implantação de faixa elevada ou redutor de velocidade na rua Énio Metsavat  com a Getúlio Vaz.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5289/img_20210927_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5289/img_20210927_0001.pdf</t>
   </si>
   <si>
     <t>oficio para que seja feita a instalação de um semáforo no cruzamento da  Avenida Doutor Lamartine Pedro de Avelar com a Avenida JK.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5290/img_20210927_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5290/img_20210927_0003.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção de uma praça e uma quadra de esporte no bairro Evelina Nuor.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5291/34_sessao_ordinaria_-_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5291/34_sessao_ordinaria_-_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Engenharia e Produção, Ilmo. Sr. Bruno Augusto Evangelista, o recapeamento com micro revestimento em toda a extensão da Avenida Doutor Lamartine Pinto de Avelar.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5292/34_sessao_ordinaria_-_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5292/34_sessao_ordinaria_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Coordenador de Base de Catalão da ENEL/GO, Ilmo. Sr. Lannder Raul Martins, a manutenção e/ou reparo em toda a rede de distribuição de energia do município de Catalão/GO.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5293/34_sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5293/34_sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretario Municipal de Meio Ambiente, Ilmo. Sr. Silas José Tristão e Secretario Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira, a instalação de lixeiras nas praças do município.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5294/recapeamendo_da_av.goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5294/recapeamendo_da_av.goias.pdf</t>
   </si>
   <si>
     <t>Recapeamento das Av Goias do Bairro Jardim Europa</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5295/programa_ver_melhor_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5295/programa_ver_melhor_.pdf</t>
   </si>
   <si>
     <t>Solicitação da Criação do Centro Oftalmálgico</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5296/requerimento_2021_redutor_de_velocidade_bairro_estrela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5296/requerimento_2021_redutor_de_velocidade_bairro_estrela.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade ou uma fiscalização eletrônica, na Av. José Marcelino, no bairro Estrela.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5297/requerimento_2021_revitalizacao_praca_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5297/requerimento_2021_revitalizacao_praca_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da praça Manoel Arcanjo, no bairro Ipanema.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5298/requerimento_2021_sinalizacao_de_depressao_na_av_anhaguera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5298/requerimento_2021_sinalizacao_de_depressao_na_av_anhaguera.pdf</t>
   </si>
   <si>
     <t>Solicita a sinalização horizontal de uma depressão na via, na Av. Anhaguera, Vila União.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5299/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5299/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, sinalização nos cruzamentos da Rua 7 de setembro com a Avenida 24 de outubro - Jardim Brasilia, neste município.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5300/req._39_-_solicita_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5300/req._39_-_solicita_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, recapeamento asfáltico na Avenida A - Jardim das Laranjeiras, nesta cidade</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5301/requerimento_canaleta_27-09.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5301/requerimento_canaleta_27-09.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Canaleta na Rua Rio de Janeiro, no Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5302/requerimento_limpeza_27-09.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5302/requerimento_limpeza_27-09.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do terreno localizado à Rua 103, Bairro Eldorado.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5303/requerimento_praca_calixto_abrao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5303/requerimento_praca_calixto_abrao.pdf</t>
   </si>
   <si>
     <t>Solicitação para ser realizada a melhoria e a instalação de novos pontos de iluminação na Praça Calixto Abrão.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5304/requerimento_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5304/requerimento_evelina_nour.pdf</t>
   </si>
   <si>
     <t>A solicitação da execução do recapeamento asfáltico e da implementação de rede de esgoto no Bairro Evelina Nour.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5305/requerimento_34o_sessao_-_forro_da_terceira_idade_28_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5305/requerimento_34o_sessao_-_forro_da_terceira_idade_28_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos no sentido de viabilizar o retorno das Atividades no Centro de Convivência da Terceira Idade - João Fayad.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5306/req_kaka_lucio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5306/req_kaka_lucio.pdf</t>
   </si>
   <si>
     <t>Solicitando a continuidade da não cobrança da taxa de água e esgoto do Centro de Castração de Cães e Gatos.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5307/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5307/requerimento_01.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR TENDAS E BANHEIROS QUÍMICOS PARA OS ESTÁDIOS ONDE SÃO REALIZADOS JOGOS NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5308/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5308/requerimento_02.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAR A FARMÁCIA POPULAR NA UPA</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5309/req._reparos_na_calcada_no_clube_do_povo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5309/req._reparos_na_calcada_no_clube_do_povo.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos no Calçadão do Clube do Povo</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5310/req._42_-_solicitar_levantamento_de_custo_junto_ao_secretario_de_saude_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5310/req._42_-_solicitar_levantamento_de_custo_junto_ao_secretario_de_saude_de_catalao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, levantamento de custos que, serão gastos nos postos de Catalão - PAB, do valor de R$ 250.000,00 (duzentos e cinquenta mil reais) adquiridos por solicitação da vereadora Rosângela através de Emenda Parlamentar do Deputado Federal João Campos.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5311/req._41_-_troca_de_lampada_pio_gomes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5311/req._41_-_troca_de_lampada_pio_gomes.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a troca de lâmpada led de um poste situado na Rua Antônio Mariano da Silva - Bairro Pio Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5312/requerimento_2021__revitalizacao_praca_do_setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5312/requerimento_2021__revitalizacao_praca_do_setor_universitario.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da praça Irca Victória da Fonseca, no Setor Universitário.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5313/requerimento__muro_ccpa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5313/requerimento__muro_ccpa.pdf</t>
   </si>
   <si>
     <t>Requerimento Manutenção Muro do CCPA</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5314/requerimento__lampadas_ciclovia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5314/requerimento__lampadas_ciclovia.pdf</t>
   </si>
   <si>
     <t>Requerimento Troca de Lampadas da Ciclovia</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5315/requerimento_redutor_de_velocidade_av._guanabara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5315/requerimento_redutor_de_velocidade_av._guanabara.pdf</t>
   </si>
   <si>
     <t>Requerimento Redutor de Velocidade Av. Guanabara</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5316/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5316/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestre elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5317/requerimento_2021_iluminacao_led_represa_do_clube_do_povo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5317/requerimento_2021_iluminacao_led_represa_do_clube_do_povo_.pdf</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5318/sinalizacao_bairros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5318/sinalizacao_bairros.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhoria e/ou inclusão de sinalização de trânsito nos Bairros Jardim Brasília e Paineiras</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5319/requerimento_35_sessao_-_postos_de_combustiveis_-_30_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5319/requerimento_35_sessao_-_postos_de_combustiveis_-_30_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Procon Municipal medidas junto aos demais órgãos competentes para a fiscalização da qualidade dos combustíveis, bem como a aferição das bombas medidoras nos postos do município.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5320/requerimento_35o_sessao_-_meio_fio_-_vila_uniao_30_09_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5320/requerimento_35o_sessao_-_meio_fio_-_vila_uniao_30_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a reconstrução de parte do meio fio em uma área de propriedade do município, situada na Rua Princesa Isabel, na altura do número 54 na Vila União.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5323/requerimento_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5323/requerimento_01.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A RETIRADA DE CACHORROS ABANDONADOS NAS RUAS DE NOSSA CATALÃO.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5324/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5324/requerimento_02.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAR A LINHA DE TRANSPORTE PUBLICO NO BAIRRO CONQUISTA E ADJACENTES</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5326/requerimento_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5326/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Solicitação para Sinalizar as vias dos bairros Castelo Branco II e Jardim Catalão</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5327/requerimento_01_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5327/requerimento_01_1.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A RETIRADA DE CACHORROS ABANDONADOS NAS_x000D_
 RUAS DE NOSSA CATALÃO.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5328/requerimento__semafaro_rua_moises_salmomao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5328/requerimento__semafaro_rua_moises_salmomao.pdf</t>
   </si>
   <si>
     <t>Requerimento implantação Semafaro rua Moises Salomão com  Leopoldo de Bulhões</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5329/requerimento__limpeza_geral_rua_k.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5329/requerimento__limpeza_geral_rua_k.pdf</t>
   </si>
   <si>
     <t>Requerimento Limpeza Rua K</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5330/requerimento__entrega_de_leite_gratuito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5330/requerimento__entrega_de_leite_gratuito.pdf</t>
   </si>
   <si>
     <t>Requerimento Entrega de Leite Gratuito</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5331/ligacao_de_ruas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5331/ligacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitação da continuação e ligação da Rua Antônio Lopes Correia com a Rua Maria Joaquina no Bairro Santa Helena II.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5332/redutor_de_velocidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5332/redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão de um redutor de velocidade na Rua Ênio Metsavaht no Setor Central.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5333/requerimento_36o_sessao_-_limpeza_fontes_-_05_10_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5333/requerimento_36o_sessao_-_limpeza_fontes_-_05_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita uma atenção especial com relação ao funcionamento e tratamento da água de todas as fontes nas praças do município.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5334/requerimento_36o_sessao_-_secretaria_de_educacao_-_retorno_aulas_-_05_10_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5334/requerimento_36o_sessao_-_secretaria_de_educacao_-_retorno_aulas_-_05_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o convite ao Secretário Municipal de Educação, senhor Leonardo Santa Cecilia, para que o mesmo participe de Sessão Ordinária e traga informações com relação ao retorno das aulas presenciais nas escolas do município.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5335/canteiro_central_na_rua_a.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5335/canteiro_central_na_rua_a.pdf</t>
   </si>
   <si>
     <t>Construção de um canteiro central na Rua A do bairro Jardins dos Ipês transformando-a em Av. A</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5336/sessao_ordinaria_-_claudio_lima_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5336/sessao_ordinaria_-_claudio_lima_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Abelardo Vaz, Superintendente Regional da 9ª Superintendência Regional da Codevasf – Goiás, recursos financeiros para aquisição de uma Patrulha Agrícola (Caminhão Caçamba, Patrol, Pá carregadeira e retroescavadeira) para ficar à disposição do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5337/22_-_enel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5337/22_-_enel.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de promover a mudança da estação central da ENEL.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5338/requer._sinalizacao_no_quebra_molas_na_rua_uruguai.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5338/requer._sinalizacao_no_quebra_molas_na_rua_uruguai.pdf</t>
   </si>
   <si>
     <t>Solicitação de faixas de sinalização em quebra-molas na Rua Uruguai Nº299, no Bairro das Américas</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5339/img_20211004_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5339/img_20211004_0002.pdf</t>
   </si>
   <si>
     <t>construção de um vestiário no campo comercial situado no bairro Pontal Norte.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5340/img_20211004_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5340/img_20211004_0001.pdf</t>
   </si>
   <si>
     <t>Que seja colocado  postes de energia na rua 116  proximo ao numero 354 no Setor Aeroporto.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5345/sessao_ordinaria_-_claudio_lima_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5345/sessao_ordinaria_-_claudio_lima_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Engenharia e Produção, Ilmo. Sr. Bruno Augusto Evangelista, o recapeamento do bairro Paineiras, em caráter de urgência.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5346/sessao_ordinaria_-_claudio_lima_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5346/sessao_ordinaria_-_claudio_lima_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Superintendente Municipal de Trânsito de Catalão, Ilmo. Sr. Clayton César dos Santos, a sinalização vertical e horizontal do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5347/sessao_ordinaria_-_claudio_lima_03.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5347/sessao_ordinaria_-_claudio_lima_03.pdf</t>
   </si>
   <si>
     <t>Solicito ao Diretor de Endemias, Ilmo. Sr. Giovani Franco Cunha, solicitando ações e medidas referente ao combate à Dengue e ao mosquito transmissor da doença (Aedes Aegypti) no Município de Catalão/GO.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5348/requerimento__placa_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5348/requerimento__placa_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requerimento Placa de Cemitério Municipal</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5349/requerimento_sec._meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5349/requerimento_sec._meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Meio Ambiente, Sr. Silas José Tristão, a instalação de placas que sinalizem a permissão para o descarte de entulho no Setor Industrial, na GO-330.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5350/requerimento_recapeamento_eldorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5350/requerimento_recapeamento_eldorado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Engenharia e Produção, Sr. Bruno Augusto Evangelista, a repavimentação asfáltica do Bairro Eldorado.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5351/requerimento_recapeamento_av._tiradentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5351/requerimento_recapeamento_av._tiradentes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Engenharia e Produção, Sr. Bruno Augusto Evangelista,  a presença da Ação Tapa buracos na Av. Tiradentes, localizada no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5353/rede_de_esgoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5353/rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitação de Rede de Esgoto na Rua Flor de Cactos no Jardim Primavera e região.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5355/img_20211018_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5355/img_20211018_0001.pdf</t>
   </si>
   <si>
     <t>manutenção da iluminação do morro do Santo Antonio.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5356/req._45_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_cruzamento_da_rua_sao_vicente_do_araguaia_com_a_avenida_leopoldo_evangelista_da_rocha_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5356/req._45_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_cruzamento_da_rua_sao_vicente_do_araguaia_com_a_avenida_leopoldo_evangelista_da_rocha_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA  um estudo técnico para instalação de semáforo no cruzamento da Rua São Vicente do Araguaia com a Avenida Leopoldo Evangelista da Rocha, nesta Cidade.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5357/requerimento_38o_sessao_-_procon_-_internet_-_19_10_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5357/requerimento_38o_sessao_-_procon_-_internet_-_19_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a EXECUÇÃO DE AÇÃO CONJUNTA DE FISCALIZAÇÃO ENTRE O ÓRGÃO E A ANATEL – AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES, QUANTO A VELOCIDADE DE INTERNET CONTRATADA E A REALMENTE OFERECIDA AOS USUÁRIOS JUNTO AOS PROVEDORES E PRESTADORES DE SERVIÇO DE CONEXÃO À INTERNET EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5358/requerimento_38o_sessao_-_iluminacao_quadra_multirao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5358/requerimento_38o_sessao_-_iluminacao_quadra_multirao.pdf</t>
   </si>
   <si>
     <t>Solicita uma melhor iluminação no complexo esportivo Júlio Pinto de Melo, localizado na Vila Mutirão.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5359/requerimento_2021_recapeamento_r2012_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5359/requerimento_2021_recapeamento_r2012_paineiras.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do recapeamento asfáltico da rua 2012, no bairro Paineiras.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5360/requerimento_2021_recapeamento_r_das_orquideas_primavera.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5360/requerimento_2021_recapeamento_r_das_orquideas_primavera.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do recapeamento asfáltico da rua das Orquídeas, no bairro Jardim Primavera</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5361/requerimento_2021__reforma_cmei_eva_francisca_mesquita.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5361/requerimento_2021__reforma_cmei_eva_francisca_mesquita.pdf</t>
   </si>
   <si>
     <t>Solicita a execução da reforma do CMEI Eva Francisca de Mesquita, no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5362/requerimento_01calcada_legal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5362/requerimento_01calcada_legal.pdf</t>
   </si>
   <si>
     <t>Solicitação de Calçada legal, em parceria com a população</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5363/req._solicitacao_de_lixeiras_em_todas_as_pracasareas_verdes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5363/req._solicitacao_de_lixeiras_em_todas_as_pracasareas_verdes.pdf</t>
   </si>
   <si>
     <t>Solicita lixeiras para todas as praças, áreas verdes e sugestão de compor um mais amplo "Protejo Cidade Limpa"</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5366/requerimento__campanha_educativa_de_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5366/requerimento__campanha_educativa_de_transito.pdf</t>
   </si>
   <si>
     <t>Requerimento Campanha Educativa de Transito</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5367/requerimento__academia_ar_livre_alvino_albino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5367/requerimento__academia_ar_livre_alvino_albino.pdf</t>
   </si>
   <si>
     <t>Requerimento Academia no Ar Livre</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5368/requerimento__recolhimento_pneus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5368/requerimento__recolhimento_pneus.pdf</t>
   </si>
   <si>
     <t>Requerimento Recolhimento de Pneus</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5369/requerimento_-_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5369/requerimento_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicitação da manutenção da iluminação pública na Av. Guanabara, Vila Cruzeiro</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5370/req._44_-_solicitar_compra_emergencial_dos_medicamentos_carvegilol_de_125_mg_e_clivavida_de_30_e_60_mg..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5370/req._44_-_solicitar_compra_emergencial_dos_medicamentos_carvegilol_de_125_mg_e_clivavida_de_30_e_60_mg..pdf</t>
   </si>
   <si>
     <t>SOLICITA em caráter emergencial a compra dos medicamentos carvedilol 12,5 mg e gliclazida 30 e 60 mg pela Secretaria de Saúde, deste Município.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5371/sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5371/sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Coordenador de Base de Catalão da ENEL/GO, Ilmo. Sr. Lannder Raul Martins, reparo no cabo de energia elétrica rompido, localizado na Fazenda Contendas.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5372/requerimento_02_sinalizacao_de_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5372/requerimento_02_sinalizacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicitação de Sinalização de rua</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5373/quebra_mola_monsenhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5373/quebra_mola_monsenhor.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão de redutores de velocidade “Quebra molas” na extensão da Rua Matogrosso no Bairro Monsenhor Souza.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5374/asfalto_e_iluminacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5374/asfalto_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfalto e iluminação pública para a Rua 28 na Vila Margon.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5375/fiscalizacao_eletronica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5375/fiscalizacao_eletronica.pdf</t>
   </si>
   <si>
     <t>Solicitação de a inclusão de fiscalização eletrônica na Rua 7 do Bairro Barka 2 (rua da represa da Bica).</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5376/requerimento_manutencao_praca_eldorado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5376/requerimento_manutencao_praca_eldorado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras, Sr. Leonardo Martins, a manutenção da praça localizada no Bairro Eldorado.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5377/requerimento_37o_sessao_-_infraestrutura_mureta_protecao_estrada_de_ferro_-_19_10_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5377/requerimento_37o_sessao_-_infraestrutura_mureta_protecao_estrada_de_ferro_-_19_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma vistoria e os devidos reparos (nos trechos que houver necessidade) em toda a extensão do meio fio e Mureta de Proteção da Margem da Estrada de Ferro.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5378/requerimento_37o_sessao_-_clinica_veterinaria_-_19_10_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5378/requerimento_37o_sessao_-_clinica_veterinaria_-_19_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da CLINICA VETERINÁRIA MUNICIPAL, com serviço do SAMU ANIMAL.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5379/requerimento_029_-_manutencao_da_rede_de_agua_em_santo_antonio_do_rio_verde.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5379/requerimento_029_-_manutencao_da_rede_de_agua_em_santo_antonio_do_rio_verde.pdf</t>
   </si>
   <si>
     <t>Que seja SOLUCIONADO O PROBLEMA DA FALTA DE ÁGUA NO DISTRITO DE SANTO ANTONIO DO RIO VERDE.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5380/requerimento_30_senhor_nelson_faiad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5380/requerimento_30_senhor_nelson_faiad.pdf</t>
   </si>
   <si>
     <t>Que seja feita AMPLIAÇÃO DA REDE DE INTERNET WI-FI NA CASA DE APOIO DE CATALÃO NA CIDADE DE GOIANIA.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5381/img_20211018_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5381/img_20211018_0002.pdf</t>
   </si>
   <si>
     <t>reforma da praça do bairro ponta norte</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5382/refoma_do_muro_da_comunidade_cisterna_e_morro_agudo_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5382/refoma_do_muro_da_comunidade_cisterna_e_morro_agudo_.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REFORMA DO MURO DO CEMITÉRIO DA COMUNIDADE MORRO AGUDO E CISTERNA .</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5383/req._solicitacao_de_implementacao_de_bueiro_da_rua_cristovao_colombo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5383/req._solicitacao_de_implementacao_de_bueiro_da_rua_cristovao_colombo.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de bueiro na Rua Cristóvão Colombo próximo ao Nº 173, Vale do Sol</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5386/requerimento_2021__reforma_do_caps.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5386/requerimento_2021__reforma_do_caps.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do Centro de Atenção Psicossocial (CAPS).</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5388/requerimento_2021_mataburros_anta_gorda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5388/requerimento_2021_mataburros_anta_gorda.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção dos mata-burros na região da Anta Gorda.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5389/requerimento_2021__reforma_da_ubs_pires_belo_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5389/requerimento_2021__reforma_da_ubs_pires_belo_1.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da UBS Dr. José Rodrigues da Cruz, no Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5390/recapeamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5390/recapeamento.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de recapeamento das seguintes ruas: Rua 2010 do Bairro Paineiras e Rua 2012 e 2005 do Jardim Europa.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5391/troca_de_lampadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5391/troca_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca de lâmpadas na Avenida Margon esquina com rua 32 (em frente ao Canteiro da Avenida Margon).</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5392/esgoto_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5392/esgoto_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>Rede de Esgoto no Bairro Paineiras.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5393/requerimento_calcada_represa_monsenhor_de_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5393/requerimento_calcada_represa_monsenhor_de_souza.pdf</t>
   </si>
   <si>
     <t>Requerimento para ser realizado uma Calçada de Cimento nas margens da represa do monsenhor de souza</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5394/requerimento_cobertura_arquibancada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5394/requerimento_cobertura_arquibancada.pdf</t>
   </si>
   <si>
     <t>Requerimento implantação de uma cobertura na arquibanca do campo</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5396/requerimento_39o_sessao_-_poste_iluminacao_david_bike_-_26-10-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5396/requerimento_39o_sessao_-_poste_iluminacao_david_bike_-_26-10-2021.pdf</t>
   </si>
   <si>
     <t>Colocação e/ou melhor dimensionamento dos postes de Iluminação Pública na esquina da antiga Rua: Goiandira - (atualmente Rua Geraldo Belo da Silva) esquina com a Rua: Taguatinga no Bairro Três Cruzes.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5397/requerimento_39o_sessao_-_iluminacao_morrinho_santo_antonio_-26-10-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5397/requerimento_39o_sessao_-_iluminacao_morrinho_santo_antonio_-26-10-2021.pdf</t>
   </si>
   <si>
     <t>Solicita uma melhor iluminação no Morrinho de Santo Antônio, principalmente na escadaria que dá acesso ao mesmo.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5398/requerimento_01_solicitacao_de_cacamba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5398/requerimento_01_solicitacao_de_cacamba.pdf</t>
   </si>
   <si>
     <t>Solicitação de Caçamba</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5399/requerimento_02_cascalhamento_fazenda_sao_dominfgos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5399/requerimento_02_cascalhamento_fazenda_sao_dominfgos.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada da Comunidade Rural São Domingos</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5401/requerimento_03_recapeamento_rua_97_com_103.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5401/requerimento_03_recapeamento_rua_97_com_103.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA 97 COM A RUA 103</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5402/requer._faixa_de_pedestre_na_rua_da_escola_wison_da_paixao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5402/requer._faixa_de_pedestre_na_rua_da_escola_wison_da_paixao.pdf</t>
   </si>
   <si>
     <t>Solicitação de faixa de pedestre em frente a escola Wison da Paixão na Vila Erondina.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5404/23_-_rodrigo_margon_-_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5404/23_-_rodrigo_margon_-_sae.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação da coleta de esgoto na Vila Dona Erondina.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5405/24_-_rafael_machado_-_clear_master.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5405/24_-_rafael_machado_-_clear_master.pdf</t>
   </si>
   <si>
     <t>Solicitação de varrição e limpeza da rua Major Paulino</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5406/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5406/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COMPROVAÇÃO VACINAL PARA INGRESSAR EM ÓRGÃO PÚBLICOS</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5407/solicitacao_do_redutor_de_velocidade_na_20_agosto_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5407/solicitacao_do_redutor_de_velocidade_na_20_agosto_.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AV. 20 DE AGOSTO</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5409/img_20211025_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5409/img_20211025_0001.pdf</t>
   </si>
   <si>
     <t>manutenção de mata burros na região do Sao Domingos.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5410/req._46_-_solicita_troca_de_lampadas_queimadas_da_quadra_de_esporte_do_setor_universitario_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5410/req._46_-_solicita_troca_de_lampadas_queimadas_da_quadra_de_esporte_do_setor_universitario_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA, a substituição das lâmpadas queimadas da quadra de esporte situada na Rua 22 - Setor Universitário, nesta cidade.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5411/requerimento_pires_belo_faixa_elevada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5411/requerimento_pires_belo_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de uma faixa elevada na Av. Principal, localizada no distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5413/requerimento_faixa_elevada_belo_h.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5413/requerimento_faixa_elevada_belo_h.pdf</t>
   </si>
   <si>
     <t>Indicação de estudos ao Ilmo. Superintendente Municipal de Trânsito, Clayton César dos Santos, para a construção de duas faixas elevadas na Av. Belo Horizonte, bairro Vila Dona Erondina.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5414/sessao_ordinaria_-_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5414/sessao_ordinaria_-_01.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Engenharia e Produção, Ilmo. Sr. Bruno Augusto Evangelista, o recapeamento da Rua Alberto Mendes, localizada no Loteamento Santa Terezinha e Rua Cassiano Martins Teixeira, no bairro São João.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5417/requerimento_dispenser_de_alcool_em_gel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5417/requerimento_dispenser_de_alcool_em_gel.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja disponibilizado Dispensers de Álcool em Gel nas Feiras</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5419/requerimento_sinalizacao_rua_flamarion_mori.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5419/requerimento_sinalizacao_rua_flamarion_mori.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização da Rua Flamarion Mori</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5421/requerimento_40o_sessao_-_infraeestrutura_-_erosao_bairro_tres_cruzes_-_26-10-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5421/requerimento_40o_sessao_-_infraeestrutura_-_erosao_bairro_tres_cruzes_-_26-10-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado serviço de contensão de erosão, com o patrolamento e escoamento de água na Rua: Alfredo Mori, nas imediações da Fábrica Bambus Art’s, no Bairro Três Cruzes e ainda estudos para um futuro próximo seja providenciado o asfaltamento com colocação do meio fio e rede de esgoto na referida localidade.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5422/requerimento_40o_sessao_-_asfalto_-_paineiras_-_26-10-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5422/requerimento_40o_sessao_-_asfalto_-_paineiras_-_26-10-2021.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento e/ou operação tapa buracos na seguinte localidade: Rua: 2006 no Bairro Paineiras.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5423/requerimento_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5423/requerimento_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITA, a inspeção e limpeza de esgoto na Rua Ataídes Rios Sobrinho esquina com a Rua Maria R. de Jesus (calçada do Residencial City Esmeraldas) - Bairro Maria Amélia I, nesta cidade.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5424/mata-burros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5424/mata-burros.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção e reforma de mata-burros na fazenda Anta Gorda (próximo as lavouras de soja).</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5440/sessao_ordinaria_-_claudio_lima_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5440/sessao_ordinaria_-_claudio_lima_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal de Catalão, Dr. Adib Elias e ao Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira, reforma dos banheiros da Represa do Clube do Povo.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5459/lixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5459/lixo.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e se possível instalação de lixeiras na Rua Silvio Pascoal, em frente ao número 13-B (salão de festas), no Bairro Jardim Itália.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5460/policiamento_parque.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5460/policiamento_parque.pdf</t>
   </si>
   <si>
     <t>Solicitação de policiamento no Parque dos Buritis por volta das 18:00.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5461/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5461/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de estacionamento no lado esquerdo da rua Nilo Margon Vaz, no Centro.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5462/requerimento_2021__reforma_campo_de_futebol_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5462/requerimento_2021__reforma_campo_de_futebol_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do campo de futebol do Distrito de Pires Belo.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5463/requerimento_2021_recapeamento_av_maria_isabel_leblon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5463/requerimento_2021_recapeamento_av_maria_isabel_leblon.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do recapeamento asfáltico da Av. Maria Isabel, no bairro Leblon.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5464/requerimento_04_drenagem_rua_97_com_103.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5464/requerimento_04_drenagem_rua_97_com_103.pdf</t>
   </si>
   <si>
     <t>Requerimento Drenagem da Rua 97 com a Rua 103</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5465/requerimento_03_solicitacao_de_cacamba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5465/requerimento_03_solicitacao_de_cacamba.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitação de caçamba</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5466/requerimento_01_solicitacao_de_rotatoriasinalizacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5466/requerimento_01_solicitacao_de_rotatoriasinalizacao.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar sinalização na Avenida Espirito Santo com a rua Salustiano</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5467/requerimento_41o_sessao_-_secretaria_meio_ambiente_04_11_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5467/requerimento_41o_sessao_-_secretaria_meio_ambiente_04_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada medidas no sentido de identificar e se for o caso proceder com a devolução para o seu habitat natural de animais silvestres que estão sendo vistos no Parque Ecológico Vereda dos Buritis.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5468/requerimento_41o_sessao_-_smtc_creche_aeroporto_-_04_11_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5468/requerimento_41o_sessao_-_smtc_creche_aeroporto_-_04_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos no sentido de reduzir a velocidade dos veículos que trafegam na Rua 125 no Setor Aeroporto (trecho em frente a Creche Municipal Alba Mathias de Mesquita).</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5469/requerimento__limpeza_camara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5469/requerimento__limpeza_camara.pdf</t>
   </si>
   <si>
     <t>Requerimento Equipamentos para Limpeza da Câmara Municipal</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5470/requerimento__energia_solar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5470/requerimento__energia_solar.pdf</t>
   </si>
   <si>
     <t>Requerimento Energia Solar para Câmara Municipal</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5471/requerimento__estacionamento_camara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5471/requerimento__estacionamento_camara.pdf</t>
   </si>
   <si>
     <t>Requerimento Estacionamento da Camara Municipal</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5472/img_20211103_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5472/img_20211103_0002.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO DA PISTA DE CAMINHADA DA MATA DO SETOR UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5473/img_20211103_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5473/img_20211103_0001.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA LAZARO DOMINGOS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5477/req._47_-_recapeamento_asfaltico_na_rua_ataides_rios_sobrino_no_bairro_maria_amelia_i.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5477/req._47_-_recapeamento_asfaltico_na_rua_ataides_rios_sobrino_no_bairro_maria_amelia_i.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, o recapeamento asfático na Rua Ataídes Rios Sobrinho - Bairro Maria Amélia I, nesta cidade.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5478/requerimento_represa_da_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5478/requerimento_represa_da_bica.pdf</t>
   </si>
   <si>
     <t>Solicitação para ser realizada a melhoria e a instalação de novos pontos de iluminação pública no Complexo da Represa da Bica.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5479/41_sessao_ordinaria_-_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5479/41_sessao_ordinaria_-_claudio_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário Municipal de Meio Ambiente de Catalão, Ilmo. Sr. Silas José Tristão e à Empresa Clean Master Ambiental LTDA, na responsabilidade do Ilmo. Sr. Rafael Fonseca Machado, colocação de Caçambas Estacionárias com capacidade de 5m³, nas proximidades das  Comunidades Custodia, Cisterna, Coqueiro e Olaria, visando os serviços de coleta seletiva e limpeza na Zona Rural, para coibir o descarte irregular de resíduos sólidos (lixo) nos locais em que as caçambas foram colocadas e, atualmente, retiradas.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5480/requerimento_-_faixa_de_elevacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5480/requerimento_-_faixa_de_elevacao.pdf</t>
   </si>
   <si>
     <t>Solicitação para a viabilização de uma faixa elevada na Rua Ademar Ferrugem, próximo ao número 579, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5481/41_sessao_ordinaria_-_claudio_lima_02.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5481/41_sessao_ordinaria_-_claudio_lima_02.pdf</t>
   </si>
   <si>
     <t>Solicito à Empresa de Transporte Coletivo Urbano de Catalão TRANSDUARTE, representada pelo Ilmo. Sr. Diorivan Antônio Duarte Júnior, informações sobre os horários e rotas dos coletivos no bairro Vila Maria</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5482/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5482/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de comprovante de vacinação para entrada em órgãos públicos</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5483/solicitacao_de_radar_na_av.20_de_agosto_01.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5483/solicitacao_de_radar_na_av.20_de_agosto_01.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de um redutor de velocidade na Av 20 de Agosto</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5484/25_-_clayton_cesar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5484/25_-_clayton_cesar.pdf</t>
   </si>
   <si>
     <t>Solicitação de Tachões entre a rua C e rua G no Alto da Boa Vista</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5489/asfalto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5489/asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de substituição da malha asfáltica da Rua Itália na Vila Chaud.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5490/tapa-buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5490/tapa-buraco.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” na Rua 411, Qd. 46. Lt. 8, Bairro Pontal Norte.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5491/requerimento_42o_sessao_-_energia_maria_amelia_02_-_08_11_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5491/requerimento_42o_sessao_-_energia_maria_amelia_02_-_08_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da colocação de infraestrutura de energia elétrica para alguns moradores do Bairro Maria Amélia 2, na Rua Arthur Dias – nas proximidades do número 12.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5492/requerimento_42o_sessao_-_smtc_creche_jardim_catalao_-_08_11_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5492/requerimento_42o_sessao_-_smtc_creche_jardim_catalao_-_08_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicita estudos no sentido de ações para reduzir a velocidade dos veículos que trafegam na Rua Luzia Leão no Bairro Jardim Catalão.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5493/requerimento_2021_recapeamento_av_maria_marcelina_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5493/requerimento_2021_recapeamento_av_maria_marcelina_ipanema.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico na Av. Maria Marcelina, no bairro Ipanema.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5494/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5494/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade, na Av. Principal, em Pires Belo.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5495/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5495/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestres elevada em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5496/requerimento_cacamba_rua_serafim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5496/requerimento_cacamba_rua_serafim.pdf</t>
   </si>
   <si>
     <t>Requerimento Caixa Coletora na Rua Serafim da Silva Leão</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5497/requerimento_medico_coloproctologista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5497/requerimento_medico_coloproctologista.pdf</t>
   </si>
   <si>
     <t>Requerimento Médico Coloproctologista</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5498/requerimento_cascalhamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5498/requerimento_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Requerimento Cascalhamento Estrada da Custodia</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5499/requerimento_01_bebedouro_monsenhor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5499/requerimento_01_bebedouro_monsenhor.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM BEBEDOURO PUBLICO NA REPRESA DO MONSENHOR SOUZA</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5500/requerimento_03_cascalhamento_fazenda_sao_dominfgos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5500/requerimento_03_cascalhamento_fazenda_sao_dominfgos.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO NA COMUNIDADE SÃO DOMINGOS</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5501/requerimento_02_iluminacao_represa_monsenhor_-.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5501/requerimento_02_iluminacao_represa_monsenhor_-.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PUBLICA NA REPRESA DO MONSENHOR SOUZA</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5502/recapeamento_do_bairro_jardim_dos_ipes_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5502/recapeamento_do_bairro_jardim_dos_ipes_.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO DO BAIRRO JARDIM DOS IPES</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5503/recapeamento_da_av._goias_no_jardim_europa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5503/recapeamento_da_av._goias_no_jardim_europa.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO DA AV GOIAS NO BAIRRO PAINEIRAS</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5504/requerimento_-_asfaltamento_da_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5504/requerimento_-_asfaltamento_da_rua.pdf</t>
   </si>
   <si>
     <t>Solicitação da execução do asfaltamento da Rua Maria Florisbelo Leão, antiga Rua 607, Monsenhor Souza.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5505/requerimento_radar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5505/requerimento_radar.pdf</t>
   </si>
   <si>
     <t>Solicitação para ser realizada a instalação de radar na Av. Dr. Lamartine Pinto de Avelar, n° 341, Vila Chaud.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5506/requer._faixa_de_pedestre_b._sao_jose.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5506/requer._faixa_de_pedestre_b._sao_jose.pdf</t>
   </si>
   <si>
     <t>Solicito faixa de pedestre em frente a casa de velório Paz Universal no Bairro São José</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5507/req._47_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_rua_ataides_rios_sobrinho_-_b._maria_amelia_i_nesta_cidade..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5507/req._47_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_rua_ataides_rios_sobrinho_-_b._maria_amelia_i_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>SOLICITA, um estudo técnico para recapeamento asfáltico da Rua Ataídes Rios Sobrinho - Bairro Maria Amélia I, nesta cidade.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5508/req_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5508/req_rosangela.pdf</t>
   </si>
   <si>
     <t>SOLICITA, uma análise de viabilidade técnica, para posterior execução, de semáforos no cruzamento da Rua Nilo Margon com a Avenida Raulina Fonseca Paschoal - Setor Central, neste município</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5514/tapa-buraco_avenida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5514/tapa-buraco_avenida.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” na Avenida Luiz Ribeiro Horta no Bairro Pontal Norte</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5515/agua_sarv.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5515/agua_sarv.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reservatório de água de maior capacidade para a Comunidade do Distrito de Santo Antônio do Rio Verde.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5516/guardas_transito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5516/guardas_transito.pdf</t>
   </si>
   <si>
     <t>Solicitação de presença de Guardas de Trânsito Municipais nos horários de “pico” dos bancos da cidade, principalmente no período da manhã.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5517/requerimento_sinalizacao_rua_bouganville.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5517/requerimento_sinalizacao_rua_bouganville.pdf</t>
   </si>
   <si>
     <t>Requerimento Sinalização da Rua Bouganville</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5518/requerimento_lampadas_morro_agudo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5518/requerimento_lampadas_morro_agudo.pdf</t>
   </si>
   <si>
     <t>Requerimento troca de lampadas da Comunidade Cisterna</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5519/requerimento_escrituras_evelina_nour.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5519/requerimento_escrituras_evelina_nour.pdf</t>
   </si>
   <si>
     <t>Requerimento Escrituras das Casas do Bairro Evelina Nour I e II</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5520/img_20211112_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5520/img_20211112_0001.pdf</t>
   </si>
   <si>
     <t>TAPA  BURACOS NA RUA DAS AZALEIAS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5521/img_20211112_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5521/img_20211112_0002.pdf</t>
   </si>
   <si>
     <t>TAPA  BURACOS NA RUA 24 DE OUTUBRO COM A RUA TEREZINA NA VILA ERONDINA.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5522/requerimento_043__-_limpeza_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5522/requerimento_043__-_limpeza_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ESCOLA MUNICIPAL ARMINDA R. DE MESQUITA na região São Domingos</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5523/requerimento_043_-_faixa_de_pedestre_elevada_na_rua_orcalino_m._da_silva_primo_no474_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5523/requerimento_043_-_faixa_de_pedestre_elevada_na_rua_orcalino_m._da_silva_primo_no474_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Que seja feito a colocação da FAIXA DE PEDESTRE ELEVADA na Rua Orcalino M. da Silva Primo, nº474, Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5524/requerimento_043_-_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5524/requerimento_043_-_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo sobre a regularização de passagem entre a Rua da Resistencia, Bairro Vale do sol e Avenida A no Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5525/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5525/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5526/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5526/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um redutor de velocidade, na Av. Principal, na entrada de Pires Belo.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5527/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5527/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de estacionamento do lado esquerdo da rua Nolo Margon Vaz, no Centro.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5528/requerimento_monitoramento_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5528/requerimento_monitoramento_pires_belo.pdf</t>
   </si>
   <si>
     <t>MONITORAMENTO PIRES BELO E SANTO ANTONIO DO RIO VERDE</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5529/requerimento_01_solicitacao_de_cacamba_fazenda_dos_casados.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5529/requerimento_01_solicitacao_de_cacamba_fazenda_dos_casados.pdf</t>
   </si>
   <si>
     <t>CAÇAMBA FAZENDA DOS CASADOS</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5530/requerimento_muro_cemiterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5530/requerimento_muro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide, a restauração do muro do cemitério localizado na Comunidade Rural dos Coqueiros.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5531/requerimento_restauracao_ponte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5531/requerimento_restauracao_ponte.pdf</t>
   </si>
   <si>
     <t>Solicito ao Secretário de Transportes e Infraestrutura, Ilmo. Sr. Luís Severo Braga Gomide, Secretário Municipal de Obras, Ilmo. Sr. Leonardo Martins de Castro Teixeira, a restauração em caráter de urgência da ponte que fica sobre o Ribeirão Bálsamo localizado na Fazenda Custódia, bem como, o estudo para implantação de uma ponte de concreto no referido local.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5532/requerimento_43o_sessao_-_atendimento_odontologico_-_16_11_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5532/requerimento_43o_sessao_-_atendimento_odontologico_-_16_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicita esforços no sentido do retorno para esse próximo ano letivo de 2022 do programa Municipal Crescer Sorrindo, ou a criação de um programa similar que vise o acompanhamento odontológico dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5533/req._50_-_saldo_de_fundo_de_caixa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5533/req._50_-_saldo_de_fundo_de_caixa.pdf</t>
   </si>
   <si>
     <t>SOLICITA, saldo de fundo de caixa à Ação Social de Catalão</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5534/reuer._recapeamento_na_rua_madre_esperanca_garrido.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5534/reuer._recapeamento_na_rua_madre_esperanca_garrido.pdf</t>
   </si>
   <si>
     <t>Solicito recapeamento da Rua Madre Esperança Garrido , nas imediações dos números 75 ao 325</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5535/recapeamento_da_bairro_paineiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5535/recapeamento_da_bairro_paineiras.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO ASFÁLTICO NO BAIRRO PAINEIRAS</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5542/requerimento_044_-_manutencao_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5542/requerimento_044_-_manutencao_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Manutenção DA ESCOLA MUNICIPAL ARMINDA R. DE MESQUITA na região São Domingos</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5543/requerimento_044_-_vistoria_de_dedetizacao_em_todo_bairro_conquista..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5543/requerimento_044_-_vistoria_de_dedetizacao_em_todo_bairro_conquista..pdf</t>
   </si>
   <si>
     <t>Vistoria de dedetização em todo Bairro Conquista.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5544/requerimento_044_-_arborizacao_do_canteiro_central_na_avenida_a_entre_residencial_cidade_jardim_e_o_residencial_jardim_laranjeiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5544/requerimento_044_-_arborizacao_do_canteiro_central_na_avenida_a_entre_residencial_cidade_jardim_e_o_residencial_jardim_laranjeiras.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO DO CANTEIRO CENTRAL na Avenida A entre Residencial Cidade Jardim e o Residencial Jardim Laranjeiras.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5545/requerimento_planta_de_construcao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5545/requerimento_planta_de_construcao.pdf</t>
   </si>
   <si>
     <t>Requerimento Planta para Construção</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5546/requerimento_lampadas_feira_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5546/requerimento_lampadas_feira_ipanema.pdf</t>
   </si>
   <si>
     <t>Requerimento Lampadas da Feira do Ipanema</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5547/requerimento_banheiros_quimicos_feira_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5547/requerimento_banheiros_quimicos_feira_ipanema.pdf</t>
   </si>
   <si>
     <t>Requerimento Banheiros Químicos na Feira do Ipanema</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5548/img_20211122_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5548/img_20211122_0002.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A PODA DO CANTEIRO NA AVENIDAA, NO RESIDENCIAL CIDADE JARDIM.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5549/img_20211122_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5549/img_20211122_0001.pdf</t>
   </si>
   <si>
     <t>que seja instalado torres no Distrito de Pires Belo para melhoria do sinal de telefonia celular e internet.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5550/img_20211122_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5550/img_20211122_0003.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO NA RUA A EM FRENTE O NUMERO 161 NO BAIRRO EVELINA NUOR</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5551/requerimento_goinfra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5551/requerimento_goinfra.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente da GOINFRA, Sr. Pedro Henrique Ramos Sales, que seja feita a revitalização da massa asfáltica da GO-330, no trecho entre Catalão até a ponte que divide o município com Ouvidor.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5552/requerimento_semaforo-providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5552/requerimento_semaforo-providencias.pdf</t>
   </si>
   <si>
     <t>Indica ao Superintendente Municipal de Trânsito, Clayton César, o estudo de viabilidade técnica para alinhar o cruzamento da Av. Ricardo Paranhos, entre as Ruas Planaltina e Rua 04 e também uma melhor sinalização do local.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5553/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5553/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, um estudo técnico para recapeamento asfáltico da Avenida Luís Alcântara de Oliveira - Bairro Santa Terezinha nesta cidade.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5554/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5554/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a limpeza no final da Avenida Nicolau Abrão - Bairro Santo Antônio neste município.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5555/requer._nivelamento_asfaltico_no_bairro_santa_terezinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5555/requer._nivelamento_asfaltico_no_bairro_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicito nivelamento asfáltico na Rua Francisco Pereira Duarte nas mediações do nº 31 no Bairro Santa Terezinha</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5556/requer._solicitacao_de_semaforo_na_av._cristiano_aires_com_rua_dr._prates.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5556/requer._solicitacao_de_semaforo_na_av._cristiano_aires_com_rua_dr._prates.pdf</t>
   </si>
   <si>
     <t>Solicito análise para implantação de Semáforo na Av. Cristiano Aires com Rua Dr. Prates</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5557/requerimento_2021_revitalizacao_parque_santa_cruz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5557/requerimento_2021_revitalizacao_parque_santa_cruz.pdf</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5558/requerimento_2021_revitalizacao_praca_do_ipanema.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5558/requerimento_2021_revitalizacao_praca_do_ipanema.pdf</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5559/requerimento_2021_travessia_elevada_rua_da_resistencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5559/requerimento_2021_travessia_elevada_rua_da_resistencia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de travessia elevada na Rua da Resistência.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5560/requerimento_44o_sessao_-_revitalizacao_rua_do_lazer_23_11_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5560/requerimento_44o_sessao_-_revitalizacao_rua_do_lazer_23_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando esforços para execução da reforma e revitalização da “Rua do Lazer”, localizada na Av. João XXIII ao lado do estacionamento da Igreja Nova Matriz.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5561/requerimento_manutencao_de_praca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5561/requerimento_manutencao_de_praca.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PRAÇA</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5562/requerimento_-_implantacao_de_esgoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5562/requerimento_-_implantacao_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitação da implantação de rede de esgoto da Rua Fortaleza, Residencial Parati, e da Rua José de Anchieta, Residencial Parati.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5563/construcao_de_praca_na_vila_uniao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5563/construcao_de_praca_na_vila_uniao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE PRAÇA NA VILA UNIÃO</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5564/lampadas_represa_bica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5564/lampadas_represa_bica.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca e inclusão dos braços com as lâmpadas nos postes da Avenida em frente a Represa da Bica.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5573/requerimento_01_solicitacao_de_iluminacao__da_rua_augusto_silvestre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5573/requerimento_01_solicitacao_de_iluminacao__da_rua_augusto_silvestre.pdf</t>
   </si>
   <si>
     <t>“ILUMINAÇÃO DA RUA AUGUSTO SILVESTRE”</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5574/requerimento_03_manutencao_de_pracas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5574/requerimento_03_manutencao_de_pracas.pdf</t>
   </si>
   <si>
     <t>“MANUTENÇÃO DE PRAÇA”.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5575/requerimento_02_solicitacao_de_tapa_buraco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5575/requerimento_02_solicitacao_de_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>“SOLICITAÇÃO DE TAPA BURACOS”</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5576/limpeza_pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5576/limpeza_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5577/avenida_tiradentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5577/avenida_tiradentes.pdf</t>
   </si>
   <si>
     <t>Solicitação de procedimento de “Tapa-Buracos” na Avenida Tiradentes no Bairro Castelo Branco (mais especificamente no seu início, encontro com a Avenida 111).</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5578/centro_fisioterapia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5578/centro_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Solicitação de ampliação do atendimento e aparelhagem do Centro de Reabilitação de Fisioterapia que se situa dentro do Posto de Saúde Américo Machado no Distrito de Santo Antônio do Rio Vede.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5579/requerimento_lampadas_ruas_805_e_806.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5579/requerimento_lampadas_ruas_805_e_806.pdf</t>
   </si>
   <si>
     <t>Requerimento troca de lampadas nas Ruas 805 e 806 no bairro Setor Universitário</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5580/requerimento_quebra_molas_na_rua_paralelo_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5580/requerimento_quebra_molas_na_rua_paralelo_1.pdf</t>
   </si>
   <si>
     <t>Requerimento implantação de Quebra Molas na Rua Paralelo 1, Bairro Copacabana</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5581/requerimento__rocagem_av._maria_marcelina.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5581/requerimento__rocagem_av._maria_marcelina.pdf</t>
   </si>
   <si>
     <t>Requerimento Roçagem na Av. Maria Marcelina</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5582/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5582/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA, a limpeza no final da Avenida Nicolau Abrão - Bairro Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5583/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5583/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA, um estudo técnico para recapeamento asfáltico da Avenida Luís Alcântara de Oliveira - Bairro Santa Terezinha, nesta cidade.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5584/req._54_-_solicita_troca_de_lampada_queimadas_no_interior_da_praca_da_vila_liberdade_nesta_cidade.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5584/req._54_-_solicita_troca_de_lampada_queimadas_no_interior_da_praca_da_vila_liberdade_nesta_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA, a substituição das lâmpadas queimadas no interior da Praça Francisco Tozzi, popularmente conhecida como Praça da Vila Liberdade, nesta cidade.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5585/img_20211129_0003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5585/img_20211129_0003.pdf</t>
   </si>
   <si>
     <t>recapeamento e tapa buraco no clube acfertil.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5586/img_20211129_0002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5586/img_20211129_0002.pdf</t>
   </si>
   <si>
     <t>solicitar procedimento de limpeza e tapa buraco na rua João Emidio Pereira no bairro Estrela.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5587/img_20211129_0001.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5587/img_20211129_0001.pdf</t>
   </si>
   <si>
     <t>faixa elevada ou redutor de velocidade na rua Pedro Afonso de frente Asilo Sao vicente de Paula.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5588/requerimento_2021_recapeamento_av_castelo_branco_setor_universitario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5588/requerimento_2021_recapeamento_av_castelo_branco_setor_universitario.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfaltico da Av. Castelo Branco, esquina com a rua 17, no bairro Setor Universitário.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5589/requerimento_2021_recapeamento_av_espirito_santo_setor_aeroporto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5589/requerimento_2021_recapeamento_av_espirito_santo_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do recapeamento asfáltico da Av. Espirito Santo, no bairro Setor Aeroporto.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5590/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5590/requerimento_2021_travessia_elevada_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de travessias elevadas em torno da Rodoviária, no bairro São João.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5591/requerimento_recapeamento_santa_terezinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5591/requerimento_recapeamento_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Indicação para o serviço de Pavimentação Asfáltica das Ruas B-13 e B-14 do Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5592/requerimento_faixa_elevada_farmacia_droga_rio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5592/requerimento_faixa_elevada_farmacia_droga_rio.pdf</t>
   </si>
   <si>
     <t>Indicação de estudos para construção de uma faixa elevada na Rua Planaltina, frente à farmácia Droga Rio, no Bairro Pio Gomes.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5593/requerimento_45o_sessao_-_varricao_ruas_30_11_2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5593/requerimento_45o_sessao_-_varricao_ruas_30_11_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do serviço de varrição para toda a extensão da Rua Floriano Peixoto, principalmente no sentido da Vila Raulina.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5594/requerimento_45o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_30_11_2020.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5594/requerimento_45o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_30_11_2020.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de proporcionar melhorias na qualidade da Iluminação Pública, com a ampliação do número de postes na Av. Ricardo Paranhos e Av. Margon, principalmente nas proximidades do Atacadão Rio Vermelho e ainda no trevo da saída para o município de Goiandira-GO.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5595/recapeamento_da_bairro_paineiras_29112021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5595/recapeamento_da_bairro_paineiras_29112021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO DO BAIRRO PAINEIRAS</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5621/requerimento_07-12.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5621/requerimento_07-12.pdf</t>
   </si>
   <si>
     <t>Deliberação do Plenário, para que seja realizada sessão especial para eleição de substituição da Mesa Diretora para o biênio 2023/2024, nos termos do Artigo 8° caput e parágrafos do Regimento Interno, para que ocorra dia 22/12/2021, as 13:30, no plenário Júlio Pinto de Melo.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei orgânica do Município</t>
   </si>
   <si>
     <t>Jair Humberto da Silva, Cláudio Lima, Cleuber Vaz, Idelvan da Saúde, Maciel Batalha, Rosângela</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4866/projeto_de__emenda_no_001-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4866/projeto_de__emenda_no_001-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 30 da Lei Orgânica do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5624/projeto_de_emenda_a_lei_organica_n_02-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5624/projeto_de_emenda_a_lei_organica_n_02-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 16 da Lei Orgânica do Município de Catalão._x000D_
 _x000D_
 VOTAÇÃO NOMINAL</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4432/emenda_aditiva_no_01-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4432/emenda_aditiva_no_01-2021.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o art. 1º-A ao Projeto de Lei Complementar nº 04, de 25 de março de 2021."</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4459/emenda_supressiva_no_02-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4459/emenda_supressiva_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Suprime o §1º do Artigo 2º do Projeto de Lei Complementar de nº 02 de 01 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4720/emenda_no_03-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4720/emenda_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Proleto de Lei nº 057/2021. _x000D_
 Altera a redação do art. 6º, inciso X, do Projeto de Lei 057/2021.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4261/veto_integral_ao_autografo_de_lei_no_12-2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4261/veto_integral_ao_autografo_de_lei_no_12-2021.pdf</t>
   </si>
   <si>
     <t>"VETO INTEGRAL AO AUTÓGRAFO DE LEI Nº 12, DE 17 DE FEVEREIRO DE 2021, que 'Reconhece a atividade Religiosa no Município de Catalão como essencial em tempos de crise ocasionados por moléstias contagiosas ou catástrofes naturais'".</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>Emenda à LOA</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5605/emenda_anisio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5605/emenda_anisio.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5606/emenda_claudio_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5606/emenda_claudio_lima.pdf</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5607/emenda_caca_lucio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5607/emenda_caca_lucio.pdf</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5608/emenda_cleuber.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5608/emenda_cleuber.pdf</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5609/emenda_deusmar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5609/emenda_deusmar.pdf</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5610/emenda_gimar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5610/emenda_gimar.pdf</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5611/emenda_idelvan.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5611/emenda_idelvan.pdf</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5612/emenda_luiz_socorro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5612/emenda_luiz_socorro.pdf</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5613/emenda_maciel_batalha_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5613/emenda_maciel_batalha_1.pdf</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5614/emenda_marciel_tudo_caipira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5614/emenda_marciel_tudo_caipira.pdf</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5615/emenda_ricardo_alisson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5615/emenda_ricardo_alisson.pdf</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5616/emenda_rodrigao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5616/emenda_rodrigao.pdf</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5617/emenda_rosangela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5617/emenda_rosangela.pdf</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5618/emenda_vandeval.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5618/emenda_vandeval.pdf</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5619/emenda_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5619/emenda_cacula.pdf</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5620/emenda_higor_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5620/emenda_higor_1.pdf</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8651/ata_da_13a_sessao_ordinaria_de_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8651/ata_da_13a_sessao_ordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária de 2021 da 1ª Sessão Legislativa da 8ª Legislatura.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8652/ata_da_16a_sessao_ordinaria_de_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8652/ata_da_16a_sessao_ordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária de 2021 da 1ª Sessão Legislativa da 8ª Legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14258,67 +14258,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4082/mocao_de_pesar_1_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4114/mp_2_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4120/mp_3_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4174/ma_4_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4288/mp_rodrigao_-_tenente_adelson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4289/mp_rodrigao_-_silvio_eutalio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4341/mocao_de_pesar_-_romilda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4343/mp_-_cleuber_-_pastor_jesus.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4372/9_ma_luiz_-_dr._petterson_corrigida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4373/modelo_-_mocao_catalao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4374/mocao_de_pesar__01_-_vitimas_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4375/modelo_de_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4376/mocao_de_pesar__02_-_dr._anwar_safatler_junior.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4377/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4378/15_ma_-_higor_-_leovil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4379/img_20210331_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_pastor_jorge.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4457/mocao_de_pesar_-_vitor_netto..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4460/mocao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4503/mocao_de_aplauso_-_desembargador_wilson_s._faiad.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4504/mocao_de_aplauso_-_pms_livia_e_messias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4505/mocao_de_aplausos_-_rodrigo_margon.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4507/mocao_de_aplausos_-_flavia_aires.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4508/mocao_de_pesar_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4540/mocao_de_pesar__01-2021_thiago_emanuel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4541/img_20210510_0002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4543/mocao_de_aplauso_cleuber_vaz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4544/mocao_de_aplausos_pm.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4546/mocao_de_aplausos_-_policiais_prf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4577/mocao_de_aplausos_19o_sessao_-_dia_dos_garis_-_18_05_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4578/mocao_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4579/mocao_de_aplausos_-_policiais_prf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4580/mocao_de_aplausos_19o_sessao_-_colegio_estadual_-_18_05_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4581/mocao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4621/mocao_de_aplausos_-_02-_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4625/mocao_de_pesar__02-2021_valdete_da_cisterna.doc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4667/mocao_sessao_22..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4668/mocao_de_aplauso_-_terno_de_gongo_do_prego.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4669/mocao_de_pesar_-_gleice.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4670/mocao_de_pesar_pedro_albino.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4673/mocao_de_pesar__gleice_martins.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4715/mocao_de_pesar_dorivan_-_ver_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4716/mocao_sessao_24._pdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4887/mocao_de_repudio_se_seg._publica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4917/mocao_de_aplausos_-_graciela_beatriz_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4942/mocao_de_aplausos_oab_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4943/mocao_de_pesar_luis_carlos_evangelista.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4976/mocao_de_aplausos_-_inhorico_pereira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5030/mocao_de_aplauso_-_vitor_baden_power.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5031/mocao_de_aplauso_-_fernando_goulart.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5032/mocao_de_aplauso_-_ruiter_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5225/sae_20_anos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5226/mocao_de_aplausos_dep_fed_major_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5227/mocao_de_pesar__03_-_dr._aguinaldo_goncalves_mesquita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5228/mocao_de_pesar__02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5242/mocao_de_pesar_dr_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5321/mocao_de_aplausos_-_sr_eduardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5322/mocao_de_aplausos_-_sra._joziele_dias_henrique.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5364/mocao_de_aplauso_-_jioao_pedro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5365/mocao_de_aplausos_02-2021_valdemes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5485/img_20211103_0004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5486/img_20211103_0003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5487/mocao_de_aplausos_03-2021_nildo_bento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5509/mocao_de_pesar_odemir.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5510/mocao_de_pesar_iris.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5511/mocao_de_pesar_professora_dalva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5536/mocao_de_aplauso_-_professores_do_sesi-senai.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5537/mocao_de_pesar__04_-__odemir_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5565/mocao_alynne_lara_de_souza.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5566/mocao_neuza_ferreira_e_aline_fleury.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5567/mocao_policiais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5596/mocao_de_aplausos_dep_fed_glaustin.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4262/proj_de_decreto_legislativo_no02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4429/projeto_de_decreto_lesgislativo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4430/projeto_de_decreto_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4509/pdl_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4545/projeto_de_decreto_no_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4548/pdl_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4549/pdl_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4583/pdl_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4598/projeto_de_decreto_no_10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4672/projeto_de_decreto_legislativo_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4680/projeto_de_decreto_legislativo_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4681/projeto_de_decreto_legislativo_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4706/projeto_de_decreto_legislativo_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4717/projeto_de_decreto_legislativo_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4758/projeto_de_decreto_no16-21_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4886/projeto_de_decreto_legislativo_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4891/pd_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4928/projeto_de_decreto_legislativo_no_19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4952/projeto_de_decreto_legislativo_no_20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4977/pdl_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4979/projeto_de_decreto_legislativo_n22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5279/projeto_de_decreto_legislativo_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5281/pdl_24_-_sargento_anisio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5325/pdl_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5343/projeto_de_decreto_legislativo_n26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5344/projeto_de_decreto_legislativo_n27.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5354/projeto_de_decreto_legislativo_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5385/projeto_de_decreto_legislativo_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5387/projeto_de_decreto_legislativo_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5395/projeto_de_decreto_legislativo_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5400/projeto_de_decreto_legislativo_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5403/projeto_de_decreto_legislativo_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5408/projeto_de_decreto_legislativo_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5415/medalha_honra_ao_merito_prof_jamil_barbosa_-_prof._marcia_-_25_10_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5416/projeto_de_decreto_legislativo_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5418/titulo_de_cidadao_catalano_02-2021_pastor_ramao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5420/projeto_de_decreto_legislativo_no_38-20210001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5425/projeto_de_decreto_legislativo_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5426/projeto_de_decreto_legislativo_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5427/projeto_de_decreto_legislativo_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5428/projeto_de_decreto_legislativo_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5429/projeto_de_decreto_legislativo_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5430/projeto_de_decreto_legislativo_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5431/pdl_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5432/projeto_de_decreto_legislativo_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5433/projeto_de_decreto_legislativo_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5434/projeto_de_decreto_legislativo_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5435/projeto_de_decreto_legislativo_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5436/projeto_de_decreto_legislativo_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5437/projeto_de_decreto_legislativo_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5438/projeto_de_decreto_legislativo_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5439/projeto_de_decreto_legislativo_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5441/projeto_de_decreto_legislativo_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5442/projeto_de_decreto_legislativo_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5443/projeto_de_decreto_legislativo_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5444/projeto_de_decreto_legislativo_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5445/projeto_de_decreto_legislativo_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5446/projeto_de_decreto_legislativo_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5447/projeto_de_decreto_legislativo_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5448/projeto_de_decreto_legislativo_no_61-20210001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5449/merito_e_bravura_bombeiro_valerio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5450/pdl_no63-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5451/pdl_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5453/pdl_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5474/projeto_de_decreto_legislativo_no_66-202120211104.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5475/projeto_de_decreto_legislativo_no_67-202120211104.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5476/projeto_de_decreto_legislativo_no_68-202120211104.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5626/projeto_de_decreto_legislativo_n_69-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5627/projeto_de_decreto_legislativo_n_70-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4050/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4051/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4052/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4104/proj_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4105/proj_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4112/pl_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_de_lei_n08.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4116/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4117/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4139/projeto_de_lei_n_11_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_n_12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4177/projeto_de_lei_n_14.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4178/projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_no_16_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4202/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4223/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4224/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4225/pl_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4226/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4255/proj_de_lei_n22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4257/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4258/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4259/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4260/pl_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4325/pl_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4326/pl_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_de_lei_no29.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4331/pl_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4332/pl_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4338/pl_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_lei_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4405/projeto_de_lei__-_comina_sancoes_ao_descumprimento_da_ordem_de_prioridade_na_vacinacao_contra_a_covid-19_assim_definida_em_lei_ou_ato_normativo_federal_estadual_ou_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4461/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4462/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4463/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4506/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4547/pl_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4591/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4622/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4628/projeto_de_lei_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4630/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4632/projeto_de_lei_no_47-21.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4633/projeto_de_lei_no_48-21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4634/projeto_de_lei_no_49-21.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4631/projeto_de_lei_no_50-21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4671/projeto_de_lei_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4674/pl_n52_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4675/projeto_de_lei_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4676/pl_n54_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4677/pl_n55_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4678/pl_n56_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4679/projeto_de_lei_no_57.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4682/projeto_de_lei_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4683/projeto_de_lei_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4719/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4863/projeto_de_lei_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4865/pl_no_63-2021_0001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4888/projeto_de_lei_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4889/projeto_de_lei_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4890/pl_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4920/projeto_de_lei_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4921/pl_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4948/projeto_de_lei_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4950/projeto_de_lei_no_70.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4951/projeto_de_lei_no_71.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4953/projeto_de_lei_no_72.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4954/projeto_de_lei_no_73.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4978/projeto_de_lei_74-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4980/projeto_de_lei_no_75-2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5005/projeto_lei_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5007/pl_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5008/pl_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5009/projeto_de_lei_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5183/projeto_de_lei_n_80-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5184/projeto_de_lei_n_81-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5185/projeto_de_lei_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5235/projeto_de_lei_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5243/projeto_de_lei_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5244/projeto_de_lei_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5280/pl_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5341/projeto_de_lei_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5342/projeto_de_lei_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5352/pl_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5384/projeto_de_lei_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5412/projeto_de_lei_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5454/pl_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5455/projeto_de_lei_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5456/projeto_de_lei_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5458/projeto_de_lei_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5488/projeto_de_lei_no9620211108.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5512/projeto_de_lei_no_97-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5513/projeto_de_lei_no_98-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5538/projeto_de_lei_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5539/projeto_de_lei_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5540/projeto_de_lei_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5541/projeto_de_lei_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5569/projeto_de_lei_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5570/projeto_de_lei_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5571/projeto_de_lei_no105-2021_protocolar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5572/projeto_de_lei_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5597/projeto_de_lei_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5598/projeto_de_lei_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5599/projeto_de_lei_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5600/projeto_de_lei_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5601/projeto_de_lei_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5602/projeto_de_lei_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5603/projeto_de_lei_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5604/projeto_de_lei_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5622/projeto_de_lei_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5625/projeto_de_lei_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5628/pl_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5629/pl_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5630/pl_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4100/proj_de_lei_comp_no01.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4103/proj_de_lei_comp_n02.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4324/plc_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4333/plc_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4392/plc_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5006/plc_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5457/projeto_de_lei_complementar_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4115/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_de_resolucao_no02.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4756/proejto_de_resolucao_no_03-21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5207/projeto_de_resolucao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5623/projeto_de_resolucao_n_06.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4083/1_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4084/2_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4085/3_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4086/4_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4087/5_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4088/6_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4089/7_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4090/8_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4091/9_-_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4092/10_-_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4093/11_-_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4094/12_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4095/13_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4096/14_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4097/15_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4098/16_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4099/17_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4101/18_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4102/19_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4106/20_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4107/21_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4109/22_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4110/23_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4111/24_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4118/25_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4119/26_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4121/27_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4122/28_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4123/29_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4124/30_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4125/31_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4126/32_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4127/33_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4128/34_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4129/35_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4130/36_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4131/37_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4132/38_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4133/39_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4134/40_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4135/41_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4136/42_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4140/43_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4141/44_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4142/45_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4143/46_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4144/47_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4145/48-_vandeval.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4146/49_-_vandeval.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4147/50_-_jair_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4148/51_-_jair_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4149/52_-_jair_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4150/53_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4151/54_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4152/55_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4153/56_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4154/57_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4155/58_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4156/59_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4157/60_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4158/61_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4159/62_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4160/63_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4161/64_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4162/65_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4163/66_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4164/67_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4165/68_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4166/69_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4167/70_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4168/71_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4169/72_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4170/73_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4171/74_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4172/75_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4173/76_-_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4179/77_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4180/78_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4181/79_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4182/80_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4183/81_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4184/82_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4185/83_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4186/84_deusmar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4188/85_idelvan.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4189/86_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4190/87_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4191/88_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4192/89_deusmar.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4193/4a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4194/4a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4195/4a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4196/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4197/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4198/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4199/96_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4200/97_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4201/98_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4203/99_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4204/oficio_0220210215_15542554.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4205/oficio_0220210215_15532928.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4206/oficio_0220210215_15522557.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4207/5a_sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4208/cobertura_dos_exames_de_covid_pelo_prosaude.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4209/eestrada_campo_do_olaria_ao_arco_viario.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4210/106_req_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4211/req._07_-_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4212/req._08_-_limpeza_bosque_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4213/requerimento_canteiro.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4214/requerimento_mato_alto.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4215/requerimento_lampadas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4216/requerimento_-_recapeamento_asfaltivo_ipanema_-_01_03_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4217/requerimento_-_retorno_centro_de_castracao_-_01_03_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4218/requerimento_-_ajuda_custo_profissionais_da_educacao_-_23_02_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4219/04_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4220/03_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4221/requerimento9.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4222/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4227/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4228/5a_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4229/img_20210301_0004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4230/122_req_maciel_batalha.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4231/reforma_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4232/requerimento_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4233/requerimento_parcaes.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4234/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4235/127_req_cacula.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4236/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4237/requerimento11.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4238/req_130_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4239/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_bosque.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_pavimentacao_ruas_de_pires_belo_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento___esgoto_na_rua_barretos_bairro_progresso_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_parlamentar_pavimentacao_rua_orcalino_no_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4248/prioridade_na_vacinacao_para_os_dentistas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4249/criacao_da_cipa_na_profeitura.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_da_data_base_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4251/banheiros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4252/restauracao_da_rua.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4253/mata_burro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_e_anexos_-_sessao_ordinaria__5o.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4263/05_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4264/06_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4265/07_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_de_redutor_de_velocidade_go_330.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_lampadas_pl_2.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4269/req._09_-_estudo_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4270/req._10-_entrega_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_07_sessao_-_recapeamento_asfalto_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_07_sessao_-_soltura_peixes_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4273/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_016-2021_reforma_do_cmei_eva_francisca_de_mesquita.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_018-2021_pavimentacao_asfaltica_da_rua_03_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_017-2021__tapa_buraco_ou_recapeamento_na_avenida_do_luiz_ribeiro_horta_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4277/matadouro_municipal_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4278/praca_na_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4279/canalizacao_do_corrego_do_cacador.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4280/7a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4281/7a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4282/7a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4283/img_20210315_0005.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4284/img_20210315_0003.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4285/sessao_7_-_prioridade_na_vacinacao_para_policiais_e_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4286/sessao_7_faixa_elevada_na_raulina_-_de_frente_ao_universitario.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4287/sessao_7_recapeamento_da_rua_italia_-_vila_chaud.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4293/vacinas.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4294/bairro_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4295/rua_do_copacabana.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_praca.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_dimic.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_08_sessao_-_limpeza_parque_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4301/conclusao_da_avenida_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4302/8a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4303/8a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4304/8a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4305/sessao_8_-_prioridade_na_vacinacao_para_pacientes_de_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4306/sessao_8_recapeamento_da_rua_salustiano_oliveira_da_paz.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4307/sessao_8_troca_de_local_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4308/img_20210315_0002.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4309/img_20210315_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4313/requerimento_copacabana.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4314/requerimento_alvino.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4315/requerimento_09_sessao_-_lampadas_santa_terezinha_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4316/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4317/9a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4318/9a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4319/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4320/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4321/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4322/requerimento_10_sessao_-_postos_de_combustiveis_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4323/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4327/requerimento_canaleta.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4328/requerimento_esgoto.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4329/requerimento_placa.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4334/sessao_11_-_01-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4335/sessao_11_-_01-04-21_-_limpeza_da_rep_da_bica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4336/sessao_11_-_01-04-21_-_reabertura_do_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4337/requerimento_11o_sessao_-_recapeamento_asfalto_-_01_04_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4339/requerimento_-_recapeamento_rua_porto_nacional.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4340/214_higor_-_adib_-_meio_ambiente_-_sae.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4342/img20210329_14382520.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4344/216_-_jair.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4345/jair.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4346/218_luiz_-_enel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4347/requerimento_limpeza_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4348/requerimento_cep_rua_551.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4349/08_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4350/09_-_velomar_rios.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4351/requerimento_lampadas_fagundes_varella.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4352/requerimento_de_redutor_rua_mandaguari.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4353/requerimento_semaforo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4354/requerimento_019-2021_esgoto_pontal_norte_-_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4355/requerimento_020-2021_quadra_de_esporte_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4356/requerimento_021-2021__revitalizacao_praca_do_setor_universitario_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4357/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4358/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4359/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4360/req._12_-_recapeamento_asfaltico_da_av._l-1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4361/233_rosangela_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4362/requerimento_faixa_elevada_-_av._margon.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4363/requerimento_limpeza_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4364/requerimento_canaleta.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4365/psicoligo_da_famila.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4366/requerimento_dengue_drone.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4367/sessao_ordinaria_-_01-04_-_01.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4368/sessao_ordinaria_-_01-04_-_02.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4369/sessao_ordinaria_-_01-04_-_04.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4370/img_20210331_0003.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4371/img_20210331_0004.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4380/requerimento_12o_sessao_-_recapeamento_smtc_-_01_04_2021.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4381/requerimento_-_manutencao_praca_calixto_abrao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4382/requerimento_-_manutencao_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4383/requerimento_-_recapeamento_rua_serafim_da_silva_leao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4384/requerimento_exame_eletrocardiograma.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4385/requerimento_medico_neurologista.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4386/requerimento_ovos_de_pascoa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4387/requerimento_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4388/252_-_anisio_correto.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_004_-_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4393/255_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4394/256_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4396/img_20210416_0008.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4397/img_20210416_0005.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4398/img_20210416_0007.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4399/11_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4400/10_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4401/canalizacao_do_corrego_do_cacador.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4402/criacao_do_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4403/req._13_-_limpeza_de_lotes_baldios_-_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4404/requerimento_residencial_leblon.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4407/req._15_-_solicitar_rede_de_esgoto_-_r._salustiano_oliveira_paz_-_b._ipanema_2.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4408/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4409/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4410/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4411/requerimento_lampadas_cemiterio_sarv.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4412/requerimento_rua_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4413/requerimento__escrituras_sarv.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4414/requerimento_024-2021_iluminacao_morrinho_do_sao_joao_-__-_copia.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4415/requerimento_022-2021_iluminacao_praca_pontal_norte_-_.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4416/requerimento_023-2021_semaforo_para_pedestres_caixa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4417/requerimento_-_canaleta.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4418/requerimento_-_limpeza_da_praca.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4419/requerimento_-_manutencao_da_praca_-_bairro_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4420/13a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4421/13a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4422/13a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4423/sessao_13_limpeza_na_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4424/sessao_13_-_20-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4425/sessao_13_-_20-04-21_-_reabertura_do_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4426/requerimento_banheiros_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4427/requerimento_13o_sessao_-_smtc_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4433/fazenda_ferreira.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4434/rua_lum.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4435/reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4437/requerimento_quebra_molas_na_rua_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_limpeza_rua_iberica_evelina_nour_ii.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4440/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4441/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_mato_alto.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4444/requerimento_semaforo_lamartine.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4445/sessao_14_-_20-04-21_-_convidar_presidente_do_comite_de_combate_ao_covid.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4446/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_das_americas_-_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4447/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_1__bairro_copacabana_2.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4448/hospital_veterinario.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4449/requerimento_14o_sessao_-_recapeamento_asfalto_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4450/14a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4451/requerimento_15o_sessao_-_limpeza_bairro_pontal_norte_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4452/requerimento_15o_sessao_-_ponte_comunidade_mandaguary_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4453/requerimento_-_limpeza_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4454/requerimento_-_manutencao_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4455/requerimento_sinalizacao_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4456/requerimento_rocagem_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4464/requerimento_dados_de_inquilino.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4465/requerimento_tapa_buraco_posto_comboio.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4466/requerimento_tapa_buraco_posto_rua_a.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4467/313_-_rosangela_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4468/314_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4469/315_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4470/316_-_deusmar_corrigida_ubs_cristina_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4471/construcao_de_calcadas_na_rua_alan_mori.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4472/318_-_deusmar_ubs_maria_carolina.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4473/academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_025-2021_rotatoria_copacabana_-_.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_026-2021_patrolamento_contendas.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_027-2021_cacamba_de_lixo_br_050_km_252_-__-_copia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4477/323_-_idelvan.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4478/img_20210503_0004.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4479/325_-_idelvan.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4480/16a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4481/16a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4482/16a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4483/17a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4484/requerimento_-_esportes_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4485/requerimento_-_praca_monsenhor_sousa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4486/requerimento_-_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4487/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4488/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4489/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4490/requerimento_limpezadecampo_piresbelo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4491/requerimento_canaleta_ipanema.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4492/requerimento_limpezapraca_liberdademargon.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_feixaelevada_vilaerondina.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_pump_track.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_academia.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_limpeza_cemiterio_sarv.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_16o_sessao_-_recapeamento_asfalto_-_04_05_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_16o_sessao_-_smtc_-_04_05_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_17o_sessao_-_smtc_-_04_05_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_redutor_de_velocidade_av._espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_redutor_de_velocidade_av._anhanguera.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_rocagem_condominio_parque_imperial.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4510/req._19_-_faixa_elevada_adisgo_-_copia_2.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4511/req._20_-_redutor_de_velocidade_avenida_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4512/18_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4513/18_sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4514/18_sessao_ordinaria_-_claudio_lima_03.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4515/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4516/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4517/requerimento_18o_sessao_-_limpeza_morro_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4518/requerimento_18o_sessao_-_iluminacao_saida_para_goiandira.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4519/requerimento_030-2021_ciclovia_chacaras_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4520/requerimento_029-2021_mataburros_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4521/requerimento_028-2021_ponte_ribeirao_-_.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4522/requerimento_009_-_limpeza_do_lote_no_bairro_bolanger.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4523/requerimento_007_-_faixa_de_pedestre_elevada_na_patotinha.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4524/requerimento_008_-_sinalizacao_na_rua_tamoios.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4525/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4526/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4527/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4528/solicitacao_de_pavimentacao_no_povoado_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4529/reforma_da_ubs_maria_carolina_de_mesquita_netto_10052021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4530/img_20210510_0001.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4531/img_20210510_0003.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4532/requerimento_exame_papanicolau.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4533/requerimento_praca_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4534/requerimento_marmitas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_acao_tapaburaco.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4536/requerimento_banheiros_obras.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_semaforos.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4538/12_-_roselma_lucchese.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4539/13_-_valdemes_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4542/requerimento_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4550/requerimento_limpeza_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_lampadas_parque_buritis.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4552/img_20210517_0002.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4553/img_20210517_0003.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4554/img_20210517_0001.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4586/385_-_maciel_batalha.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_redutores_develocidade.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_19o_sessao_-_recapeamento_asfalto_-_18_05_2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_19o_sessao_-_iluminacao_praca_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_031-2021_sinalizacao_de_transito_copacabana.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_033-2021_mataburros_contendas.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_032-2021_base_de_apoio_da_pmgo_-_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_ruas_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_patrolamento_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4564/requerimento_programa_da_planta.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4565/19_sessao_ordinaria_-_claudio_lima_03.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4566/19_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4567/19_sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4568/reservatorio_de_agua_no_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4569/recapeamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4570/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4571/solicitacao_de_rede_de_esgoto_no_bairro_tres_cruzes.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4572/solicitacao_de_pavimentacao_no_povoado_da_cisterna17052021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4573/requerimento_-_limpeza_de_lotes_paineiras.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4574/req._22_-_solicitar_retirada_de_arvore_-_margon_i.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4575/req._21_-_limpeza_de_lote.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4576/14_-_vanderlan_cardoso.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_reparacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4587/sessao_20_-_25-05-21_-_recomposicao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4588/sessao_20_-_25-05-21_-_limpeza_do_parque_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4589/sessao_20_-_25-05-21_-_limpeza_da_rua_07_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4590/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4592/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4593/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4594/img_20210524_0001.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4595/img_20210524_0002.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_20o_sessao_-_limpeza_arvores_maria_amelia_-_25_05_2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4597/requerimento_20o_sessao_-_limpeza_av_portal_do_lago_2.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4599/requerimento_20o_sessao_-_revitalizacao_av_goias_-_24_05_2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4600/requerimento_limpeza_canteiro_av._goias.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4601/421_anisio.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_museu_-_fotos.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_rocagem__rua_2012.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_redutor_de_velocidade_rua_cedro.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4606/20a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4607/20a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4608/20a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_034-2021_revitalizacao_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_036-2021_sinalizacao_vilage_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_035-2021_patrolamento_morro_agudo_.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_monsenhor__1_1.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_reis_sinaleiro.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4614/req._23_-_estudo_tecnico_instalacao_de_semaforo_na_av.raulina_fonseca_pachoal.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4615/requerimento_012_-_coletor_de_lixo_clean_master..pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4616/requerimento_010_-_avenida_ouvidor_castelo_ll_redutor__de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4617/requerimento_011_-_reforma_ou_substituicao_dos_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4618/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4619/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4620/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4623/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4624/lixeiras_mon_senhor.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4626/requerimento_atulizado.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4627/req_maciel_batalha.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4635/faixa_elevada_av._goias.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4636/rede_de_esgoto_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4637/sinalizacao_bairro_dona_almerinda.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_sinalizacao_bairro_leblon.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_medico_hematologista.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_marmitas_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4641/sessao_21_-_01-06-21_-_reorganizacao_da_entrega_da_cesta.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4642/sessao_21_-_01-06-21_-_substituicao_do_s_dutos_da_jose_saturnino_de_castro.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4643/sessao_21_-_01-06-21_-_recuperacao_do_morrinho.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4644/requerimento_22o_sessao_-_smtc_estacionamento_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4645/requerimento_22o_sessao_-_campanhas_educativa_violencia_sexual.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4646/22a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4647/22a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4648/requerimento_lampadas_santo_antonio_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4649/requerimento_limpeza_ruas_estrela.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4650/requerimento_construcao_de_praca_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4651/img_20210607_0001.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4652/img_20210607_0002.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_no_463_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_no_464_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_no_465_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_-----_castracao_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_-----_reforma_da_ubs_cristina_de_cassia-evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_----_recapeamento_rua_do_estrela_e_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4659/faixa_de_pedestre_elevada_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_-_asfalto_bairro_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_-_recapeamento_rua_ana_luiza.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4662/15_-_velomar_rios.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_01_sessao_22..pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4664/praca_do_anhanguera_.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4665/requerimento_no_475_rosangela.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4666/requerimento_no_476_rosangela.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4684/sessao_ordinaria_-_claudio_lima_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4685/sessao_ordinaria_-_claudio_lima_represa_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_24o_sessao_-_recapeamento_asfalto_22_06_2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_24o_sessao_-_secretaria_meio_ambiente_22_06_2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4688/img_20210621_0001.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4689/img_20210621_0003.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4690/req_rosangela_smtc.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4691/req_rosangela_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4692/requerimento_42-2021_revitalizacao_da_represa_do_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4693/requerimento_40-2021_revitalizacao_do_campo_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4694/requerimento_041-2021_reforma_do_posto_policial_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4695/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4696/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4697/requerimento_no_490_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4698/requerimento_ponte_da_fazenda_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4699/requerimento_ver_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_vb-11.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4701/casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4702/posto_de_saude_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_019_-_silas_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_016_-_redutor_de_velocidade_avenida_belo_horizonte_e_rua_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_017_-_sinalizacao_na_avenida_belo_horizonte_e_na_rua_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4710/sessao_24_-_22-06-21_-_limpeza_de_lotes_no_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4711/asfaltemento_da_rua_carolina_vaz.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4712/recapeamento_da_rua_madre_esperanca_garrido.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4713/16_-_enel.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4714/duplicacao_da_rua_salustiano_da_paz_.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4718/requerimento_507.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4721/requerimento_limpeza_rua_orcalino.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4722/quadra_esportes_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4723/retirada_de_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_25o_sessao_-_recapeamento_asfalto_29_06_2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4725/25a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4726/sessao_ordinaria__25o_-_terreno_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4727/25a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4728/duplicacao_da_rua_salustiano_da_paz_28062021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4730/img_20210628_0001.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4731/img_20210628_0002.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_limpeza_fundo_do_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_asfalto_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_quadra_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_043-2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_044-2021_lampadas_cisterna.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_045-2021_patrolamento_estrada_cisterna-custodia.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4738/requerimento_022_-_bruno_evangelista.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4739/requerimento_021_-_ivan_rodrigues_iluminacao_amilton_costa.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4740/requerimento_019_-_silas_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4741/req._28_-_solicitar_retirada_de_arvore_-_margon_i.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4742/req._30_-_solicitar_contratacao_de_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4743/req._29_-_solicitar_recapeamento_na_av._l-1_no_bairro_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4744/requerimento_25o_sessao_-_complexo_esportivo_vila_mutirao_29_06_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4867/possibilidade_de_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4868/reforma_da_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4869/img_20210802_0001.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4870/img_20210802_0002.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4871/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4872/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4873/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4874/26a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4875/26a_sessao_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4876/26a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4877/requerimento_046-2021_travessia_elevada_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_048-2021_ponte_da_custodia.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_047-2021_recapeamento_av_luiz_ribeiro_horta.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_medico_neurologista_1.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4882/requerimento_no_547-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_no_548-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_no_549-2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4885/req._31_-_estudo_tecnico_instalacao_de__redutor_de_velocidade_bairro_sao_joao_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4892/requerimento_27o_sessao_-_recapeamento_asfalto_10_08_2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4893/requerimento_27o_sessao_-_hemocentro_reforma_10_08_2021.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4894/img_20210809_0001.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4895/requerimento_sinalizacao_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4896/requerimento_iluminacao_quadra_macauba.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4897/requerimento_sinalizacao_av._cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4898/27a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4899/27a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4900/27a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_asfalto_copacabana.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4902/requerimento_lampadas_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4903/requerimento_051-2021_estradas_da_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4904/requerimento_050_-2021_recapeamento_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_049-2021_lixeira_praca_anwar_safatle.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4906/17_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4907/18_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4912/req._32_-_redutor_ou_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4913/req._33_-_construcao_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_025-_colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_024_-_sinalizacao_de_uma_faixa_de_carga_e_descarga_na_avenida_sao_joao_-_sessao_27a.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_023_-_sinalizacao_na_rua_orcalino_no_bairro_paineiras_-_sessao_27a.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4918/solicitacao_de_realizacao_de_casamentos_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4919/requerimento_-_recapeamento_ruas_2010_e_2011.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4922/requerimento_placa_de_animais.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4923/requerimento_exame_holter.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4924/requerimento_passarela.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4925/requerimento_052_-2021_sentido_da_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4926/requerimento_053-2021_estradas_do_tambioco.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4927/requerimento_054-2021_iluminacao_do_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4929/28a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4930/28a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4931/requerimento_586_.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4932/requerimento_587.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4933/requerimento_026_-_colocacao_de_4_quatro_bracos_e_lampadas_nos_postes_que_ja_estao_fixados_na_rua_15_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4934/requerimento_027__-_limpeza_de_frente_clube_de_tenis_na_rua_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4935/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4936/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4937/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4938/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia16082021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4939/cascalho_cisterna.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4940/asfalto_cisterna.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_596.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4944/solicitacao_de_instalacao_de_camera_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4945/patrolamento_na_regiao_do_pirapitinga_do_chagas.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_ponte_babionia.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4947/img_20210816_0001.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4949/requerimento_ala_especifica_para_pacientes_oncologicos_no_hosp_reg..pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4955/requerimento_056-2021_limpeza_loteamento_paqueta.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4956/requerimento_057-2021_iluminacao_led_represa_do_clube_do_povo_.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4957/requerimento_055_-2021_policiamento_24h_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4958/requerimento_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4959/requerimento_tapa_buraco_av._cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4960/requerimento_iluminacao_av._santo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4961/requerimento_29o_sessao_-_revitalizacao_quadra_sao_joao_24_08_2021.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4962/requerimento_29o_sessao_-_faixa_elevada_igreja_do_veu_24_08_2021.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4963/requerimento_29o_sessao_-_faixa_elevada_represa_clube_do_povo_24_08_2021.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4964/re3q._limpeza_das_areas_pau_brasil_e_andiroba.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4965/req._patrolamento_na_fazenda_babilonia_e_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4966/lotes_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4967/tapa_buraco_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4968/29_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4969/29a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4970/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4972/img_20210824_0001.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_rogerio_projeto.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_asfalto_jd._paraiso.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_iluminacao_quadra.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4981/sinalizacao_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4982/limpeza_portal_do_lago_l.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4983/requerimento_rosangela_.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4984/req._34_-_troca_de_lampada_rua_31_no_315_-_vila_margon.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4985/requerimento_30o-_banco_de_racao_e_medicamentos_31_08_2021.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4986/requerimento_30o_sessao_-_area_de_lazer_monsenhor_souza_-_31_08_2021.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4987/requerimento_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4988/requerimento_estrada_da_mumbuca.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4989/requerimento_programa_idoso_-_computador.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4990/requerimento_059-2021_cameras_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4991/requerimento_058-2021_reforma_e_ativacao_da_ubs_da_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4992/requerimento_060_-2021_tapa_buracos_rua_perambuco.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4993/faixa_elevada_para_pedestre.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4994/faixa_de_pedestres_em_frente_a_abrasce_kids_e_escola_olho_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4995/limpeza_de_terreno_no_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4996/requerimento_028_-_manutenncao_dos_postes_de_energia_no_calcadao_da_secretaria_do_meio_ambiente_na_av_dr._lamartine.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4997/requerimento_-_campo_de_futebol_alberto_mendes.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4998/30_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4999/30_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5000/conclusao_da_av._nicolau_abrao_.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5001/requerimento_faixa_de_pedestre_elevada_ubsf.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5002/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5004/img_20210831_0001.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5010/img_20210908_0002.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_31o_sessao_-_cameras_de_video_monitoramento_-_03_09_2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_31o_sessao_-_faixa_elevada_represa_clube_do_povo_09_09_2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5013/req._iluminacao_da_praca_emanoel.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_construcao_de_rede_pluvial_no_paineiras.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5015/31a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5016/31a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5017/31a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5018/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5019/construcao_de_calcadas_na_rua_alan_mori_01.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5020/requerimento_2021_cacamba_de_lixo_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5021/requerimento_2021_cacamba_de_lixo_patotinha.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5022/requerimento_2021_estacionamento_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5023/cascalhamento_cisterna.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5024/requerimento__arvores_frutiferas.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5025/requerimento__esporte_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5026/requerimento__carro_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5027/19-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5028/20-_luis_severo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5029/requerimento__ver._gilmar_iluminacao_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5033/requerimento_rosangela.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5199/requerimento__sinalizacao_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5200/requerimento__caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5201/requerimento__unidade_de_saude_dr_paulo_de_tarso.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5202/requerimento_32o_sessao_-_recapeamento_asfalto_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5203/requerimento_32o_sessao_-_redutor_de_velocidade_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5204/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5205/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5206/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5208/limpeza_represa.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5209/requerimento_abrir_rua_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5210/semaforo_na_avenida_20_de_agosto_com__ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5211/mao_unica_na_rua_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5212/requerimento_-_instalacao_de_lixeira_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5213/requerimento_-_bairro_paneiras.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5214/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5215/req._39_-_solicita_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5216/32_sessao_ordinaria_-_03.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5217/32_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5221/reforma_da_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5222/rua_italia.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5223/iluminacao_do_trevo_da_al._vanessa.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5224/21_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5229/32_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5230/requerimento__limpeza_caps.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5231/requerimento_2021_campanha_educativa_do_transito.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5232/requerimento_2021_estradas__go-sarv.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5233/requerimento_2021_sinalizacao_de_transito_copacabana.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5234/requerimento_33o_sessao_-_recapeamento_asfalto_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5236/requerimento_33o_sessao_-_rua_de_lazer_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5237/33_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5238/mata-burros.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5239/lixeiras_na_represa.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5240/sinalizacao_das_ruas_do_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5241/img_20210921_0002.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5284/continuidade_de_avenida.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5285/requerimento__asfalto_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5286/requerimento__sinalizacao_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5287/requerimento__sinalizacao_faixa_hospital_nasr_fayad.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5288/img_20210927_0002.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5289/img_20210927_0001.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5290/img_20210927_0003.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5291/34_sessao_ordinaria_-_03.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5292/34_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5293/34_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5294/recapeamendo_da_av.goias.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5295/programa_ver_melhor_.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5296/requerimento_2021_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5297/requerimento_2021_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5298/requerimento_2021_sinalizacao_de_depressao_na_av_anhaguera.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5299/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5300/req._39_-_solicita_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5301/requerimento_canaleta_27-09.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5302/requerimento_limpeza_27-09.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5303/requerimento_praca_calixto_abrao.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5304/requerimento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5305/requerimento_34o_sessao_-_forro_da_terceira_idade_28_09_2021.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5306/req_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5307/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5308/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5309/req._reparos_na_calcada_no_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5310/req._42_-_solicitar_levantamento_de_custo_junto_ao_secretario_de_saude_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5311/req._41_-_troca_de_lampada_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5312/requerimento_2021__revitalizacao_praca_do_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5313/requerimento__muro_ccpa.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5314/requerimento__lampadas_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5315/requerimento_redutor_de_velocidade_av._guanabara.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5316/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5317/requerimento_2021_iluminacao_led_represa_do_clube_do_povo_.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5318/sinalizacao_bairros.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5319/requerimento_35_sessao_-_postos_de_combustiveis_-_30_09_2021.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5320/requerimento_35o_sessao_-_meio_fio_-_vila_uniao_30_09_2021.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5323/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5324/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5326/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5327/requerimento_01_1.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5328/requerimento__semafaro_rua_moises_salmomao.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5329/requerimento__limpeza_geral_rua_k.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5330/requerimento__entrega_de_leite_gratuito.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5331/ligacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5332/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5333/requerimento_36o_sessao_-_limpeza_fontes_-_05_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5334/requerimento_36o_sessao_-_secretaria_de_educacao_-_retorno_aulas_-_05_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5335/canteiro_central_na_rua_a.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5336/sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5337/22_-_enel.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5338/requer._sinalizacao_no_quebra_molas_na_rua_uruguai.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5339/img_20211004_0002.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5340/img_20211004_0001.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5345/sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5346/sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5347/sessao_ordinaria_-_claudio_lima_03.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5348/requerimento__placa_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5349/requerimento_sec._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5350/requerimento_recapeamento_eldorado.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5351/requerimento_recapeamento_av._tiradentes.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5353/rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5355/img_20211018_0001.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5356/req._45_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_cruzamento_da_rua_sao_vicente_do_araguaia_com_a_avenida_leopoldo_evangelista_da_rocha_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5357/requerimento_38o_sessao_-_procon_-_internet_-_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5358/requerimento_38o_sessao_-_iluminacao_quadra_multirao.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5359/requerimento_2021_recapeamento_r2012_paineiras.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5360/requerimento_2021_recapeamento_r_das_orquideas_primavera.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5361/requerimento_2021__reforma_cmei_eva_francisca_mesquita.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5362/requerimento_01calcada_legal.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5363/req._solicitacao_de_lixeiras_em_todas_as_pracasareas_verdes.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5366/requerimento__campanha_educativa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5367/requerimento__academia_ar_livre_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5368/requerimento__recolhimento_pneus.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5369/requerimento_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5370/req._44_-_solicitar_compra_emergencial_dos_medicamentos_carvegilol_de_125_mg_e_clivavida_de_30_e_60_mg..pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5371/sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5372/requerimento_02_sinalizacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5373/quebra_mola_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5374/asfalto_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5375/fiscalizacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5376/requerimento_manutencao_praca_eldorado.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5377/requerimento_37o_sessao_-_infraestrutura_mureta_protecao_estrada_de_ferro_-_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5378/requerimento_37o_sessao_-_clinica_veterinaria_-_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5379/requerimento_029_-_manutencao_da_rede_de_agua_em_santo_antonio_do_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5380/requerimento_30_senhor_nelson_faiad.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5381/img_20211018_0002.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5382/refoma_do_muro_da_comunidade_cisterna_e_morro_agudo_.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5383/req._solicitacao_de_implementacao_de_bueiro_da_rua_cristovao_colombo.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5386/requerimento_2021__reforma_do_caps.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5388/requerimento_2021_mataburros_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5389/requerimento_2021__reforma_da_ubs_pires_belo_1.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5390/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5391/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5392/esgoto_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5393/requerimento_calcada_represa_monsenhor_de_souza.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5394/requerimento_cobertura_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5396/requerimento_39o_sessao_-_poste_iluminacao_david_bike_-_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5397/requerimento_39o_sessao_-_iluminacao_morrinho_santo_antonio_-26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5398/requerimento_01_solicitacao_de_cacamba.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5399/requerimento_02_cascalhamento_fazenda_sao_dominfgos.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5401/requerimento_03_recapeamento_rua_97_com_103.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5402/requer._faixa_de_pedestre_na_rua_da_escola_wison_da_paixao.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5404/23_-_rodrigo_margon_-_sae.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5405/24_-_rafael_machado_-_clear_master.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5406/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5407/solicitacao_do_redutor_de_velocidade_na_20_agosto_.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5409/img_20211025_0001.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5410/req._46_-_solicita_troca_de_lampadas_queimadas_da_quadra_de_esporte_do_setor_universitario_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5411/requerimento_pires_belo_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5413/requerimento_faixa_elevada_belo_h.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5414/sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5417/requerimento_dispenser_de_alcool_em_gel.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5419/requerimento_sinalizacao_rua_flamarion_mori.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5421/requerimento_40o_sessao_-_infraeestrutura_-_erosao_bairro_tres_cruzes_-_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5422/requerimento_40o_sessao_-_asfalto_-_paineiras_-_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5423/requerimento_rosangela.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5424/mata-burros.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5440/sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5459/lixo.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5460/policiamento_parque.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5461/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5462/requerimento_2021__reforma_campo_de_futebol_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5463/requerimento_2021_recapeamento_av_maria_isabel_leblon.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5464/requerimento_04_drenagem_rua_97_com_103.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5465/requerimento_03_solicitacao_de_cacamba.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5466/requerimento_01_solicitacao_de_rotatoriasinalizacao.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5467/requerimento_41o_sessao_-_secretaria_meio_ambiente_04_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5468/requerimento_41o_sessao_-_smtc_creche_aeroporto_-_04_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5469/requerimento__limpeza_camara.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5470/requerimento__energia_solar.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5471/requerimento__estacionamento_camara.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5472/img_20211103_0002.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5473/img_20211103_0001.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5477/req._47_-_recapeamento_asfaltico_na_rua_ataides_rios_sobrino_no_bairro_maria_amelia_i.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5478/requerimento_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5479/41_sessao_ordinaria_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5480/requerimento_-_faixa_de_elevacao.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5481/41_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5482/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais_01.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5483/solicitacao_de_radar_na_av.20_de_agosto_01.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5484/25_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5489/asfalto.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5490/tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5491/requerimento_42o_sessao_-_energia_maria_amelia_02_-_08_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5492/requerimento_42o_sessao_-_smtc_creche_jardim_catalao_-_08_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5493/requerimento_2021_recapeamento_av_maria_marcelina_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5494/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5495/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5496/requerimento_cacamba_rua_serafim.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5497/requerimento_medico_coloproctologista.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5498/requerimento_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5499/requerimento_01_bebedouro_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5500/requerimento_03_cascalhamento_fazenda_sao_dominfgos.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5501/requerimento_02_iluminacao_represa_monsenhor_-.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5502/recapeamento_do_bairro_jardim_dos_ipes_.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5503/recapeamento_da_av._goias_no_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5504/requerimento_-_asfaltamento_da_rua.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5505/requerimento_radar.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5506/requer._faixa_de_pedestre_b._sao_jose.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5507/req._47_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_rua_ataides_rios_sobrinho_-_b._maria_amelia_i_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5508/req_rosangela.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5514/tapa-buraco_avenida.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5515/agua_sarv.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5516/guardas_transito.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5517/requerimento_sinalizacao_rua_bouganville.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5518/requerimento_lampadas_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5519/requerimento_escrituras_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5520/img_20211112_0001.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5521/img_20211112_0002.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5522/requerimento_043__-_limpeza_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5523/requerimento_043_-_faixa_de_pedestre_elevada_na_rua_orcalino_m._da_silva_primo_no474_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5524/requerimento_043_-_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5525/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5526/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5527/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5528/requerimento_monitoramento_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5529/requerimento_01_solicitacao_de_cacamba_fazenda_dos_casados.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5530/requerimento_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5531/requerimento_restauracao_ponte.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5532/requerimento_43o_sessao_-_atendimento_odontologico_-_16_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5533/req._50_-_saldo_de_fundo_de_caixa.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5534/reuer._recapeamento_na_rua_madre_esperanca_garrido.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5535/recapeamento_da_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5542/requerimento_044_-_manutencao_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5543/requerimento_044_-_vistoria_de_dedetizacao_em_todo_bairro_conquista..pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5544/requerimento_044_-_arborizacao_do_canteiro_central_na_avenida_a_entre_residencial_cidade_jardim_e_o_residencial_jardim_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5545/requerimento_planta_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5546/requerimento_lampadas_feira_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5547/requerimento_banheiros_quimicos_feira_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5548/img_20211122_0002.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5549/img_20211122_0001.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5550/img_20211122_0003.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5551/requerimento_goinfra.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5552/requerimento_semaforo-providencias.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5553/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5554/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5555/requer._nivelamento_asfaltico_no_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5556/requer._solicitacao_de_semaforo_na_av._cristiano_aires_com_rua_dr._prates.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5557/requerimento_2021_revitalizacao_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5558/requerimento_2021_revitalizacao_praca_do_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5559/requerimento_2021_travessia_elevada_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5560/requerimento_44o_sessao_-_revitalizacao_rua_do_lazer_23_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5561/requerimento_manutencao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5562/requerimento_-_implantacao_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5563/construcao_de_praca_na_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5564/lampadas_represa_bica.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5573/requerimento_01_solicitacao_de_iluminacao__da_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5574/requerimento_03_manutencao_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5575/requerimento_02_solicitacao_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5576/limpeza_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5577/avenida_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5578/centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5579/requerimento_lampadas_ruas_805_e_806.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5580/requerimento_quebra_molas_na_rua_paralelo_1.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5581/requerimento__rocagem_av._maria_marcelina.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5582/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5583/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5584/req._54_-_solicita_troca_de_lampada_queimadas_no_interior_da_praca_da_vila_liberdade_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5585/img_20211129_0003.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5586/img_20211129_0002.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5587/img_20211129_0001.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5588/requerimento_2021_recapeamento_av_castelo_branco_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5589/requerimento_2021_recapeamento_av_espirito_santo_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5590/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5591/requerimento_recapeamento_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5592/requerimento_faixa_elevada_farmacia_droga_rio.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5593/requerimento_45o_sessao_-_varricao_ruas_30_11_2020.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5594/requerimento_45o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_30_11_2020.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5595/recapeamento_da_bairro_paineiras_29112021.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5621/requerimento_07-12.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4866/projeto_de__emenda_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5624/projeto_de_emenda_a_lei_organica_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4432/emenda_aditiva_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4459/emenda_supressiva_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4720/emenda_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4261/veto_integral_ao_autografo_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5605/emenda_anisio.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5606/emenda_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5607/emenda_caca_lucio.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5608/emenda_cleuber.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5609/emenda_deusmar.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5610/emenda_gimar.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5611/emenda_idelvan.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5612/emenda_luiz_socorro.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5613/emenda_maciel_batalha_1.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5614/emenda_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5615/emenda_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5616/emenda_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5617/emenda_rosangela.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5618/emenda_vandeval.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5619/emenda_cacula.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5620/emenda_higor_1.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8651/ata_da_13a_sessao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8652/ata_da_16a_sessao_ordinaria_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4082/mocao_de_pesar_1_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4114/mp_2_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4120/mp_3_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4174/ma_4_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4288/mp_rodrigao_-_tenente_adelson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4289/mp_rodrigao_-_silvio_eutalio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4341/mocao_de_pesar_-_romilda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4343/mp_-_cleuber_-_pastor_jesus.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4372/9_ma_luiz_-_dr._petterson_corrigida.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4373/modelo_-_mocao_catalao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4374/mocao_de_pesar__01_-_vitimas_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4375/modelo_de_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4376/mocao_de_pesar__02_-_dr._anwar_safatler_junior.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4377/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4378/15_ma_-_higor_-_leovil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4379/img_20210331_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_pastor_jorge.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4457/mocao_de_pesar_-_vitor_netto..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4460/mocao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4503/mocao_de_aplauso_-_desembargador_wilson_s._faiad.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4504/mocao_de_aplauso_-_pms_livia_e_messias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4505/mocao_de_aplausos_-_rodrigo_margon.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4507/mocao_de_aplausos_-_flavia_aires.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4508/mocao_de_pesar_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4540/mocao_de_pesar__01-2021_thiago_emanuel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4541/img_20210510_0002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4543/mocao_de_aplauso_cleuber_vaz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4544/mocao_de_aplausos_pm.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4546/mocao_de_aplausos_-_policiais_prf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4577/mocao_de_aplausos_19o_sessao_-_dia_dos_garis_-_18_05_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4578/mocao_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4579/mocao_de_aplausos_-_policiais_prf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4580/mocao_de_aplausos_19o_sessao_-_colegio_estadual_-_18_05_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4581/mocao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4621/mocao_de_aplausos_-_02-_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4625/mocao_de_pesar__02-2021_valdete_da_cisterna.doc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4667/mocao_sessao_22..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4668/mocao_de_aplauso_-_terno_de_gongo_do_prego.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4669/mocao_de_pesar_-_gleice.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4670/mocao_de_pesar_pedro_albino.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4673/mocao_de_pesar__gleice_martins.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4715/mocao_de_pesar_dorivan_-_ver_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4716/mocao_sessao_24._pdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4887/mocao_de_repudio_se_seg._publica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4917/mocao_de_aplausos_-_graciela_beatriz_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4942/mocao_de_aplausos_oab_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4943/mocao_de_pesar_luis_carlos_evangelista.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4976/mocao_de_aplausos_-_inhorico_pereira_da_costa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5030/mocao_de_aplauso_-_vitor_baden_power.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5031/mocao_de_aplauso_-_fernando_goulart.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5032/mocao_de_aplauso_-_ruiter_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5225/sae_20_anos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5226/mocao_de_aplausos_dep_fed_major_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5227/mocao_de_pesar__03_-_dr._aguinaldo_goncalves_mesquita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5228/mocao_de_pesar__02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5242/mocao_de_pesar_dr_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5321/mocao_de_aplausos_-_sr_eduardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5322/mocao_de_aplausos_-_sra._joziele_dias_henrique.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5364/mocao_de_aplauso_-_jioao_pedro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5365/mocao_de_aplausos_02-2021_valdemes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5485/img_20211103_0004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5486/img_20211103_0003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5487/mocao_de_aplausos_03-2021_nildo_bento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5509/mocao_de_pesar_odemir.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5510/mocao_de_pesar_iris.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5511/mocao_de_pesar_professora_dalva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5536/mocao_de_aplauso_-_professores_do_sesi-senai.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5537/mocao_de_pesar__04_-__odemir_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5565/mocao_alynne_lara_de_souza.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5566/mocao_neuza_ferreira_e_aline_fleury.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5567/mocao_policiais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5596/mocao_de_aplausos_dep_fed_glaustin.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4262/proj_de_decreto_legislativo_no02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4429/projeto_de_decreto_lesgislativo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4430/projeto_de_decreto_legislativo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4509/pdl_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4545/projeto_de_decreto_no_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4548/pdl_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4549/pdl_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4583/pdl_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4598/projeto_de_decreto_no_10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4672/projeto_de_decreto_legislativo_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4680/projeto_de_decreto_legislativo_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4681/projeto_de_decreto_legislativo_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4706/projeto_de_decreto_legislativo_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4717/projeto_de_decreto_legislativo_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4758/projeto_de_decreto_no16-21_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4886/projeto_de_decreto_legislativo_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4891/pd_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4928/projeto_de_decreto_legislativo_no_19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4952/projeto_de_decreto_legislativo_no_20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4977/pdl_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4979/projeto_de_decreto_legislativo_n22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5279/projeto_de_decreto_legislativo_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5281/pdl_24_-_sargento_anisio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5325/pdl_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5343/projeto_de_decreto_legislativo_n26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5344/projeto_de_decreto_legislativo_n27.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5354/projeto_de_decreto_legislativo_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5385/projeto_de_decreto_legislativo_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5387/projeto_de_decreto_legislativo_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5395/projeto_de_decreto_legislativo_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5400/projeto_de_decreto_legislativo_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5403/projeto_de_decreto_legislativo_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5408/projeto_de_decreto_legislativo_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5415/medalha_honra_ao_merito_prof_jamil_barbosa_-_prof._marcia_-_25_10_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5416/projeto_de_decreto_legislativo_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5418/titulo_de_cidadao_catalano_02-2021_pastor_ramao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5420/projeto_de_decreto_legislativo_no_38-20210001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5425/projeto_de_decreto_legislativo_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5426/projeto_de_decreto_legislativo_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5427/projeto_de_decreto_legislativo_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5428/projeto_de_decreto_legislativo_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5429/projeto_de_decreto_legislativo_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5430/projeto_de_decreto_legislativo_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5431/pdl_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5432/projeto_de_decreto_legislativo_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5433/projeto_de_decreto_legislativo_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5434/projeto_de_decreto_legislativo_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5435/projeto_de_decreto_legislativo_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5436/projeto_de_decreto_legislativo_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5437/projeto_de_decreto_legislativo_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5438/projeto_de_decreto_legislativo_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5439/projeto_de_decreto_legislativo_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5441/projeto_de_decreto_legislativo_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5442/projeto_de_decreto_legislativo_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5443/projeto_de_decreto_legislativo_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5444/projeto_de_decreto_legislativo_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5445/projeto_de_decreto_legislativo_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5446/projeto_de_decreto_legislativo_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5447/projeto_de_decreto_legislativo_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5448/projeto_de_decreto_legislativo_no_61-20210001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5449/merito_e_bravura_bombeiro_valerio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5450/pdl_no63-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5451/pdl_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5453/pdl_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5474/projeto_de_decreto_legislativo_no_66-202120211104.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5475/projeto_de_decreto_legislativo_no_67-202120211104.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5476/projeto_de_decreto_legislativo_no_68-202120211104.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5626/projeto_de_decreto_legislativo_n_69-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5627/projeto_de_decreto_legislativo_n_70-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4050/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4051/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4052/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4104/proj_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4105/proj_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4112/pl_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_de_lei_n08.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4116/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4117/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4139/projeto_de_lei_n_11_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_n_12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4177/projeto_de_lei_n_14.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4178/projeto_de_lei_n_15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_no_16_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4202/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4223/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4224/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4225/pl_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4226/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4255/proj_de_lei_n22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4257/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4258/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4259/projeto_de_lei_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4260/pl_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4325/pl_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4326/pl_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_de_lei_no29.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4331/pl_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4332/pl_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4338/pl_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_lei_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4405/projeto_de_lei__-_comina_sancoes_ao_descumprimento_da_ordem_de_prioridade_na_vacinacao_contra_a_covid-19_assim_definida_em_lei_ou_ato_normativo_federal_estadual_ou_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4461/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4462/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4463/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4506/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4547/pl_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4591/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4622/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4628/projeto_de_lei_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4629/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4630/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4632/projeto_de_lei_no_47-21.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4633/projeto_de_lei_no_48-21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4634/projeto_de_lei_no_49-21.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4631/projeto_de_lei_no_50-21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4671/projeto_de_lei_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4674/pl_n52_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4675/projeto_de_lei_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4676/pl_n54_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4677/pl_n55_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4678/pl_n56_-_2021_.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4679/projeto_de_lei_no_57.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4682/projeto_de_lei_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4683/projeto_de_lei_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4719/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4863/projeto_de_lei_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4864/projeto_de_lei_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4865/pl_no_63-2021_0001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4888/projeto_de_lei_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4889/projeto_de_lei_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4890/pl_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4920/projeto_de_lei_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4921/pl_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4948/projeto_de_lei_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4950/projeto_de_lei_no_70.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4951/projeto_de_lei_no_71.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4953/projeto_de_lei_no_72.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4954/projeto_de_lei_no_73.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4978/projeto_de_lei_74-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4980/projeto_de_lei_no_75-2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5005/projeto_lei_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5007/pl_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5008/pl_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5009/projeto_de_lei_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5183/projeto_de_lei_n_80-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5184/projeto_de_lei_n_81-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5185/projeto_de_lei_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5235/projeto_de_lei_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5243/projeto_de_lei_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5244/projeto_de_lei_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5280/pl_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5341/projeto_de_lei_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5342/projeto_de_lei_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5352/pl_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5384/projeto_de_lei_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5412/projeto_de_lei_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5454/pl_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5455/projeto_de_lei_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5456/projeto_de_lei_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5458/projeto_de_lei_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5488/projeto_de_lei_no9620211108.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5512/projeto_de_lei_no_97-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5513/projeto_de_lei_no_98-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5538/projeto_de_lei_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5539/projeto_de_lei_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5540/projeto_de_lei_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5541/projeto_de_lei_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5569/projeto_de_lei_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5570/projeto_de_lei_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5571/projeto_de_lei_no105-2021_protocolar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5572/projeto_de_lei_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5597/projeto_de_lei_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5598/projeto_de_lei_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5599/projeto_de_lei_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5600/projeto_de_lei_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5601/projeto_de_lei_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5602/projeto_de_lei_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5603/projeto_de_lei_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5604/projeto_de_lei_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5622/projeto_de_lei_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5625/projeto_de_lei_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5628/pl_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5629/pl_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5630/pl_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4100/proj_de_lei_comp_no01.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4103/proj_de_lei_comp_n02.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4324/plc_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4333/plc_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4392/plc_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5006/plc_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5457/projeto_de_lei_complementar_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4115/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_de_resolucao_no02.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4756/proejto_de_resolucao_no_03-21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5207/projeto_de_resolucao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5623/projeto_de_resolucao_n_06.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4083/1_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4084/2_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4085/3_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4086/4_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4087/5_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4088/6_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4089/7_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4090/8_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4091/9_-_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4092/10_-_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4093/11_-_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4094/12_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4095/13_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4096/14_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4097/15_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4098/16_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4099/17_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4101/18_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4102/19_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4106/20_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4107/21_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4109/22_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4110/23_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4111/24_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4118/25_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4119/26_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4121/27_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4122/28_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4123/29_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4124/30_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4125/31_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4126/32_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4127/33_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4128/34_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4129/35_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4130/36_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4131/37_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4132/38_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4133/39_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4134/40_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4135/41_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4136/42_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4140/43_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4141/44_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4142/45_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4143/46_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4144/47_-_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4145/48-_vandeval.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4146/49_-_vandeval.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4147/50_-_jair_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4148/51_-_jair_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4149/52_-_jair_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4150/53_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4151/54_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4152/55_-_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4153/56_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4154/57_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4155/58_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4156/59_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4157/60_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4158/61_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4159/62_-_deusmar.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4160/63_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4161/64_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4162/65_-_cacula.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4163/66_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4164/67_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4165/68_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4166/69_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4167/70_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4168/71_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4169/72_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4170/73_-_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4171/74_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4172/75_-_higor_bueno.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4173/76_-_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4179/77_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4180/78_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4181/79_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4182/80_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4183/81_-_cleuber.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4184/82_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4185/83_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4186/84_deusmar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4188/85_idelvan.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4189/86_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4190/87_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4191/88_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4192/89_deusmar.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4193/4a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4194/4a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4195/4a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4196/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4197/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4198/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4199/96_-_kaka.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4200/97_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4201/98_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4203/99_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4204/oficio_0220210215_15542554.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4205/oficio_0220210215_15532928.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4206/oficio_0220210215_15522557.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4207/5a_sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4208/cobertura_dos_exames_de_covid_pelo_prosaude.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4209/eestrada_campo_do_olaria_ao_arco_viario.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4210/106_req_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4211/req._07_-_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4212/req._08_-_limpeza_bosque_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4213/requerimento_canteiro.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4214/requerimento_mato_alto.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4215/requerimento_lampadas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4216/requerimento_-_recapeamento_asfaltivo_ipanema_-_01_03_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4217/requerimento_-_retorno_centro_de_castracao_-_01_03_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4218/requerimento_-_ajuda_custo_profissionais_da_educacao_-_23_02_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4219/04_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4220/03_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4221/requerimento9.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4222/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4227/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4228/5a_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4229/img_20210301_0004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4230/122_req_maciel_batalha.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4231/reforma_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4232/requerimento_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4233/requerimento_parcaes.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4234/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4235/127_req_cacula.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4236/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4237/requerimento11.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4238/req_130_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4239/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_bosque.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_pavimentacao_ruas_de_pires_belo_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento___esgoto_na_rua_barretos_bairro_progresso_.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_parlamentar_pavimentacao_rua_orcalino_no_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4248/prioridade_na_vacinacao_para_os_dentistas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4249/criacao_da_cipa_na_profeitura.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_da_data_base_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4251/banheiros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4252/restauracao_da_rua.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4253/mata_burro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_e_anexos_-_sessao_ordinaria__5o.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4263/05_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4264/06_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4265/07_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_de_redutor_de_velocidade_go_330.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_lampadas_pl_2.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4269/req._09_-_estudo_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4270/req._10-_entrega_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_07_sessao_-_recapeamento_asfalto_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_07_sessao_-_soltura_peixes_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4273/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_016-2021_reforma_do_cmei_eva_francisca_de_mesquita.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_018-2021_pavimentacao_asfaltica_da_rua_03_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_017-2021__tapa_buraco_ou_recapeamento_na_avenida_do_luiz_ribeiro_horta_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4277/matadouro_municipal_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4278/praca_na_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4279/canalizacao_do_corrego_do_cacador.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4280/7a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4281/7a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4282/7a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4283/img_20210315_0005.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4284/img_20210315_0003.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4285/sessao_7_-_prioridade_na_vacinacao_para_policiais_e_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4286/sessao_7_faixa_elevada_na_raulina_-_de_frente_ao_universitario.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4287/sessao_7_recapeamento_da_rua_italia_-_vila_chaud.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4293/vacinas.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4294/bairro_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4295/rua_do_copacabana.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_praca.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_dimic.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_08_sessao_-_limpeza_parque_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4301/conclusao_da_avenida_nicolau_abrao.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4302/8a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4303/8a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4304/8a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4305/sessao_8_-_prioridade_na_vacinacao_para_pacientes_de_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4306/sessao_8_recapeamento_da_rua_salustiano_oliveira_da_paz.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4307/sessao_8_troca_de_local_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4308/img_20210315_0002.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4309/img_20210315_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4313/requerimento_copacabana.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4314/requerimento_alvino.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4315/requerimento_09_sessao_-_lampadas_santa_terezinha_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4316/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4317/9a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4318/9a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4319/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4320/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4321/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4322/requerimento_10_sessao_-_postos_de_combustiveis_-_15_03_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4323/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4327/requerimento_canaleta.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4328/requerimento_esgoto.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4329/requerimento_placa.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4334/sessao_11_-_01-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4335/sessao_11_-_01-04-21_-_limpeza_da_rep_da_bica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4336/sessao_11_-_01-04-21_-_reabertura_do_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4337/requerimento_11o_sessao_-_recapeamento_asfalto_-_01_04_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4339/requerimento_-_recapeamento_rua_porto_nacional.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4340/214_higor_-_adib_-_meio_ambiente_-_sae.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4342/img20210329_14382520.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4344/216_-_jair.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4345/jair.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4346/218_luiz_-_enel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4347/requerimento_limpeza_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4348/requerimento_cep_rua_551.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4349/08_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4350/09_-_velomar_rios.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4351/requerimento_lampadas_fagundes_varella.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4352/requerimento_de_redutor_rua_mandaguari.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4353/requerimento_semaforo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4354/requerimento_019-2021_esgoto_pontal_norte_-_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4355/requerimento_020-2021_quadra_de_esporte_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4356/requerimento_021-2021__revitalizacao_praca_do_setor_universitario_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4357/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4358/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4359/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4360/req._12_-_recapeamento_asfaltico_da_av._l-1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4361/233_rosangela_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4362/requerimento_faixa_elevada_-_av._margon.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4363/requerimento_limpeza_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4364/requerimento_canaleta.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4365/psicoligo_da_famila.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4366/requerimento_dengue_drone.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4367/sessao_ordinaria_-_01-04_-_01.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4368/sessao_ordinaria_-_01-04_-_02.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4369/sessao_ordinaria_-_01-04_-_04.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4370/img_20210331_0003.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4371/img_20210331_0004.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4380/requerimento_12o_sessao_-_recapeamento_smtc_-_01_04_2021.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4381/requerimento_-_manutencao_praca_calixto_abrao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4382/requerimento_-_manutencao_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4383/requerimento_-_recapeamento_rua_serafim_da_silva_leao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4384/requerimento_exame_eletrocardiograma.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4385/requerimento_medico_neurologista.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4386/requerimento_ovos_de_pascoa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4387/requerimento_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4388/252_-_anisio_correto.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_004_-_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_005_-_sobre_a_rotatoria_proximo_ao_colegio_professora_zuzu.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4393/255_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4394/256_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4396/img_20210416_0008.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4397/img_20210416_0005.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4398/img_20210416_0007.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4399/11_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4400/10_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4401/canalizacao_do_corrego_do_cacador.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4402/criacao_do_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4403/req._13_-_limpeza_de_lotes_baldios_-_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4404/requerimento_residencial_leblon.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4407/req._15_-_solicitar_rede_de_esgoto_-_r._salustiano_oliveira_paz_-_b._ipanema_2.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4408/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4409/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4410/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4411/requerimento_lampadas_cemiterio_sarv.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4412/requerimento_rua_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4413/requerimento__escrituras_sarv.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4414/requerimento_024-2021_iluminacao_morrinho_do_sao_joao_-__-_copia.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4415/requerimento_022-2021_iluminacao_praca_pontal_norte_-_.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4416/requerimento_023-2021_semaforo_para_pedestres_caixa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4417/requerimento_-_canaleta.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4418/requerimento_-_limpeza_da_praca.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4419/requerimento_-_manutencao_da_praca_-_bairro_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4420/13a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4421/13a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4422/13a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4423/sessao_13_limpeza_na_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4424/sessao_13_-_20-04-21_-_vacinacao_contra_a_covid-19_aos_agentes_da_secretaria_municipal_de_meio_ambiente_e_da_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4425/sessao_13_-_20-04-21_-_reabertura_do_centro_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4426/requerimento_banheiros_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4427/requerimento_13o_sessao_-_smtc_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4433/fazenda_ferreira.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4434/rua_lum.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4435/reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4437/requerimento_quebra_molas_na_rua_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_limpeza_rua_iberica_evelina_nour_ii.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4440/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4441/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_mato_alto.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4444/requerimento_semaforo_lamartine.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4445/sessao_14_-_20-04-21_-_convidar_presidente_do_comite_de_combate_ao_covid.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4446/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_das_americas_-_bairro_das_americas.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4447/sessao_14_-_20-04-21_-_limpeza_dos_canteiros_centrais_da_avenida_1__bairro_copacabana_2.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4448/hospital_veterinario.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4449/requerimento_14o_sessao_-_recapeamento_asfalto_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4450/14a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4451/requerimento_15o_sessao_-_limpeza_bairro_pontal_norte_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4452/requerimento_15o_sessao_-_ponte_comunidade_mandaguary_-_19_04_2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4453/requerimento_-_limpeza_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4454/requerimento_-_manutencao_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4455/requerimento_sinalizacao_bairro_conquista.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4456/requerimento_rocagem_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4464/requerimento_dados_de_inquilino.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4465/requerimento_tapa_buraco_posto_comboio.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4466/requerimento_tapa_buraco_posto_rua_a.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4467/313_-_rosangela_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4468/314_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4469/315_-_rosangela.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4470/316_-_deusmar_corrigida_ubs_cristina_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4471/construcao_de_calcadas_na_rua_alan_mori.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4472/318_-_deusmar_ubs_maria_carolina.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4473/academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_025-2021_rotatoria_copacabana_-_.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_026-2021_patrolamento_contendas.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_027-2021_cacamba_de_lixo_br_050_km_252_-__-_copia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4477/323_-_idelvan.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4478/img_20210503_0004.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4479/325_-_idelvan.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4480/16a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4481/16a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4482/16a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4483/17a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4484/requerimento_-_esportes_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4485/requerimento_-_praca_monsenhor_sousa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4486/requerimento_-_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4487/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4488/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4489/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4490/requerimento_limpezadecampo_piresbelo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4491/requerimento_canaleta_ipanema.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4492/requerimento_limpezapraca_liberdademargon.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_feixaelevada_vilaerondina.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_pump_track.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_academia.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_limpeza_cemiterio_sarv.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_16o_sessao_-_recapeamento_asfalto_-_04_05_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_16o_sessao_-_smtc_-_04_05_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_17o_sessao_-_smtc_-_04_05_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_redutor_de_velocidade_av._espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_redutor_de_velocidade_av._anhanguera.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_rocagem_condominio_parque_imperial.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4510/req._19_-_faixa_elevada_adisgo_-_copia_2.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4511/req._20_-_redutor_de_velocidade_avenida_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4512/18_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4513/18_sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4514/18_sessao_ordinaria_-_claudio_lima_03.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4515/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4516/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4517/requerimento_18o_sessao_-_limpeza_morro_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4518/requerimento_18o_sessao_-_iluminacao_saida_para_goiandira.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4519/requerimento_030-2021_ciclovia_chacaras_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4520/requerimento_029-2021_mataburros_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4521/requerimento_028-2021_ponte_ribeirao_-_.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4522/requerimento_009_-_limpeza_do_lote_no_bairro_bolanger.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4523/requerimento_007_-_faixa_de_pedestre_elevada_na_patotinha.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4524/requerimento_008_-_sinalizacao_na_rua_tamoios.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4525/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4526/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4527/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4528/solicitacao_de_pavimentacao_no_povoado_da_cisterna.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4529/reforma_da_ubs_maria_carolina_de_mesquita_netto_10052021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4530/img_20210510_0001.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4531/img_20210510_0003.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4532/requerimento_exame_papanicolau.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4533/requerimento_praca_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4534/requerimento_marmitas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_acao_tapaburaco.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4536/requerimento_banheiros_obras.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_semaforos.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4538/12_-_roselma_lucchese.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4539/13_-_valdemes_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4542/requerimento_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4550/requerimento_limpeza_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_lampadas_parque_buritis.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4552/img_20210517_0002.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4553/img_20210517_0003.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4554/img_20210517_0001.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4586/385_-_maciel_batalha.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_redutores_develocidade.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_19o_sessao_-_recapeamento_asfalto_-_18_05_2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_19o_sessao_-_iluminacao_praca_do_estudante.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_031-2021_sinalizacao_de_transito_copacabana.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_033-2021_mataburros_contendas.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_032-2021_base_de_apoio_da_pmgo_-_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_ruas_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_patrolamento_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4564/requerimento_programa_da_planta.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4565/19_sessao_ordinaria_-_claudio_lima_03.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4566/19_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4567/19_sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4568/reservatorio_de_agua_no_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4569/recapeamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4570/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4571/solicitacao_de_rede_de_esgoto_no_bairro_tres_cruzes.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4572/solicitacao_de_pavimentacao_no_povoado_da_cisterna17052021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4573/requerimento_-_limpeza_de_lotes_paineiras.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4574/req._22_-_solicitar_retirada_de_arvore_-_margon_i.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4575/req._21_-_limpeza_de_lote.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4576/14_-_vanderlan_cardoso.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_reparacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4587/sessao_20_-_25-05-21_-_recomposicao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4588/sessao_20_-_25-05-21_-_limpeza_do_parque_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4589/sessao_20_-_25-05-21_-_limpeza_da_rua_07_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4590/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4592/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4593/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4594/img_20210524_0001.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4595/img_20210524_0002.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_20o_sessao_-_limpeza_arvores_maria_amelia_-_25_05_2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4597/requerimento_20o_sessao_-_limpeza_av_portal_do_lago_2.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4599/requerimento_20o_sessao_-_revitalizacao_av_goias_-_24_05_2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4600/requerimento_limpeza_canteiro_av._goias.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4601/421_anisio.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_museu_-_fotos.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_rocagem__rua_2012.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_redutor_de_velocidade_rua_cedro.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4606/20a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4607/20a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4608/20a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_034-2021_revitalizacao_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_036-2021_sinalizacao_vilage_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_035-2021_patrolamento_morro_agudo_.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_monsenhor__1_1.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_reis_sinaleiro.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4614/req._23_-_estudo_tecnico_instalacao_de_semaforo_na_av.raulina_fonseca_pachoal.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4615/requerimento_012_-_coletor_de_lixo_clean_master..pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4616/requerimento_010_-_avenida_ouvidor_castelo_ll_redutor__de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4617/requerimento_011_-_reforma_ou_substituicao_dos_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4618/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4619/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4620/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4623/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4624/lixeiras_mon_senhor.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4626/requerimento_atulizado.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4627/req_maciel_batalha.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4635/faixa_elevada_av._goias.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4636/rede_de_esgoto_vereda_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4637/sinalizacao_bairro_dona_almerinda.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_sinalizacao_bairro_leblon.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_medico_hematologista.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_marmitas_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4641/sessao_21_-_01-06-21_-_reorganizacao_da_entrega_da_cesta.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4642/sessao_21_-_01-06-21_-_substituicao_do_s_dutos_da_jose_saturnino_de_castro.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4643/sessao_21_-_01-06-21_-_recuperacao_do_morrinho.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4644/requerimento_22o_sessao_-_smtc_estacionamento_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4645/requerimento_22o_sessao_-_campanhas_educativa_violencia_sexual.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4646/22a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4647/22a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4648/requerimento_lampadas_santo_antonio_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4649/requerimento_limpeza_ruas_estrela.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4650/requerimento_construcao_de_praca_bairro_progresso.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4651/img_20210607_0001.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4652/img_20210607_0002.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_no_463_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_no_464_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_no_465_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_-----_castracao_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_-----_reforma_da_ubs_cristina_de_cassia-evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_----_recapeamento_rua_do_estrela_e_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4659/faixa_de_pedestre_elevada_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_-_asfalto_bairro_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_-_recapeamento_rua_ana_luiza.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4662/15_-_velomar_rios.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_01_sessao_22..pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4664/praca_do_anhanguera_.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4665/requerimento_no_475_rosangela.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4666/requerimento_no_476_rosangela.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4684/sessao_ordinaria_-_claudio_lima_morro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4685/sessao_ordinaria_-_claudio_lima_represa_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_24o_sessao_-_recapeamento_asfalto_22_06_2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_24o_sessao_-_secretaria_meio_ambiente_22_06_2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4688/img_20210621_0001.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4689/img_20210621_0003.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4690/req_rosangela_smtc.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4691/req_rosangela_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4692/requerimento_42-2021_revitalizacao_da_represa_do_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4693/requerimento_40-2021_revitalizacao_do_campo_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4694/requerimento_041-2021_reforma_do_posto_policial_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4695/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4696/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4697/requerimento_no_490_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4698/requerimento_ponte_da_fazenda_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4699/requerimento_ver_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_vb-11.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4701/casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4702/posto_de_saude_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_019_-_silas_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_016_-_redutor_de_velocidade_avenida_belo_horizonte_e_rua_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_017_-_sinalizacao_na_avenida_belo_horizonte_e_na_rua_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4710/sessao_24_-_22-06-21_-_limpeza_de_lotes_no_santa_helena_ii.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4711/asfaltemento_da_rua_carolina_vaz.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4712/recapeamento_da_rua_madre_esperanca_garrido.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4713/16_-_enel.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4714/duplicacao_da_rua_salustiano_da_paz_.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4718/requerimento_507.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4721/requerimento_limpeza_rua_orcalino.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4722/quadra_esportes_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4723/retirada_de_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_25o_sessao_-_recapeamento_asfalto_29_06_2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4725/25a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4726/sessao_ordinaria__25o_-_terreno_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4727/25a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4728/duplicacao_da_rua_salustiano_da_paz_28062021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4730/img_20210628_0001.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4731/img_20210628_0002.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_limpeza_fundo_do_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_asfalto_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_quadra_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_043-2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_044-2021_lampadas_cisterna.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_045-2021_patrolamento_estrada_cisterna-custodia.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4738/requerimento_022_-_bruno_evangelista.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4739/requerimento_021_-_ivan_rodrigues_iluminacao_amilton_costa.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4740/requerimento_019_-_silas_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4741/req._28_-_solicitar_retirada_de_arvore_-_margon_i.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4742/req._30_-_solicitar_contratacao_de_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4743/req._29_-_solicitar_recapeamento_na_av._l-1_no_bairro_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4744/requerimento_25o_sessao_-_complexo_esportivo_vila_mutirao_29_06_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4867/possibilidade_de_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4868/reforma_da_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4869/img_20210802_0001.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4870/img_20210802_0002.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4871/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4872/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4873/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4874/26a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4875/26a_sessao_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4876/26a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4877/requerimento_046-2021_travessia_elevada_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_048-2021_ponte_da_custodia.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_047-2021_recapeamento_av_luiz_ribeiro_horta.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_medico_neurologista_1.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4882/requerimento_no_547-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_no_548-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_no_549-2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4885/req._31_-_estudo_tecnico_instalacao_de__redutor_de_velocidade_bairro_sao_joao_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4892/requerimento_27o_sessao_-_recapeamento_asfalto_10_08_2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4893/requerimento_27o_sessao_-_hemocentro_reforma_10_08_2021.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4894/img_20210809_0001.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4895/requerimento_sinalizacao_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4896/requerimento_iluminacao_quadra_macauba.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4897/requerimento_sinalizacao_av._cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4898/27a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4899/27a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4900/27a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4901/requerimento_asfalto_copacabana.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4902/requerimento_lampadas_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4903/requerimento_051-2021_estradas_da_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4904/requerimento_050_-2021_recapeamento_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_049-2021_lixeira_praca_anwar_safatle.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4906/17_-_leonardo_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4907/18_-_adib_elias.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4912/req._32_-_redutor_ou_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4913/req._33_-_construcao_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_025-_colocacao_de_um_conteiner_de_lixo_na_rua_wiliam_faiad_..pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_024_-_sinalizacao_de_uma_faixa_de_carga_e_descarga_na_avenida_sao_joao_-_sessao_27a.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_023_-_sinalizacao_na_rua_orcalino_no_bairro_paineiras_-_sessao_27a.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4918/solicitacao_de_realizacao_de_casamentos_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4919/requerimento_-_recapeamento_ruas_2010_e_2011.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4922/requerimento_placa_de_animais.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4923/requerimento_exame_holter.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4924/requerimento_passarela.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4925/requerimento_052_-2021_sentido_da_rua_dos_boiadeiros.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4926/requerimento_053-2021_estradas_do_tambioco.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4927/requerimento_054-2021_iluminacao_do_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4929/28a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4930/28a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4931/requerimento_586_.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4932/requerimento_587.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4933/requerimento_026_-_colocacao_de_4_quatro_bracos_e_lampadas_nos_postes_que_ja_estao_fixados_na_rua_15_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4934/requerimento_027__-_limpeza_de_frente_clube_de_tenis_na_rua_do_contorno.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4935/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4936/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4937/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4938/duplicacao_da_av.ademar_ferrugem_com_anexo_de_ciclovia16082021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4939/cascalho_cisterna.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4940/asfalto_cisterna.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_596.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4944/solicitacao_de_instalacao_de_camera_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4945/patrolamento_na_regiao_do_pirapitinga_do_chagas.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_ponte_babionia.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4947/img_20210816_0001.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4949/requerimento_ala_especifica_para_pacientes_oncologicos_no_hosp_reg..pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4955/requerimento_056-2021_limpeza_loteamento_paqueta.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4956/requerimento_057-2021_iluminacao_led_represa_do_clube_do_povo_.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4957/requerimento_055_-2021_policiamento_24h_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4958/requerimento_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4959/requerimento_tapa_buraco_av._cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4960/requerimento_iluminacao_av._santo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4961/requerimento_29o_sessao_-_revitalizacao_quadra_sao_joao_24_08_2021.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4962/requerimento_29o_sessao_-_faixa_elevada_igreja_do_veu_24_08_2021.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4963/requerimento_29o_sessao_-_faixa_elevada_represa_clube_do_povo_24_08_2021.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4964/re3q._limpeza_das_areas_pau_brasil_e_andiroba.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4965/req._patrolamento_na_fazenda_babilonia_e_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4966/lotes_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4967/tapa_buraco_vila_maria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4968/29_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4969/29a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4970/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4972/img_20210824_0001.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_rogerio_projeto.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_asfalto_jd._paraiso.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_iluminacao_quadra.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4981/sinalizacao_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4982/limpeza_portal_do_lago_l.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4983/requerimento_rosangela_.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4984/req._34_-_troca_de_lampada_rua_31_no_315_-_vila_margon.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4985/requerimento_30o-_banco_de_racao_e_medicamentos_31_08_2021.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4986/requerimento_30o_sessao_-_area_de_lazer_monsenhor_souza_-_31_08_2021.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4987/requerimento_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4988/requerimento_estrada_da_mumbuca.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4989/requerimento_programa_idoso_-_computador.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4990/requerimento_059-2021_cameras_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4991/requerimento_058-2021_reforma_e_ativacao_da_ubs_da_pedra_branca.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4992/requerimento_060_-2021_tapa_buracos_rua_perambuco.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4993/faixa_elevada_para_pedestre.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4994/faixa_de_pedestres_em_frente_a_abrasce_kids_e_escola_olho_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4995/limpeza_de_terreno_no_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4996/requerimento_028_-_manutenncao_dos_postes_de_energia_no_calcadao_da_secretaria_do_meio_ambiente_na_av_dr._lamartine.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4997/requerimento_-_campo_de_futebol_alberto_mendes.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4998/30_sessao_-_01.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4999/30_sessao_-_02.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5000/conclusao_da_av._nicolau_abrao_.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5001/requerimento_faixa_de_pedestre_elevada_ubsf.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5002/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5004/img_20210831_0001.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5010/img_20210908_0002.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_31o_sessao_-_cameras_de_video_monitoramento_-_03_09_2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_31o_sessao_-_faixa_elevada_represa_clube_do_povo_09_09_2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5013/req._iluminacao_da_praca_emanoel.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_construcao_de_rede_pluvial_no_paineiras.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5015/31a_sessao_ordinaria_-_03_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5016/31a_sessao_ordinaria_-_01_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5017/31a_sessao_ordinaria_-_02_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5018/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5019/construcao_de_calcadas_na_rua_alan_mori_01.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5020/requerimento_2021_cacamba_de_lixo_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5021/requerimento_2021_cacamba_de_lixo_patotinha.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5022/requerimento_2021_estacionamento_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5023/cascalhamento_cisterna.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5024/requerimento__arvores_frutiferas.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5025/requerimento__esporte_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5026/requerimento__carro_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5027/19-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5028/20-_luis_severo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5029/requerimento__ver._gilmar_iluminacao_ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5033/requerimento_rosangela.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5199/requerimento__sinalizacao_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5200/requerimento__caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5201/requerimento__unidade_de_saude_dr_paulo_de_tarso.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5202/requerimento_32o_sessao_-_recapeamento_asfalto_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5203/requerimento_32o_sessao_-_redutor_de_velocidade_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5204/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5205/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5206/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5208/limpeza_represa.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5209/requerimento_abrir_rua_em_sarv.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5210/semaforo_na_avenida_20_de_agosto_com__ricardo_paranhos.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5211/mao_unica_na_rua_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5212/requerimento_-_instalacao_de_lixeira_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5213/requerimento_-_bairro_paneiras.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5214/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5215/req._39_-_solicita_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5216/32_sessao_ordinaria_-_03.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5217/32_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5221/reforma_da_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5222/rua_italia.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5223/iluminacao_do_trevo_da_al._vanessa.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5224/21_-_silas_tristao.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5229/32_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5230/requerimento__limpeza_caps.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5231/requerimento_2021_campanha_educativa_do_transito.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5232/requerimento_2021_estradas__go-sarv.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5233/requerimento_2021_sinalizacao_de_transito_copacabana.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5234/requerimento_33o_sessao_-_recapeamento_asfalto_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5236/requerimento_33o_sessao_-_rua_de_lazer_21_09_2021.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5237/33_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5238/mata-burros.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5239/lixeiras_na_represa.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5240/sinalizacao_das_ruas_do_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5241/img_20210921_0002.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5284/continuidade_de_avenida.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5285/requerimento__asfalto_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5286/requerimento__sinalizacao_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5287/requerimento__sinalizacao_faixa_hospital_nasr_fayad.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5288/img_20210927_0002.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5289/img_20210927_0001.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5290/img_20210927_0003.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5291/34_sessao_ordinaria_-_03.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5292/34_sessao_ordinaria_-_02.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5293/34_sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5294/recapeamendo_da_av.goias.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5295/programa_ver_melhor_.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5296/requerimento_2021_redutor_de_velocidade_bairro_estrela.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5297/requerimento_2021_revitalizacao_praca_ipanema.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5298/requerimento_2021_sinalizacao_de_depressao_na_av_anhaguera.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5299/req._40_-_solicita_sinalizacao_de_transito_-_jardim_brasilia.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5300/req._39_-_solicita_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5301/requerimento_canaleta_27-09.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5302/requerimento_limpeza_27-09.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5303/requerimento_praca_calixto_abrao.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5304/requerimento_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5305/requerimento_34o_sessao_-_forro_da_terceira_idade_28_09_2021.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5306/req_kaka_lucio.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5307/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5308/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5309/req._reparos_na_calcada_no_clube_do_povo.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5310/req._42_-_solicitar_levantamento_de_custo_junto_ao_secretario_de_saude_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5311/req._41_-_troca_de_lampada_pio_gomes.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5312/requerimento_2021__revitalizacao_praca_do_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5313/requerimento__muro_ccpa.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5314/requerimento__lampadas_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5315/requerimento_redutor_de_velocidade_av._guanabara.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5316/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5317/requerimento_2021_iluminacao_led_represa_do_clube_do_povo_.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5318/sinalizacao_bairros.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5319/requerimento_35_sessao_-_postos_de_combustiveis_-_30_09_2021.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5320/requerimento_35o_sessao_-_meio_fio_-_vila_uniao_30_09_2021.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5323/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5324/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5326/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5327/requerimento_01_1.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5328/requerimento__semafaro_rua_moises_salmomao.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5329/requerimento__limpeza_geral_rua_k.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5330/requerimento__entrega_de_leite_gratuito.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5331/ligacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5332/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5333/requerimento_36o_sessao_-_limpeza_fontes_-_05_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5334/requerimento_36o_sessao_-_secretaria_de_educacao_-_retorno_aulas_-_05_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5335/canteiro_central_na_rua_a.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5336/sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5337/22_-_enel.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5338/requer._sinalizacao_no_quebra_molas_na_rua_uruguai.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5339/img_20211004_0002.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5340/img_20211004_0001.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5345/sessao_ordinaria_-_claudio_lima_01.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5346/sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5347/sessao_ordinaria_-_claudio_lima_03.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5348/requerimento__placa_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5349/requerimento_sec._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5350/requerimento_recapeamento_eldorado.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5351/requerimento_recapeamento_av._tiradentes.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5353/rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5355/img_20211018_0001.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5356/req._45_-_solicita_um_estudo_tecnico_para_instalacao_de_semafaro_no_cruzamento_da_rua_sao_vicente_do_araguaia_com_a_avenida_leopoldo_evangelista_da_rocha_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5357/requerimento_38o_sessao_-_procon_-_internet_-_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5358/requerimento_38o_sessao_-_iluminacao_quadra_multirao.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5359/requerimento_2021_recapeamento_r2012_paineiras.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5360/requerimento_2021_recapeamento_r_das_orquideas_primavera.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5361/requerimento_2021__reforma_cmei_eva_francisca_mesquita.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5362/requerimento_01calcada_legal.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5363/req._solicitacao_de_lixeiras_em_todas_as_pracasareas_verdes.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5366/requerimento__campanha_educativa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5367/requerimento__academia_ar_livre_alvino_albino.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5368/requerimento__recolhimento_pneus.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5369/requerimento_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5370/req._44_-_solicitar_compra_emergencial_dos_medicamentos_carvegilol_de_125_mg_e_clivavida_de_30_e_60_mg..pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5371/sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5372/requerimento_02_sinalizacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5373/quebra_mola_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5374/asfalto_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5375/fiscalizacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5376/requerimento_manutencao_praca_eldorado.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5377/requerimento_37o_sessao_-_infraestrutura_mureta_protecao_estrada_de_ferro_-_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5378/requerimento_37o_sessao_-_clinica_veterinaria_-_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5379/requerimento_029_-_manutencao_da_rede_de_agua_em_santo_antonio_do_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5380/requerimento_30_senhor_nelson_faiad.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5381/img_20211018_0002.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5382/refoma_do_muro_da_comunidade_cisterna_e_morro_agudo_.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5383/req._solicitacao_de_implementacao_de_bueiro_da_rua_cristovao_colombo.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5386/requerimento_2021__reforma_do_caps.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5388/requerimento_2021_mataburros_anta_gorda.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5389/requerimento_2021__reforma_da_ubs_pires_belo_1.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5390/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5391/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5392/esgoto_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5393/requerimento_calcada_represa_monsenhor_de_souza.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5394/requerimento_cobertura_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5396/requerimento_39o_sessao_-_poste_iluminacao_david_bike_-_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5397/requerimento_39o_sessao_-_iluminacao_morrinho_santo_antonio_-26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5398/requerimento_01_solicitacao_de_cacamba.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5399/requerimento_02_cascalhamento_fazenda_sao_dominfgos.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5401/requerimento_03_recapeamento_rua_97_com_103.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5402/requer._faixa_de_pedestre_na_rua_da_escola_wison_da_paixao.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5404/23_-_rodrigo_margon_-_sae.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5405/24_-_rafael_machado_-_clear_master.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5406/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5407/solicitacao_do_redutor_de_velocidade_na_20_agosto_.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5409/img_20211025_0001.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5410/req._46_-_solicita_troca_de_lampadas_queimadas_da_quadra_de_esporte_do_setor_universitario_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5411/requerimento_pires_belo_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5413/requerimento_faixa_elevada_belo_h.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5414/sessao_ordinaria_-_01.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5417/requerimento_dispenser_de_alcool_em_gel.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5419/requerimento_sinalizacao_rua_flamarion_mori.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5421/requerimento_40o_sessao_-_infraeestrutura_-_erosao_bairro_tres_cruzes_-_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5422/requerimento_40o_sessao_-_asfalto_-_paineiras_-_26-10-2021.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5423/requerimento_rosangela.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5424/mata-burros.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5440/sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5459/lixo.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5460/policiamento_parque.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5461/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5462/requerimento_2021__reforma_campo_de_futebol_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5463/requerimento_2021_recapeamento_av_maria_isabel_leblon.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5464/requerimento_04_drenagem_rua_97_com_103.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5465/requerimento_03_solicitacao_de_cacamba.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5466/requerimento_01_solicitacao_de_rotatoriasinalizacao.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5467/requerimento_41o_sessao_-_secretaria_meio_ambiente_04_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5468/requerimento_41o_sessao_-_smtc_creche_aeroporto_-_04_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5469/requerimento__limpeza_camara.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5470/requerimento__energia_solar.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5471/requerimento__estacionamento_camara.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5472/img_20211103_0002.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5473/img_20211103_0001.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5477/req._47_-_recapeamento_asfaltico_na_rua_ataides_rios_sobrino_no_bairro_maria_amelia_i.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5478/requerimento_represa_da_bica.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5479/41_sessao_ordinaria_-_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5480/requerimento_-_faixa_de_elevacao.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5481/41_sessao_ordinaria_-_claudio_lima_02.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5482/solicitacao_de_comprovante_vacinal_no_ingresso_aos_orgao_publicos_municipais_01.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5483/solicitacao_de_radar_na_av.20_de_agosto_01.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5484/25_-_clayton_cesar.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5489/asfalto.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5490/tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5491/requerimento_42o_sessao_-_energia_maria_amelia_02_-_08_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5492/requerimento_42o_sessao_-_smtc_creche_jardim_catalao_-_08_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5493/requerimento_2021_recapeamento_av_maria_marcelina_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5494/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5495/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5496/requerimento_cacamba_rua_serafim.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5497/requerimento_medico_coloproctologista.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5498/requerimento_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5499/requerimento_01_bebedouro_monsenhor.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5500/requerimento_03_cascalhamento_fazenda_sao_dominfgos.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5501/requerimento_02_iluminacao_represa_monsenhor_-.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5502/recapeamento_do_bairro_jardim_dos_ipes_.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5503/recapeamento_da_av._goias_no_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5504/requerimento_-_asfaltamento_da_rua.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5505/requerimento_radar.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5506/requer._faixa_de_pedestre_b._sao_jose.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5507/req._47_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_rua_ataides_rios_sobrinho_-_b._maria_amelia_i_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5508/req_rosangela.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5514/tapa-buraco_avenida.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5515/agua_sarv.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5516/guardas_transito.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5517/requerimento_sinalizacao_rua_bouganville.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5518/requerimento_lampadas_morro_agudo.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5519/requerimento_escrituras_evelina_nour.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5520/img_20211112_0001.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5521/img_20211112_0002.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5522/requerimento_043__-_limpeza_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5523/requerimento_043_-_faixa_de_pedestre_elevada_na_rua_orcalino_m._da_silva_primo_no474_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5524/requerimento_043_-_a_regularizacao_de_passagem_entre_a_rua_da_resistencia_bairro_vale_do_sol_e_avenida_a_no_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5525/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5526/requerimento_2021_redutor_de_velocidade_-_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5527/requerimento_2021_implantacao_de_estacionamento_no_lado_esquerdo_da_rua_nilo_margon_vaz_no_centro.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5528/requerimento_monitoramento_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5529/requerimento_01_solicitacao_de_cacamba_fazenda_dos_casados.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5530/requerimento_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5531/requerimento_restauracao_ponte.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5532/requerimento_43o_sessao_-_atendimento_odontologico_-_16_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5533/req._50_-_saldo_de_fundo_de_caixa.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5534/reuer._recapeamento_na_rua_madre_esperanca_garrido.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5535/recapeamento_da_bairro_paineiras.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5542/requerimento_044_-_manutencao_da_escola_municipal_arminda_r._de_mesquita_na_regiao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5543/requerimento_044_-_vistoria_de_dedetizacao_em_todo_bairro_conquista..pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5544/requerimento_044_-_arborizacao_do_canteiro_central_na_avenida_a_entre_residencial_cidade_jardim_e_o_residencial_jardim_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5545/requerimento_planta_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5546/requerimento_lampadas_feira_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5547/requerimento_banheiros_quimicos_feira_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5548/img_20211122_0002.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5549/img_20211122_0001.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5550/img_20211122_0003.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5551/requerimento_goinfra.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5552/requerimento_semaforo-providencias.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5553/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5554/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5555/requer._nivelamento_asfaltico_no_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5556/requer._solicitacao_de_semaforo_na_av._cristiano_aires_com_rua_dr._prates.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5557/requerimento_2021_revitalizacao_parque_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5558/requerimento_2021_revitalizacao_praca_do_ipanema.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5559/requerimento_2021_travessia_elevada_rua_da_resistencia.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5560/requerimento_44o_sessao_-_revitalizacao_rua_do_lazer_23_11_2021.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5561/requerimento_manutencao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5562/requerimento_-_implantacao_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5563/construcao_de_praca_na_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5564/lampadas_represa_bica.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5573/requerimento_01_solicitacao_de_iluminacao__da_rua_augusto_silvestre.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5574/requerimento_03_manutencao_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5575/requerimento_02_solicitacao_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5576/limpeza_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5577/avenida_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5578/centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5579/requerimento_lampadas_ruas_805_e_806.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5580/requerimento_quebra_molas_na_rua_paralelo_1.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5581/requerimento__rocagem_av._maria_marcelina.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5582/req._53_-_solicita_limpeza_no_final_da_avenida_nicolau_-_bairro_santo_antonio_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5583/req._52_-_solicita_um_estudo_tecnico_para_recapeamento_asfatico_da_avenida_alcantara_de_oliveira_-_bairro_santa_terezinha_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5584/req._54_-_solicita_troca_de_lampada_queimadas_no_interior_da_praca_da_vila_liberdade_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5585/img_20211129_0003.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5586/img_20211129_0002.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5587/img_20211129_0001.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5588/requerimento_2021_recapeamento_av_castelo_branco_setor_universitario.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5589/requerimento_2021_recapeamento_av_espirito_santo_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5590/requerimento_2021_travessia_elevada_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5591/requerimento_recapeamento_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5592/requerimento_faixa_elevada_farmacia_droga_rio.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5593/requerimento_45o_sessao_-_varricao_ruas_30_11_2020.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5594/requerimento_45o_sessao_-_iluminacao_saida_goiandira_rio_vermelho_30_11_2020.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5595/recapeamento_da_bairro_paineiras_29112021.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5621/requerimento_07-12.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4866/projeto_de__emenda_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5624/projeto_de_emenda_a_lei_organica_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4432/emenda_aditiva_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4459/emenda_supressiva_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4720/emenda_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/4261/veto_integral_ao_autografo_de_lei_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5605/emenda_anisio.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5606/emenda_claudio_lima.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5607/emenda_caca_lucio.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5608/emenda_cleuber.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5609/emenda_deusmar.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5610/emenda_gimar.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5611/emenda_idelvan.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5612/emenda_luiz_socorro.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5613/emenda_maciel_batalha_1.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5614/emenda_marciel_tudo_caipira.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5615/emenda_ricardo_alisson.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5616/emenda_rodrigao.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5617/emenda_rosangela.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5618/emenda_vandeval.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5619/emenda_cacula.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/5620/emenda_higor_1.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8651/ata_da_13a_sessao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2021/8652/ata_da_16a_sessao_ordinaria_de_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="219.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="246.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>