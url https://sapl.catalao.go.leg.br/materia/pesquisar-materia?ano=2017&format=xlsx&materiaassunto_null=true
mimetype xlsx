--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -54,1968 +54,1968 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Rodrigão</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4839/pj_dec_leg_n01-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4839/pj_dec_leg_n01-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Sérgio Ricardo Caetano”.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4840/pj_dec_leg_n02-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4840/pj_dec_leg_n02-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5065/pj_dec_leg_n03-17_titulo_de_cidadao_armando_benedito_bianki_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5065/pj_dec_leg_n03-17_titulo_de_cidadao_armando_benedito_bianki_.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Dr. Armando Benedito Bianki”.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5071/pj_dec_leg_n04-17_titulo_de_cidadao_willian_charles_kieefer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5071/pj_dec_leg_n04-17_titulo_de_cidadao_willian_charles_kieefer.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano do Município de Catalão ao Sr. Willian Charles Kieffer e dá outras providências".</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cláudio Lima</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5087/pj_dec_leg_n05-17_titulo_de_cidadao_senador_ronaldo_caiado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5087/pj_dec_leg_n05-17_titulo_de_cidadao_senador_ronaldo_caiado.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Excelentísimo Senhor Senador Ronaldo Ramos Caiado, conhecido popularmente como 'Ronaldo Caiado', Senador da República".</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5105/pj_dec_leg_n06-17_titulo_de_cidadao_major_andre_luiz_de_carvalh.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5105/pj_dec_leg_n06-17_titulo_de_cidadao_major_andre_luiz_de_carvalh.pdf</t>
   </si>
   <si>
     <t>"Concede o título de cidadania catalana ao Sr. Major André Luiz de Carvalho, conhecido popularmente como 'Major Carvalho'."</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Daniel do Floresta</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5115/pj_dec_leg_n07-17_titulo_de_cidadao_simone_aparecida_borges_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5115/pj_dec_leg_n07-17_titulo_de_cidadao_simone_aparecida_borges_.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Sra. Simone Aparecida Borges de Araújo".</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marciel do Tudo Caipira</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5117/pj_dec_leg_n08-17_titulo_de_cidadao_claudio_silva_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5117/pj_dec_leg_n08-17_titulo_de_cidadao_claudio_silva_lima.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Cláudio Silva Lima, conhecido popularmente como 'Cláudio Lima', radialista e vereador desta cidade".</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5155/pj_dec_leg_n09-17_aprova_as_contas_de_gestao_do_poder_executivo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5155/pj_dec_leg_n09-17_aprova_as_contas_de_gestao_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Aprova as Contas de Gestão do Poder Executivo do Município de Catalão relativas aos meses de: Dezembro de 2005 - Balancete de dezembro de 2005 relativo a prestação de contas do Exercício de 2005; Dezembro de 2007 - Balancete de dezembro de 2007 relativo a prestação de contas do Exercício de 2007; e Dezembro de 2008 - Balancete de Dezembro de 2008 relativo a prestação de contas do Exercício 2008;</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5156/pj_dec_leg_n10-17_titulo_de_cidadao_lucas_tamandare_borges.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5156/pj_dec_leg_n10-17_titulo_de_cidadao_lucas_tamandare_borges.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Lucas Tamandaré Borges".</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5157/pj_dec_leg_n11-17_titulo_de_cidadao_marcos_da_ms_producoes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5157/pj_dec_leg_n11-17_titulo_de_cidadao_marcos_da_ms_producoes.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de cidadania Catalana ao Sr.  Marcos Antônio Batista dos Santos conhecido popularmente como 'Marcos da MS produções'."</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Caçula</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5160/pj_dec_leg_n12-17_titulo_de_cidadao_ver_silvinha.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5160/pj_dec_leg_n12-17_titulo_de_cidadao_ver_silvinha.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana à Sra. Silvia Aparecida Rosa - Vereadora Silvinha".</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Silvinha</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5161/pj_dec_leg_n13_e_14-17_titulo_de_cidadao_ver_cacula.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5161/pj_dec_leg_n13_e_14-17_titulo_de_cidadao_ver_cacula.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Helson Barbosa de Souza".</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5162/pj_dec_leg_n14-17_titulo_de_cidadao_2_sgt_cleuber_jose_vaz.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5162/pj_dec_leg_n14-17_titulo_de_cidadao_2_sgt_cleuber_jose_vaz.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. 2º Sargento Cleuber José Vaz".</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Sousa Filho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5163/pj_dec_leg_n15-17_titulo_de_cidadao_ruiter_antonio_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5163/pj_dec_leg_n15-17_titulo_de_cidadao_ruiter_antonio_silva.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Ruiter Antônio Silva".</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5164/pj_dec_leg_n16-17_titulo_de_cidadao_gabriel_tadeus_costa_junior.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5164/pj_dec_leg_n16-17_titulo_de_cidadao_gabriel_tadeus_costa_junior.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Gabriel Tadeu Costa Junior".</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5169/pj_dec_leg_n17-17_titulo_de_cidadao_silas_jose_tristao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5169/pj_dec_leg_n17-17_titulo_de_cidadao_silas_jose_tristao.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Silas José Tristão".</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5170/pj_dec_leg_n18-17_titulo_de_cidadao_luiz_pamonheiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5170/pj_dec_leg_n18-17_titulo_de_cidadao_luiz_pamonheiro.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano ao Sr. Luiz Socorro Moreira, conhecido popularmente como 'Luiz Pamonheiro'."</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Jair Humberto</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5172/pj_dec_leg_n19-17_titulo_de_cidadao_henerario_ciro_martins.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5172/pj_dec_leg_n19-17_titulo_de_cidadao_henerario_ciro_martins.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do título de cidadão honorário e dá outras providências". (Ciro Martins de Araújo)</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5173/pj_dec_leg_n20-17_titulo_de_cidadao_henrique_cesar_pereira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5173/pj_dec_leg_n20-17_titulo_de_cidadao_henrique_cesar_pereira.pdf</t>
   </si>
   <si>
     <t>"Concede o título de cidadão catalano ao Sr. Henrique César Pereira".</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5174/pj_dec_leg_n21-17_titulo_de_cidadao_claudio_braga_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5174/pj_dec_leg_n21-17_titulo_de_cidadao_claudio_braga_lima.pdf</t>
   </si>
   <si>
     <t>"Concede o título do cidadão catalno ao Sr. Cláudio Braga Lima".</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5180/pj_dec_leg_n22-17_titulo_de_cidadao_sonia_cristhine_charife_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5180/pj_dec_leg_n22-17_titulo_de_cidadao_sonia_cristhine_charife_.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana a Sra. Sônia Cristhine Charife de Araújo Machado".</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Cleuber Vaz</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5186/pj_dec_leg_n23-17_titulo_de_cidadao_adrianne_palmeira_de_olivei.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5186/pj_dec_leg_n23-17_titulo_de_cidadao_adrianne_palmeira_de_olivei.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadania Catalana a Sra. Adrianne Palmeira de Oliveira".</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Rosângela</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5190/pj_dec_leg_n24-17_titulo_de_cidadao_navio_leao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5190/pj_dec_leg_n24-17_titulo_de_cidadao_navio_leao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania ao Sr. Navio Rodrigues conhecido popularmente como 'Navio Leão'."</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5248/pj_dec_leg_n25-17_titulo_de_cidadao_carlos_renato_de_avila.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5248/pj_dec_leg_n25-17_titulo_de_cidadao_carlos_renato_de_avila.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Dr. Carlos Renato de Ávila Teixeira - Médico Oftalmologista."</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5253/pj_dec_leg_n26-17_titulo_de_cidadao_cicero_leonardo_neto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5253/pj_dec_leg_n26-17_titulo_de_cidadao_cicero_leonardo_neto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de cidadão catalano ao Sr. Cícero Leonardo Neto."</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5254/pj_dec_leg_n27-17_titulo_de_cidadao_jose_vaz_de_oliveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5254/pj_dec_leg_n27-17_titulo_de_cidadao_jose_vaz_de_oliveira.pdf</t>
   </si>
   <si>
     <t>"Concede o título de cidadão catalano ao Sr. José Vaz de Oliveira, conhecido popularmente como 'Zé Melo'."</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5258/pj_dec_leg_n28-17_titulo_de_cidadao_marly_jose_cardoso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5258/pj_dec_leg_n28-17_titulo_de_cidadao_marly_jose_cardoso.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadania a Sra. Marly José Cardoso Gonçalves conhecida como 'Marly Cardoso'."</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Adib Elias</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4808/pl_no_01-17_cria_a_coordenadoria_municipal_de_defesa_civil.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4808/pl_no_01-17_cria_a_coordenadoria_municipal_de_defesa_civil.pdf</t>
   </si>
   <si>
     <t>"Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Catalão, Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4809/pl_no_02-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_crac.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4809/pl_no_02-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_crac.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, por intermédio do Clube Recreativo e Atlético Catalano - CRAC - da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4810/pl_no_03-17_altera_o_dispositivo_do_item_11_da_lei_2337.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4810/pl_no_03-17_altera_o_dispositivo_do_item_11_da_lei_2337.pdf</t>
   </si>
   <si>
     <t>"Altera o dispositivo do item 11, do Inciso IV, do Artigo 2º, da Lei nº 2.637, de 19 de dezembro de 2008 e dá outras providências".</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4811/pl_n04-17_programa_para_estimulos_a_quitacao_de_debitos_fiscais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4811/pl_n04-17_programa_para_estimulos_a_quitacao_de_debitos_fiscais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de Recuperação e estímulo a quitação de débitos fiscais - PRC - 2017 e dá outras providências".</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4812/pl_n05-17_dispoe_sobre_a_adequacao_via_de_antecipacao_salarial_dos_magistrados_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4812/pl_n05-17_dispoe_sobre_a_adequacao_via_de_antecipacao_salarial_dos_magistrados_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.738, de 16/7/2008".</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4813/pl_n06-17_altera_inciso_i_do_art._1_da_lei_municipal_n3339.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4813/pl_n06-17_altera_inciso_i_do_art._1_da_lei_municipal_n3339.pdf</t>
   </si>
   <si>
     <t>"Altera inciso I, do art. 1º, da Lei Municipal nº 3.339, de 17 de dezembro de 2015, e dá outras providências".</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4814/pl_n07-17_convenio_a_fundacao_social_dr_willian_faiad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4814/pl_n07-17_convenio_a_fundacao_social_dr_willian_faiad.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a firmar convênio e a conceder subvenção social à Fundação Assistencial dr. Willian Faiad, para manutenção das atividades da Unidade de Pronto Atendimento (UPA) 'Dr. Jamil Sebba' em 2017, na forma que especifica".</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/</t>
+    <t>http://sapl.catalao.go.leg.br/media/</t>
   </si>
   <si>
     <t>"Proíbe a utilização de recursos financeiros da Administração Pública Direta e Indireta do Município de Catalão, Goiás, na compra de fogos de artifícios e similares".</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4817/pl_n09-17_institui_o_janeiro_branco.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4817/pl_n09-17_institui_o_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>"institui o mês Janeiro Branco, dedicado à Realização de Ações Educativas para difusão da Saúde Mental".</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4818/pl_n10-17_controle_de_frotas_de_veiculos_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4818/pl_n10-17_controle_de_frotas_de_veiculos_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o controle da frota de veículos a serviço do Município de Catalão estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4835/pl_n11-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4835/pl_n11-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com Associação Pestalozzi de Catalão e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE – Santa Clara, desta cidade), da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4836/pl_n12-17_insere_paragrafo_unico_ao_artigo_4_da_lei_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4836/pl_n12-17_insere_paragrafo_unico_ao_artigo_4_da_lei_municipal.pdf</t>
   </si>
   <si>
     <t>"Insere parágrafo único ao Artigo 4º, da Lei Municipal de nº 1.922, de 20 de setembro de 2001 (lei de criação da SAE) e dá outras providências".</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4837/pl_n13-17_autoriza_a_superintendencia_municipal_sae_a_ressarcir_despesas_de_agua_e_esgoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4837/pl_n13-17_autoriza_a_superintendencia_municipal_sae_a_ressarcir_despesas_de_agua_e_esgoto.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Superintendência Municipal de Água e Esgoto de Catalão – SAE, a ressarcir despesas efetuadas pelo Município de Catalão com o sistema de abastecimento de água e dá outras providências".</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4838/pl_n14-17_convenio_com_aspedc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4838/pl_n14-17_convenio_com_aspedc.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio de parceria com a ASPEDEC – Associação das Pessoas Portadoras de Deficiência de Catalão – CNPJ nº 06.146.212/001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4841/pl_n15-17_torna_obrigatoria_para_as_novas_construcoes_recuo_para_agua_da_chuva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4841/pl_n15-17_torna_obrigatoria_para_as_novas_construcoes_recuo_para_agua_da_chuva.pdf</t>
   </si>
   <si>
     <t>"Torna obrigatória para as novas construções públicas a inclusão, no projeto técnico da obra, de item referente a sistemas de capacitação de água da chuva ou de reuso não potável de água".</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4843/pl_n16-17_dispoe_sobre_a_contratacao_temporario_para_satisfazer_interesse_do_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4843/pl_n16-17_dispoe_sobre_a_contratacao_temporario_para_satisfazer_interesse_do_municipio.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação temporária para o atendimento de necessidade de excepcional interesse  público do Poder Executivo do Município de Catalão/GO e dá outras providências".</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4844/pl_n17-17_dispoe_sobre_o_controle_da_frota_de_veiculos_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4844/pl_n17-17_dispoe_sobre_o_controle_da_frota_de_veiculos_de_catalao.pdf</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4846/pl_n18-17_autoriza_o_municipio_a_doar_terreno_para_a_construcao_da_sede_local_da_receita_estadual_de_goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4846/pl_n18-17_autoriza_o_municipio_a_doar_terreno_para_a_construcao_da_sede_local_da_receita_estadual_de_goias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a doar com encargo ao Estado de Goiás, área de terreno que especifica para a construção da Agência da Secretaria da Fazenda do Estado de Goiás, e dá outras providências".</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4848/pl_n19-17_dispoe_sobre_a_obrigatoriedade_de_no_minimo_outro_empregado_alem_dos_motoristas_de_onibus_nas_empresas_locais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4848/pl_n19-17_dispoe_sobre_a_obrigatoriedade_de_no_minimo_outro_empregado_alem_dos_motoristas_de_onibus_nas_empresas_locais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da existência de no mínimo outro empregado, além do motorista, nos ônibus que integram o Sistema de Transporte Coletivo Urbano no município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4849/pl_n20-17_institui_a_semana_municipal_de_concientizacao_da_poluicao_sonora.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4849/pl_n20-17_institui_a_semana_municipal_de_concientizacao_da_poluicao_sonora.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de Conscientização Sobre Poluição Sonora a ser realizada na última semana do mês de abril de cada ano, e que passa a integrar o calendário de eventos oficiais do Município de Catalão".</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4850/pl_n21-17_denomina_de_rodrigo_alves_rua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4850/pl_n21-17_denomina_de_rodrigo_alves_rua.pdf</t>
   </si>
   <si>
     <t>"Denomina de Rodrigo Alves Carvelo Junior, o nome da Avenida 37 localizada no Bairro Alto da Boa Vista nesta Cidade."</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>"Concede Incentivos Tributários vinculados ao Programa do Governo Federal 'Minha Casa minha vida"".</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5058/pl_n23-17_proibe_a_contratacao_em_cargos_comissionados_por_pessoas_condenadas_por_crime_de_violencia_domestica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5058/pl_n23-17_proibe_a_contratacao_em_cargos_comissionados_por_pessoas_condenadas_por_crime_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>"Proíbe a contratação em cargo comissionado de pessoas condenadas por crimes de violência doméstica previstos pela Lei Maria da Penha".</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5059/pl_n24-17_altera_0_artigo_19_da_lei_complementar_de_n_3.439_de_08_de_dezembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5059/pl_n24-17_altera_0_artigo_19_da_lei_complementar_de_n_3.439_de_08_de_dezembro.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 19 da Lei Complementar de nº 3.439, de 08 de dezembro de 2016, e dá outras providências".</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5060/pl_n25-17_autoriza_o_municipio_de_catal2io_a_firmar_convenio_com_escola_creche_sao_francisco_de_assis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5060/pl_n25-17_autoriza_o_municipio_de_catal2io_a_firmar_convenio_com_escola_creche_sao_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com Escola Creche São Francisco de Assis e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e ensino Fundamental no Setor Nossa Senhora de Fátima, nesta cidade), da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5061/pl_n26-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_a_fundacao_obras_sociais_jorge_fahin_filho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5061/pl_n26-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_a_fundacao_obras_sociais_jorge_fahin_filho.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com a Fundação Obras Sociais "Jorge Fahin Filho", e a conceder subvenção financeira para manter em funcionamento a Escola Allan Kardec, sustentada e administrada pela  Fundação, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5062/pl_n27-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_obras_sociais_com_casa_do_caminho_familia_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5062/pl_n27-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_obras_sociais_com_casa_do_caminho_familia_lima.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com Obras Sociais Casa do caminho Família Lima, e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e ensino fundamental, na Vila Cruzeiro I, nesta cidade), da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5063/pl_n28-17_associacao_beneficiente_evangelica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5063/pl_n28-17_associacao_beneficiente_evangelica.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com a Associação Beneficente Evangélica - mantenedora da Creche Recanto Infantil e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido Estabelecimento educativo - Creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5066/pl_n29-17_institui_atendimento_prioritario_para_pessoas_com_obesidade_morbida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5066/pl_n29-17_institui_atendimento_prioritario_para_pessoas_com_obesidade_morbida.pdf</t>
   </si>
   <si>
     <t>"Institui o atendimento prioritário e à acessibilidade de pessoas portadoras de obesidade mórbida, aos serviços dos estabelecimentos comerciais, órgãos públicos e instituições financeiras no município de Catalão".</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5067/pl_n30-17_declara_de_utilidade_publica_a_liga_independente_de_futsal_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5067/pl_n30-17_declara_de_utilidade_publica_a_liga_independente_de_futsal_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Liga Independente de Futsal de Catalão, Goiás - Liga Regional de Esportes Amadores - e dá outras providências".</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5069/pl_n31-17_sobre_a_criacao_do_conselho_municipal_de_turismo_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5069/pl_n31-17_sobre_a_criacao_do_conselho_municipal_de_turismo_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Turismo e dá outras providências".</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5070/pl_n32-17_determina_a_instalacao_de_portas_giratorias_nas_casas_lotericas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5070/pl_n32-17_determina_a_instalacao_de_portas_giratorias_nas_casas_lotericas.pdf</t>
   </si>
   <si>
     <t>"Determina a instalação de portas giratórias com detector de metais nas entradas das Casas Lotéricas estabelecidas em Catalão"._x000D_
 _x000D_
 Obs. Retirado e Arquivado a pedido do autor.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5072/pl_n33-17_altera_o_artigo_1_da_lei_municipal_de_n_3.404_de_22_de_junho_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5072/pl_n33-17_altera_o_artigo_1_da_lei_municipal_de_n_3.404_de_22_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 1º da Lei Municipal de nº 3.404, de 22 de junho de 2016 da forma que especifica". (Associação Pererê)</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5073/pl_n34-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453_de_04_de_janeiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5073/pl_n34-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453_de_04_de_janeiro.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 7º da Lei Municipal de nº 3.453 de 04 de janeiro de 2017, da forma que especifica"._x000D_
 _x000D_
 _x000D_
 Obs. Substituído pelo projeto de Lei nº 40/2017</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5075/pl_n35-17_dispoe_sobre_a_revisao_geral_dos_salarios_dos_servidores_do_legislativo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5075/pl_n35-17_dispoe_sobre_a_revisao_geral_dos_salarios_dos_servidores_do_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual salarial aos servidores  do Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5076/pl_n36-17_concede_revisao_salarial_sobre_o_vencimento_dos_salarios_dos_efetivos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5076/pl_n36-17_concede_revisao_salarial_sobre_o_vencimento_dos_salarios_dos_efetivos.pdf</t>
   </si>
   <si>
     <t>"Concede Revisão salarial sobre os vencimentos dos servidores efetivos, inativos, pensionistas e temporários e dá outras providências".</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5077/pl_n37-17_dispoe_sobre_a_proibicao_do_crote_de_fornecimento_de_agua_em_determinados_dias_da_semana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5077/pl_n37-17_dispoe_sobre_a_proibicao_do_crote_de_fornecimento_de_agua_em_determinados_dias_da_semana.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do corte de fornecimento de água, em determinados dias do município de Catalão"_x000D_
 _x000D_
 _x000D_
 Obs. Substituído pelo Proj. de Lei Substitutivo n°01 ao Projeto de Lei nº 37/2017.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5078/pl_n38-17_altera_a_denominacao_da_venida_37_situada_no_lcteamento_vila_margon_alto_da_boa_vista_i_e_11.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5078/pl_n38-17_altera_a_denominacao_da_venida_37_situada_no_lcteamento_vila_margon_alto_da_boa_vista_i_e_11.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação da Avenida 37, situada no Loteamento Vila Margon, Alto da Boa Vista I e II e Loteamento Jardim Athenas para 'Avenida Severo Gomides Neto'."_x000D_
 _x000D_
 _x000D_
 Arquivado. Já existe outro projeto em tramitação sobre a mesma matéria (Projeto Substitutivo nº 01 ao Projeto de Lei nº 21/17).</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5081/pl_n39-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5081/pl_n39-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial no orçamento do Município em execução, ano/2017, para manutenção da Secretaria Municipal de Esportes, Juventude e Lazer no valor especificado abaixo e dá outras providências".</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5083/pl_n40-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5083/pl_n40-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 7º da Lei Municipal de nº 3.453 de 04 de janeiro de 2017, da forma que especifica".</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5084/pl_n41-17_autoriza_o_municipio_a_celebrar_convenio_com_a_lifscat.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5084/pl_n41-17_autoriza_o_municipio_a_celebrar_convenio_com_a_lifscat.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás, a celebrar convênio com a LIFSCAT - Liga Independente de Futsal Catalana, visando estimular e incentivar o esporte amador neste município e dá outras providências".</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5086/pl_n42-17_institui_sobre_semafaros_das_00_hrs_as_05_hrs.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5086/pl_n42-17_institui_sobre_semafaros_das_00_hrs_as_05_hrs.pdf</t>
   </si>
   <si>
     <t>"Institui sobre a sinalização semafórica piscante no período compreendido entre as 00:00 hs e as 05:00 hs".</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5089/pl_n43-17_acompanhantes_em_casa_de_internacao_para_diabeticos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5089/pl_n43-17_acompanhantes_em_casa_de_internacao_para_diabeticos.pdf</t>
   </si>
   <si>
     <t>"Dispõe do direito de um acompanhante nos casos de internação de pessoas com diabetes insulino dependente".</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5091/pl_n44-17_credito_adicional_especial_meio_ambiente.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5091/pl_n44-17_credito_adicional_especial_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências". (Fundo Municipal do Meio Ambiente)</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5093/pl_n45-17_declara_de_utilidade_publica_camor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5093/pl_n45-17_declara_de_utilidade_publica_camor.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Casa de Apoio ao Morador de Rua de Catalão Marly Cardoso - CAMOR - e dá outras providências".</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5097/pl_n46-17_credito_especial_para_doacao_de_materiais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5097/pl_n46-17_credito_especial_para_doacao_de_materiais.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no orçamento do Município em execução, ano/2017, para aquisição de diversos equipamentos e materiais para serem doados (premiação) aos alunos do curso do Projeto Bombeiro Mirim e dá outras providências".</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5103/pl_n47-17_obriga_estabelecimentos_publicos_do_muncipio_a_inserir_placas_de_atendimento_prioritario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5103/pl_n47-17_obriga_estabelecimentos_publicos_do_muncipio_a_inserir_placas_de_atendimento_prioritario.pdf</t>
   </si>
   <si>
     <t>"Obriga os estabelecimentos públicos e privados no município a inserirem nas placas de atendimento prioritário o símbolo mundial do autismo, é dá outras providências, além de que seja concedido direito à pessoa autista a carteirinha da SMTC para estacionamento em vagas especiais e cadastro junto a empresa de transporte público municipal para isenção do pagamento da passagem"._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Obs. Substituído pelo Proj. Lei Substitutivo nº 01 ao Proj. Lei nº 47/17 (11/09)</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5104/pl_n48-17_indenizacao_de_areas_utilizadas_na_via_urbana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5104/pl_n48-17_indenizacao_de_areas_utilizadas_na_via_urbana.pdf</t>
   </si>
   <si>
     <t>"Autoriza indenização de áreas de terras utilizadas na abertura de via urbana, oferecendo como pagamento lote de terreno de propriedade do município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5106/pl_n49-17_destina_10__de_casas_populares_a_servidores_publicos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5106/pl_n49-17_destina_10__de_casas_populares_a_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a destinação de 10% (dez porcento) das casas construídas pelo Município de Catalão/GO, aos servidores públicos municipais efetivos".</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5107/pl_n50-17_altera_a_ementa_eo_art_1_da_lei_n3469.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5107/pl_n50-17_altera_a_ementa_eo_art_1_da_lei_n3469.pdf</t>
   </si>
   <si>
     <t>"Altera a Ementa e o Artigo 1º da Lei Municipal de nº 3.469, de 26 de abril de 2017, da forma que especifica".</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5108/pl_n51-17_convenio_com_associacao_dos_diabeticos_do_sudoeste_go.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5108/pl_n51-17_convenio_com_associacao_dos_diabeticos_do_sudoeste_go.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a firmar convênio de parceria com a Associação dos Diabéticos do Sudeste Goiano e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5109/pl_n52-17_2_altera_os_dispositivos_que_menciona_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5109/pl_n52-17_2_altera_os_dispositivos_que_menciona_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Altera os dispositivos que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5110/pl_n53-17_mudando_o_none_da_rua_posse_para_rua_dorvalino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5110/pl_n53-17_mudando_o_none_da_rua_posse_para_rua_dorvalino.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público de Catalão, mudando o nome da Rua Posse para Rua Dorvalino Joaquim da Costa".</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5111/pl_n54-17_autoriza_o_poder_executivo_a_promover_leilao_para_arrecadas_veiculos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5111/pl_n54-17_autoriza_o_poder_executivo_a_promover_leilao_para_arrecadas_veiculos.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder executivo a promover leilão para alienar veículos e sucatas inservíveis de propriedade do município, autarquias e fundações e dá outras providências".</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5113/pl_n55-17_fica_obrigado_os_laboratorios_a_fazerem_coleta_de_materiais_para_exame_a_domicilio_de_pessoas_idosas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5113/pl_n55-17_fica_obrigado_os_laboratorios_a_fazerem_coleta_de_materiais_para_exame_a_domicilio_de_pessoas_idosas.pdf</t>
   </si>
   <si>
     <t>"Fica estabelecido a obrigatoriedade aos laboratórios conveniados com a Secretaria de Saúde a realizarem  coleta de materiais para exame laboratorial e sua respectiva entrega em domicílio para as pessoas idosas e com deficiência e dá outras providências".</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5114/pl_n56-17_julho_vermelho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5114/pl_n56-17_julho_vermelho.pdf</t>
   </si>
   <si>
     <t>"Institui no Calendário Oficial município de Catalão o 'JULHO VERMELHO', o mês todo dedicado a realização de ações para conscientização da doação de sangue".</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5116/pl_n57-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especifico_ao_instituto_federal_de_educacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5116/pl_n57-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especifico_ao_instituto_federal_de_educacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a doar com encargo o imóvel específico ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado de Catalão, Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5118/pl_n58-17_limita_o_tempo_de_espera_para_atendimentos_de_urgencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5118/pl_n58-17_limita_o_tempo_de_espera_para_atendimentos_de_urgencia.pdf</t>
   </si>
   <si>
     <t>"limita o tempo de espera para atendimento e internações nos plantões de atendimento de urgência, no Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5119/pl_n59-17_institui_a_politica_de_bem-estar_animal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5119/pl_n59-17_institui_a_politica_de_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>"Institui a política de Bem-Estar Animal e dispõe sobre ações objetivando o bem-estar animal, o controle populacional de cães e gatos, o estímulo à posse responsável, o incentivo a adoção de animais, a proibição à prática de maus-tratos a cães, gatos e equídeos no Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5120/pl_n60-17_declara_de_utilidade_publica_o_grupo_de_escoteiros_tamandua_bandeira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5120/pl_n60-17_declara_de_utilidade_publica_o_grupo_de_escoteiros_tamandua_bandeira.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o Grupo de Escoteiros Tamanduá Bandeira 34/GO".</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5121/pl_n61-17__declara_de_utilidade_publica_o_centro_de_reabilitacao_leao_de_juda.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5121/pl_n61-17__declara_de_utilidade_publica_o_centro_de_reabilitacao_leao_de_juda.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o Centro de Reabilitação Leão de Judá";</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5127/pl_n62-17_altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5127/pl_n62-17_altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>"Altera os incisos I e II da Lei Municipal de nº 1.803, de 16 de dezembro de 1999, da forma que especifica"_x000D_
 _x000D_
 _x000D_
 Obs. Arquivado e Substituído pelo Proj. Lei nº 73/17.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5128/pl_n63-17_cria_o_programa_mais_cultura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5128/pl_n63-17_cria_o_programa_mais_cultura.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa 'MAIS CULTURA' e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências".</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5147/pl_n64-17_cria_programa_temporario_mais_esportes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5147/pl_n64-17_cria_programa_temporario_mais_esportes.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa 'MAIS ESPORTES' e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências".</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5148/pl_n65-17_institui_o_simbolo_slogan_e_a_cor_da_administragao_municipal_de_catalao_-_go.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5148/pl_n65-17_institui_o_simbolo_slogan_e_a_cor_da_administragao_municipal_de_catalao_-_go.pdf</t>
   </si>
   <si>
     <t>"Institui o símbolo, slogan e a cor da Administração Municipal de Catalão-GO e dá outras providências".</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5149/pl_n66-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes_juventude_e_lazer.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5149/pl_n66-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes_juventude_e_lazer.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no orçamento do Município em execução/2017, para manutenção da Secretaria Municipal de Esportes, Juventude e Lazer no valor especificado abaixo e dá outras providências". (280.000,00)</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5150/pl_n67-17_superintendencia_municipal_de_agua_e_esgoto_-_sae_a_efetuar_transferencia_de_recursos_para_o_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5150/pl_n67-17_superintendencia_municipal_de_agua_e_esgoto_-_sae_a_efetuar_transferencia_de_recursos_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Superintendência Municipal de Água e Esgoto – SAE, a efetivar transferência de recursos financeiros para o Município de Catalão/GO na forma e no montante que especifica". (2.300.000,00)</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5151/pl_n68-17_creditos_especiais_para_reforma_de_pracas_publicas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5151/pl_n68-17_creditos_especiais_para_reforma_de_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para abertura de Crédito Adicional Especial e dá outras providências". (250.000,00)</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5152/pl_n69-17_criacao_da_parada_segura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5152/pl_n69-17_criacao_da_parada_segura.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre incentivo à criação da 'Parada Segura' e critérios para desembarque de mulheres gestantes e mães com crianças de colo fora da parada de ônibus em período noturno, dos veículos de transporte coletivo do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5153/pl_n70-17_fica_denominada_por_travessia_leandro_cabeao_a_travessia_que_liga_os_bairros_jardim_primavera_e_vila_cruzeiro_neste_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5153/pl_n70-17_fica_denominada_por_travessia_leandro_cabeao_a_travessia_que_liga_os_bairros_jardim_primavera_e_vila_cruzeiro_neste_municipio.pdf</t>
   </si>
   <si>
     <t>"Denomina de 'Travessia Leandro Cabeção', a Travessia que liga os Bairros Jardim Primavera e Vila Cruzeiro"._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Obs. Substituído Pelo Projeto Substitutivo nº 01/17</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5154/pl_n71-17_normas_gerais_pertencentes_ao_patrimonio_do_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5154/pl_n71-17_normas_gerais_pertencentes_ao_patrimonio_do_municipio.pdf</t>
   </si>
   <si>
     <t>"Estabelece Normas Gerais para Administração dos Bens Móveis pertecentes ao Patrimônio do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5158/pl_n72-17_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5158/pl_n72-17_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências"._x000D_
 _x000D_
 _x000D_
 Obs. Arquivado a Pedido do prefeito municipal conforme ofício nº 284/18</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5159/pl_n73-17__altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5159/pl_n73-17__altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a dispensa do pagamento de tributos e taxas municipais que especifica, revoga Lei Municipal nº 1.803, de 16 de dezembro de 1999 e inciso III, do art. 191, da Lei nº 2.174 de 22 de dezembro de 2003, bem como dá outras providências"._x000D_
 _x000D_
 _x000D_
 Obs. Arquivado a Pedido do prefeito municipal conforme ofício nº 284/18</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5165/pl_n74-17_estabelece_normas_para_a_comproovacao_de_residencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5165/pl_n74-17_estabelece_normas_para_a_comproovacao_de_residencia.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para a comprovação de residência no âmbito do Município de Catalão-Goiás".</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5166/pl_n75-17_poder_executivo_a_doar_com_encargo_o_imovel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5166/pl_n75-17_poder_executivo_a_doar_com_encargo_o_imovel.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a doar com encargo o imóvel especificado a Universidade Federal de Goiás - Regional Catalão, Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5167/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5167/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf</t>
   </si>
   <si>
     <t>"Altera o número de vagas do cargo comissionado de ASSESSOR ESPECIAL DO SUPERINTENDENTE, junto a SAE, constantes do Anexo Único - Parte II - Dos Órgãos de Administração Indireta do Município, da Lei Municipal nº 2.637, de 19 de dezembro de 2008 e dá outras providências".</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5168/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5168/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf</t>
   </si>
   <si>
     <t>"Institui a "Ficha Limpa Municipal" na nomeação de servidores a cargos comissionados no âmbito da administração direta, autárquica e funcional do poder Executivo e do Poder Legislativo, e dá outras providências"._x000D_
 _x000D_
 Suspenso</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5171/pl_n78-17_medalha_pirapitinga_honra_ao_merito.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5171/pl_n78-17_medalha_pirapitinga_honra_ao_merito.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição da 'Medalha Pirapitinga' de honra ao mérito do município de Catalão e dá outras providências"._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Obs. Substituído Pelo Projeto Substitutivo nº 01/17  (11/09)</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5175/pl_n79-17_cria_o_programa_municipal_de_geracao_de_empregos_e_aumento_de_arrecadacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5175/pl_n79-17_cria_o_programa_municipal_de_geracao_de_empregos_e_aumento_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de empresas no Município de Catalão-Goiás".</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5176/pl_n80-17_plano_plurianual_2018_a_2021.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5176/pl_n80-17_plano_plurianual_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período de 2018 a 2021".</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5177/pl_n81-17_estima_a_receita_e_fixa_a_despesa_do_municipio_de_catalao_para_a_exercicio_financeiro_de_2018.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5177/pl_n81-17_estima_a_receita_e_fixa_a_despesa_do_municipio_de_catalao_para_a_exercicio_financeiro_de_2018.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa as despesas do município de Catalão, para o exercício financeiro de 2018 e . Dá outras providências"._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Obs. Emendas em documento acessório.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5178/pl_n82-17_abre_credito_especial_no_orcamento_do_municipio_para_servidores_do_ipasc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5178/pl_n82-17_abre_credito_especial_no_orcamento_do_municipio_para_servidores_do_ipasc.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial no orçamento do município em execução, ano/2017, para repasse da parte patronal dos Servidores do IPASC, e dá outras providências".</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5179/pl_n83-17_auxilio_financeiro_para_representantes_dos_ternos_das_congadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5179/pl_n83-17_auxilio_financeiro_para_representantes_dos_ternos_das_congadas.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a conceder auxílio financeiro a cada um dos representantes dos termos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2017 e dá outras providências".</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5181/pl_n84-17_dispoe_sobre_a_proibicao_de_empresas_que_tenham_em_seu_quadro_societario_pessoas_que_tenham_feito_doacoes_partidarias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5181/pl_n84-17_dispoe_sobre_a_proibicao_de_empresas_que_tenham_em_seu_quadro_societario_pessoas_que_tenham_feito_doacoes_partidarias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de empresas, que tenham no seu quadro societário, algum membro que tenha efetuado doações para candidatos e/ou partidos políticos, participarem de licitações no Município de Catalão e dá outras providências"._x000D_
 _x000D_
 Obs. Arquivado a pedido do autor.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5182/pl_n85-17_credito_especial_para_manutencao_e_reforma_do_centro_de_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5182/pl_n85-17_credito_especial_para_manutencao_e_reforma_do_centro_de_saude.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial no orçamento do Município em execução, ano/2017, para reforma e adequação do Centro de Diagnóstico da Secretaria Municipal de Saúde, e dá outras providências".</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5187/pl_n86-17_criacao_do_servico_de_verificacao_de_obito_svo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5187/pl_n86-17_criacao_do_servico_de_verificacao_de_obito_svo.pdf</t>
   </si>
   <si>
     <t>"Fica estabelecido a criação no município de Catalão do serviço de verificação de óbito - SVO"._x000D_
 _x000D_
 _x000D_
 Obs. Arquivado a pedido do autor 21/09</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5188/pl_n87-17_convenio_com_a_rotary_club.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5188/pl_n87-17_convenio_com_a_rotary_club.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com o Rotary Club 1º de Novembro, desta cidade, e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5189/pl_n88-17_altera_o_artigo_12_da_lei_municipal_de_n_3460_de_15_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5189/pl_n88-17_altera_o_artigo_12_da_lei_municipal_de_n_3460_de_15_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 12, da Lei Municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica".</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5191/pl_n89-17_institui_o_dia_municipal_da_atividade_fisica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5191/pl_n89-17_institui_o_dia_municipal_da_atividade_fisica.pdf</t>
   </si>
   <si>
     <t>"Institui do dia Municipal da Atividade Física".</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5192/pl_n90-17_proibicao_de_taxa_de_religacao_de_agua_em_caso_de_corte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5192/pl_n90-17_proibicao_de_taxa_de_religacao_de_agua_em_caso_de_corte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de taxa de religação de água, em caso de corte de fornecimento por falta de pagamento"._x000D_
 _x000D_
 obs. Arquivado a pedido do autor</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5193/pl_n91-17_proibe_a_sae_de_cobrar_tarifas_basicas_de_consumo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5193/pl_n91-17_proibe_a_sae_de_cobrar_tarifas_basicas_de_consumo.pdf</t>
   </si>
   <si>
     <t>"Proíbe a Superintendência Municipal de Água e Esgoto de Catalão (SAE) de cobrar tarifa básica de consumo ou de adotar práticas similares"._x000D_
 _x000D_
 obs. Arquivado a pedido do autor</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5195/pl_n92-17_autoriza_a_aquisicao_de_bens_imoveis_duas_areas_de_terreno_urbano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5195/pl_n92-17_autoriza_a_aquisicao_de_bens_imoveis_duas_areas_de_terreno_urbano.pdf</t>
   </si>
   <si>
     <t>"Autoriza a aquisição de bens imóveis (duas áreas de terreno urbano) para posterior transferência, por doação, ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Catalão, e, a segunda, para o alargamento da Rua Salustiano Oliveira Paz, no Setor Ipanema, nesta cidade e dá outras providências".</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5196/pl_n93-17_concede_reajuste_salarial_aos_servidores_efetivos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5196/pl_n93-17_concede_reajuste_salarial_aos_servidores_efetivos.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste salarial aos servidores efetivos, revoga e altera os dispositivos legais que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5197/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5197/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Parceria Público-Privada (PPP) para instalação de placas indicativas em logradouros públicos"._x000D_
 _x000D_
 obs. "Dispõe sobre Parceria Público-Privada (PPP) para instalação de placas indicativas em logradouros públicos".</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5198/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5198/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal da Pessoa com Nanismo e dá outras providências".</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>"Responsabiliza as empresas que utilizam produtos nocivos à saúde do trabalhador e ao meio ambiente, a lavarem os uniformes de seus empregados."</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5219/pl_n97-17_altera_o_artigo_10_da_lei_municipal_de_n3460_de_15_de_fevereiro_de_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5219/pl_n97-17_altera_o_artigo_10_da_lei_municipal_de_n3460_de_15_de_fevereiro_de_2017.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 10, da Lei Municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica".</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5220/pl_n98-17_acrescenta_o_pafagrafo_unico_ao_artigo_2_da_lei_municipal_de_n_3455.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5220/pl_n98-17_acrescenta_o_pafagrafo_unico_ao_artigo_2_da_lei_municipal_de_n_3455.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o Parágrafo único ao Artigo 2º, da lei municipal de nº 3.455, de 19 de janeiro de 2017, da forma que especifica".</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a fazer a remissão de débitos existentes e a isentar a tarifa de água e esgoto, referente ao consumo do prédio local do fórum de Catalão, Estado de Goiás e dá outras providências"._x000D_
 _x000D_
 Obs. Suspenso</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5246/pl_n100-17_convenio_com_centro_comunitario_sao_paulo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5246/pl_n100-17_convenio_com_centro_comunitario_sao_paulo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a firmar convênio de parceria com o Centro Comunitário São Paulo e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5247/pl_n101-17_convenio_com_a_fundacao_espirita_antero_da_costa_carvalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5247/pl_n101-17_convenio_com_a_fundacao_espirita_antero_da_costa_carvalho.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a firmar convênio de parceria com a Fundação espírita Antero da Costa Carvalho e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5249/pl_n102-17_criacao_da_parada_segura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5249/pl_n102-17_criacao_da_parada_segura.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o incentivo à criação da 'Parada Segura' e critérios para desembarque de mulheres gestantes e mães com crianças de colo fora da parada de ônibus em período noturno, dos veículos de transporte coletivo do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5250/pl_n103-17_altera_a_lei_municipal_n1899.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5250/pl_n103-17_altera_a_lei_municipal_n1899.pdf</t>
   </si>
   <si>
     <t>"Altera a lei municipal nº 1.899, de 15 de abril de 2001, Cria - Unidade de Saúde, denomina PRÓ-SAÚDE e dá outras providências"._x000D_
 _x000D_
 _x000D_
 Obs. Arquivado e retirado 10/04/18</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5251/pl_n104-17_gratificacao_especial_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5251/pl_n104-17_gratificacao_especial_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2017."</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5252/pl_n105-17_convenio_com_acic-cdl.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5252/pl_n105-17_convenio_com_acic-cdl.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC- CDL visando à realização de campanha promocional de vendas do Natal de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5255/pl_n106-17_autoriza_o_executivo_municipal_a_ceder_area_de_terreno_para_sociedade_beneficente_ortodoxa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5255/pl_n106-17_autoriza_o_executivo_municipal_a_ceder_area_de_terreno_para_sociedade_beneficente_ortodoxa.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a ceder área de terreno em comodato a Sociedade Beneficente Ortodoxa de Goiás e dá outras providências."</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Deusmar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5256/pl_n107-17_declara_de_utilidade_publica_o_nucleo_de_desenvolvimento_social_nazareno_de_catalao_nudson.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5256/pl_n107-17_declara_de_utilidade_publica_o_nucleo_de_desenvolvimento_social_nazareno_de_catalao_nudson.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública ao Núcleo de Desenvolvimento Social Nazareno de Catalão (NUDSON)."</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5257/pl_n108-17_convenio_com_olaria_futebol_clube.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5257/pl_n108-17_convenio_com_olaria_futebol_clube.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a firmar convênio de parceria com o Olaria Futebol Clube e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5259/pl_n109-17_altera_a_lei_municipal_1899.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5259/pl_n109-17_altera_a_lei_municipal_1899.pdf</t>
   </si>
   <si>
     <t>"Altera a lei municipal nº 1.899, de 15 de abril de 2001 para assegurar direitos dos dependentes maiores de 18 anos e menores de 24 anos matriculados em curso de graduação regular reconhecido pelo MEC."_x000D_
 _x000D_
 _x000D_
 Obs. Retirado e Arquivado 10/04/18</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5260/pl_n110-17_dispoe_sobre_salario_base_dos_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5260/pl_n110-17_dispoe_sobre_salario_base_dos_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o salário base dos servidores públicos no âmbito do município de Catalão-GO e dá outras providências"._x000D_
 _x000D_
 obs. Retirado e Arquivado 24/04/18</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5261/pl_n111-17_altera_o__2_do_artigo_1_da_lei_municipal_de_n_3183.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5261/pl_n111-17_altera_o__2_do_artigo_1_da_lei_municipal_de_n_3183.pdf</t>
   </si>
   <si>
     <t>"Altera o § 2º, do Artigo 1º, da lei municipal de nº 3.183. de 06 de novembro de 2014, da forma que especifica."</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5262/pl_n112-17_compra_ou_venda_da_propriedade__de_nilva_maria_rodrigues.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5262/pl_n112-17_compra_ou_venda_da_propriedade__de_nilva_maria_rodrigues.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, o lote de terreno que especifica, de propriedade de Nilva Maria Rodrigues."</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5263/pl_n113-17_altera_a_redacao_do_art_4_da_lei_municipal_de_n2252.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5263/pl_n113-17_altera_a_redacao_do_art_4_da_lei_municipal_de_n2252.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Art. 4º da lei municipal de nº 2.252, de 17 de dezembro de 2004 da forma que especifica".</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5264/pl_n114-17_alienar_terreno_na_fazenda_mandaguari.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5264/pl_n114-17_alienar_terreno_na_fazenda_mandaguari.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo alienar área de terreno, de propriedade do município de Catalão, situada na Fazenda Mandaguari, perímetro urbano desta cidade, na forma e nas condições que estabelece".</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5265/pl_n115-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especificado_ao_senat.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5265/pl_n115-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especificado_ao_senat.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a doar com encargo o imóvel especificado ao SENAT Serviço Nacional de Aprendizagem do Transporte, CNPJ nº 73.471.963/0001-47 - Matriz e ao SEST Serviço Social do Transporte, CNPJ nº 73.471.989/0001-95 - Matriz, e dá outras providênvias".</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5266/pl_n116-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5266/pl_n116-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Catalão a firmar convênio com Associação Pestalozzi de Catalão e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para alunos do CAEE – Santa Clara, desta cidade), da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5267/pl_n117-17_altera_da_forma_abaixo_a_denominacao_das_unidades_escolares_deste_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5267/pl_n117-17_altera_da_forma_abaixo_a_denominacao_das_unidades_escolares_deste_municipio.pdf</t>
   </si>
   <si>
     <t>"Altera, da forma abaixo, a denominação das Unidades Escolares deste município".</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5074/pl_complementar_n01-17_institui_a_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5074/pl_complementar_n01-17_institui_a_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>"Insitui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2018 e dá outras providências".</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5194/pl_complementar_n02-17_altera_a_lei_n2174.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5194/pl_complementar_n02-17_altera_a_lei_n2174.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 2.174, de 22 de dezembro de 2003 e a lista de serviços anexa à mesma lei, que dispõe sobre o imposto sobre serviços de qualquer natureza, por força das modificações promovidas pela Lei complementar nº 157, datada de 29 de dezembro de 2016, na Lei Complementar nº 116, de 31 de julho de 2003, e dá outras providências".</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4819/pj_res_01-17_membros_das_comissoes_permanentes_da_camara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4819/pj_res_01-17_membros_das_comissoes_permanentes_da_camara.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão (GO)".</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4834/pj_res_02-17_altera_o_regimento_interno_da_camara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4834/pj_res_02-17_altera_o_regimento_interno_da_camara.pdf</t>
   </si>
   <si>
     <t>"Altera o Regimento Interno da Câmara Municipal, dando nova redação ao artigo 68 caput e dá outras providências". (alterando horário da sessão para noite)</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4842/pj_res_03-17_altera_disposicoes_das_resolucoes_mencionadas_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4842/pj_res_03-17_altera_disposicoes_das_resolucoes_mencionadas_1.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos das Resoluções que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4845/pj_res_04-17_altera_o_rgi_incluindo_o_inciso_vii_no_art_25.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4845/pj_res_04-17_altera_o_rgi_incluindo_o_inciso_vii_no_art_25.pdf</t>
   </si>
   <si>
     <t>"Altera redação do Regimento Interno da Câmara Municipal para incluir o inciso VII no Artigo 25 e acrescenta o Artigo 31-A e dá outras providências".</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4847/pj_res_05-17_designa_os_membros_das_comissoes_permanentes_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4847/pj_res_05-17_designa_os_membros_das_comissoes_permanentes_.pdf</t>
   </si>
   <si>
     <t>"Designa os membros da Comissão Permanente da Câmara Municipal de Catalão (GO)".</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/2424/projeto_de_resolucao_n06-17_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/2424/projeto_de_resolucao_n06-17_.pdf</t>
   </si>
   <si>
     <t>"Altera a Redação do Artigo 25, caput e acrescenta o inciso VIII ao mesmo Artigo. Acrescenta o Art. 31-B ao Regimento Interno e Institui o Código de Ética e Decoro Parlamentar".</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5068/pj_res_07-17_dispoe_sobre_a_concessao_de_cestas_basicas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5068/pj_res_07-17_dispoe_sobre_a_concessao_de_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de cesta básica de alimentos aos servidores efetivos da Câmara Municipal de Catalão - Goiás que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5125/pj_res_08-17_altera_dispositivos_do_decreto_n002-2010.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5125/pj_res_08-17_altera_dispositivos_do_decreto_n002-2010.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos do Decreto de Resolução nº 002 (Regimento Interno) e cria a comissão de Segurança Pública".</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5096/veto_ao_projeto_de_lei_n_29-17.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5096/veto_ao_projeto_de_lei_n_29-17.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei que "Institui o atendimento prioritário e a acessibilidade de pessoas portadoras de obesidade mórbida aos serviços dos estabelecimentos comerciais, órgãos públicos e instituições financeiras no Município de Catalão"._x000D_
 _x000D_
 Aprovado em 08/08/2017</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>"Veto das Emendas nº 14, 19, 20, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40 e 53 ao Projeto de Lei que 'Estima a receita e fixa despesa do município de Catalão, para exercício financeiro de 2018 e, dá outras providências'. "</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>CEI</t>
   </si>
   <si>
     <t>Comissão Especial de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/1569/1_-_requerimento_no_001-2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/1569/1_-_requerimento_no_001-2017.pdf</t>
   </si>
   <si>
     <t>“REQUER A INSTAURAÇÃO DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO, A SER COMPOSTA POR 06 (SEIS) VEREADORES, INDICADOS PELAS LIDERANÇAS PARTIDÁRIAS OU BLOCOS PARTIDÁRIOS QUE COMPÕEM A CÂMARA MUNICIPAL DE CATALÃO, PARA QUE, NO PRAZO DE 60 (SESSENTA) DIAS, PRORROGÁVEIS JUSTIFICADAMENTE POR IGUAL PERÍODO, PROCEDAM NAS INVESTIGAÇÕES DO SEGUINTE FATO CERTO E DETERMINADO:_x000D_
 _x000D_
 1-	Apuração de irregularidades financeiras e contábeis nas contas do CRAC – Clube Recreativo e Atlético Catalano, com indícios de corrupção e malversação de recursos públicos”.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6870/ata_da_26_sessao_ordinaria_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6870/ata_da_26_sessao_ordinaria_2017.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária de 2017.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6872/ata_da_27_sessao_ordinaria_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6872/ata_da_27_sessao_ordinaria_2017.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2322,67 +2322,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4839/pj_dec_leg_n01-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4840/pj_dec_leg_n02-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5065/pj_dec_leg_n03-17_titulo_de_cidadao_armando_benedito_bianki_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5071/pj_dec_leg_n04-17_titulo_de_cidadao_willian_charles_kieefer.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5087/pj_dec_leg_n05-17_titulo_de_cidadao_senador_ronaldo_caiado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5105/pj_dec_leg_n06-17_titulo_de_cidadao_major_andre_luiz_de_carvalh.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5115/pj_dec_leg_n07-17_titulo_de_cidadao_simone_aparecida_borges_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5117/pj_dec_leg_n08-17_titulo_de_cidadao_claudio_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5155/pj_dec_leg_n09-17_aprova_as_contas_de_gestao_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5156/pj_dec_leg_n10-17_titulo_de_cidadao_lucas_tamandare_borges.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5157/pj_dec_leg_n11-17_titulo_de_cidadao_marcos_da_ms_producoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5160/pj_dec_leg_n12-17_titulo_de_cidadao_ver_silvinha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5161/pj_dec_leg_n13_e_14-17_titulo_de_cidadao_ver_cacula.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5162/pj_dec_leg_n14-17_titulo_de_cidadao_2_sgt_cleuber_jose_vaz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5163/pj_dec_leg_n15-17_titulo_de_cidadao_ruiter_antonio_silva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5164/pj_dec_leg_n16-17_titulo_de_cidadao_gabriel_tadeus_costa_junior.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5169/pj_dec_leg_n17-17_titulo_de_cidadao_silas_jose_tristao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5170/pj_dec_leg_n18-17_titulo_de_cidadao_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5172/pj_dec_leg_n19-17_titulo_de_cidadao_henerario_ciro_martins.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5173/pj_dec_leg_n20-17_titulo_de_cidadao_henrique_cesar_pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5174/pj_dec_leg_n21-17_titulo_de_cidadao_claudio_braga_lima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5180/pj_dec_leg_n22-17_titulo_de_cidadao_sonia_cristhine_charife_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5186/pj_dec_leg_n23-17_titulo_de_cidadao_adrianne_palmeira_de_olivei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5190/pj_dec_leg_n24-17_titulo_de_cidadao_navio_leao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5248/pj_dec_leg_n25-17_titulo_de_cidadao_carlos_renato_de_avila.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5253/pj_dec_leg_n26-17_titulo_de_cidadao_cicero_leonardo_neto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5254/pj_dec_leg_n27-17_titulo_de_cidadao_jose_vaz_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5258/pj_dec_leg_n28-17_titulo_de_cidadao_marly_jose_cardoso.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4808/pl_no_01-17_cria_a_coordenadoria_municipal_de_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4809/pl_no_02-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_crac.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4810/pl_no_03-17_altera_o_dispositivo_do_item_11_da_lei_2337.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4811/pl_n04-17_programa_para_estimulos_a_quitacao_de_debitos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4812/pl_n05-17_dispoe_sobre_a_adequacao_via_de_antecipacao_salarial_dos_magistrados_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4813/pl_n06-17_altera_inciso_i_do_art._1_da_lei_municipal_n3339.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4814/pl_n07-17_convenio_a_fundacao_social_dr_willian_faiad.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4817/pl_n09-17_institui_o_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4818/pl_n10-17_controle_de_frotas_de_veiculos_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4835/pl_n11-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4836/pl_n12-17_insere_paragrafo_unico_ao_artigo_4_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4837/pl_n13-17_autoriza_a_superintendencia_municipal_sae_a_ressarcir_despesas_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4838/pl_n14-17_convenio_com_aspedc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4841/pl_n15-17_torna_obrigatoria_para_as_novas_construcoes_recuo_para_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4843/pl_n16-17_dispoe_sobre_a_contratacao_temporario_para_satisfazer_interesse_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4844/pl_n17-17_dispoe_sobre_o_controle_da_frota_de_veiculos_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4846/pl_n18-17_autoriza_o_municipio_a_doar_terreno_para_a_construcao_da_sede_local_da_receita_estadual_de_goias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4848/pl_n19-17_dispoe_sobre_a_obrigatoriedade_de_no_minimo_outro_empregado_alem_dos_motoristas_de_onibus_nas_empresas_locais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4849/pl_n20-17_institui_a_semana_municipal_de_concientizacao_da_poluicao_sonora.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4850/pl_n21-17_denomina_de_rodrigo_alves_rua.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5058/pl_n23-17_proibe_a_contratacao_em_cargos_comissionados_por_pessoas_condenadas_por_crime_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5059/pl_n24-17_altera_0_artigo_19_da_lei_complementar_de_n_3.439_de_08_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5060/pl_n25-17_autoriza_o_municipio_de_catal2io_a_firmar_convenio_com_escola_creche_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5061/pl_n26-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_a_fundacao_obras_sociais_jorge_fahin_filho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5062/pl_n27-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_obras_sociais_com_casa_do_caminho_familia_lima.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5063/pl_n28-17_associacao_beneficiente_evangelica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5066/pl_n29-17_institui_atendimento_prioritario_para_pessoas_com_obesidade_morbida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5067/pl_n30-17_declara_de_utilidade_publica_a_liga_independente_de_futsal_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5069/pl_n31-17_sobre_a_criacao_do_conselho_municipal_de_turismo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5070/pl_n32-17_determina_a_instalacao_de_portas_giratorias_nas_casas_lotericas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5072/pl_n33-17_altera_o_artigo_1_da_lei_municipal_de_n_3.404_de_22_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5073/pl_n34-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453_de_04_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5075/pl_n35-17_dispoe_sobre_a_revisao_geral_dos_salarios_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5076/pl_n36-17_concede_revisao_salarial_sobre_o_vencimento_dos_salarios_dos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5077/pl_n37-17_dispoe_sobre_a_proibicao_do_crote_de_fornecimento_de_agua_em_determinados_dias_da_semana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5078/pl_n38-17_altera_a_denominacao_da_venida_37_situada_no_lcteamento_vila_margon_alto_da_boa_vista_i_e_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5081/pl_n39-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5083/pl_n40-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5084/pl_n41-17_autoriza_o_municipio_a_celebrar_convenio_com_a_lifscat.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5086/pl_n42-17_institui_sobre_semafaros_das_00_hrs_as_05_hrs.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5089/pl_n43-17_acompanhantes_em_casa_de_internacao_para_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5091/pl_n44-17_credito_adicional_especial_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5093/pl_n45-17_declara_de_utilidade_publica_camor.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5097/pl_n46-17_credito_especial_para_doacao_de_materiais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5103/pl_n47-17_obriga_estabelecimentos_publicos_do_muncipio_a_inserir_placas_de_atendimento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5104/pl_n48-17_indenizacao_de_areas_utilizadas_na_via_urbana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5106/pl_n49-17_destina_10__de_casas_populares_a_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5107/pl_n50-17_altera_a_ementa_eo_art_1_da_lei_n3469.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5108/pl_n51-17_convenio_com_associacao_dos_diabeticos_do_sudoeste_go.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5109/pl_n52-17_2_altera_os_dispositivos_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5110/pl_n53-17_mudando_o_none_da_rua_posse_para_rua_dorvalino.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5111/pl_n54-17_autoriza_o_poder_executivo_a_promover_leilao_para_arrecadas_veiculos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5113/pl_n55-17_fica_obrigado_os_laboratorios_a_fazerem_coleta_de_materiais_para_exame_a_domicilio_de_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5114/pl_n56-17_julho_vermelho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5116/pl_n57-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especifico_ao_instituto_federal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5118/pl_n58-17_limita_o_tempo_de_espera_para_atendimentos_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5119/pl_n59-17_institui_a_politica_de_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5120/pl_n60-17_declara_de_utilidade_publica_o_grupo_de_escoteiros_tamandua_bandeira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5121/pl_n61-17__declara_de_utilidade_publica_o_centro_de_reabilitacao_leao_de_juda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5127/pl_n62-17_altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5128/pl_n63-17_cria_o_programa_mais_cultura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5147/pl_n64-17_cria_programa_temporario_mais_esportes.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5148/pl_n65-17_institui_o_simbolo_slogan_e_a_cor_da_administragao_municipal_de_catalao_-_go.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5149/pl_n66-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes_juventude_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5150/pl_n67-17_superintendencia_municipal_de_agua_e_esgoto_-_sae_a_efetuar_transferencia_de_recursos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5151/pl_n68-17_creditos_especiais_para_reforma_de_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5152/pl_n69-17_criacao_da_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5153/pl_n70-17_fica_denominada_por_travessia_leandro_cabeao_a_travessia_que_liga_os_bairros_jardim_primavera_e_vila_cruzeiro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5154/pl_n71-17_normas_gerais_pertencentes_ao_patrimonio_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5158/pl_n72-17_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5159/pl_n73-17__altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5165/pl_n74-17_estabelece_normas_para_a_comproovacao_de_residencia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5166/pl_n75-17_poder_executivo_a_doar_com_encargo_o_imovel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5167/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5168/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5171/pl_n78-17_medalha_pirapitinga_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5175/pl_n79-17_cria_o_programa_municipal_de_geracao_de_empregos_e_aumento_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5176/pl_n80-17_plano_plurianual_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5177/pl_n81-17_estima_a_receita_e_fixa_a_despesa_do_municipio_de_catalao_para_a_exercicio_financeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5178/pl_n82-17_abre_credito_especial_no_orcamento_do_municipio_para_servidores_do_ipasc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5179/pl_n83-17_auxilio_financeiro_para_representantes_dos_ternos_das_congadas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5181/pl_n84-17_dispoe_sobre_a_proibicao_de_empresas_que_tenham_em_seu_quadro_societario_pessoas_que_tenham_feito_doacoes_partidarias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5182/pl_n85-17_credito_especial_para_manutencao_e_reforma_do_centro_de_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5187/pl_n86-17_criacao_do_servico_de_verificacao_de_obito_svo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5188/pl_n87-17_convenio_com_a_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5189/pl_n88-17_altera_o_artigo_12_da_lei_municipal_de_n_3460_de_15_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5191/pl_n89-17_institui_o_dia_municipal_da_atividade_fisica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5192/pl_n90-17_proibicao_de_taxa_de_religacao_de_agua_em_caso_de_corte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5193/pl_n91-17_proibe_a_sae_de_cobrar_tarifas_basicas_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5195/pl_n92-17_autoriza_a_aquisicao_de_bens_imoveis_duas_areas_de_terreno_urbano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5196/pl_n93-17_concede_reajuste_salarial_aos_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5197/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5198/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5219/pl_n97-17_altera_o_artigo_10_da_lei_municipal_de_n3460_de_15_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5220/pl_n98-17_acrescenta_o_pafagrafo_unico_ao_artigo_2_da_lei_municipal_de_n_3455.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5246/pl_n100-17_convenio_com_centro_comunitario_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5247/pl_n101-17_convenio_com_a_fundacao_espirita_antero_da_costa_carvalho.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5249/pl_n102-17_criacao_da_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5250/pl_n103-17_altera_a_lei_municipal_n1899.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5251/pl_n104-17_gratificacao_especial_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5252/pl_n105-17_convenio_com_acic-cdl.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5255/pl_n106-17_autoriza_o_executivo_municipal_a_ceder_area_de_terreno_para_sociedade_beneficente_ortodoxa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5256/pl_n107-17_declara_de_utilidade_publica_o_nucleo_de_desenvolvimento_social_nazareno_de_catalao_nudson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5257/pl_n108-17_convenio_com_olaria_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5259/pl_n109-17_altera_a_lei_municipal_1899.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5260/pl_n110-17_dispoe_sobre_salario_base_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5261/pl_n111-17_altera_o__2_do_artigo_1_da_lei_municipal_de_n_3183.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5262/pl_n112-17_compra_ou_venda_da_propriedade__de_nilva_maria_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5263/pl_n113-17_altera_a_redacao_do_art_4_da_lei_municipal_de_n2252.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5264/pl_n114-17_alienar_terreno_na_fazenda_mandaguari.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5265/pl_n115-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especificado_ao_senat.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5266/pl_n116-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5267/pl_n117-17_altera_da_forma_abaixo_a_denominacao_das_unidades_escolares_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5074/pl_complementar_n01-17_institui_a_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5194/pl_complementar_n02-17_altera_a_lei_n2174.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4819/pj_res_01-17_membros_das_comissoes_permanentes_da_camara.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4834/pj_res_02-17_altera_o_regimento_interno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4842/pj_res_03-17_altera_disposicoes_das_resolucoes_mencionadas_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4845/pj_res_04-17_altera_o_rgi_incluindo_o_inciso_vii_no_art_25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4847/pj_res_05-17_designa_os_membros_das_comissoes_permanentes_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/2424/projeto_de_resolucao_n06-17_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5068/pj_res_07-17_dispoe_sobre_a_concessao_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5125/pj_res_08-17_altera_dispositivos_do_decreto_n002-2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5096/veto_ao_projeto_de_lei_n_29-17.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/1569/1_-_requerimento_no_001-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6870/ata_da_26_sessao_ordinaria_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6872/ata_da_27_sessao_ordinaria_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4839/pj_dec_leg_n01-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4840/pj_dec_leg_n02-17_titulo_de_cidadao_cel_sergio_ricardo_caetano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5065/pj_dec_leg_n03-17_titulo_de_cidadao_armando_benedito_bianki_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5071/pj_dec_leg_n04-17_titulo_de_cidadao_willian_charles_kieefer.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5087/pj_dec_leg_n05-17_titulo_de_cidadao_senador_ronaldo_caiado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5105/pj_dec_leg_n06-17_titulo_de_cidadao_major_andre_luiz_de_carvalh.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5115/pj_dec_leg_n07-17_titulo_de_cidadao_simone_aparecida_borges_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5117/pj_dec_leg_n08-17_titulo_de_cidadao_claudio_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5155/pj_dec_leg_n09-17_aprova_as_contas_de_gestao_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5156/pj_dec_leg_n10-17_titulo_de_cidadao_lucas_tamandare_borges.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5157/pj_dec_leg_n11-17_titulo_de_cidadao_marcos_da_ms_producoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5160/pj_dec_leg_n12-17_titulo_de_cidadao_ver_silvinha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5161/pj_dec_leg_n13_e_14-17_titulo_de_cidadao_ver_cacula.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5162/pj_dec_leg_n14-17_titulo_de_cidadao_2_sgt_cleuber_jose_vaz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5163/pj_dec_leg_n15-17_titulo_de_cidadao_ruiter_antonio_silva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5164/pj_dec_leg_n16-17_titulo_de_cidadao_gabriel_tadeus_costa_junior.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5169/pj_dec_leg_n17-17_titulo_de_cidadao_silas_jose_tristao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5170/pj_dec_leg_n18-17_titulo_de_cidadao_luiz_pamonheiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5172/pj_dec_leg_n19-17_titulo_de_cidadao_henerario_ciro_martins.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5173/pj_dec_leg_n20-17_titulo_de_cidadao_henrique_cesar_pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5174/pj_dec_leg_n21-17_titulo_de_cidadao_claudio_braga_lima.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5180/pj_dec_leg_n22-17_titulo_de_cidadao_sonia_cristhine_charife_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5186/pj_dec_leg_n23-17_titulo_de_cidadao_adrianne_palmeira_de_olivei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5190/pj_dec_leg_n24-17_titulo_de_cidadao_navio_leao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5248/pj_dec_leg_n25-17_titulo_de_cidadao_carlos_renato_de_avila.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5253/pj_dec_leg_n26-17_titulo_de_cidadao_cicero_leonardo_neto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5254/pj_dec_leg_n27-17_titulo_de_cidadao_jose_vaz_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5258/pj_dec_leg_n28-17_titulo_de_cidadao_marly_jose_cardoso.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4808/pl_no_01-17_cria_a_coordenadoria_municipal_de_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4809/pl_no_02-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_crac.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4810/pl_no_03-17_altera_o_dispositivo_do_item_11_da_lei_2337.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4811/pl_n04-17_programa_para_estimulos_a_quitacao_de_debitos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4812/pl_n05-17_dispoe_sobre_a_adequacao_via_de_antecipacao_salarial_dos_magistrados_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4813/pl_n06-17_altera_inciso_i_do_art._1_da_lei_municipal_n3339.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4814/pl_n07-17_convenio_a_fundacao_social_dr_willian_faiad.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4817/pl_n09-17_institui_o_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4818/pl_n10-17_controle_de_frotas_de_veiculos_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4835/pl_n11-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4836/pl_n12-17_insere_paragrafo_unico_ao_artigo_4_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4837/pl_n13-17_autoriza_a_superintendencia_municipal_sae_a_ressarcir_despesas_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4838/pl_n14-17_convenio_com_aspedc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4841/pl_n15-17_torna_obrigatoria_para_as_novas_construcoes_recuo_para_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4843/pl_n16-17_dispoe_sobre_a_contratacao_temporario_para_satisfazer_interesse_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4844/pl_n17-17_dispoe_sobre_o_controle_da_frota_de_veiculos_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4846/pl_n18-17_autoriza_o_municipio_a_doar_terreno_para_a_construcao_da_sede_local_da_receita_estadual_de_goias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4848/pl_n19-17_dispoe_sobre_a_obrigatoriedade_de_no_minimo_outro_empregado_alem_dos_motoristas_de_onibus_nas_empresas_locais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4849/pl_n20-17_institui_a_semana_municipal_de_concientizacao_da_poluicao_sonora.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4850/pl_n21-17_denomina_de_rodrigo_alves_rua.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5058/pl_n23-17_proibe_a_contratacao_em_cargos_comissionados_por_pessoas_condenadas_por_crime_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5059/pl_n24-17_altera_0_artigo_19_da_lei_complementar_de_n_3.439_de_08_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5060/pl_n25-17_autoriza_o_municipio_de_catal2io_a_firmar_convenio_com_escola_creche_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5061/pl_n26-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_a_fundacao_obras_sociais_jorge_fahin_filho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5062/pl_n27-17_autoriza_o_municipio_de_catalao_a_firmar_convenio_obras_sociais_com_casa_do_caminho_familia_lima.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5063/pl_n28-17_associacao_beneficiente_evangelica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5066/pl_n29-17_institui_atendimento_prioritario_para_pessoas_com_obesidade_morbida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5067/pl_n30-17_declara_de_utilidade_publica_a_liga_independente_de_futsal_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5069/pl_n31-17_sobre_a_criacao_do_conselho_municipal_de_turismo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5070/pl_n32-17_determina_a_instalacao_de_portas_giratorias_nas_casas_lotericas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5072/pl_n33-17_altera_o_artigo_1_da_lei_municipal_de_n_3.404_de_22_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5073/pl_n34-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453_de_04_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5075/pl_n35-17_dispoe_sobre_a_revisao_geral_dos_salarios_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5076/pl_n36-17_concede_revisao_salarial_sobre_o_vencimento_dos_salarios_dos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5077/pl_n37-17_dispoe_sobre_a_proibicao_do_crote_de_fornecimento_de_agua_em_determinados_dias_da_semana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5078/pl_n38-17_altera_a_denominacao_da_venida_37_situada_no_lcteamento_vila_margon_alto_da_boa_vista_i_e_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5081/pl_n39-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5083/pl_n40-17_altera_o_artigo_7_da_lei_municipal_de_n_3.453.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5084/pl_n41-17_autoriza_o_municipio_a_celebrar_convenio_com_a_lifscat.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5086/pl_n42-17_institui_sobre_semafaros_das_00_hrs_as_05_hrs.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5089/pl_n43-17_acompanhantes_em_casa_de_internacao_para_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5091/pl_n44-17_credito_adicional_especial_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5093/pl_n45-17_declara_de_utilidade_publica_camor.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5097/pl_n46-17_credito_especial_para_doacao_de_materiais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5103/pl_n47-17_obriga_estabelecimentos_publicos_do_muncipio_a_inserir_placas_de_atendimento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5104/pl_n48-17_indenizacao_de_areas_utilizadas_na_via_urbana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5106/pl_n49-17_destina_10__de_casas_populares_a_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5107/pl_n50-17_altera_a_ementa_eo_art_1_da_lei_n3469.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5108/pl_n51-17_convenio_com_associacao_dos_diabeticos_do_sudoeste_go.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5109/pl_n52-17_2_altera_os_dispositivos_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5110/pl_n53-17_mudando_o_none_da_rua_posse_para_rua_dorvalino.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5111/pl_n54-17_autoriza_o_poder_executivo_a_promover_leilao_para_arrecadas_veiculos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5113/pl_n55-17_fica_obrigado_os_laboratorios_a_fazerem_coleta_de_materiais_para_exame_a_domicilio_de_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5114/pl_n56-17_julho_vermelho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5116/pl_n57-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especifico_ao_instituto_federal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5118/pl_n58-17_limita_o_tempo_de_espera_para_atendimentos_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5119/pl_n59-17_institui_a_politica_de_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5120/pl_n60-17_declara_de_utilidade_publica_o_grupo_de_escoteiros_tamandua_bandeira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5121/pl_n61-17__declara_de_utilidade_publica_o_centro_de_reabilitacao_leao_de_juda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5127/pl_n62-17_altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5128/pl_n63-17_cria_o_programa_mais_cultura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5147/pl_n64-17_cria_programa_temporario_mais_esportes.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5148/pl_n65-17_institui_o_simbolo_slogan_e_a_cor_da_administragao_municipal_de_catalao_-_go.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5149/pl_n66-17_credito_especial_para_manutencao_da_secretaria_municipal_de_esportes_juventude_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5150/pl_n67-17_superintendencia_municipal_de_agua_e_esgoto_-_sae_a_efetuar_transferencia_de_recursos_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5151/pl_n68-17_creditos_especiais_para_reforma_de_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5152/pl_n69-17_criacao_da_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5153/pl_n70-17_fica_denominada_por_travessia_leandro_cabeao_a_travessia_que_liga_os_bairros_jardim_primavera_e_vila_cruzeiro_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5154/pl_n71-17_normas_gerais_pertencentes_ao_patrimonio_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5158/pl_n72-17_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5159/pl_n73-17__altera_os_incisos_i_e_11_da_lei_municipal_de_n_1.803_de_16_de_dezembro_de_1999_da_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5165/pl_n74-17_estabelece_normas_para_a_comproovacao_de_residencia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5166/pl_n75-17_poder_executivo_a_doar_com_encargo_o_imovel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5167/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5168/pl_n76-17_altera_o_numero_de_vagas_de_assessores_comicionados_da_sae.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5171/pl_n78-17_medalha_pirapitinga_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5175/pl_n79-17_cria_o_programa_municipal_de_geracao_de_empregos_e_aumento_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5176/pl_n80-17_plano_plurianual_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5177/pl_n81-17_estima_a_receita_e_fixa_a_despesa_do_municipio_de_catalao_para_a_exercicio_financeiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5178/pl_n82-17_abre_credito_especial_no_orcamento_do_municipio_para_servidores_do_ipasc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5179/pl_n83-17_auxilio_financeiro_para_representantes_dos_ternos_das_congadas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5181/pl_n84-17_dispoe_sobre_a_proibicao_de_empresas_que_tenham_em_seu_quadro_societario_pessoas_que_tenham_feito_doacoes_partidarias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5182/pl_n85-17_credito_especial_para_manutencao_e_reforma_do_centro_de_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5187/pl_n86-17_criacao_do_servico_de_verificacao_de_obito_svo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5188/pl_n87-17_convenio_com_a_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5189/pl_n88-17_altera_o_artigo_12_da_lei_municipal_de_n_3460_de_15_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5191/pl_n89-17_institui_o_dia_municipal_da_atividade_fisica.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5192/pl_n90-17_proibicao_de_taxa_de_religacao_de_agua_em_caso_de_corte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5193/pl_n91-17_proibe_a_sae_de_cobrar_tarifas_basicas_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5195/pl_n92-17_autoriza_a_aquisicao_de_bens_imoveis_duas_areas_de_terreno_urbano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5196/pl_n93-17_concede_reajuste_salarial_aos_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5197/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5198/pl_n95-17_dia_municipal_da_pessoa_com_nanismo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5219/pl_n97-17_altera_o_artigo_10_da_lei_municipal_de_n3460_de_15_de_fevereiro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5220/pl_n98-17_acrescenta_o_pafagrafo_unico_ao_artigo_2_da_lei_municipal_de_n_3455.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5246/pl_n100-17_convenio_com_centro_comunitario_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5247/pl_n101-17_convenio_com_a_fundacao_espirita_antero_da_costa_carvalho.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5249/pl_n102-17_criacao_da_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5250/pl_n103-17_altera_a_lei_municipal_n1899.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5251/pl_n104-17_gratificacao_especial_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5252/pl_n105-17_convenio_com_acic-cdl.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5255/pl_n106-17_autoriza_o_executivo_municipal_a_ceder_area_de_terreno_para_sociedade_beneficente_ortodoxa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5256/pl_n107-17_declara_de_utilidade_publica_o_nucleo_de_desenvolvimento_social_nazareno_de_catalao_nudson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5257/pl_n108-17_convenio_com_olaria_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5259/pl_n109-17_altera_a_lei_municipal_1899.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5260/pl_n110-17_dispoe_sobre_salario_base_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5261/pl_n111-17_altera_o__2_do_artigo_1_da_lei_municipal_de_n_3183.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5262/pl_n112-17_compra_ou_venda_da_propriedade__de_nilva_maria_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5263/pl_n113-17_altera_a_redacao_do_art_4_da_lei_municipal_de_n2252.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5264/pl_n114-17_alienar_terreno_na_fazenda_mandaguari.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5265/pl_n115-17_autoriza_o_poder_executivo_a_doar_com_encargo_o_imovel_especificado_ao_senat.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5266/pl_n116-17_convenio_com_a_associacao_pestallozi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5267/pl_n117-17_altera_da_forma_abaixo_a_denominacao_das_unidades_escolares_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5074/pl_complementar_n01-17_institui_a_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5194/pl_complementar_n02-17_altera_a_lei_n2174.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4819/pj_res_01-17_membros_das_comissoes_permanentes_da_camara.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4834/pj_res_02-17_altera_o_regimento_interno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4842/pj_res_03-17_altera_disposicoes_das_resolucoes_mencionadas_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4845/pj_res_04-17_altera_o_rgi_incluindo_o_inciso_vii_no_art_25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/4847/pj_res_05-17_designa_os_membros_das_comissoes_permanentes_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/2424/projeto_de_resolucao_n06-17_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5068/pj_res_07-17_dispoe_sobre_a_concessao_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5125/pj_res_08-17_altera_dispositivos_do_decreto_n002-2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/5096/veto_ao_projeto_de_lei_n_29-17.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/1569/1_-_requerimento_no_001-2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6870/ata_da_26_sessao_ordinaria_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2017/6872/ata_da_27_sessao_ordinaria_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>