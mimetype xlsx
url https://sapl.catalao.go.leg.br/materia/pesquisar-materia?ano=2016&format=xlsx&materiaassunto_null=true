--- v0 (2026-03-03)
+++ v1 (2026-06-16)
@@ -54,1738 +54,1738 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Silvano Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5949/projeto_de_decreto_legislativo_no_01_concede_titulo_de_cidadania_catalana_ao_sr_serigne_ababacar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5949/projeto_de_decreto_legislativo_no_01_concede_titulo_de_cidadania_catalana_ao_sr_serigne_ababacar.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. SERIGNE ABABACAR CISSÉ BA".</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joel do Detran</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5955/projeto_de_decreto_legislativo_no_02_concede_titulo_de_cidadania_catalana_ao_sr_divino_eterno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5955/projeto_de_decreto_legislativo_no_02_concede_titulo_de_cidadania_catalana_ao_sr_divino_eterno.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Divino Eterno de Moraes".</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>João Antônio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6006/projeto_de_decreto_legislativo_no_03_concede_titulo_de_cidadania_catalana_ao_sr_peterson_idelmino_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6006/projeto_de_decreto_legislativo_no_03_concede_titulo_de_cidadania_catalana_ao_sr_peterson_idelmino_1.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadania Catalana ao Senhor Petterson ldelmino França".</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6009/projeto_de_decreto_legislativo_no_04_concede_titulo_de_cidadania_catalana_ao_sr_marcio_carneiro_oliveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6009/projeto_de_decreto_legislativo_no_04_concede_titulo_de_cidadania_catalana_ao_sr_marcio_carneiro_oliveira.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TíTULO DE CIDADÃO CATALANO DO MUNICÍPIO DE CATALAO AO SR. MÁRCIO CARNEIRO OLIVEIRA e dá outras providências".</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6014/projeto_de_decreto_legislativo_no_05_concede_titulo_de_cidadania_catalana_ao_sr_leandro_alencar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6014/projeto_de_decreto_legislativo_no_05_concede_titulo_de_cidadania_catalana_ao_sr_leandro_alencar.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO AO SR. Leandro Alencar Marques e dá outras providências".</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6023/projeto_de_decreto_legislativo_no_06_concede_titulo_de_cidadania_catalana_ao_sgt_omar_fernandes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6023/projeto_de_decreto_legislativo_no_06_concede_titulo_de_cidadania_catalana_ao_sgt_omar_fernandes.pdf</t>
   </si>
   <si>
     <t>" Concede Título de Cidadão Catalano e dá outras providências."</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Daniel do Floresta</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6027/projeto_de_decreto_legislativo_no_07_concede_titulo_de_cidadania_catalana_ao_sr._marinaldo_luiz_dos_santos_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6027/projeto_de_decreto_legislativo_no_07_concede_titulo_de_cidadania_catalana_ao_sr._marinaldo_luiz_dos_santos_2.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Marinaldo Luiz dos Santos".</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6028/projeto_de_decreto_legislativo_no_08_concede_titulo_de_cidadania_catalana_ao_sr._tulio_henrique_e_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6028/projeto_de_decreto_legislativo_no_08_concede_titulo_de_cidadania_catalana_ao_sr._tulio_henrique_e_silva.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Túlio Henrique e Silva".</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6183/projeto_de_decreto_legislativo_no_09_concede_titulo_de_cidadania_catalana_ao_sr._juarez_camilo_rodovalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6183/projeto_de_decreto_legislativo_no_09_concede_titulo_de_cidadania_catalana_ao_sr._juarez_camilo_rodovalho.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Benemérita Catalana ao Senhor Juarez Camilo Rodovalho".</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6188/projeto_de_decreto_legislativo_no_10_concede_titulo_de_cidadania_catalana_ao_vice-governador_do_estado_de_goias_jose_eliton.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6188/projeto_de_decreto_legislativo_no_10_concede_titulo_de_cidadania_catalana_ao_vice-governador_do_estado_de_goias_jose_eliton.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Vice-Governador do Estado de Goiás José Eliton de Figueredo Júnior".</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6189/projeto_de_decreto_legislativo_no_11_concede_titulo_de_cidadania_catalana_ao_superintendente_estadual_de_javende_leonardo_felipe_marques_de_souea.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6189/projeto_de_decreto_legislativo_no_11_concede_titulo_de_cidadania_catalana_ao_superintendente_estadual_de_javende_leonardo_felipe_marques_de_souea.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Superintendente Estadual da Juventude Leonardo Felipe Marques de Souza".</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6205/projeto_de_decreto_legislativo_no_12_concedido_titulo_de_cidadahia_catalana_ao_sr._gustavo_jorge_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6205/projeto_de_decreto_legislativo_no_12_concedido_titulo_de_cidadahia_catalana_ao_sr._gustavo_jorge_2.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadania Catalana ao Sr. Gustavo Jorge Costa de Sousa".</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6206/projeto_de_decreto_legislativo_no_13_concedido_titulo_de_cidadania_catalana_ao_sr._daniel_carvalho_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6206/projeto_de_decreto_legislativo_no_13_concedido_titulo_de_cidadania_catalana_ao_sr._daniel_carvalho_1.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Daniel Carvalho dos Reis".</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Juarez Camilo Rodovalho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5921/pl_n_01-2016__complexo_ecologico_maria_pires_perillo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5921/pl_n_01-2016__complexo_ecologico_maria_pires_perillo.pdf</t>
   </si>
   <si>
     <t>"Denomina de 'Complexo Ecológico Maria Pires Perillo' o parque localizado à Margem direita da Avenida Doutor Lamartine Pinto de Avelar, sentido setor Central de Catalão, Brasília-DF".</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>Aurélio Campos de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5922/pl_n_02-2016_denomina_centro_de_artes_e_esportes_francisco_netto_de_campo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5922/pl_n_02-2016_denomina_centro_de_artes_e_esportes_francisco_netto_de_campo.pdf</t>
   </si>
   <si>
     <t>"Denomina de 'Centro de Artes e Esportes Unificados Francisco Netto Campos' (Professor Chiquinho) o Centro de Artes e Esportes - CEU, localizado na praça de Esporte e Cultura da Rua Arariba nº 75, Parque Imperial, nesta cidade".</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>Jardel Sebba</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5923/pl_n_03-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5923/pl_n_03-2016.pdf</t>
   </si>
   <si>
     <t>“Abre créditos especiais no orçamento do Município em execução, ano/2016, para construção e ampliação da Praça de Esporte e Cultura, conforme Termo de Compromisso nº 0363313-44/2012, Ministério da Cultura, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5925/pl_n_04-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5925/pl_n_04-2016.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.739, de 16/7/2008.”</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5928/pl_n_05-2016_parceria_com_a_fundacao_espirita_nova_vida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5928/pl_n_05-2016_parceria_com_a_fundacao_espirita_nova_vida.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a FUNDAÇÃO ESPÍRITA NOVA VIDA – FENOVA, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5932/pl_n_06-2016_convenio_com_liga_de_futebol_de_salao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5932/pl_n_06-2016_convenio_com_liga_de_futebol_de_salao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, A CELEBRAR CONVÊNIO COM A LIGA DE FUTEBOL DE SALÃO DE CATALÃO, VISANDO A REALIZAÇÃO DO CARNAVAL ESPORTIVO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5936/pl_n_07-2016_contribuicao_financeira_para_o_crac.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5936/pl_n_07-2016_contribuicao_financeira_para_o_crac.pdf</t>
   </si>
   <si>
     <t>“Autoriza o MUNICÍPIO DE CATALÃO a firmar convênio e a conceder contribuição financeira de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, por intermédio do CLUBE RECREATIVO E ATLÉTICO CATALANO – CRAC – da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5938/pl_n_08-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5938/pl_n_08-2016.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a conceder auxílio financeiro aos times de futebol participantes da 1ª divisão do Campeonato Amador de Catalão de 2015 e dá outras providências.”</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5941/pl_n_09-2016_credito_especial_para_compra_de_motos_para_entrega_de_medicamentos_em_casa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5941/pl_n_09-2016_credito_especial_para_compra_de_motos_para_entrega_de_medicamentos_em_casa.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abrir Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de motocicletas para fazer a entrega de medicamentos na casa dos pacientes e dá outras providências”.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5943/pl_n_10-2016_credito_especial_para_emater.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5943/pl_n_10-2016_credito_especial_para_emater.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio ‘com a EMATER e a abrir Crédito Especial no orçamento do Município em execução, ano/2016, para transferir recursos a Agência Goiana de Assistência Técnica, Extensão Rural e Pesquisa Agropecuária, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5944/pl_n_11-2016_auxilio_financeiro_a_atleta_catalana_sandra_regina_borges.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5944/pl_n_11-2016_auxilio_financeiro_a_atleta_catalana_sandra_regina_borges.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder Auxilio Financeiro a atleta catalana que participará do campeonato Arnold Classic Brasil de fisiculturismo e dá outras providências.”</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5946/pl_n_12-2016_dispoe_sobre_a_criacao_do_cargo_efietivo_de_sanitarista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5946/pl_n_12-2016_dispoe_sobre_a_criacao_do_cargo_efietivo_de_sanitarista.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do cargo efetivo de Sanitarista e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5947/pl_n_13-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5947/pl_n_13-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 201500909828) e dá outras providências”.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5950/pl_n_14-2016_autoriza_a_permuta__de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5950/pl_n_14-2016_autoriza_a_permuta__de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 201203375519) e dá outras providências”.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5951/pl_n_15-2016_centro_de_integracao_social_da_mulher_vida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5951/pl_n_15-2016_centro_de_integracao_social_da_mulher_vida.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO AO CENTRO DE INTEGRAÇÃO SOCIAL DA MULHER VIDA MULHER VIVA O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5952/pl_n_16-2016_credito_especial_ampliacao_e_reforma_da_quadra_de_esportes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5952/pl_n_16-2016_credito_especial_ampliacao_e_reforma_da_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais no orçamento do Município em execução, ano/2016, para ampliação e reforma de Quadra de Esportes e para proceder a credenciamento de instrutores de Dança, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5953/pl_n_17-2016_altera_o_art._3_da_lei_municipal_n_2.000._de_30_de_abril_de_2002_na_forma_abaixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5953/pl_n_17-2016_altera_o_art._3_da_lei_municipal_n_2.000._de_30_de_abril_de_2002_na_forma_abaixo.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 3º, da Lei Municipal nº 2.000, de 30 de abril de 2002, na forma abaixo e abre crédito especial da forma que especifica.”</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5954/pl_n_19-2016_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_orcamentario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5954/pl_n_19-2016_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_orcamentario.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, no vigente orçamento e dá outras providências”.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5956/pl_n_20-2019_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5956/pl_n_20-2019_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona para a execução de rede de águas pluviais visando solucionar antigo problema de alagamento na Rua Vereador Geraldo Gentil Aires e dá outras providências”.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6223/projeto_de_lei_no_21-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6223/projeto_de_lei_no_21-2016.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adequação salarial aos cargos efetivos de serviços gerais, copeiro/garçon e vigilante da Câmara Municipal de Catalão”.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5957/pl_n_22-2016_convenio_com_a_associacao_catalana_de_equoterapia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5957/pl_n_22-2016_convenio_com_a_associacao_catalana_de_equoterapia.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO CATALANA DE EQUOTERAPIA, e a conceder subvenção social (para ajudar no custeio do Programa: “CAMINHAR com um amigo é viver sem limites.”) da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5959/pl_n_23-2016_convenio_com_aspedc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5959/pl_n_23-2016_convenio_com_aspedc.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASPDEC – ASSOCIAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA DE CATALÃO – CNPJ nº 06.146.212/0001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5960/pl_n_24-2016_credito_especial_para_construcao_do_centro_de_zoonoses_e_para_ressarcimento_de_despesas_de_pessoal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5960/pl_n_24-2016_credito_especial_para_construcao_do_centro_de_zoonoses_e_para_ressarcimento_de_despesas_de_pessoal.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais no orçamento do Município em execução, ano/2016, para a Construção do Centro de Zoonoses e para Ressarcimento de despesas pessoal requisitado, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5961/pl_n_25-2016_leilao_para_alienar_veiculos_e_sucatas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5961/pl_n_25-2016_leilao_para_alienar_veiculos_e_sucatas.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR VEÍCULOS E SUCATAS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO, AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5962/pl_n_26-2016_altera_a_lei_n_3073_de_26_de_dezembro_de_2013.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5962/pl_n_26-2016_altera_a_lei_n_3073_de_26_de_dezembro_de_2013.pdf</t>
   </si>
   <si>
     <t>“Altera a lei n. 3.073, de 26 de dezembro de 2013, que dispõe sobre o plano plurianual - PPA para o período de 2014/2017 e alterações posteriores, lei n. 3.276, de 19 de junho de 2015, que dispõe sobre a lei de diretrizes gerais para elaboração da lei orçamentária para o exercício de 2016 - LDO e alterações posteriores e a lei 3.325, de 11 de dezembro de 2015, que estima a receita e fixa as despesas - LOA do município de Catalão - Goiás para o exercício de 2016”.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5963/pl_n_27-2016_fica_denominado_de_ubs_w.lliam_netto_faiad_a_unidade_basica_de_saude_localizada_no_bairro_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5963/pl_n_27-2016_fica_denominado_de_ubs_w.lliam_netto_faiad_a_unidade_basica_de_saude_localizada_no_bairro_copacabana.pdf</t>
   </si>
   <si>
     <t>“Denomina de UBS ‘William Netto Faiad’ a Unidade Básica de Saúde localizada no Bairro Copacabana”.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5964/pl_n_28-2016_fica_denominado_de_escola_municipal_antonio_pinheiro_santos_localizada_no_bairro_copacabana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5964/pl_n_28-2016_fica_denominado_de_escola_municipal_antonio_pinheiro_santos_localizada_no_bairro_copacabana.pdf</t>
   </si>
   <si>
     <t>“Denomina de Escola Municipal Antônio Pinheiro Santos” localizada no Bairro Copacabana.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5965/projeto_de_lei_no_29-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5965/projeto_de_lei_no_29-2016.pdf</t>
   </si>
   <si>
     <t>“Concede reposição salarial aos vencimentos dos servidores efetivos e comissionados e, revisão geral anual na forma do inciso X, do Art.37, da Constituição Federal, aos subsídios dos agentes políticos, do Poder Legislativo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5966/projeto_de_lei_no_30-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5966/projeto_de_lei_no_30-2016.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Estatuto dos Servidores Públicos da Câmara Municipal de Catalão, Estado de Goiás, e dá outras providências.”</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5967/pl_n_31-2016_credito_especial_para_aquisicao_de_veiculo_0_para_ubs.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5967/pl_n_31-2016_credito_especial_para_aquisicao_de_veiculo_0_para_ubs.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para a aquisição de Veículo zero km para uso nas UBS desta cidade, no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5968/pl_n_32-2016_autoriza_a_realizacao_de_despesa_pelo_fundo_municipal_para_a_infancia_e_adolescencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5968/pl_n_32-2016_autoriza_a_realizacao_de_despesa_pelo_fundo_municipal_para_a_infancia_e_adolescencia.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de despesa pelo FUNDO MUNICIPAL PARA A INFÂNCIA E ADOLESCÊNCIA, até o limite de R$ 47.310,00 (quarenta e sete mil trezentos e dez reais), como contribuição para a realização do Programa Educacional de Resistência às Drogas e a Violência, intitulado: “Caindo na... Real – PROERD” e dá outras providências.”</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5970/pl_n_33-2016_auxilio_financeiro_ao_atleta_simon_queiroga_machado_leonel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5970/pl_n_33-2016_auxilio_financeiro_ao_atleta_simon_queiroga_machado_leonel.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO A ATLETA CATALANO QUE PARTICIPARÁ DE VÁRIAS ETAPAS DE TRIATHLON EM 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5972/pl_n_34-2016_autoriza_a_conceder_isencao_da_taxa_de_zona_azul_para_deficiente_no_ambito_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5972/pl_n_34-2016_autoriza_a_conceder_isencao_da_taxa_de_zona_azul_para_deficiente_no_ambito_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder isenção do pagamento de taxa de Zona Azul aos portadores de deficiência física e dá outras providências.”</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5979/pl_n_35-2016_autoriza_conceder_isencao_da_taxa_de_zona_azul_para_idoso_no_ambito_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5979/pl_n_35-2016_autoriza_conceder_isencao_da_taxa_de_zona_azul_para_idoso_no_ambito_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder isenção do pagamento de taxa de Zona Azul para pessoas com idade igual ou superior a 60 (sessenta) anos e dá outras providências.”</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5988/pl_n_36-2016_aplicacao_da_lei_estadual_n_18025_de_22_de_maio_2013.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5988/pl_n_36-2016_aplicacao_da_lei_estadual_n_18025_de_22_de_maio_2013.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o acesso a informações,a aplicação da Lei Estadual nº. 18.025, de 22 de maio de 2013,e da Lei Federal nº. 12.527, de 18 de novembro de 2011,no âmbito do Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Regina Félix</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6002/pl_n_37-2016_denomina_ubs_izabel_cristina_lima_de_souza.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6002/pl_n_37-2016_denomina_ubs_izabel_cristina_lima_de_souza.pdf</t>
   </si>
   <si>
     <t>"Denomina de `UBS IZABEL CRISTINA LIMA DE SOUZA' a Unidade Básica de Saúde localizada na Rua Rui Barbosa com a Praça das Bandeiras, s/n, Vila União,nesta cidade".</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6004/pl_n_38-2016_diretrizes_orcamentarias_para_o_exercicio_de_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6004/pl_n_38-2016_diretrizes_orcamentarias_para_o_exercicio_de_2017.pdf</t>
   </si>
   <si>
     <t>“INSTITUI DIRETRIZES PARA AS METAS E AS PRIORIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, INCLUINDO AS DESPESAS DE CAPITAL, ORIENTANDO A ELABORAÇÃO DA LEI ORÇAMENTÁRIA E DISPONDO SOBRE AS ALTERAÇÕES NA LEGISLAÇÃO TRIBUTÁRIA, PARA O EXERCÍCIO FINANCEIRO DE 2017”.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_n_39-2016_revisao_salarial_dos_vencimentos_dos_servidores_efetivos_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_n_39-2016_revisao_salarial_dos_vencimentos_dos_servidores_efetivos_1.pdf</t>
   </si>
   <si>
     <t>“Concede revisão salarial sobre os vencimentos dos servidores efetivos, inativos, pensionistas e temporários e dá outras providências”.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6008/pl_n_40-2016_credito_especial_para_aquisicao_e_distribuicao_de_camisetas_e_brindes_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6008/pl_n_40-2016_credito_especial_para_aquisicao_e_distribuicao_de_camisetas_e_brindes_2.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para a aquisição e distribuição de camisetas e brindes, conforme Programa Educacional de Resistência às drogas e a violência e dá outras providências”.-</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Valmir Pires Rosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6010/pl_n_41-2016_declara_de_utilidade_publica_o_centro_integrado_social_da_mulher_vida_mulher_viva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6010/pl_n_41-2016_declara_de_utilidade_publica_o_centro_integrado_social_da_mulher_vida_mulher_viva.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o Centro de Integração Social da Mulher Vida, Mulher Viva".</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6011/pl_n_42-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6011/pl_n_42-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona para a execução de rede de águas pluviais, visando solucionar antigo problema de alagamento na Rua Vereador Geraldo Gentil Aires e dá outras providências”.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6012/pl_n_43-2016_subvencao_social_a_fundacao_assistencial_dr_willian_faiad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6012/pl_n_43-2016_subvencao_social_a_fundacao_assistencial_dr_willian_faiad.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão, Estado de Goiás, a firmar convênio e a conceder subvenção social à Fundação Assistencial Dr. Willian Faiad, para manutenção das atividades da Unidade de Pronto Atendimento (UPA) “Dr. Jamil Sebba” em 2016, na forma que especifica.”</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6015/pl_n_44-2016_autoriza_permuta_de_lotes_que_menciona_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6015/pl_n_44-2016_autoriza_permuta_de_lotes_que_menciona_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 201200820562) e dá outras providências”.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6016/pl_n_45-2016_credito_especial_para_locacao_de_veiculo_furgao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6016/pl_n_45-2016_credito_especial_para_locacao_de_veiculo_furgao.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para a locação de Veículo furgão e aquisição de um carrinho para entrega dos alimentos destinados a Merenda Escolar, no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6017/pl_n_46-2016_autoriza_uso_de_da_estrutura_de_complexo_do_clube_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6017/pl_n_46-2016_autoriza_uso_de_da_estrutura_de_complexo_do_clube_.pdf</t>
   </si>
   <si>
     <t>“Autoriza o uso da estrutura do complexo do Clube do Povo, a título gratuito e de forma esporádica, para as escolas municipais, estaduais e particulares do munícipio de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6018/pl_n_48-2016_adequacao_no_quadro_adm_dos_efetivos_do_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6018/pl_n_48-2016_adequacao_no_quadro_adm_dos_efetivos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“Faz adequação na estrutura administrativa do Quadro Efetivo do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6020/pl_n_49-2016_altera_a_lei_municipal_n_2637_de_2008.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6020/pl_n_49-2016_altera_a_lei_municipal_n_2637_de_2008.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº lei municipal nº  2.637,  de 19 de dezembro de 2008 e cria estrutura administrativa do SIM (Sistema de Inspeção Municipal), criado pela lei municipal nº 2.765, de 15 de setembro de 2010 e dá outras providências.”</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6021/pl_n_50-2016_credito_especial_aquisicao_de_um_veiculo_senarh.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6021/pl_n_50-2016_credito_especial_aquisicao_de_um_veiculo_senarh.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de um veículo, modelo caminhonete pick-up, que será adquirido através de um convênio com o FEMA – Fundo Estadual do Meio Ambiente SEMARH – Goiás, no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6022/pl_n_51-2016_permuta_de_imoveis_para_desobstruir_vias_publicas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6022/pl_n_51-2016_permuta_de_imoveis_para_desobstruir_vias_publicas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de permuta de imóveis com o objetivo de desobstruir sequência de via pública nesta cidade e dá outras providências”.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6024/pl_n_52-2016_autoriza_ceder_em_comandato_a_marpa_terra_planagem_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6024/pl_n_52-2016_autoriza_ceder_em_comandato_a_marpa_terra_planagem_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A MARPA TERRAPLENAGEM E COMÉRCIO LTDA O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6025/pl_n_53-2016_autoriza_o_municipio_de_catalao_a_conceder_auxilio_financeiro_aos_times_de_futebol_participantes_da_2_divisao_do_campeonato.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6025/pl_n_53-2016_autoriza_o_municipio_de_catalao_a_conceder_auxilio_financeiro_aos_times_de_futebol_participantes_da_2_divisao_do_campeonato.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a conceder auxílio financeiro aos times de futebol participantes da 2ª divisão do Campeonato Amador de Catalão de 2016 e dá outras providências.”</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6026/pl_n_54-2016_dispoe_sobre_o_regulamento_das_acoes_em_vigilancia_sanitaria_nos_acougues_casas_de_carnes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6026/pl_n_54-2016_dispoe_sobre_o_regulamento_das_acoes_em_vigilancia_sanitaria_nos_acougues_casas_de_carnes.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre regulamento das ações em vigilância sanitária nos açougues, casas de carnes, estabelecimentos de comércio varejista de carnes in natura e/ou transformada no município de Catalão”.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6029/pl_n_55-2016_denomina_a_praca_no_jardim_primavera_de_jose_manoel_ferreira_borges_coelho_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6029/pl_n_55-2016_denomina_a_praca_no_jardim_primavera_de_jose_manoel_ferreira_borges_coelho_1.pdf</t>
   </si>
   <si>
     <t>“Denomina como JOSÉ MANOEL FERREIRA BORGES COELHO a praça no Jardim Primavera, localizada de frente à Rua das Aroeiras com a Rua das Dálias”.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6030/pl_n_56-2016_autoriza_a_realizacao_de_permuta_de_imoveis_com_o_objetivo_de_realizar_prolongamento_de_via_urbana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6030/pl_n_56-2016_autoriza_a_realizacao_de_permuta_de_imoveis_com_o_objetivo_de_realizar_prolongamento_de_via_urbana.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de permuta de imóveis com o objetivo de realizar prolongamento de via pública nesta cidade e dá outras providências”.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6031/pl_n_57-2016_credito_especial_para_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6031/pl_n_57-2016_credito_especial_para_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para ampliação do sistema de abastecimento de água de Catalão, com implantação de redes de distribuição e ligações prediais no âmbito do Programa Saneamento Para Todos no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6032/pl_n_58-2016_denomina_alas_de_observacao_izabel_cristina_lima_de_souza_as_da_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6032/pl_n_58-2016_denomina_alas_de_observacao_izabel_cristina_lima_de_souza_as_da_upa.pdf</t>
   </si>
   <si>
     <t>“Denomina de “ALAS DE OBSERVAÇÃO IZABEL CRISTINA LIMA DE SOUZA” as Alas de Observação da UPA Dr. Jamil Sebba, localizada na Avenida Dr. Lamartine Pinto de Avelar, nesta cidade. ”</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6033/pl_n_59-2016_auxilio_financeiro_para_atleta_de_jiu-jitsu_aparecido_alexandre_de_jesus.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6033/pl_n_59-2016_auxilio_financeiro_para_atleta_de_jiu-jitsu_aparecido_alexandre_de_jesus.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO A ATLETA CATALANO QUE PARTICIPARÁ DO MUNDIAL DE JIU JITSU EM 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6034/pl_n_60-2016_insencao_de_tarifa_de_estacionamento_a_portadores_de_deficiencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6034/pl_n_60-2016_insencao_de_tarifa_de_estacionamento_a_portadores_de_deficiencia.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder isenção do pagamento da tarifa de estacionamento rotativo aos portadores de deficiência física e dá outras providências.”</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6035/pl_n_61-2016_insencao_de_tarifa_de_estacionamento_a_idosos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6035/pl_n_61-2016_insencao_de_tarifa_de_estacionamento_a_idosos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder isenção do pagamento da tarifa de estacionamento rotativo para pessoas com idade igual ou superior a 60 (sessenta) anos e dá outras providências.”</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6036/pl_n_62-2016_altera_o__1_do_art_1_da_lei_municipal_n_3391_de_25_de_maio_de_2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6036/pl_n_62-2016_altera_o__1_do_art_1_da_lei_municipal_n_3391_de_25_de_maio_de_2016.pdf</t>
   </si>
   <si>
     <t>“Altera o §1º, do Art. 1º, da Lei Municipal nº 3.391, de 25 de maio de 2016, da forma que especifica.”</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6037/pl_n_63-2016_autoriza_o_municipio_a_ceder_em_comodato_a_plo_projetos_sustentaveis_eireli_ep.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6037/pl_n_63-2016_autoriza_o_municipio_a_ceder_em_comodato_a_plo_projetos_sustentaveis_eireli_ep.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A BIO PROJETOS SUSTENTÁVEIS EIRELI EPP, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6038/pl_n_64-2016_faz_desafetacao_e_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outrasprovidencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6038/pl_n_64-2016_faz_desafetacao_e_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outrasprovidencias.pdf</t>
   </si>
   <si>
     <t>“Faz desafetação e autoriza permuta de lotes de terreno que menciona e dá outras providências.”</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6039/pl_n_65-2016_autoriza_o_municipio_a_ceder_em_comodato_a_associacao_perere_o_imovel_publico_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6039/pl_n_65-2016_autoriza_o_municipio_a_ceder_em_comodato_a_associacao_perere_o_imovel_publico_que_especifica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A ASSOCIAÇÃO PERERÊ O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6040/pl_n_66-2016_autoriza_o_municipio_a_doar_imovel_em_comodato_a_associacao_catalana_de_equoterapia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6040/pl_n_66-2016_autoriza_o_municipio_a_doar_imovel_em_comodato_a_associacao_catalana_de_equoterapia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A ASSOCIAÇÃO CATALANA DE EQUOTERAPIA - ASCATE O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6041/pl_n_67-2016_convenio_de_parceria_com_a_assp_-_asilo_sao_vicente_de_paulo_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6041/pl_n_67-2016_convenio_de_parceria_com_a_assp_-_asilo_sao_vicente_de_paulo_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com o ASSP – ASILO SÃO VICENTE DE PAULO DE CATALÃO – CNPJ nº 00.001.833/0001-54 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6042/pl_n_68-2016_convenio_de_parceria_com_a_assapec_-_associacao_de_aposentados_e_pensionistas_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6042/pl_n_68-2016_convenio_de_parceria_com_a_assapec_-_associacao_de_aposentados_e_pensionistas_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASSAPEC – ASSOCIAÇÃO DE APOSENTADOS E PENSIONISTAS DE CATALÃO E REGIÃO – CNPJ nº 24.811.754/0001-90 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6043/pl_n_69-_2016_convenio_de_parceria_feacc___funiacao_espirita_antero_da_costa_carvalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6043/pl_n_69-_2016_convenio_de_parceria_feacc___funiacao_espirita_antero_da_costa_carvalho.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a FEACC – FUNDAÇÃO ESPIRITA ANTERO DA COSTA CARVALHO – CNPJ nº 09.071.300/0001-36 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6044/pl_n_70-2016_declara_de_utilidade_publica_a_0bras_sociais_paulo_estevao_ospe.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6044/pl_n_70-2016_declara_de_utilidade_publica_a_0bras_sociais_paulo_estevao_ospe.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A OBRAS SOCIAIS PAULO ESTEVÃO, OSPE”.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6046/pl_n_71-2016_autoriza_o_municipio_a_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_de_catalao_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6046/pl_n_71-2016_autoriza_o_municipio_a_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_de_catalao_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO-GO, DE ÁREA RURAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6047/pl_n_72-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6047/pl_n_72-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica.pdf</t>
   </si>
   <si>
     <t>“Autoriza desafetar, desmembrar e retornar área de terreno que especifica a COMPANHIA DE DISTRITOS INDUSTRIAIS DE GOIÁS – GOIASINDUSTRIAL ou a sua sucessora legal a COMPANHIA DE DESENVOLVIMENTO ECONÔMICO DE GOIÁS – CODEGO, e dá outras providências”.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6048/pl_n_73-2016_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_sindicato_rural_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6048/pl_n_73-2016_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_sindicato_rural_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com o SINDICATO RURAL DE CATALÃO e a conceder contribuição financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6049/pl_n_74-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6049/pl_n_74-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza desafetar, desmembrar e retornar área de terreno que especifica a COMPANHIA DE DISTRITOS INDUSTRIAIS DE GOIÁS – GOIASINDUSTRIAL ou a sua sucessora legal a COMPANHIA DE DESENVOLVIMENTO ECONOMICO DE GOIÁS – CODEGO, e dá outras providências”.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6050/pl_n_75-2016_auxilio_financeiro_a_atleta_catalana_maiza_dos_reis_silva_de_oliveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6050/pl_n_75-2016_auxilio_financeiro_a_atleta_catalana_maiza_dos_reis_silva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO A ATLETA CATALANA QUE PARTICIPARÁ DE DOIS TORNEIOS DE ATLETISMO EM 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6051/pl_n_76-2016_credito_especial_para_compra_de_motocicletas_para_sae.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6051/pl_n_76-2016_credito_especial_para_compra_de_motocicletas_para_sae.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO EM EXECUÇÃO, ANO/2016, PARA AQUISIÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO – SAE, DESTINADAS A RELIGAÇÕES E CORTES DE ÁGUA NO VALOR ESPECIFICADO ABAIXO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6052/pl_n_77-2016_auxilio_financeiro_associacao_catalana_de_ciclismo_acaci_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6052/pl_n_77-2016_auxilio_financeiro_associacao_catalana_de_ciclismo_acaci_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO A ASSOCIAÇÃO CATALANA DE CICLISMO – ACACI E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6053/pl_n_78-2016_altera_o_art_1_da_lei_municipal_n_i989_de_25_de_marco_de_2002.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6053/pl_n_78-2016_altera_o_art_1_da_lei_municipal_n_i989_de_25_de_marco_de_2002.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º, da Lei Municipal nº 1.989, de 25 de março de 2002, da forma que especifica.”</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6054/projeto_de_lei_n79-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6054/projeto_de_lei_n79-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 200703224004) e dá outras providências”.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6055/projeto_de_lei_n80-2016_abre_credito_especial_2016_para_aquisicao_de_seis_veiculos_populares_para_atender_as_necessidades_da_morada_da_crianca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6055/projeto_de_lei_n80-2016_abre_credito_especial_2016_para_aquisicao_de_seis_veiculos_populares_para_atender_as_necessidades_da_morada_da_crianca.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de seis veículos populares para atender as necessidades da Morada da Criança, CRAS, CREAS e CAPS INFANTIL no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6056/projeto_de_lei_n81-2016_declara_de_utilidade_publica_associacao_dos_abrigos_independentes_de_catalao_aabric.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6056/projeto_de_lei_n81-2016_declara_de_utilidade_publica_associacao_dos_abrigos_independentes_de_catalao_aabric.pdf</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública Associação dos Abrigos Independentes de Catalão (AABRIC)”.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6057/projeto_de_lei_n82-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6057/projeto_de_lei_n82-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado_2.pdf</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6058/projeto_de_lei_n83-2016_declara_de_utilidade_publica_associacao_dos_produtores_de_tomate_de_catalan-goias_aptc..pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6058/projeto_de_lei_n83-2016_declara_de_utilidade_publica_associacao_dos_produtores_de_tomate_de_catalan-goias_aptc..pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública a Associação dos Produtores de Tomate de Catalão-Goiás (APTC)”.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6059/projeto_de_lei_n84-2016_atera_a_lei_n_3073_de_26122013que_dispoe_sobre_o_plano_plurianual_2014-2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6059/projeto_de_lei_n84-2016_atera_a_lei_n_3073_de_26122013que_dispoe_sobre_o_plano_plurianual_2014-2017.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n.º3.073 de 26/12/2013, que dispõe sobre o Plano Plurianual para o período de 2014/2017, e da outras providencias”.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6005/projeto_de_lei_n85-2016_encaminha_proposta_de_alteracao_da_ldo_para_o_exercicio_de_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6005/projeto_de_lei_n85-2016_encaminha_proposta_de_alteracao_da_ldo_para_o_exercicio_de_2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.409 de 29 de junho de 2016 da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2017”.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6078/projeto_de_lei_n86-2016_encaminha_proposta_orcamentaria_para_o_exercicio_de_2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6078/projeto_de_lei_n86-2016_encaminha_proposta_orcamentaria_para_o_exercicio_de_2017.pdf</t>
   </si>
   <si>
     <t>“Estima as Receitas e fixa as Despesas do Município de Catalão, Estado de Goiás, para o exercício de 2017”.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6079/projeto_de_lei_n87-2016_credito_especial_para_adequacao_nas_instalacoes_da_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6079/projeto_de_lei_n87-2016_credito_especial_para_adequacao_nas_instalacoes_da_upa.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para adequação nas instalações da UPA no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6080/projeto_de_lei_n88-2016_credito_especial_para_recuperacao_a_revitalizacao_das_pracas_do_congo_e_pio_comes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6080/projeto_de_lei_n88-2016_credito_especial_para_recuperacao_a_revitalizacao_das_pracas_do_congo_e_pio_comes.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para Recuperação e Revitalização das Praças do Congo e Pio Gomes, bem como o Espaço Público denominado CRISA, com Recursos de Instituição Privada e CONDEMA no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6081/projeto_de_lei_n89-2016_credito_especial_para_compra_de_brindes_para_premiacao_de_alunos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6081/projeto_de_lei_n89-2016_credito_especial_para_compra_de_brindes_para_premiacao_de_alunos.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de equipamentos e brinquedos pedagógicos para premiação aos alunos melhores colocados no Projeto “Transformações Significativas”, no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6179/projeto_de_lei_n90-2016_declara_de_utilidade_publica_municipal_a_associacao_desportiva_e_cultural_de_capoeira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6179/projeto_de_lei_n90-2016_declara_de_utilidade_publica_municipal_a_associacao_desportiva_e_cultural_de_capoeira.pdf</t>
   </si>
   <si>
     <t>“DECLARA UTILIDADE PÚBLICA MUNICIPAL “ASSOCIAÇÃO DESPORTIVA CULTURAL CAPOEIRA BERIMBAU DE OURO”.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/</t>
+    <t>http://sapl.catalao.go.leg.br/media/</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6181/projeto_de_lei_n92-2016_autoriza_o_poder_executivo_a_firmar_convenio__via_fundo_municipal_da_crianca_e_do_adolescente_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6181/projeto_de_lei_n92-2016_autoriza_o_poder_executivo_a_firmar_convenio__via_fundo_municipal_da_crianca_e_do_adolescente_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, via Fundo Municipal da Criança e do Adolescente a firmar convênio de parceria e conceder subvenção social à entidade 'Núcleo de Assistência Social da Igreja Missionária - NASIM', no valor total de R$ 16.974,00 e dá outras providências".</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6182/projeto_de_lei_n93-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6182/projeto_de_lei_n93-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder em comodato a Central de Associações de Minis e Pequenos Produtores Rurais do Município de Catalão/GO, área urbana que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6184/projeto_de_lei_n94-2016_fica_denominada_de_rua_dori_pereira_a_rua_b_localizada_no_bairro_sao_joao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6184/projeto_de_lei_n94-2016_fica_denominada_de_rua_dori_pereira_a_rua_b_localizada_no_bairro_sao_joao.pdf</t>
   </si>
   <si>
     <t>“Denomina como Rua DORI PEREIRA a Rua B, localizada no Bairro São João, nesta cidade”.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6186/projeto_de_lei_n95-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6186/projeto_de_lei_n95-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO-GO, ÁREA URBANA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6187/projeto_de_lei_n96-2016_fica_denominada_de_barragem_idevan_ferreira_de_melo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6187/projeto_de_lei_n96-2016_fica_denominada_de_barragem_idevan_ferreira_de_melo.pdf</t>
   </si>
   <si>
     <t>“Denomina como BARRAGEM IDEVAN FERREIRA DE MELO a Barragem do Ribeirão Pari, localizada neste município.”</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6190/projeto_de_lei_n97-2016_convenio_com_cepi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6190/projeto_de_lei_n97-2016_convenio_com_cepi.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Fundo Municipal da Criança e do Adolescente a firmar convênio com a ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DO CEPI – PMG POLIVALENTE DR. THARSIS CAMPOS e a conceder contribuição financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6191/projeto_de_lei_n98-2016_credito_especial_para_aquisicao_de_equipamentos_para_doacao_cbmgo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6191/projeto_de_lei_n98-2016_credito_especial_para_aquisicao_de_equipamentos_para_doacao_cbmgo.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de diversos equipamentos e materiais para serem doados (premiação) aos alunos do curso de Projeto Bombeiro Mirim no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6193/projeto_de_lei_n100-2016_ceder_em_comodato_ao_instituto_educacional_b._iblico__i.e.b_o_imovel_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6193/projeto_de_lei_n100-2016_ceder_em_comodato_ao_instituto_educacional_b._iblico__i.e.b_o_imovel_que_especifica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO AO INSTITUTO EDUCACIONAL BÍBLICO – I.E.B O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS ”.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6194/projeto_de_lei_n101-2016_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_rurais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6194/projeto_de_lei_n101-2016_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO-GO, ÁREA URBANA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6195/projeto_de_lei_n102-2016_ceder_em_comandato_buffet_e_orcamentacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6195/projeto_de_lei_n102-2016_ceder_em_comandato_buffet_e_orcamentacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder em comodato a LC BUFFET E ORNAMENTAÇÕES LTDA ME, o imóvel público que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6196/projeto_de_lei_n103-2016_ceder_em_comandato_associacao_dos_produtores_de_tomate_de_catalao_-_aptc_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6196/projeto_de_lei_n103-2016_ceder_em_comandato_associacao_dos_produtores_de_tomate_de_catalao_-_aptc_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A ASSOCIAÇÃO DOS PRODUTORES DE TOMATE DE CATALÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6197/projeto_de_lei_n104-2016_insencao_de_pagamento_de_taxa_azul_para_estudantes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6197/projeto_de_lei_n104-2016_insencao_de_pagamento_de_taxa_azul_para_estudantes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder isenção do pagamento de taxa de Zona Azul aos estudantes e dá outras providências.”</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6198/projeto_de_lei_n105-2016_gratificacao_especial_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6198/projeto_de_lei_n105-2016_gratificacao_especial_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2016.”</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6202/projeto_de_lei_n106-2016_institui_incentivo_fiscal_em_favor_de_pessoas_fisicas_e_juridicas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6202/projeto_de_lei_n106-2016_institui_incentivo_fiscal_em_favor_de_pessoas_fisicas_e_juridicas.pdf</t>
   </si>
   <si>
     <t>“INSTITUI INCENTIVO FISCAL EM FAVOR DE PESSOAS FÍSICAS E JURÍDICAS DE DIREITO PRIVADO, PARA A REALIZAÇÃO DE PROJETOS CULTURAIS”.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6203/projeto_de_lei_n107-2016_dispoe_sobre_a_criacao_do_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6203/projeto_de_lei_n107-2016_dispoe_sobre_a_criacao_do_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE CULTURA, SUAS ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6207/projeto_de_lei_n108-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6207/projeto_de_lei_n108-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº. 201090541171) e dá outras providências".</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6208/projeto_de_lei_n109-2016_cria_o_conselho_municipal_de_protecao_aos_animals__comupa_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6208/projeto_de_lei_n109-2016_cria_o_conselho_municipal_de_protecao_aos_animals__comupa_2.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Proteção aos animais - COMUPA e dá outras providências".</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6210/projeto_de_lei_n110-2016_altera_a_lei_3073_de_26_de_dezembro_de_2013_ppa_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6210/projeto_de_lei_n110-2016_altera_a_lei_3073_de_26_de_dezembro_de_2013_ppa_2.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 3.073, de 26 de dezembro de 2013, que dispõe sobre o Plano Plurianual - PPA para o período de 2014/2017 e alterações posteriores e a Lei nº. 3.276, de 19 de junho de 2015, que dispõe sobre a Lei de Diretrizes Gerais para elaboração da Lei Orçamentária para o exercício de 2016- LDO e alterações posteriores e a Lei nº. 3.325, de 11 de dezembro de 2015 que estima a receita e fixa as despesas - LOA do Município de Catalão - Goiás para o exercício de 2016".</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6211/projeto_de_lei_n111-2016_altera_o_art._11_da_lei_3.267115_ementa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6211/projeto_de_lei_n111-2016_altera_o_art._11_da_lei_3.267115_ementa.pdf</t>
   </si>
   <si>
     <t>"Altera para 25 anos o prazo de transferência de escrituras do Projeto de Lei nº. 3.267/15".</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6212/projeto_de_lei_n112-2016_credito_especial_para_criacao_de_valores_voltada_ao_fundo_municipal_de_cultura_no_valor_especificado_abaixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6212/projeto_de_lei_n112-2016_credito_especial_para_criacao_de_valores_voltada_ao_fundo_municipal_de_cultura_no_valor_especificado_abaixo.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial no orçamento do Município para o exercício ano/2017, para criação de ações voltada ao Fundo Municipal de Cultura no valor especificado e dá outras providências".</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6213/projeto_de_lei_n113-2016_cria_o_conselho_municipal_do_proesporte_a_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6213/projeto_de_lei_n113-2016_cria_o_conselho_municipal_do_proesporte_a_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal do PROESPORTE e dá outras providências".</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6214/projeto_de_lei_n114-2016_cria_o_fundo_municipal_de_esporte_a_lazer_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6214/projeto_de_lei_n114-2016_cria_o_fundo_municipal_de_esporte_a_lazer_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Cria o Fundo Municipal de Esporte e Lazer de Catalão".</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6215/projeto_de_lei_n115-2016_criacao_do_programa_municipal_de_incentivo_ao_esporte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6215/projeto_de_lei_n115-2016_criacao_do_programa_municipal_de_incentivo_ao_esporte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Municipal de Incentivo ao Esporte - PROESPORTE e dá outras providências".</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6216/projeto_de_lei_n116-2016_ceder_em_comodato_a_universidade_federal_de_goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6216/projeto_de_lei_n116-2016_ceder_em_comodato_a_universidade_federal_de_goias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder comodato a Universidade Federal de Goiás - Campus Catalão, área urbana que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6217/projeto_de_lei_n117-2016_autoriza_a_ceder_em_comandato_de_terreno_que_menciona_em_atendimento_ao_requerimento_administrativo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6217/projeto_de_lei_n117-2016_autoriza_a_ceder_em_comandato_de_terreno_que_menciona_em_atendimento_ao_requerimento_administrativo.pdf</t>
   </si>
   <si>
     <t>"Autoriza indenização utilizando lote de terreno que menciona em atendimento ao requerimento administrativo (2016016086) e dá outras providências".</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6218/pl_n_118-2016_autoriza_permuta_de_lotes_a_areas_de_terreno_que_menciona_a_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6218/pl_n_118-2016_autoriza_permuta_de_lotes_a_areas_de_terreno_que_menciona_a_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta de lotes e áreas de terreno que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6219/pl_n_119-2016_autoriza_a_concessao_de__use_de_bem_publico_campo_de_futebol_da_sae_aos_servidores_efetivos_daquela_autarquia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6219/pl_n_119-2016_autoriza_a_concessao_de__use_de_bem_publico_campo_de_futebol_da_sae_aos_servidores_efetivos_daquela_autarquia.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de uso de bem público (campo de futebol da SAE) aos servidores efetivos daquela autarquia, através de Associação ou não e dá outras providências".</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6220/pl_n_120-2016_autoriza_o_municipio_de_catalao_a_indenizar_o_sr._cleiton_cesar_de_melo_uma_lavra_de_areia_e_cascalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6220/pl_n_120-2016_autoriza_o_municipio_de_catalao_a_indenizar_o_sr._cleiton_cesar_de_melo_uma_lavra_de_areia_e_cascalho.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a indenizar o Sr. Cleiton César de Melo uma lavra de areia e cascalho, que com a barragem no Ribeirão Pari feita pela SAE,  ficou impedido de explorar a referida lavra, e dá outras providências".</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6221/pl_n_121-2016_autoriza_a_permuta_de_lotes_de_terreno_com_o_objetivo_de_solucionar_antigo_problema_de_acesso_a_lote_particular.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6221/pl_n_121-2016_autoriza_a_permuta_de_lotes_de_terreno_com_o_objetivo_de_solucionar_antigo_problema_de_acesso_a_lote_particular.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta de lotes de terreno, com o objetivo de solucionar antigo problema de acesso a lote particular devido a construção de obra pública municipal na Rua D  e dá outras providências"&gt;</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6222/pl_n_122-2016_autoriza_o_municipio_a_ceder_em_comodato_a_aspdec-_o_imovel_publico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6222/pl_n_122-2016_autoriza_o_municipio_a_ceder_em_comodato_a_aspdec-_o_imovel_publico.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder em comodato a ASPEDEC - Associação das Pessoas Portadoras de Deficiências de Catalão, o imóvel que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6082/projeto_de_lei_comp_n_01-16_plano_diretor_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6082/projeto_de_lei_comp_n_01-16_plano_diretor_.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE ORDENAMENTO DO TERRITÓRIO E DESENVOLVIMENTO SUSTENTÁVEL DE CATALÃO, QUE DISPÕE SOBRE PLANO DE PARCELAMENTO, USO E OCUPAÇÃO DO SOLO, INSTRUMENTOS URBANÍSTICOS E SISTEMA DE GESTÃO.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>Adib Elias</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6177/projeto_de_lei_complementar_n_02-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6177/projeto_de_lei_complementar_n_02-2016.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas e condições para uso e ocupação do solo no Município de Catalão/GO".</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6178/projeto_de_lei_complementar_n_03-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6178/projeto_de_lei_complementar_n_03-2016.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NORMAS E CONDIÇÕES PARA USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE CATALÃO/GO.”</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6192/projeto_de_lei_complementar_n_04-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6192/projeto_de_lei_complementar_n_04-2016.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 200, do Código Tributário Municipal, da forma que especifica".</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5945/projeto_de_resolucao_n_01-2016.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5945/projeto_de_resolucao_n_01-2016.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Vereador Mirim".</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6013/projeto_de_resolucao_no_02_de_2016_autoriza_despesa_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6013/projeto_de_resolucao_no_02_de_2016_autoriza_despesa_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Autoriza despesa que especifica e dá outras providências". (Compra de uniforme de futebol e 02 bolas)</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6204/projeto_de_emenda_n_01-16_altera_o_art_18_da_lei_organica__1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6204/projeto_de_emenda_n_01-16_altera_o_art_18_da_lei_organica__1.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 18 da Lei Orgânica do Município de Catalão/Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6201/projeto_de_emenda_mod_n_02-16_ao_plc_n01-16_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6201/projeto_de_emenda_mod_n_02-16_ao_plc_n01-16_1.pdf</t>
   </si>
   <si>
     <t>"Altera o parágrafo 1º, do artigo 26, do Projeto de Lei Complementar nº. 01/2016".</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6199/projeto_de_emenda_adtiv_n_03-16_ao_plc_n01-16.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6199/projeto_de_emenda_adtiv_n_03-16_ao_plc_n01-16.pdf</t>
   </si>
   <si>
     <t>"Altera artigos do Projeto de Lei Complementar nº. 01/2016".</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6200/projeto_de_emenda_mod_n_04-16_ao_plc_n01-16.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6200/projeto_de_emenda_mod_n_04-16_ao_plc_n01-16.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2089,67 +2089,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5949/projeto_de_decreto_legislativo_no_01_concede_titulo_de_cidadania_catalana_ao_sr_serigne_ababacar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5955/projeto_de_decreto_legislativo_no_02_concede_titulo_de_cidadania_catalana_ao_sr_divino_eterno.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6006/projeto_de_decreto_legislativo_no_03_concede_titulo_de_cidadania_catalana_ao_sr_peterson_idelmino_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6009/projeto_de_decreto_legislativo_no_04_concede_titulo_de_cidadania_catalana_ao_sr_marcio_carneiro_oliveira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6014/projeto_de_decreto_legislativo_no_05_concede_titulo_de_cidadania_catalana_ao_sr_leandro_alencar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6023/projeto_de_decreto_legislativo_no_06_concede_titulo_de_cidadania_catalana_ao_sgt_omar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6027/projeto_de_decreto_legislativo_no_07_concede_titulo_de_cidadania_catalana_ao_sr._marinaldo_luiz_dos_santos_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6028/projeto_de_decreto_legislativo_no_08_concede_titulo_de_cidadania_catalana_ao_sr._tulio_henrique_e_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6183/projeto_de_decreto_legislativo_no_09_concede_titulo_de_cidadania_catalana_ao_sr._juarez_camilo_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6188/projeto_de_decreto_legislativo_no_10_concede_titulo_de_cidadania_catalana_ao_vice-governador_do_estado_de_goias_jose_eliton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6189/projeto_de_decreto_legislativo_no_11_concede_titulo_de_cidadania_catalana_ao_superintendente_estadual_de_javende_leonardo_felipe_marques_de_souea.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6205/projeto_de_decreto_legislativo_no_12_concedido_titulo_de_cidadahia_catalana_ao_sr._gustavo_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6206/projeto_de_decreto_legislativo_no_13_concedido_titulo_de_cidadania_catalana_ao_sr._daniel_carvalho_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5921/pl_n_01-2016__complexo_ecologico_maria_pires_perillo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5922/pl_n_02-2016_denomina_centro_de_artes_e_esportes_francisco_netto_de_campo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5923/pl_n_03-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5925/pl_n_04-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5928/pl_n_05-2016_parceria_com_a_fundacao_espirita_nova_vida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5932/pl_n_06-2016_convenio_com_liga_de_futebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5936/pl_n_07-2016_contribuicao_financeira_para_o_crac.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5938/pl_n_08-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5941/pl_n_09-2016_credito_especial_para_compra_de_motos_para_entrega_de_medicamentos_em_casa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5943/pl_n_10-2016_credito_especial_para_emater.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5944/pl_n_11-2016_auxilio_financeiro_a_atleta_catalana_sandra_regina_borges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5946/pl_n_12-2016_dispoe_sobre_a_criacao_do_cargo_efietivo_de_sanitarista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5947/pl_n_13-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5950/pl_n_14-2016_autoriza_a_permuta__de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5951/pl_n_15-2016_centro_de_integracao_social_da_mulher_vida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5952/pl_n_16-2016_credito_especial_ampliacao_e_reforma_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5953/pl_n_17-2016_altera_o_art._3_da_lei_municipal_n_2.000._de_30_de_abril_de_2002_na_forma_abaixo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5954/pl_n_19-2016_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5956/pl_n_20-2019_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6223/projeto_de_lei_no_21-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5957/pl_n_22-2016_convenio_com_a_associacao_catalana_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5959/pl_n_23-2016_convenio_com_aspedc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5960/pl_n_24-2016_credito_especial_para_construcao_do_centro_de_zoonoses_e_para_ressarcimento_de_despesas_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5961/pl_n_25-2016_leilao_para_alienar_veiculos_e_sucatas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5962/pl_n_26-2016_altera_a_lei_n_3073_de_26_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5963/pl_n_27-2016_fica_denominado_de_ubs_w.lliam_netto_faiad_a_unidade_basica_de_saude_localizada_no_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5964/pl_n_28-2016_fica_denominado_de_escola_municipal_antonio_pinheiro_santos_localizada_no_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5965/projeto_de_lei_no_29-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5966/projeto_de_lei_no_30-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5967/pl_n_31-2016_credito_especial_para_aquisicao_de_veiculo_0_para_ubs.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5968/pl_n_32-2016_autoriza_a_realizacao_de_despesa_pelo_fundo_municipal_para_a_infancia_e_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5970/pl_n_33-2016_auxilio_financeiro_ao_atleta_simon_queiroga_machado_leonel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5972/pl_n_34-2016_autoriza_a_conceder_isencao_da_taxa_de_zona_azul_para_deficiente_no_ambito_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5979/pl_n_35-2016_autoriza_conceder_isencao_da_taxa_de_zona_azul_para_idoso_no_ambito_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5988/pl_n_36-2016_aplicacao_da_lei_estadual_n_18025_de_22_de_maio_2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6002/pl_n_37-2016_denomina_ubs_izabel_cristina_lima_de_souza.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6004/pl_n_38-2016_diretrizes_orcamentarias_para_o_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_n_39-2016_revisao_salarial_dos_vencimentos_dos_servidores_efetivos_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6008/pl_n_40-2016_credito_especial_para_aquisicao_e_distribuicao_de_camisetas_e_brindes_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6010/pl_n_41-2016_declara_de_utilidade_publica_o_centro_integrado_social_da_mulher_vida_mulher_viva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6011/pl_n_42-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6012/pl_n_43-2016_subvencao_social_a_fundacao_assistencial_dr_willian_faiad.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6015/pl_n_44-2016_autoriza_permuta_de_lotes_que_menciona_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6016/pl_n_45-2016_credito_especial_para_locacao_de_veiculo_furgao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6017/pl_n_46-2016_autoriza_uso_de_da_estrutura_de_complexo_do_clube_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6018/pl_n_48-2016_adequacao_no_quadro_adm_dos_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6020/pl_n_49-2016_altera_a_lei_municipal_n_2637_de_2008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6021/pl_n_50-2016_credito_especial_aquisicao_de_um_veiculo_senarh.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6022/pl_n_51-2016_permuta_de_imoveis_para_desobstruir_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6024/pl_n_52-2016_autoriza_ceder_em_comandato_a_marpa_terra_planagem_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6025/pl_n_53-2016_autoriza_o_municipio_de_catalao_a_conceder_auxilio_financeiro_aos_times_de_futebol_participantes_da_2_divisao_do_campeonato.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6026/pl_n_54-2016_dispoe_sobre_o_regulamento_das_acoes_em_vigilancia_sanitaria_nos_acougues_casas_de_carnes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6029/pl_n_55-2016_denomina_a_praca_no_jardim_primavera_de_jose_manoel_ferreira_borges_coelho_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6030/pl_n_56-2016_autoriza_a_realizacao_de_permuta_de_imoveis_com_o_objetivo_de_realizar_prolongamento_de_via_urbana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6031/pl_n_57-2016_credito_especial_para_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6032/pl_n_58-2016_denomina_alas_de_observacao_izabel_cristina_lima_de_souza_as_da_upa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6033/pl_n_59-2016_auxilio_financeiro_para_atleta_de_jiu-jitsu_aparecido_alexandre_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6034/pl_n_60-2016_insencao_de_tarifa_de_estacionamento_a_portadores_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6035/pl_n_61-2016_insencao_de_tarifa_de_estacionamento_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6036/pl_n_62-2016_altera_o__1_do_art_1_da_lei_municipal_n_3391_de_25_de_maio_de_2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6037/pl_n_63-2016_autoriza_o_municipio_a_ceder_em_comodato_a_plo_projetos_sustentaveis_eireli_ep.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6038/pl_n_64-2016_faz_desafetacao_e_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outrasprovidencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6039/pl_n_65-2016_autoriza_o_municipio_a_ceder_em_comodato_a_associacao_perere_o_imovel_publico_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6040/pl_n_66-2016_autoriza_o_municipio_a_doar_imovel_em_comodato_a_associacao_catalana_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6041/pl_n_67-2016_convenio_de_parceria_com_a_assp_-_asilo_sao_vicente_de_paulo_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6042/pl_n_68-2016_convenio_de_parceria_com_a_assapec_-_associacao_de_aposentados_e_pensionistas_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6043/pl_n_69-_2016_convenio_de_parceria_feacc___funiacao_espirita_antero_da_costa_carvalho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6044/pl_n_70-2016_declara_de_utilidade_publica_a_0bras_sociais_paulo_estevao_ospe.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6046/pl_n_71-2016_autoriza_o_municipio_a_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_de_catalao_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6047/pl_n_72-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6048/pl_n_73-2016_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_sindicato_rural_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6049/pl_n_74-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6050/pl_n_75-2016_auxilio_financeiro_a_atleta_catalana_maiza_dos_reis_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6051/pl_n_76-2016_credito_especial_para_compra_de_motocicletas_para_sae.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6052/pl_n_77-2016_auxilio_financeiro_associacao_catalana_de_ciclismo_acaci_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6053/pl_n_78-2016_altera_o_art_1_da_lei_municipal_n_i989_de_25_de_marco_de_2002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6054/projeto_de_lei_n79-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6055/projeto_de_lei_n80-2016_abre_credito_especial_2016_para_aquisicao_de_seis_veiculos_populares_para_atender_as_necessidades_da_morada_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6056/projeto_de_lei_n81-2016_declara_de_utilidade_publica_associacao_dos_abrigos_independentes_de_catalao_aabric.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6057/projeto_de_lei_n82-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6058/projeto_de_lei_n83-2016_declara_de_utilidade_publica_associacao_dos_produtores_de_tomate_de_catalan-goias_aptc..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6059/projeto_de_lei_n84-2016_atera_a_lei_n_3073_de_26122013que_dispoe_sobre_o_plano_plurianual_2014-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6005/projeto_de_lei_n85-2016_encaminha_proposta_de_alteracao_da_ldo_para_o_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6078/projeto_de_lei_n86-2016_encaminha_proposta_orcamentaria_para_o_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6079/projeto_de_lei_n87-2016_credito_especial_para_adequacao_nas_instalacoes_da_upa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6080/projeto_de_lei_n88-2016_credito_especial_para_recuperacao_a_revitalizacao_das_pracas_do_congo_e_pio_comes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6081/projeto_de_lei_n89-2016_credito_especial_para_compra_de_brindes_para_premiacao_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6179/projeto_de_lei_n90-2016_declara_de_utilidade_publica_municipal_a_associacao_desportiva_e_cultural_de_capoeira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6181/projeto_de_lei_n92-2016_autoriza_o_poder_executivo_a_firmar_convenio__via_fundo_municipal_da_crianca_e_do_adolescente_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6182/projeto_de_lei_n93-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6184/projeto_de_lei_n94-2016_fica_denominada_de_rua_dori_pereira_a_rua_b_localizada_no_bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6186/projeto_de_lei_n95-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6187/projeto_de_lei_n96-2016_fica_denominada_de_barragem_idevan_ferreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6190/projeto_de_lei_n97-2016_convenio_com_cepi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6191/projeto_de_lei_n98-2016_credito_especial_para_aquisicao_de_equipamentos_para_doacao_cbmgo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6193/projeto_de_lei_n100-2016_ceder_em_comodato_ao_instituto_educacional_b._iblico__i.e.b_o_imovel_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6194/projeto_de_lei_n101-2016_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6195/projeto_de_lei_n102-2016_ceder_em_comandato_buffet_e_orcamentacao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6196/projeto_de_lei_n103-2016_ceder_em_comandato_associacao_dos_produtores_de_tomate_de_catalao_-_aptc_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6197/projeto_de_lei_n104-2016_insencao_de_pagamento_de_taxa_azul_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6198/projeto_de_lei_n105-2016_gratificacao_especial_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6202/projeto_de_lei_n106-2016_institui_incentivo_fiscal_em_favor_de_pessoas_fisicas_e_juridicas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6203/projeto_de_lei_n107-2016_dispoe_sobre_a_criacao_do_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6207/projeto_de_lei_n108-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6208/projeto_de_lei_n109-2016_cria_o_conselho_municipal_de_protecao_aos_animals__comupa_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6210/projeto_de_lei_n110-2016_altera_a_lei_3073_de_26_de_dezembro_de_2013_ppa_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6211/projeto_de_lei_n111-2016_altera_o_art._11_da_lei_3.267115_ementa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6212/projeto_de_lei_n112-2016_credito_especial_para_criacao_de_valores_voltada_ao_fundo_municipal_de_cultura_no_valor_especificado_abaixo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6213/projeto_de_lei_n113-2016_cria_o_conselho_municipal_do_proesporte_a_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6214/projeto_de_lei_n114-2016_cria_o_fundo_municipal_de_esporte_a_lazer_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6215/projeto_de_lei_n115-2016_criacao_do_programa_municipal_de_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6216/projeto_de_lei_n116-2016_ceder_em_comodato_a_universidade_federal_de_goias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6217/projeto_de_lei_n117-2016_autoriza_a_ceder_em_comandato_de_terreno_que_menciona_em_atendimento_ao_requerimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6218/pl_n_118-2016_autoriza_permuta_de_lotes_a_areas_de_terreno_que_menciona_a_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6219/pl_n_119-2016_autoriza_a_concessao_de__use_de_bem_publico_campo_de_futebol_da_sae_aos_servidores_efetivos_daquela_autarquia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6220/pl_n_120-2016_autoriza_o_municipio_de_catalao_a_indenizar_o_sr._cleiton_cesar_de_melo_uma_lavra_de_areia_e_cascalho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6221/pl_n_121-2016_autoriza_a_permuta_de_lotes_de_terreno_com_o_objetivo_de_solucionar_antigo_problema_de_acesso_a_lote_particular.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6222/pl_n_122-2016_autoriza_o_municipio_a_ceder_em_comodato_a_aspdec-_o_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6082/projeto_de_lei_comp_n_01-16_plano_diretor_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6177/projeto_de_lei_complementar_n_02-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6178/projeto_de_lei_complementar_n_03-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6192/projeto_de_lei_complementar_n_04-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5945/projeto_de_resolucao_n_01-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6013/projeto_de_resolucao_no_02_de_2016_autoriza_despesa_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6204/projeto_de_emenda_n_01-16_altera_o_art_18_da_lei_organica__1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6201/projeto_de_emenda_mod_n_02-16_ao_plc_n01-16_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6199/projeto_de_emenda_adtiv_n_03-16_ao_plc_n01-16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6200/projeto_de_emenda_mod_n_04-16_ao_plc_n01-16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5949/projeto_de_decreto_legislativo_no_01_concede_titulo_de_cidadania_catalana_ao_sr_serigne_ababacar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5955/projeto_de_decreto_legislativo_no_02_concede_titulo_de_cidadania_catalana_ao_sr_divino_eterno.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6006/projeto_de_decreto_legislativo_no_03_concede_titulo_de_cidadania_catalana_ao_sr_peterson_idelmino_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6009/projeto_de_decreto_legislativo_no_04_concede_titulo_de_cidadania_catalana_ao_sr_marcio_carneiro_oliveira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6014/projeto_de_decreto_legislativo_no_05_concede_titulo_de_cidadania_catalana_ao_sr_leandro_alencar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6023/projeto_de_decreto_legislativo_no_06_concede_titulo_de_cidadania_catalana_ao_sgt_omar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6027/projeto_de_decreto_legislativo_no_07_concede_titulo_de_cidadania_catalana_ao_sr._marinaldo_luiz_dos_santos_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6028/projeto_de_decreto_legislativo_no_08_concede_titulo_de_cidadania_catalana_ao_sr._tulio_henrique_e_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6183/projeto_de_decreto_legislativo_no_09_concede_titulo_de_cidadania_catalana_ao_sr._juarez_camilo_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6188/projeto_de_decreto_legislativo_no_10_concede_titulo_de_cidadania_catalana_ao_vice-governador_do_estado_de_goias_jose_eliton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6189/projeto_de_decreto_legislativo_no_11_concede_titulo_de_cidadania_catalana_ao_superintendente_estadual_de_javende_leonardo_felipe_marques_de_souea.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6205/projeto_de_decreto_legislativo_no_12_concedido_titulo_de_cidadahia_catalana_ao_sr._gustavo_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6206/projeto_de_decreto_legislativo_no_13_concedido_titulo_de_cidadania_catalana_ao_sr._daniel_carvalho_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5921/pl_n_01-2016__complexo_ecologico_maria_pires_perillo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5922/pl_n_02-2016_denomina_centro_de_artes_e_esportes_francisco_netto_de_campo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5923/pl_n_03-2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5925/pl_n_04-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5928/pl_n_05-2016_parceria_com_a_fundacao_espirita_nova_vida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5932/pl_n_06-2016_convenio_com_liga_de_futebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5936/pl_n_07-2016_contribuicao_financeira_para_o_crac.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5938/pl_n_08-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5941/pl_n_09-2016_credito_especial_para_compra_de_motos_para_entrega_de_medicamentos_em_casa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5943/pl_n_10-2016_credito_especial_para_emater.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5944/pl_n_11-2016_auxilio_financeiro_a_atleta_catalana_sandra_regina_borges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5946/pl_n_12-2016_dispoe_sobre_a_criacao_do_cargo_efietivo_de_sanitarista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5947/pl_n_13-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5950/pl_n_14-2016_autoriza_a_permuta__de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5951/pl_n_15-2016_centro_de_integracao_social_da_mulher_vida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5952/pl_n_16-2016_credito_especial_ampliacao_e_reforma_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5953/pl_n_17-2016_altera_o_art._3_da_lei_municipal_n_2.000._de_30_de_abril_de_2002_na_forma_abaixo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5954/pl_n_19-2016_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5956/pl_n_20-2019_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6223/projeto_de_lei_no_21-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5957/pl_n_22-2016_convenio_com_a_associacao_catalana_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5959/pl_n_23-2016_convenio_com_aspedc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5960/pl_n_24-2016_credito_especial_para_construcao_do_centro_de_zoonoses_e_para_ressarcimento_de_despesas_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5961/pl_n_25-2016_leilao_para_alienar_veiculos_e_sucatas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5962/pl_n_26-2016_altera_a_lei_n_3073_de_26_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5963/pl_n_27-2016_fica_denominado_de_ubs_w.lliam_netto_faiad_a_unidade_basica_de_saude_localizada_no_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5964/pl_n_28-2016_fica_denominado_de_escola_municipal_antonio_pinheiro_santos_localizada_no_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5965/projeto_de_lei_no_29-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5966/projeto_de_lei_no_30-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5967/pl_n_31-2016_credito_especial_para_aquisicao_de_veiculo_0_para_ubs.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5968/pl_n_32-2016_autoriza_a_realizacao_de_despesa_pelo_fundo_municipal_para_a_infancia_e_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5970/pl_n_33-2016_auxilio_financeiro_ao_atleta_simon_queiroga_machado_leonel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5972/pl_n_34-2016_autoriza_a_conceder_isencao_da_taxa_de_zona_azul_para_deficiente_no_ambito_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5979/pl_n_35-2016_autoriza_conceder_isencao_da_taxa_de_zona_azul_para_idoso_no_ambito_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5988/pl_n_36-2016_aplicacao_da_lei_estadual_n_18025_de_22_de_maio_2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6002/pl_n_37-2016_denomina_ubs_izabel_cristina_lima_de_souza.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6004/pl_n_38-2016_diretrizes_orcamentarias_para_o_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_n_39-2016_revisao_salarial_dos_vencimentos_dos_servidores_efetivos_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6008/pl_n_40-2016_credito_especial_para_aquisicao_e_distribuicao_de_camisetas_e_brindes_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6010/pl_n_41-2016_declara_de_utilidade_publica_o_centro_integrado_social_da_mulher_vida_mulher_viva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6011/pl_n_42-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_para_a_execucao_de_rede_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6012/pl_n_43-2016_subvencao_social_a_fundacao_assistencial_dr_willian_faiad.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6015/pl_n_44-2016_autoriza_permuta_de_lotes_que_menciona_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6016/pl_n_45-2016_credito_especial_para_locacao_de_veiculo_furgao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6017/pl_n_46-2016_autoriza_uso_de_da_estrutura_de_complexo_do_clube_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6018/pl_n_48-2016_adequacao_no_quadro_adm_dos_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6020/pl_n_49-2016_altera_a_lei_municipal_n_2637_de_2008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6021/pl_n_50-2016_credito_especial_aquisicao_de_um_veiculo_senarh.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6022/pl_n_51-2016_permuta_de_imoveis_para_desobstruir_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6024/pl_n_52-2016_autoriza_ceder_em_comandato_a_marpa_terra_planagem_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6025/pl_n_53-2016_autoriza_o_municipio_de_catalao_a_conceder_auxilio_financeiro_aos_times_de_futebol_participantes_da_2_divisao_do_campeonato.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6026/pl_n_54-2016_dispoe_sobre_o_regulamento_das_acoes_em_vigilancia_sanitaria_nos_acougues_casas_de_carnes.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6029/pl_n_55-2016_denomina_a_praca_no_jardim_primavera_de_jose_manoel_ferreira_borges_coelho_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6030/pl_n_56-2016_autoriza_a_realizacao_de_permuta_de_imoveis_com_o_objetivo_de_realizar_prolongamento_de_via_urbana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6031/pl_n_57-2016_credito_especial_para_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6032/pl_n_58-2016_denomina_alas_de_observacao_izabel_cristina_lima_de_souza_as_da_upa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6033/pl_n_59-2016_auxilio_financeiro_para_atleta_de_jiu-jitsu_aparecido_alexandre_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6034/pl_n_60-2016_insencao_de_tarifa_de_estacionamento_a_portadores_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6035/pl_n_61-2016_insencao_de_tarifa_de_estacionamento_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6036/pl_n_62-2016_altera_o__1_do_art_1_da_lei_municipal_n_3391_de_25_de_maio_de_2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6037/pl_n_63-2016_autoriza_o_municipio_a_ceder_em_comodato_a_plo_projetos_sustentaveis_eireli_ep.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6038/pl_n_64-2016_faz_desafetacao_e_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outrasprovidencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6039/pl_n_65-2016_autoriza_o_municipio_a_ceder_em_comodato_a_associacao_perere_o_imovel_publico_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6040/pl_n_66-2016_autoriza_o_municipio_a_doar_imovel_em_comodato_a_associacao_catalana_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6041/pl_n_67-2016_convenio_de_parceria_com_a_assp_-_asilo_sao_vicente_de_paulo_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6042/pl_n_68-2016_convenio_de_parceria_com_a_assapec_-_associacao_de_aposentados_e_pensionistas_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6043/pl_n_69-_2016_convenio_de_parceria_feacc___funiacao_espirita_antero_da_costa_carvalho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6044/pl_n_70-2016_declara_de_utilidade_publica_a_0bras_sociais_paulo_estevao_ospe.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6046/pl_n_71-2016_autoriza_o_municipio_a_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_de_catalao_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6047/pl_n_72-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6048/pl_n_73-2016_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_sindicato_rural_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6049/pl_n_74-2016_autoriza_desafetar_desmembrar_e_retornar_area_de_terreno_que_especifica_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6050/pl_n_75-2016_auxilio_financeiro_a_atleta_catalana_maiza_dos_reis_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6051/pl_n_76-2016_credito_especial_para_compra_de_motocicletas_para_sae.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6052/pl_n_77-2016_auxilio_financeiro_associacao_catalana_de_ciclismo_acaci_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6053/pl_n_78-2016_altera_o_art_1_da_lei_municipal_n_i989_de_25_de_marco_de_2002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6054/projeto_de_lei_n79-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6055/projeto_de_lei_n80-2016_abre_credito_especial_2016_para_aquisicao_de_seis_veiculos_populares_para_atender_as_necessidades_da_morada_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6056/projeto_de_lei_n81-2016_declara_de_utilidade_publica_associacao_dos_abrigos_independentes_de_catalao_aabric.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6057/projeto_de_lei_n82-2016_autoriza_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6058/projeto_de_lei_n83-2016_declara_de_utilidade_publica_associacao_dos_produtores_de_tomate_de_catalan-goias_aptc..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6059/projeto_de_lei_n84-2016_atera_a_lei_n_3073_de_26122013que_dispoe_sobre_o_plano_plurianual_2014-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6005/projeto_de_lei_n85-2016_encaminha_proposta_de_alteracao_da_ldo_para_o_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6078/projeto_de_lei_n86-2016_encaminha_proposta_orcamentaria_para_o_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6079/projeto_de_lei_n87-2016_credito_especial_para_adequacao_nas_instalacoes_da_upa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6080/projeto_de_lei_n88-2016_credito_especial_para_recuperacao_a_revitalizacao_das_pracas_do_congo_e_pio_comes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6081/projeto_de_lei_n89-2016_credito_especial_para_compra_de_brindes_para_premiacao_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6179/projeto_de_lei_n90-2016_declara_de_utilidade_publica_municipal_a_associacao_desportiva_e_cultural_de_capoeira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6181/projeto_de_lei_n92-2016_autoriza_o_poder_executivo_a_firmar_convenio__via_fundo_municipal_da_crianca_e_do_adolescente_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6182/projeto_de_lei_n93-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6184/projeto_de_lei_n94-2016_fica_denominada_de_rua_dori_pereira_a_rua_b_localizada_no_bairro_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6186/projeto_de_lei_n95-2016_autoriza_a_ceder_em_comodato_associacao_de_minis_e_pequenos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6187/projeto_de_lei_n96-2016_fica_denominada_de_barragem_idevan_ferreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6190/projeto_de_lei_n97-2016_convenio_com_cepi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6191/projeto_de_lei_n98-2016_credito_especial_para_aquisicao_de_equipamentos_para_doacao_cbmgo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6193/projeto_de_lei_n100-2016_ceder_em_comodato_ao_instituto_educacional_b._iblico__i.e.b_o_imovel_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6194/projeto_de_lei_n101-2016_ceder_em_comandato_central_de_associacoes_de_minis_e_pequenos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6195/projeto_de_lei_n102-2016_ceder_em_comandato_buffet_e_orcamentacao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6196/projeto_de_lei_n103-2016_ceder_em_comandato_associacao_dos_produtores_de_tomate_de_catalao_-_aptc_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6197/projeto_de_lei_n104-2016_insencao_de_pagamento_de_taxa_azul_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6198/projeto_de_lei_n105-2016_gratificacao_especial_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6202/projeto_de_lei_n106-2016_institui_incentivo_fiscal_em_favor_de_pessoas_fisicas_e_juridicas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6203/projeto_de_lei_n107-2016_dispoe_sobre_a_criacao_do_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6207/projeto_de_lei_n108-2016_autoriza_a_permuta_de_lotes_de_terreno_que_menciona_em_cumprimento_a_acordo_judicial_homologado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6208/projeto_de_lei_n109-2016_cria_o_conselho_municipal_de_protecao_aos_animals__comupa_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6210/projeto_de_lei_n110-2016_altera_a_lei_3073_de_26_de_dezembro_de_2013_ppa_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6211/projeto_de_lei_n111-2016_altera_o_art._11_da_lei_3.267115_ementa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6212/projeto_de_lei_n112-2016_credito_especial_para_criacao_de_valores_voltada_ao_fundo_municipal_de_cultura_no_valor_especificado_abaixo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6213/projeto_de_lei_n113-2016_cria_o_conselho_municipal_do_proesporte_a_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6214/projeto_de_lei_n114-2016_cria_o_fundo_municipal_de_esporte_a_lazer_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6215/projeto_de_lei_n115-2016_criacao_do_programa_municipal_de_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6216/projeto_de_lei_n116-2016_ceder_em_comodato_a_universidade_federal_de_goias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6217/projeto_de_lei_n117-2016_autoriza_a_ceder_em_comandato_de_terreno_que_menciona_em_atendimento_ao_requerimento_administrativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6218/pl_n_118-2016_autoriza_permuta_de_lotes_a_areas_de_terreno_que_menciona_a_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6219/pl_n_119-2016_autoriza_a_concessao_de__use_de_bem_publico_campo_de_futebol_da_sae_aos_servidores_efetivos_daquela_autarquia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6220/pl_n_120-2016_autoriza_o_municipio_de_catalao_a_indenizar_o_sr._cleiton_cesar_de_melo_uma_lavra_de_areia_e_cascalho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6221/pl_n_121-2016_autoriza_a_permuta_de_lotes_de_terreno_com_o_objetivo_de_solucionar_antigo_problema_de_acesso_a_lote_particular.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6222/pl_n_122-2016_autoriza_o_municipio_a_ceder_em_comodato_a_aspdec-_o_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6082/projeto_de_lei_comp_n_01-16_plano_diretor_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6177/projeto_de_lei_complementar_n_02-2016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6178/projeto_de_lei_complementar_n_03-2016.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6192/projeto_de_lei_complementar_n_04-2016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/5945/projeto_de_resolucao_n_01-2016.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6013/projeto_de_resolucao_no_02_de_2016_autoriza_despesa_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6204/projeto_de_emenda_n_01-16_altera_o_art_18_da_lei_organica__1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6201/projeto_de_emenda_mod_n_02-16_ao_plc_n01-16_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6199/projeto_de_emenda_adtiv_n_03-16_ao_plc_n01-16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2016/6200/projeto_de_emenda_mod_n_04-16_ao_plc_n01-16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="216.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>