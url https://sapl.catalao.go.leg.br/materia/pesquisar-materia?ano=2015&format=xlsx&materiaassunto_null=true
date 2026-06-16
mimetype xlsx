--- v0 (2025-12-24)
+++ v1 (2026-06-16)
@@ -54,2007 +54,2007 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Juarez Camilo Rodovalho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6304/projeto_de_decreto_legislativo_n01-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6304/projeto_de_decreto_legislativo_n01-2015.pdf</t>
   </si>
   <si>
     <t>"Aprova a nomeação da nova composição do Conselho Municipal de Educação de Catalão - CMEC".</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jurandir Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6449/projeto_de_decreto_legislativo_n02-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6449/projeto_de_decreto_legislativo_n02-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Léo Marobin".</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Célio Almeida</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6451/projeto_de_decreto_legislativo_n03-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6451/projeto_de_decreto_legislativo_n03-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano e dá outras providências".</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6452/projeto_de_decreto_legislativo_n04-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6452/projeto_de_decreto_legislativo_n04-2015.pdf</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Silvano Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6509/projeto_de_decreto_legislativo_n05-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6509/projeto_de_decreto_legislativo_n05-2015.pdf</t>
   </si>
   <si>
     <t>"Concede título de cidadão catalano ao Sr. Carlos Helbingen Júnior".</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6530/projeto_de_decreto_legislativo_n06-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6530/projeto_de_decreto_legislativo_n06-2015.pdf</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Regina Félix</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6873/projeto_de_decreto_legislativo_n07-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6873/projeto_de_decreto_legislativo_n07-2015.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Catalano a Odair Batista de Carvalho".</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6877/projeto_de_decreto_legislativo_n08-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6877/projeto_de_decreto_legislativo_n08-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano do Município de Catalão ao Sr Jorge Luiz Lopes Maciel e dá outras providências".</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6881/projeto_de_decreto_legislativo_n09-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6881/projeto_de_decreto_legislativo_n09-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Antônio Alves de Avelar".</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6889/projeto_de_decreto_legislativo_n10-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6889/projeto_de_decreto_legislativo_n10-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Benemérito ao Sr. Walter Machado Rabelo, conhecido popularmente como 'Brasãozinho', da dupla 'Brasão e Brasãozinho' ".</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6890/projeto_de_decreto_legislativo_n11-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6890/projeto_de_decreto_legislativo_n11-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. José Firmino da Silva Filho, conhecido popularmente como 'Brasão', da dupla 'Brasão e Brasãozinho' ".</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Joel do Detran</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6891/projeto_de_decreto_legislativo_n12-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6891/projeto_de_decreto_legislativo_n12-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Cor. Francisco Geraldo Pereira".</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6892/projeto_de_decreto_legislativo_n13-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6892/projeto_de_decreto_legislativo_n13-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Fabrício Rocha Abrão".</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Paulo César</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6895/projeto_de_decreto_legislativo_n14-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6895/projeto_de_decreto_legislativo_n14-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Marcos Moreira Melo".</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Aurélio Campos de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6896/projeto_de_decreto_legislativo_n15-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6896/projeto_de_decreto_legislativo_n15-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Pedro Mezencio".</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6898/projeto_de_decreto_legislativo_n16-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6898/projeto_de_decreto_legislativo_n16-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Sr. Fabiano Santiago Coimbra Pereira e dá outras providências".</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6922/projeto_de_decreto_legislativo_n17-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6922/projeto_de_decreto_legislativo_n17-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Benemérito a Cairomarden Tadeu Inocêncio"</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Jardel Sebba</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6258/pl_n_01-15_dispoe_sobre_adequacao_via_de_antecipacao_salarial_dos_vencimentos_do_quadro_do_magisterio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6258/pl_n_01-15_dispoe_sobre_adequacao_via_de_antecipacao_salarial_dos_vencimentos_do_quadro_do_magisterio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.738, de 16/7/2008.”</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6259/pl_n_02-15_altera_o_art._196_do_estatuto_dos_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6259/pl_n_02-15_altera_o_art._196_do_estatuto_dos_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 196, do Estatuto dos Servidores Públicos do Município de Catalão (lei nº. 1.142 de 05 de maio de 1992) na forma que especifica.”</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6260/pl_n_03-15_altera_e_acrescenta_dispositivo_a_lei_n_2174-03_de_22_de_dezembro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6260/pl_n_03-15_altera_e_acrescenta_dispositivo_a_lei_n_2174-03_de_22_de_dezembro.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivo à Lei nº 2.174/03, de 22 de dezembro de 2003 (Código Tributário Municipal) e dá outras providências”.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6261/pl_n_04-15_altera_o_art_229_do_estatuto_dos_servidores_publicos_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6261/pl_n_04-15_altera_o_art_229_do_estatuto_dos_servidores_publicos_1.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 229, do Estatuto dos Servidores Públicos do Município de Catalão (lei nº. 1.142 de 05 de maio de 1992) na forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6262/pl_n_05-15_autoriza_o_municipio_de_catalao_a_desafetar_e_alienar_area_de_terreno_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6262/pl_n_05-15_autoriza_o_municipio_de_catalao_a_desafetar_e_alienar_area_de_terreno_que_especifica.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO, A DESAFETAR E ALIENAR ÁREA DE TERRENO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6263/pl_n_06-15_convenio_e_contribuicao_financeira_com_crac.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6263/pl_n_06-15_convenio_e_contribuicao_financeira_com_crac.pdf</t>
   </si>
   <si>
     <t>“Autoriza o MUNICÍPIO DE CATALÃO a firmar convênio e a conceder contribuição financeira de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, por intermédio do CLUBE RECREATIVO E ATLÉTICO CATALANO – CRAC – da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6264/pl_n_07-15_credito_especial_2.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6264/pl_n_07-15_credito_especial_2.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais nos valores abaixo relacionados no orçamento em execução ano/2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6265/pl_n_08-15_cria_assessoria_especial_de_engenharia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6265/pl_n_08-15_cria_assessoria_especial_de_engenharia.pdf</t>
   </si>
   <si>
     <t>“Cria a ASSESSORIA ESPECIAL DE ENGENHARIA na estrutura organizacional do Município, prevista na Lei nº 2.637, de 19 de dezembro de 2008, ligada ao Gabinete do Prefeito e dá outras providências.”</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6266/pl_n_09-15_define_nome_de_vias_ao_longo_da_br-050.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6266/pl_n_09-15_define_nome_de_vias_ao_longo_da_br-050.pdf</t>
   </si>
   <si>
     <t>“Define nome de vias ao longo da BR-50 no perímetro urbano da cidade de Catalão e dá outras providências.”</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6267/pl_n_10-15_cria_unidade_de_educacao_que_menciona.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6267/pl_n_10-15_cria_unidade_de_educacao_que_menciona.pdf</t>
   </si>
   <si>
     <t>“Cria Unidade de Educação que menciona, neste Município e dá outras providências”.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6268/pl_n_11-15_autoriza_a_concessao_especial_para_servidores_municipais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6268/pl_n_11-15_autoriza_a_concessao_especial_para_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis na iluminação de natal de 2014.”</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6269/pl_n_12-15_cria_e_denomina_escola_municipal_cristina_de_cassia_rodovalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6269/pl_n_12-15_cria_e_denomina_escola_municipal_cristina_de_cassia_rodovalho.pdf</t>
   </si>
   <si>
     <t>“Cria e denomina Unidade de Educação que menciona, neste Município e dá outras providências”.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6270/pl_n_13-15_cria_unidade_de_educacao_que_menciona.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6270/pl_n_13-15_cria_unidade_de_educacao_que_menciona.pdf</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6271/pl_n_14-15_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_rotary_club_1o_de_novembro_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6271/pl_n_14-15_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_rotary_club_1o_de_novembro_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com o ROTARY CLUB 1º DE NOVEMBRO, desta cidade, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6272/pl_n_15-15_cria_cargo_de_assessor_juridico_na_secretaria_municipal_de_planejamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6272/pl_n_15-15_cria_cargo_de_assessor_juridico_na_secretaria_municipal_de_planejamento.pdf</t>
   </si>
   <si>
     <t>“Cria cargo de ASSESSOR JURÍDICO na Secretaria Municipal de Planejamento e Regulação e dá outras providências.”</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6273/pl_n_16-15_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6273/pl_n_16-15_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Fundo Municipal de Educação e dá outras providências”.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6276/pl_n_17-15_altera_os_artigos_2_e_3_da_lei_municipal_n_2212.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6276/pl_n_17-15_altera_os_artigos_2_e_3_da_lei_municipal_n_2212.pdf</t>
   </si>
   <si>
     <t>“Altera os Artigos 2º e 3º, da Lei Municipal nº 2.212, de 05 de agosto de 2004, Lei do Parcelamento do Solo Urbano de Catalão, da forma abaixo.”</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6277/pl_n_18-15_abre_credito_especial_nos_valores_especificados.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6277/pl_n_18-15_abre_credito_especial_nos_valores_especificados.pdf</t>
   </si>
   <si>
     <t>"Abre créditos especiais nos valores abaixo relacionados no orçamento em execução ano/2015 e dá outras providências".</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6278/pl_n_19-15_cria_diretoria_de_tesouraria_do_fundo_municipal_de_sande_-_fms.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6278/pl_n_19-15_cria_diretoria_de_tesouraria_do_fundo_municipal_de_sande_-_fms.pdf</t>
   </si>
   <si>
     <t>“Cria DIRETORIA DE TESOURARIA do Fundo Municipal de Saúde - FMS e transfere a DIRETORIA DO COMPLEXO INDUSTRIAL DE TRATAMENTO DE LIXO da Secretaria Municipal de Saúde para a Secretaria Municipal do Meio Ambiente e dá outras providências.”</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6279/pl_n_20-15_valor_de_r_10560000_para_aquisicao_de_passes_estudantis_para_adolescentes_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6279/pl_n_20-15_valor_de_r_10560000_para_aquisicao_de_passes_estudantis_para_adolescentes_1.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial no orçamento em execução ano 2015, no valor de R$ 105.600,00 para a aquisição de passes estudantis para o transporte dos adolescentes do Centro de Convivência do Pequeno Aprendiz de nossa cidade".</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6293/pl_n_21-15_altera_a_lei_municipal_n_3185_de_04_de_dezembro_de_2014_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6293/pl_n_21-15_altera_a_lei_municipal_n_3185_de_04_de_dezembro_de_2014_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>“Altera a lei municipal nº 3.185, de 04 de dezembro de 2014, na forma que especifica.”</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6302/pl_n_22-15_academias_ao_ar_livre.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6302/pl_n_22-15_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>“ACADEMIAS AO AR LIVRE, PARQUES DE DIVERSÃO, CASAS DE FESTA INFANTIS, CIRCOS E ASSEMELHADOS DEVEM, OBRIGATORIAMENTE, AFIXAR EM CADA BRINQUEDO OU EQUIPAMENTO, EM LOCAL VISÍVEL AOS USUÁRIOS, PLACAS INFORMATIVAS COM O NÚMERO DO LAUDO DA VISTORIA EMITIDO PELA AUTORIDADE PÚBLICA COMPETENTE, COM A DATA DA ÚLTIMA MANUTENÇÃO REALIZADA E A PREVISÃO DA PRÓXIMA, BEM COMO EVENTUAIS RISCOS NA UTILIZAÇÃO DE CADA BRINQUEDO.”</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6303/pl_n_23-15_altera_o_artigo_1_da_lei_municipal_n_2.968_de_22_de_fevereiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6303/pl_n_23-15_altera_o_artigo_1_da_lei_municipal_n_2.968_de_22_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 2.968, de 22 de fevereiro de 2013, na forma que especifica.”</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6305/pl_n_24-15_altera_os_arts_170_171_e_172_da_lei_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6305/pl_n_24-15_altera_os_arts_170_171_e_172_da_lei_municipal.pdf</t>
   </si>
   <si>
     <t>“Altera os Artigos 170, 171 e 172 do Estatuto dos Servidores Públicos de Catalão, Estado de Goiás, para dispor sobre o décimo terceiro salário dos servidores públicos da administração direta, autárquica e fundacional do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6306/pl_n_25-15_autoriza_a_ceder_instituicao_financeira_publica_creditos_de_compensacoes_financeiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6306/pl_n_25-15_autoriza_a_ceder_instituicao_financeira_publica_creditos_de_compensacoes_financeiras.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo ceder a instituições financeiras públicas créditos decorrentes de compensações financeiras pela utilização de recursos hídricos para geração de energia elétrica e dá outras providências”.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6307/pl_n_26-15_convenio_com_fundacao_obras_sociais_jorge_fahin_filho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6307/pl_n_26-15_convenio_com_fundacao_obras_sociais_jorge_fahin_filho.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a Fundação OBRAS SOCIAIS “JORGE FAHIN FILHO”, e a conceder subvenção financeira para manter em funcionamento a Escola Allan Kardec, sustentada e administrada pela Fundação, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6308/pl_n_27-15_convenio_com_obras_sociais_casa_do_caminh0_familia_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6308/pl_n_27-15_convenio_com_obras_sociais_casa_do_caminh0_familia_lima.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com OBRAS SOCIAIS CASA DO CAMINHO FAMÍLIA LIMA, e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental, na Vila Cruzeiro I, nesta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6309/pl_n_28-15_convenio_com_a_associacao_beneficente_evangelica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6309/pl_n_28-15_convenio_com_a_associacao_beneficente_evangelica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a ASSOCIAÇÃO BENEFICENTE EVANGÉLICA – mantenedora da CRECHE RECANTO INFANTIL e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento da referida Entidade Educacional (Creche, Jardim I e II e Ensino Fundamental), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6310/pl_n_29-15_convenio_com_a_escola_creche_sao_francisco_de_assis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6310/pl_n_29-15_convenio_com_a_escola_creche_sao_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ESCOLA CRECHE SÃO FRANCISCO DE ASSIS e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental no Setor Nossa Senhora de Fátima, nesta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6311/pl_n_30-15_credito_especial_para_aquisicao_de_passes_estudantis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6311/pl_n_30-15_credito_especial_para_aquisicao_de_passes_estudantis.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 165.000,00 para aquisição de passes estudantis para o transporte dos adolescentes do Centro de Convivência do Pequeno Aprendiz de nossa cidade e dá outras providências”.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6313/pl_n_31-15_executivo_a_conceder_auxilio_financeiro_ao_pai_do_atleta_dancarino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6313/pl_n_31-15_executivo_a_conceder_auxilio_financeiro_ao_pai_do_atleta_dancarino.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder Auxilio Financeiro ao pai do atleta dançarino, o menor Marcos Pedro Mendes dos Santos, que o acompanhará no Campeonato Mundial “ChellesBattle Pro” que será realizado na França, no mês de março de 2015.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6317/pl_n_32-15_credito_especial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6317/pl_n_32-15_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 1.787.922,44 para retomada da construção da Unidade de Pronto Atendimento – UPA, e dá outras providências”</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6318/pl_n_33-15_denomina_de_ubs_silvana_maria_mesquita_a_unidade_basica_de_saude.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6318/pl_n_33-15_denomina_de_ubs_silvana_maria_mesquita_a_unidade_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Denominação de UBS Silvana Maria Mesquita a Unidade Básica de Saúde localizada na Rua Rui Barbosa com Rua das Bandeiras S/N Bairro Vila União.”</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6319/pl_n_34-15_abre_credito_especial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6319/pl_n_34-15_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 223.550,00 para assistência financeira concedida aos estabelecimentos de ensino do Município, conforme Programa PMDDE – Programa Municipal Dinheiro Direto na Escola, e dá outras providências.”</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6320/pl_n_35-15_autoriza_o_municipio_a_contratar_50_cinquenta_auxiliares_de_servicos_por_tempo_determinado_para_atender_as_necessidades_do_municipio_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6320/pl_n_35-15_autoriza_o_municipio_a_contratar_50_cinquenta_auxiliares_de_servicos_por_tempo_determinado_para_atender_as_necessidades_do_municipio_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o município de Catalão a contratar 50 (cinqüenta) Auxiliares de Serviços por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do artigo 37, IX, da Constituição Federal e dá outras providências.”</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6321/pl_n_36-15__abre_credito_especial_no_orcamento_em_execucao_ano_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6321/pl_n_36-15__abre_credito_especial_no_orcamento_em_execucao_ano_2015.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$7.200,00 para a realização de despesas diversas (Manutenção do Fundeb 40%) e dá outras providências”.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6453/pl_n_37-15_dispoe_sobre_loteamentos_fechados_no_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6453/pl_n_37-15_dispoe_sobre_loteamentos_fechados_no_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os loteamentos fechados no Município de Catalão e dá outras providências"</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6454/pl_n_38-15_altera_o__1_do_art._5_da_lei_municipal_n_2212.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6454/pl_n_38-15_altera_o__1_do_art._5_da_lei_municipal_n_2212.pdf</t>
   </si>
   <si>
     <t>“Altera o § 1º, do Art. 5º, da Lei Municipal nº 2.212, de 05 de agosto de 2004, Lei do Parcelamento do Solo Urbano de Catalão, da forma abaixo.”</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6455/pl_n_39-15_fica_denominado_de_ubs_cristina_de_cassia_rodovalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6455/pl_n_39-15_fica_denominado_de_ubs_cristina_de_cassia_rodovalho.pdf</t>
   </si>
   <si>
     <t>“Denomina de UBS ‘CRISTINA DE CÁSSIA RODOVALHO’, a Unidade Básica de Saúde localizada no Bairro Evelina Nour II, nesta cidade”.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Leonardo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6456/pl_n_40-15_fica_denominado_de_ubs_euripedes_antonio_rita.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6456/pl_n_40-15_fica_denominado_de_ubs_euripedes_antonio_rita.pdf</t>
   </si>
   <si>
     <t>“Denomina de UBS ‘EURÍPEDES ANTÔNIO RITA’, a Unidade Básica de Saúde localizada no Bairro das Américas, nesta cidade”.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6458/pl_n_41-15_leilao_para_alienar_veiculos_e_sucatas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6458/pl_n_41-15_leilao_para_alienar_veiculos_e_sucatas.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR VEÍCULOS E SUCATAS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO, AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6459/pl_n_42-15_altera_o_numero_de_vagas_de_servidores_comissionados.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6459/pl_n_42-15_altera_o_numero_de_vagas_de_servidores_comissionados.pdf</t>
   </si>
   <si>
     <t>“Altera o número de vagas do cargo comissionado de CHEFE DE EQUIPE I e II, constantes do Anexo Único – Parte I – Dos Órgãos Auxiliares, da Lei Municipal nº 2.637, de 19 de dezembro de 2008 e dá outras providências”.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6460/pl_n_43-15_credito_especial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6460/pl_n_43-15_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais no orçamento em execução ano/2015, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6461/pl_n_44-15_organizacao_e_funcionamento_da_procuradoria_juridica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6461/pl_n_44-15_organizacao_e_funcionamento_da_procuradoria_juridica.pdf</t>
   </si>
   <si>
     <t>“Disciplina, na forma do art. 48, da Lei Orgânica do Município, a organização e o funcionamento da Procuradoria-Geral do Município, bem como a Carreira e o Regime Jurídico dos Procuradores e do Quadro de Pessoal de Apoio da Procuradoria-Geral do Município e dá outras providências.”</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6462/pl_n_45-15_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_especial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6462/pl_n_45-15_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, no vigente orçamento e dá outras providências”</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6465/pl_n_46-15_altera_a_lei_n_3073-2013.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6465/pl_n_46-15_altera_a_lei_n_3073-2013.pdf</t>
   </si>
   <si>
     <t>"Altera a lei n. 3073/2013, de 26 de dezembro de 2013, que dispõe sobre o plano plurianual - PPA para o período de 2014/2017 e alterações posteriores, lei n. 3143/2014, de 13 de junho de 2014, que dispõe sobre a Lei de Diretrizes Gerais para elaboração da Lei Orçamentária para o exercício de 2015 - LDO e alterações posteriores e a lei 3188/2014, de 11 de dezembro de 2014, que estima a receita e fixa as despesas - LOA do município de Catalão - Goiás para o exercício de 2015".</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/</t>
+    <t>http://sapl.catalao.go.leg.br/media/</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais no orçamento em execução ano/2015, nos valores abaixo especificados para cobrir diversas despesas do exercício anterior, e dá outras providências”.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6468/pl_n_48-15_altera_o_art__1_da_lei_municipal_n_3235.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6468/pl_n_48-15_altera_o_art__1_da_lei_municipal_n_3235.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º, da Lei Municipal nº 3.235, de 27 de fevereiro de 2015 na forma abaixo.”</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6469/pl_n_49-15_municipio_de_catalao_a_firmar_convenio_de_parceria_com_a_fundacao_espirita_nova_vida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6469/pl_n_49-15_municipio_de_catalao_a_firmar_convenio_de_parceria_com_a_fundacao_espirita_nova_vida.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a FUNDAÇÃO ESPÍRITA NOVA VIDA – FENOVA, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6470/pl_n_50-15_concede_reajuste_salarial_aos_vencimentos_dos_servidores_efetivos_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6470/pl_n_50-15_concede_reajuste_salarial_aos_vencimentos_dos_servidores_efetivos_1.pdf</t>
   </si>
   <si>
     <t>“Concede reajuste salarial aos vencimentos dos servidores efetivos, comissionados, inativos, pensionistas e temporários, e revisão anual na forma do inciso X, do Art. 37, da Constituição Federal, aos subsídios dos agentes políticos do Poder Executivo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Daniel do Floresta</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6472/pl_n_51-15_limita_a_velocidade_do_transporte_coletivo_urbano_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6472/pl_n_51-15_limita_a_velocidade_do_transporte_coletivo_urbano_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>"Limita a velocidade do Transporte Coletivo Urbano do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6503/pl_n_52-15_dispoe_sobre_as_diretrizes_gerais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6503/pl_n_52-15_dispoe_sobre_as_diretrizes_gerais.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Gerais para a Elaboração da Lei Orçamentária para o Exercício de 2016, e dá outras providências.”</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6504/pl_n_53-15_altera_o_caput_do_art_7o_e__4_da_lei_municipal_n_1257_de_14_de_junho_de_1993_na_forma_abaixo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6504/pl_n_53-15_altera_o_caput_do_art_7o_e__4_da_lei_municipal_n_1257_de_14_de_junho_de_1993_na_forma_abaixo.pdf</t>
   </si>
   <si>
     <t>“Altera o caput do Art. 7º, e seu § 4º, da Lei Municipal nº 1.257, de 14 de junho de 1993, na forma abaixo.”</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6505/pl_n_54-15_autoriza_o_municipio_a_ceder_servidores_municipais_para_atender_a_necessidades_tempordrias_do_tribunal_de_justica_de_goias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6505/pl_n_54-15_autoriza_o_municipio_a_ceder_servidores_municipais_para_atender_a_necessidades_tempordrias_do_tribunal_de_justica_de_goias.pdf</t>
   </si>
   <si>
     <t>“Autoriza o chefe do Poder Executivo Municipal, em nome do Município de Catalão, a ceder servidores para atender a necessidades temporárias do Tribunal de Justiça do Estado de Goiás em nossa cidade, bem como a realizar despesas em auxílio à manutenção do Local e dá outras providências.”</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6506/pl_n_55-15_cria_o_programa_municipal_lote_legal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6506/pl_n_55-15_cria_o_programa_municipal_lote_legal.pdf</t>
   </si>
   <si>
     <t>“Cria o programa municipal “LOTE LEGAL” e dispõe sobre a cessão de terrenos públicos municipais via de títulos de concessão de direito real de uso, permissão de uso e/ou termo de assentamento urbano e título de domínio público, destinado a atender pessoas/população de baixa renda de nosso município e dá outras providências”.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6508/pl_n_56-15_cria_os_cargos_de_assessor_de_gestao_adm.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6508/pl_n_56-15_cria_os_cargos_de_assessor_de_gestao_adm.pdf</t>
   </si>
   <si>
     <t>“Cria os cargos de ASSESSOR DE GESTÃO ADMINISTRATIVA e ASSESSOR DE GESTÃO DE PROCESSAMENTO DE DADOS na estrutura administrativa do INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES DE CATALÃO e dá outras providências”.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6510/pl_n_57-15_credito_especial_para_construcao_de_quadras_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6510/pl_n_57-15_credito_especial_para_construcao_de_quadras_.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 1.380.829,44 para a construção e ampliação de Quadras Poliesportivas e Implantação e Construção da Estação de Tratamento de Esgoto de Raízes em nosso Município e dá outras providências.”</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6511/pl_n_58-15_criacao_de_fundo_municipal_do_idoso_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6511/pl_n_58-15_criacao_de_fundo_municipal_do_idoso_.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6512/pl_n_59-15_convenio_com_a_fenova.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6512/pl_n_59-15_convenio_com_a_fenova.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a FUNDAÇÃO ESPÍRITA NOVA VIDA – FENOVA, e a conceder subvenção financeira da forma que especifica para execução do Projeto “SONS QUE EDUCAM” e dá outras providências”.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6513/pl_n_60-15_altera_o_art_2_da_lei_municipal_3251.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6513/pl_n_60-15_altera_o_art_2_da_lei_municipal_3251.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 2º, da Lei Municipal nº 3.251, de 08 de abril de 2015, na forma abaixo.”</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6514/pl_n_61-15_auxilio_financeiro_ao_atleta_da_triathlon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6514/pl_n_61-15_auxilio_financeiro_ao_atleta_da_triathlon.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO A ATLETA CATALANO QUE PARTICIPARÁ DE VÁRIAS ETAPAS DE TRIATHLON EM 2015, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6515/pl_n_62-15_altera_art_27_da_lei_municipal_2210.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6515/pl_n_62-15_altera_art_27_da_lei_municipal_2210.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 21, da Lei Municipal nº 2.210, 05 de agosto de 2004, na forma abaixo.”</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6516/pl_n_63-15_credito_especial_de_sinalizacao_de_vias_urbanas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6516/pl_n_63-15_credito_especial_de_sinalizacao_de_vias_urbanas.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 1.585.908,00 para manter as Atividades de Sinalização de vias urbanas e dá outras providências”.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6518/pl_n_64-15_obrigacao_ao_atendimento_nas_agencias_dos_correios.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6518/pl_n_64-15_obrigacao_ao_atendimento_nas_agencias_dos_correios.pdf</t>
   </si>
   <si>
     <t>“Dispõe de Obrigação Relativa ao Atendimento dos Usuários nas Agências dos Correios situadas no Território do Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6519/pl_n_65-15_imovel_sedido_ao_rotari_club.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6519/pl_n_65-15_imovel_sedido_ao_rotari_club.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder em comodato ao Rotary Club de Catalão solidariedade, parte do imóvel que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6520/pl_n_66-15_denomina_seguencia_de_vias_publicas_que_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6520/pl_n_66-15_denomina_seguencia_de_vias_publicas_que_especifica.pdf</t>
   </si>
   <si>
     <t>"Cria e denomina sequência de via pública que especifica, situada entre os Setores Pontal Norte e Dona Matilde, nesta cidade, e dá outras providências".</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6521/pl_n_67-15_auxilio_financeiro_a_atletas_catalanos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6521/pl_n_67-15_auxilio_financeiro_a_atletas_catalanos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Conceder Auxilio Financeiro a Atletas Catalanos que participarão de corridas em Uberlândia – MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6522/pl_n_68-15_reforma_da_casa_da_crianca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6522/pl_n_68-15_reforma_da_casa_da_crianca.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 81.085,14 para a reforma da Casa da Criança Leonides Bardal e dá outras providências”.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6523/pl_n_69-15_credito_especial_para_aquisicao_de_carregadeiras.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6523/pl_n_69-15_credito_especial_para_aquisicao_de_carregadeiras.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 444.000,00 para a aquisição de Carregadeiras Compactas e dá outras providências”.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6524/pl_n_70-15_licitar_e_contratar_concessao_1.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6524/pl_n_70-15_licitar_e_contratar_concessao_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a licitar e contratar a concessão integral dos serviços públicos de abastecimentos de água e esgotamento sanitário do município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6525/pl_n_71-15_cria_cargos_de_assistente_de_esportes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6525/pl_n_71-15_cria_cargos_de_assistente_de_esportes.pdf</t>
   </si>
   <si>
     <t>"Cria cargos de assistente de Gestão B da Secretaria Municipal de Esportes na estrutura administrativa da Secretaria Municipal de Esportes, Juventude e Lazer e dá outras providências".</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>“Aprova o Plano Municipal de Educação – PME, para o decênio 2015/2025, alinhado ao Plano Nacional de Educação – Lei 13.005/2014.”</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6527/pl_n_73-15_altera_lei_municipal_2708.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6527/pl_n_73-15_altera_lei_municipal_2708.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 2.708, DE 08 DE DEZEMBRO DE 2009, que definiu a carreira do magistério superior no Município de Catalão, Estado de Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>“Autoriza a desafetar área, cria acesso viário e autoriza o Município a receber doação de área e dá outras providências”.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6529/pl_n_75-15_auxilio_financeiro_a_atleta_de_jiu-jitsu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6529/pl_n_75-15_auxilio_financeiro_a_atleta_de_jiu-jitsu.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO A ATLETA CATALANO QUE PARTICIPARÁ DE CAMPEONATOS DE JIU-JIUTSU E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6531/pl_n_76-15_altera_art_da_lei_3234.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6531/pl_n_76-15_altera_art_da_lei_3234.pdf</t>
   </si>
   <si>
     <t>“Altera o § 1º, do Art.1º, da Lei Municipal nº 3.234, de 27 de fevereiro de 2015, na forma abaixo.”</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6532/pl_n_77-15_altera_e_acrescenta_dispositivo_na_lc_2785.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6532/pl_n_77-15_altera_e_acrescenta_dispositivo_na_lc_2785.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos na Lei Complementar nº 2.785, de 29 de novembro de 2010, que institui no Município de Catalão – Estado de Goiás-, o tratamento diferenciado, simplificado e favorecido às microempresas (ME) e empresas de pequeno porte (EPP), de que trata a Lei Complementar Federal nº 123, de 14 de dezembro de 2006, assim como as Leis Complementares nºs 127 e 128, consolidadas, e dá outras providências”.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6533/pl_n_78-15_cria_conselho_de_politicas_culturais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6533/pl_n_78-15_cria_conselho_de_politicas_culturais.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal de Políticas Culturais e dá outras providências.”</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6534/pl_n_79-15_credito_especial_para_aquisicao_de_ambulancia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6534/pl_n_79-15_credito_especial_para_aquisicao_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 628.990,00 para a aquisição cinco veículos (ambulâncias)”.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6535/pl_n_80-15_altera_a_estrutura_adm_da_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6535/pl_n_80-15_altera_a_estrutura_adm_da_smtc.pdf</t>
   </si>
   <si>
     <t>“Altera a estrutura administrativa da SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO DE CATALÃO, SMTC, criada pela lei municipal nº 1.804, de 16 de dezembro de 1999, na forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6536/pl_n_81-15_colocacao_de_cavaletes_banners_em_canteiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6536/pl_n_81-15_colocacao_de_cavaletes_banners_em_canteiros.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a colocação de cavaletes, banners fixos ou móveis em canteiros centrais e laterais, passeios, rotatórias e cruzamentos de vias públicas do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6537/pl_n_82-15_institui_meia_entrada_para_professores_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6537/pl_n_82-15_institui_meia_entrada_para_professores_.pdf</t>
   </si>
   <si>
     <t>“Institui a meia entrada para professores da rede pública Estadual e Municipal de ensino no município de Catalão, em estabelecimentos que promovam lazer, esporte, entretenimento e estimulem difusão cultural.”</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6538/pl_n_83-15_altera_lei_municipal_3245.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6538/pl_n_83-15_altera_lei_municipal_3245.pdf</t>
   </si>
   <si>
     <t>“Altera os Arts. 6º e 7º, da Lei Municipal de nº 3.245, de 25 de março de 2015, na forma que específica”.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6539/pl_n_84-15_autoriza_a_ceder_imovel_publico_a_oab.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6539/pl_n_84-15_autoriza_a_ceder_imovel_publico_a_oab.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a ceder em Comodato a OAB Subseção de Catalão o imóvel público que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6540/pl_n_85-15_altera_lei_3280.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6540/pl_n_85-15_altera_lei_3280.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º, da Lei Municipal nº 3.280, de 24 de junho 2015, na forma abaixo”.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6541/pl_n_86_altera_art_da_lei_3226.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6541/pl_n_86_altera_art_da_lei_3226.pdf</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6543/pl_n_87_concede_auxilio_financeiro_a_ternos_de_congadas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6543/pl_n_87_concede_auxilio_financeiro_a_ternos_de_congadas.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2015 e dá outras providências.”</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6544/pl_n_88_denominacao_avenida_dr._william_safatle.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6544/pl_n_88_denominacao_avenida_dr._william_safatle.pdf</t>
   </si>
   <si>
     <t>“Denomina de AVENIDA DR. WILLIAM SAFATLE a abertura de via que dará continuidade na Avenida Dr. Lamartine Pinto de Avelar, passando pelo Condomínio dos Buritis até a Avenida castelo Branco”.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6800/projeto_de_lei_no_89-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6800/projeto_de_lei_no_89-2015.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste salarial aos vencimentos dos servidores efetivos e comissionados e, revisao anual na forma do inciso X, do Art.37, da Constituição Federal, aos subsídios dos agentes políticos do Poder Legislativo Municipal e dá outras providências''.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6802/pl_n_90-15_cria_cargo_de_controlador_da_camara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6802/pl_n_90-15_cria_cargo_de_controlador_da_camara.pdf</t>
   </si>
   <si>
     <t>"Cria cargo de Controlador Interno na estrutura administrativa da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6803/pl_n_91-15_cria_cargo_efetivo_da_camara.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6803/pl_n_91-15_cria_cargo_efetivo_da_camara.pdf</t>
   </si>
   <si>
     <t>“CRIA CARGOS DE PROVIMENTO EFETIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE CATALÃO E AUTORIZA A REALIZAR CONCURSO PÚBLICO MUNICIPAL E ADOTA OUTRAS PROVIDÊNCIAS, ETC.”</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6804/projeto_de_lei_no_92-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6804/projeto_de_lei_no_92-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre adequação salarial ao cargo de Analista de computação da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6805/pl_n_93-15_fixa_as_despesas_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6805/pl_n_93-15_fixa_as_despesas_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Estima as Receitas e fixa as Despesas do Município de Catalão, Estado de Goiás, para o Exercício de 2016”.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6806/pl_n_94-15_altera_a_lei_3276.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6806/pl_n_94-15_altera_a_lei_3276.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.276 de 19 de junho de 2015 da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2016”.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6807/pl_n_95-15_altera_a_lei_3073.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6807/pl_n_95-15_altera_a_lei_3073.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n.º 3.073 de 26/12/2013, que dispõe sobre o Plano Plurianual para o período de 2014/2017, e dá outras providências”.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6808/pl_n_96-15_cria_conselho_gestor_do_polo_uab.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6808/pl_n_96-15_cria_conselho_gestor_do_polo_uab.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO GESTOR DO POLO UAB DE CATALÃO-GO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6863/pl_n_97-15_convenio_com_aspdec.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6863/pl_n_97-15_convenio_com_aspdec.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASPDEC – ASSOCIAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA DE CATALÃO – CNPJ nº 06.146.212/0001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6865/pl_n_98-15_altera_art_da_lei_3265.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6865/pl_n_98-15_altera_art_da_lei_3265.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Lei Municipal nº 3.265, de 14 de maio de 2015, na forma abaixo.”</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6867/pl_n_99-15_autoriza_a_realizacao_de_operacao_urbana_conserciada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6867/pl_n_99-15_autoriza_a_realizacao_de_operacao_urbana_conserciada.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de Operação Urbana Consorciada, desafetação e afetação de áreas, com readequação do sistema viário do DIMIC, e dá outras providências”.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6871/pl_n_100-15_ceder_imovel_a_acic-cdl.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6871/pl_n_100-15_ceder_imovel_a_acic-cdl.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO AO SINDICATO DO COMÉRCIO VAREJISTA DE CATALÃO O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6874/pl_n101-2015_fixa_a_proibicao_de_inauguracao_de_obras_publicas_sem_conclusao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6874/pl_n101-2015_fixa_a_proibicao_de_inauguracao_de_obras_publicas_sem_conclusao.pdf</t>
   </si>
   <si>
     <t>"Fixa a proibição de inauguração de Obras Públicas não concluídas ou sem condições de atenderem aos fins a que se destinam mesmo concluídas".</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6875/pl_n102-2015_altera_artigo_lei_municipal_n3226-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6875/pl_n102-2015_altera_artigo_lei_municipal_n3226-2015.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 2º da Lei Municipal nº 3.226, de 27 de fevereiro de 2015, na forma que especifica.”</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6876/pl_n103-2015_autoriza_municipio_de_catalao_a_realizar_despesa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6876/pl_n103-2015_autoriza_municipio_de_catalao_a_realizar_despesa.pdf</t>
   </si>
   <si>
     <t>“Autoriza o MUNICÍPIO DE CATALÃO a realizar despesa da forma que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6879/pl_n104-2015prc_-_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6879/pl_n104-2015prc_-_2015.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO E ESTÍMULO A QUITAÇÃO DE DÉBITOS FISCAIS – PRC-2015. E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6884/pl_n105-2015_revoga_artigos_lei_n_2932-2012.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6884/pl_n105-2015_revoga_artigos_lei_n_2932-2012.pdf</t>
   </si>
   <si>
     <t>“Revoga os artigos 3º, 4º e 5º da Lei Municipal 2.938/12”</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6885/pl_n106-2015_altera_atigo_da_lei_municipal_n_1000-1991.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6885/pl_n106-2015_altera_atigo_da_lei_municipal_n_1000-1991.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da lei municipal de nº 1.000, de 12 de março de 1991, que define perímetros urbanos neste Município e da forma que especifica.”</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6886/pl_n107-2015_convenio_com_associacao_pestalozzi_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6886/pl_n107-2015_convenio_com_associacao_pestalozzi_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO, e a conceder subvenção social (para ser utilizada na aquisição de equipamentos para mobilidade reduzida para alunos com deficiência física) do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6887/pl_n108-2015_altera_fmhis_n_2721-2010.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6887/pl_n108-2015_altera_fmhis_n_2721-2010.pdf</t>
   </si>
   <si>
     <t>“Altera na sua totalidade a lei municipal nº 2.721, de 18 de janeiro de 2010, que criou o Fundo Municipal de Habitação de Interesse Social – FMHIS e dá outras providências.”</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6888/pl_n109-2015_convenio_com_jorge_fahim_filho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6888/pl_n109-2015_convenio_com_jorge_fahim_filho.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a Fundação OBRAS SOCIAIS “JORGE FAHIN FILHO”, e a conceder subvenção financeira para promover a cidadania através da prática esportiva para crianças e jovens da comunidade, projeto “chegou a hora de crescer” e dá outras providências.”</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6893/pl_n110-2015_credito_especial_para_aquisicao_de_veiculo_tracao_mecanica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6893/pl_n110-2015_credito_especial_para_aquisicao_de_veiculo_tracao_mecanica.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento em execução ano/2015, no valor de R$ 88.550,00 para a aquisição de veículo com tração mecânica.”</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6894/pl_n111-2015_feriado_consciencia_negra.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6894/pl_n111-2015_feriado_consciencia_negra.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre feriado no dia 20 de novembro em virtude da comemoração do dia da consciência negra e dá outras providências".</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6897/pl_n112-2015_altera_artigo_da_lei_n_2211-2004.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6897/pl_n112-2015_altera_artigo_da_lei_n_2211-2004.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 19, da Lei Municipal nº 2.211, 05 de agosto de 2004, na forma abaixo.”</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6919/pl_n113-2015_gratificacao_especial_servidores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6919/pl_n113-2015_gratificacao_especial_servidores.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de gratificação especial aos servidores que prestarem serviços extraordinários e imprescindíveis em número de horas combinadas com a equipe e suficientes para realizar a iluminação de Natal de 2015".</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6920/pl_n114-2015_aquisicao_de_veiculo_van_para_coleta_de_sangue.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6920/pl_n114-2015_aquisicao_de_veiculo_van_para_coleta_de_sangue.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais no orçamento do Município em execução, ano/2015, para aquisição de dois veículos tipo Van ou Minibus e de uma Unidade Móvel de Coleta de Sangue, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6921/pl_n115-2015_aquisicao_de_usina_de_pavimentacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6921/pl_n115-2015_aquisicao_de_usina_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais no orçamento do Município em execução, ano/2015, para aquisição de uma Usina de micro pavimentação asfáltica e de um caminhão truco cabine leito, teto baixo, câmbio manual, nos valores especificados abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6929/pl_n116-2015_gratificacao_especial_servidores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6929/pl_n116-2015_gratificacao_especial_servidores.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestarem serviços extraordinários e imprescindíveis em número de horas combinadas com a equipe e suficientes para realizar a iluminação de natal de 2015.”</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6930/pl_n117-2015_direito_da_mulher_gravida_a_acompanhante_-_hmi.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6930/pl_n117-2015_direito_da_mulher_gravida_a_acompanhante_-_hmi.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre permissão para que a mulher grávida que vai dar à luz leve para a sala de parto do Hospital Materno Infantil um acompanhante ou uma doula.”</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6931/pl_n118-2015_desafetar_e_alienar_lotes_e_terrenos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6931/pl_n118-2015_desafetar_e_alienar_lotes_e_terrenos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a desafetar e alienar lotes de terrenos de propriedade do Município de Catalão, nos Loteamentos: Residencial Barka e Barka II, na forma e condições que estabelece.”</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6932/pl_n119-2015_cria_cargos_efetivos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6932/pl_n119-2015_cria_cargos_efetivos.pdf</t>
   </si>
   <si>
     <t>“Cria cargos efetivos, altera número de vagas, define habilitação mínima (requisitos de provimento) e descrição sumária dos cargos que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6933/pl_n120-2015_altera_artigo_da_lei_municipal_n_3311-15.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6933/pl_n120-2015_altera_artigo_da_lei_municipal_n_3311-15.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Lei Municipal nº 3.311, de 20 de outubro de 2015, na forma abaixo.”</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6934/pl_n121-2015_altera_artigo_da_lei_municipal_n3312-15.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6934/pl_n121-2015_altera_artigo_da_lei_municipal_n3312-15.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Lei Municipal nº 3.312, de20 de outubro de 2015, na forma abaixo.”</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6936/projeto_de_lei_n122-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6936/projeto_de_lei_n122-2015.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 7º, da Lei Municipal nº 3.307, de 07 de outubro de 2015, na forma abaixo.”</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6937/projeto_de_lei_n123-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6937/projeto_de_lei_n123-2015.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 2014043233869) e dá outras providências”.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7158/projeto_de_lei_n124-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7158/projeto_de_lei_n124-2015.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I, do artigo 221 da Lei nº 2.174/03, de 22 de dezembro de 2003 (Código Tributário Municipal) e dá outras providências".</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7159/projeto_de_lei_n125-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7159/projeto_de_lei_n125-2015.pdf</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7160/projeto_de_lei_n126-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7160/projeto_de_lei_n126-2015.pdf</t>
   </si>
   <si>
     <t>“Autoriza desafetar, desmembrar, permutar e afetar, áreas de terreno que especifica para compor área do Parque Natural do Setor Santa Cruz e dá outras providências”.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7161/projeto_de_lei_n127-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7161/projeto_de_lei_n127-2015.pdf</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7162/projeto_de_lei_n128-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7162/projeto_de_lei_n128-2015.pdf</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7163/projeto_de_lei_n129-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7163/projeto_de_lei_n129-2015.pdf</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7164/projeto_de_lei_n130-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7164/projeto_de_lei_n130-2015.pdf</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7165/projeto_de_lei_n131-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7165/projeto_de_lei_n131-2015.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a ASSOCIAÇÃO BENEFICENTE EVANGÉLICA – mantenedora da CRECHE RECANTO INFANTIL e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido Estabelecimento Educativo- Creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7166/projeto_de_lei_n132-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7166/projeto_de_lei_n132-2015.pdf</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7167/projeto_de_lei_n133-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7167/projeto_de_lei_n133-2015.pdf</t>
   </si>
   <si>
     <t>“Define habilitação mínima (requisitos de provimento) e descrição sumária para o cargo de Professor PD-4 da forma que especifica”.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7168/projeto_de_lei_n134-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7168/projeto_de_lei_n134-2015.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2015.”</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7169/projeto_de_lei_n135-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7169/projeto_de_lei_n135-2015.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a realizar contratação temporária de excepcional interesse público e dá outras providências.”</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7170/projeto_de_lei_n136-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7170/projeto_de_lei_n136-2015.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2015".</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7171/projeto_de_lei_n137-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7171/projeto_de_lei_n137-2015.pdf</t>
   </si>
   <si>
     <t>“Altera a estrutura administrativa da SECRETARIA MUNICIPAL DE MEIO AMBIENTE, SEMMAC, criada pela lei municipal nº 2.778, de 29 de novembro de 2.010, na forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7173/projeto_de_lei_n138-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7173/projeto_de_lei_n138-2015.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1º da Lei Municipal nº 3.312, de 20 de outubro de 2015, na forma abaixo".</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7174/projeto_de_lei_n139-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7174/projeto_de_lei_n139-2015.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1º da Lei Municipal nº 3.311, de 20 de outubro de 2015, na forma abaixo".</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7175/projeto_de_lei_n140-2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7175/projeto_de_lei_n140-2015.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO, e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6542/plc_n_01-15_altera_art_161-162_da_lei_comp_2174-2003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6542/plc_n_01-15_altera_art_161-162_da_lei_comp_2174-2003.pdf</t>
   </si>
   <si>
     <t>“Altera a redação dos artigos 161 e 162 da Lei Complementar nº 2.174, de 22 de dezembro de 2003, que institui o Código Tributário do Município de Catalão, Estado de Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6274/projeto_de_resolucao_n01-2015_-_designa_membros_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6274/projeto_de_resolucao_n01-2015_-_designa_membros_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>"Designa os membros das Comissões Permanentes da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6275/projeto_de_resolucao_n02-2015_-_cria_cargo_de_controlador_interno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6275/projeto_de_resolucao_n02-2015_-_cria_cargo_de_controlador_interno.pdf</t>
   </si>
   <si>
     <t>"Cria o cargo de Controlador Interno na estrutura administrativa da Câmara Municipal de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6457/projeto_de_resolucao_n03-2015_-_cria_cargos_e_autoriza_concurso.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6457/projeto_de_resolucao_n03-2015_-_cria_cargos_e_autoriza_concurso.pdf</t>
   </si>
   <si>
     <t>"Cria cargos de provimento efetivo no âmbito da Câmara Municipal de Catalão e autoriza a realizar concurso público municipal</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>"Autoriza permuta de veículos da Câmara Municipal de Catalão da forma que especifica".</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6471/projeto_de_resolucao_n05-2015_-_reajuste_salarial.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6471/projeto_de_resolucao_n05-2015_-_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>“Concede reajuste salarial aos vencimentos dos servidores efetivos e comissionados, e revisão anual na forma do inciso X, do Art. 37, da Constituição Federal, aos subsídios dos agentes políticos do Poder Legislativo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6507/projeto_de__resolucao_n06-2015_-_adequacao_salarial_ao_cargo_de_analista_da_computacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6507/projeto_de__resolucao_n06-2015_-_adequacao_salarial_ao_cargo_de_analista_da_computacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre adequação salarial ao cargo de analista da computação da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6517/projeto_de_resolucao_n07-2015_-_altera_regimento_interno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6517/projeto_de_resolucao_n07-2015_-_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o art. 101- A no Regimento Interno da Câmara Municipal de Catalão".</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6545/projeto_de_resolucao_n08-2015_-_doacao_ou_devolucao_de_veiculos_inserviveis.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6545/projeto_de_resolucao_n08-2015_-_doacao_ou_devolucao_de_veiculos_inserviveis.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação - devolução de veículos inservíveis pertencentes à Câmara Municipal de Catalão, Goiás, conforme especifica".</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6312/emenda_adv_n01_ao_pl_n_24_acrecenta_dispositivo_do_art_1_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6312/emenda_adv_n01_ao_pl_n_24_acrecenta_dispositivo_do_art_1_.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo ao artigo 1º do Projeto de Lei nº 24, de 23 de fevereiro de 2015".</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6801/emenda_modificativa_n02_altera_o_art_1a_do_pr_n07-15.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6801/emenda_modificativa_n02_altera_o_art_1a_do_pr_n07-15.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 1º do Projeto de Resolução nº. 07/15".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2361,67 +2361,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6304/projeto_de_decreto_legislativo_n01-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6449/projeto_de_decreto_legislativo_n02-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6451/projeto_de_decreto_legislativo_n03-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6452/projeto_de_decreto_legislativo_n04-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6509/projeto_de_decreto_legislativo_n05-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6530/projeto_de_decreto_legislativo_n06-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6873/projeto_de_decreto_legislativo_n07-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6877/projeto_de_decreto_legislativo_n08-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6881/projeto_de_decreto_legislativo_n09-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6889/projeto_de_decreto_legislativo_n10-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6890/projeto_de_decreto_legislativo_n11-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6891/projeto_de_decreto_legislativo_n12-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6892/projeto_de_decreto_legislativo_n13-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6895/projeto_de_decreto_legislativo_n14-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6896/projeto_de_decreto_legislativo_n15-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6898/projeto_de_decreto_legislativo_n16-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6922/projeto_de_decreto_legislativo_n17-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6258/pl_n_01-15_dispoe_sobre_adequacao_via_de_antecipacao_salarial_dos_vencimentos_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6259/pl_n_02-15_altera_o_art._196_do_estatuto_dos_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6260/pl_n_03-15_altera_e_acrescenta_dispositivo_a_lei_n_2174-03_de_22_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6261/pl_n_04-15_altera_o_art_229_do_estatuto_dos_servidores_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6262/pl_n_05-15_autoriza_o_municipio_de_catalao_a_desafetar_e_alienar_area_de_terreno_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6263/pl_n_06-15_convenio_e_contribuicao_financeira_com_crac.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6264/pl_n_07-15_credito_especial_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6265/pl_n_08-15_cria_assessoria_especial_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6266/pl_n_09-15_define_nome_de_vias_ao_longo_da_br-050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6267/pl_n_10-15_cria_unidade_de_educacao_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6268/pl_n_11-15_autoriza_a_concessao_especial_para_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6269/pl_n_12-15_cria_e_denomina_escola_municipal_cristina_de_cassia_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6270/pl_n_13-15_cria_unidade_de_educacao_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6271/pl_n_14-15_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_rotary_club_1o_de_novembro_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6272/pl_n_15-15_cria_cargo_de_assessor_juridico_na_secretaria_municipal_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6273/pl_n_16-15_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6276/pl_n_17-15_altera_os_artigos_2_e_3_da_lei_municipal_n_2212.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6277/pl_n_18-15_abre_credito_especial_nos_valores_especificados.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6278/pl_n_19-15_cria_diretoria_de_tesouraria_do_fundo_municipal_de_sande_-_fms.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6279/pl_n_20-15_valor_de_r_10560000_para_aquisicao_de_passes_estudantis_para_adolescentes_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6293/pl_n_21-15_altera_a_lei_municipal_n_3185_de_04_de_dezembro_de_2014_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6302/pl_n_22-15_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6303/pl_n_23-15_altera_o_artigo_1_da_lei_municipal_n_2.968_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6305/pl_n_24-15_altera_os_arts_170_171_e_172_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6306/pl_n_25-15_autoriza_a_ceder_instituicao_financeira_publica_creditos_de_compensacoes_financeiras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6307/pl_n_26-15_convenio_com_fundacao_obras_sociais_jorge_fahin_filho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6308/pl_n_27-15_convenio_com_obras_sociais_casa_do_caminh0_familia_lima.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6309/pl_n_28-15_convenio_com_a_associacao_beneficente_evangelica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6310/pl_n_29-15_convenio_com_a_escola_creche_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6311/pl_n_30-15_credito_especial_para_aquisicao_de_passes_estudantis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6313/pl_n_31-15_executivo_a_conceder_auxilio_financeiro_ao_pai_do_atleta_dancarino.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6317/pl_n_32-15_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6318/pl_n_33-15_denomina_de_ubs_silvana_maria_mesquita_a_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6319/pl_n_34-15_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6320/pl_n_35-15_autoriza_o_municipio_a_contratar_50_cinquenta_auxiliares_de_servicos_por_tempo_determinado_para_atender_as_necessidades_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6321/pl_n_36-15__abre_credito_especial_no_orcamento_em_execucao_ano_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6453/pl_n_37-15_dispoe_sobre_loteamentos_fechados_no_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6454/pl_n_38-15_altera_o__1_do_art._5_da_lei_municipal_n_2212.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6455/pl_n_39-15_fica_denominado_de_ubs_cristina_de_cassia_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6456/pl_n_40-15_fica_denominado_de_ubs_euripedes_antonio_rita.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6458/pl_n_41-15_leilao_para_alienar_veiculos_e_sucatas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6459/pl_n_42-15_altera_o_numero_de_vagas_de_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6460/pl_n_43-15_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6461/pl_n_44-15_organizacao_e_funcionamento_da_procuradoria_juridica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6462/pl_n_45-15_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6465/pl_n_46-15_altera_a_lei_n_3073-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6468/pl_n_48-15_altera_o_art__1_da_lei_municipal_n_3235.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6469/pl_n_49-15_municipio_de_catalao_a_firmar_convenio_de_parceria_com_a_fundacao_espirita_nova_vida.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6470/pl_n_50-15_concede_reajuste_salarial_aos_vencimentos_dos_servidores_efetivos_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6472/pl_n_51-15_limita_a_velocidade_do_transporte_coletivo_urbano_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6503/pl_n_52-15_dispoe_sobre_as_diretrizes_gerais.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6504/pl_n_53-15_altera_o_caput_do_art_7o_e__4_da_lei_municipal_n_1257_de_14_de_junho_de_1993_na_forma_abaixo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6505/pl_n_54-15_autoriza_o_municipio_a_ceder_servidores_municipais_para_atender_a_necessidades_tempordrias_do_tribunal_de_justica_de_goias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6506/pl_n_55-15_cria_o_programa_municipal_lote_legal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6508/pl_n_56-15_cria_os_cargos_de_assessor_de_gestao_adm.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6510/pl_n_57-15_credito_especial_para_construcao_de_quadras_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6511/pl_n_58-15_criacao_de_fundo_municipal_do_idoso_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6512/pl_n_59-15_convenio_com_a_fenova.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6513/pl_n_60-15_altera_o_art_2_da_lei_municipal_3251.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6514/pl_n_61-15_auxilio_financeiro_ao_atleta_da_triathlon.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6515/pl_n_62-15_altera_art_27_da_lei_municipal_2210.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6516/pl_n_63-15_credito_especial_de_sinalizacao_de_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6518/pl_n_64-15_obrigacao_ao_atendimento_nas_agencias_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6519/pl_n_65-15_imovel_sedido_ao_rotari_club.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6520/pl_n_66-15_denomina_seguencia_de_vias_publicas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6521/pl_n_67-15_auxilio_financeiro_a_atletas_catalanos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6522/pl_n_68-15_reforma_da_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6523/pl_n_69-15_credito_especial_para_aquisicao_de_carregadeiras.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6524/pl_n_70-15_licitar_e_contratar_concessao_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6525/pl_n_71-15_cria_cargos_de_assistente_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6527/pl_n_73-15_altera_lei_municipal_2708.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6529/pl_n_75-15_auxilio_financeiro_a_atleta_de_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6531/pl_n_76-15_altera_art_da_lei_3234.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6532/pl_n_77-15_altera_e_acrescenta_dispositivo_na_lc_2785.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6533/pl_n_78-15_cria_conselho_de_politicas_culturais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6534/pl_n_79-15_credito_especial_para_aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6535/pl_n_80-15_altera_a_estrutura_adm_da_smtc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6536/pl_n_81-15_colocacao_de_cavaletes_banners_em_canteiros.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6537/pl_n_82-15_institui_meia_entrada_para_professores_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6538/pl_n_83-15_altera_lei_municipal_3245.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6539/pl_n_84-15_autoriza_a_ceder_imovel_publico_a_oab.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6540/pl_n_85-15_altera_lei_3280.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6541/pl_n_86_altera_art_da_lei_3226.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6543/pl_n_87_concede_auxilio_financeiro_a_ternos_de_congadas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6544/pl_n_88_denominacao_avenida_dr._william_safatle.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6800/projeto_de_lei_no_89-2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6802/pl_n_90-15_cria_cargo_de_controlador_da_camara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6803/pl_n_91-15_cria_cargo_efetivo_da_camara.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6804/projeto_de_lei_no_92-2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6805/pl_n_93-15_fixa_as_despesas_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6806/pl_n_94-15_altera_a_lei_3276.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6807/pl_n_95-15_altera_a_lei_3073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6808/pl_n_96-15_cria_conselho_gestor_do_polo_uab.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6863/pl_n_97-15_convenio_com_aspdec.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6865/pl_n_98-15_altera_art_da_lei_3265.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6867/pl_n_99-15_autoriza_a_realizacao_de_operacao_urbana_conserciada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6871/pl_n_100-15_ceder_imovel_a_acic-cdl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6874/pl_n101-2015_fixa_a_proibicao_de_inauguracao_de_obras_publicas_sem_conclusao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6875/pl_n102-2015_altera_artigo_lei_municipal_n3226-2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6876/pl_n103-2015_autoriza_municipio_de_catalao_a_realizar_despesa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6879/pl_n104-2015prc_-_2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6884/pl_n105-2015_revoga_artigos_lei_n_2932-2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6885/pl_n106-2015_altera_atigo_da_lei_municipal_n_1000-1991.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6886/pl_n107-2015_convenio_com_associacao_pestalozzi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6887/pl_n108-2015_altera_fmhis_n_2721-2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6888/pl_n109-2015_convenio_com_jorge_fahim_filho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6893/pl_n110-2015_credito_especial_para_aquisicao_de_veiculo_tracao_mecanica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6894/pl_n111-2015_feriado_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6897/pl_n112-2015_altera_artigo_da_lei_n_2211-2004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6919/pl_n113-2015_gratificacao_especial_servidores.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6920/pl_n114-2015_aquisicao_de_veiculo_van_para_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6921/pl_n115-2015_aquisicao_de_usina_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6929/pl_n116-2015_gratificacao_especial_servidores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6930/pl_n117-2015_direito_da_mulher_gravida_a_acompanhante_-_hmi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6931/pl_n118-2015_desafetar_e_alienar_lotes_e_terrenos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6932/pl_n119-2015_cria_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6933/pl_n120-2015_altera_artigo_da_lei_municipal_n_3311-15.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6934/pl_n121-2015_altera_artigo_da_lei_municipal_n3312-15.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6936/projeto_de_lei_n122-2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6937/projeto_de_lei_n123-2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7158/projeto_de_lei_n124-2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7159/projeto_de_lei_n125-2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7160/projeto_de_lei_n126-2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7161/projeto_de_lei_n127-2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7162/projeto_de_lei_n128-2015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7163/projeto_de_lei_n129-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7164/projeto_de_lei_n130-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7165/projeto_de_lei_n131-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7166/projeto_de_lei_n132-2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7167/projeto_de_lei_n133-2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7168/projeto_de_lei_n134-2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7169/projeto_de_lei_n135-2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7170/projeto_de_lei_n136-2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7171/projeto_de_lei_n137-2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7173/projeto_de_lei_n138-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7174/projeto_de_lei_n139-2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7175/projeto_de_lei_n140-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6542/plc_n_01-15_altera_art_161-162_da_lei_comp_2174-2003.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6274/projeto_de_resolucao_n01-2015_-_designa_membros_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6275/projeto_de_resolucao_n02-2015_-_cria_cargo_de_controlador_interno.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6457/projeto_de_resolucao_n03-2015_-_cria_cargos_e_autoriza_concurso.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6471/projeto_de_resolucao_n05-2015_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6507/projeto_de__resolucao_n06-2015_-_adequacao_salarial_ao_cargo_de_analista_da_computacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6517/projeto_de_resolucao_n07-2015_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6545/projeto_de_resolucao_n08-2015_-_doacao_ou_devolucao_de_veiculos_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6312/emenda_adv_n01_ao_pl_n_24_acrecenta_dispositivo_do_art_1_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6801/emenda_modificativa_n02_altera_o_art_1a_do_pr_n07-15.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6304/projeto_de_decreto_legislativo_n01-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6449/projeto_de_decreto_legislativo_n02-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6451/projeto_de_decreto_legislativo_n03-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6452/projeto_de_decreto_legislativo_n04-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6509/projeto_de_decreto_legislativo_n05-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6530/projeto_de_decreto_legislativo_n06-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6873/projeto_de_decreto_legislativo_n07-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6877/projeto_de_decreto_legislativo_n08-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6881/projeto_de_decreto_legislativo_n09-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6889/projeto_de_decreto_legislativo_n10-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6890/projeto_de_decreto_legislativo_n11-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6891/projeto_de_decreto_legislativo_n12-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6892/projeto_de_decreto_legislativo_n13-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6895/projeto_de_decreto_legislativo_n14-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6896/projeto_de_decreto_legislativo_n15-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6898/projeto_de_decreto_legislativo_n16-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6922/projeto_de_decreto_legislativo_n17-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6258/pl_n_01-15_dispoe_sobre_adequacao_via_de_antecipacao_salarial_dos_vencimentos_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6259/pl_n_02-15_altera_o_art._196_do_estatuto_dos_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6260/pl_n_03-15_altera_e_acrescenta_dispositivo_a_lei_n_2174-03_de_22_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6261/pl_n_04-15_altera_o_art_229_do_estatuto_dos_servidores_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6262/pl_n_05-15_autoriza_o_municipio_de_catalao_a_desafetar_e_alienar_area_de_terreno_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6263/pl_n_06-15_convenio_e_contribuicao_financeira_com_crac.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6264/pl_n_07-15_credito_especial_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6265/pl_n_08-15_cria_assessoria_especial_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6266/pl_n_09-15_define_nome_de_vias_ao_longo_da_br-050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6267/pl_n_10-15_cria_unidade_de_educacao_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6268/pl_n_11-15_autoriza_a_concessao_especial_para_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6269/pl_n_12-15_cria_e_denomina_escola_municipal_cristina_de_cassia_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6270/pl_n_13-15_cria_unidade_de_educacao_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6271/pl_n_14-15_autoriza_o_municipio_de_catalao_a_firmar_convenio_com_o_rotary_club_1o_de_novembro_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6272/pl_n_15-15_cria_cargo_de_assessor_juridico_na_secretaria_municipal_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6273/pl_n_16-15_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6276/pl_n_17-15_altera_os_artigos_2_e_3_da_lei_municipal_n_2212.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6277/pl_n_18-15_abre_credito_especial_nos_valores_especificados.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6278/pl_n_19-15_cria_diretoria_de_tesouraria_do_fundo_municipal_de_sande_-_fms.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6279/pl_n_20-15_valor_de_r_10560000_para_aquisicao_de_passes_estudantis_para_adolescentes_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6293/pl_n_21-15_altera_a_lei_municipal_n_3185_de_04_de_dezembro_de_2014_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6302/pl_n_22-15_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6303/pl_n_23-15_altera_o_artigo_1_da_lei_municipal_n_2.968_de_22_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6305/pl_n_24-15_altera_os_arts_170_171_e_172_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6306/pl_n_25-15_autoriza_a_ceder_instituicao_financeira_publica_creditos_de_compensacoes_financeiras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6307/pl_n_26-15_convenio_com_fundacao_obras_sociais_jorge_fahin_filho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6308/pl_n_27-15_convenio_com_obras_sociais_casa_do_caminh0_familia_lima.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6309/pl_n_28-15_convenio_com_a_associacao_beneficente_evangelica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6310/pl_n_29-15_convenio_com_a_escola_creche_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6311/pl_n_30-15_credito_especial_para_aquisicao_de_passes_estudantis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6313/pl_n_31-15_executivo_a_conceder_auxilio_financeiro_ao_pai_do_atleta_dancarino.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6317/pl_n_32-15_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6318/pl_n_33-15_denomina_de_ubs_silvana_maria_mesquita_a_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6319/pl_n_34-15_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6320/pl_n_35-15_autoriza_o_municipio_a_contratar_50_cinquenta_auxiliares_de_servicos_por_tempo_determinado_para_atender_as_necessidades_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6321/pl_n_36-15__abre_credito_especial_no_orcamento_em_execucao_ano_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6453/pl_n_37-15_dispoe_sobre_loteamentos_fechados_no_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6454/pl_n_38-15_altera_o__1_do_art._5_da_lei_municipal_n_2212.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6455/pl_n_39-15_fica_denominado_de_ubs_cristina_de_cassia_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6456/pl_n_40-15_fica_denominado_de_ubs_euripedes_antonio_rita.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6458/pl_n_41-15_leilao_para_alienar_veiculos_e_sucatas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6459/pl_n_42-15_altera_o_numero_de_vagas_de_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6460/pl_n_43-15_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6461/pl_n_44-15_organizacao_e_funcionamento_da_procuradoria_juridica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6462/pl_n_45-15_dispoe_sobre_transposicao_transferencias_e_remanejamento_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6465/pl_n_46-15_altera_a_lei_n_3073-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6468/pl_n_48-15_altera_o_art__1_da_lei_municipal_n_3235.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6469/pl_n_49-15_municipio_de_catalao_a_firmar_convenio_de_parceria_com_a_fundacao_espirita_nova_vida.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6470/pl_n_50-15_concede_reajuste_salarial_aos_vencimentos_dos_servidores_efetivos_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6472/pl_n_51-15_limita_a_velocidade_do_transporte_coletivo_urbano_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6503/pl_n_52-15_dispoe_sobre_as_diretrizes_gerais.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6504/pl_n_53-15_altera_o_caput_do_art_7o_e__4_da_lei_municipal_n_1257_de_14_de_junho_de_1993_na_forma_abaixo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6505/pl_n_54-15_autoriza_o_municipio_a_ceder_servidores_municipais_para_atender_a_necessidades_tempordrias_do_tribunal_de_justica_de_goias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6506/pl_n_55-15_cria_o_programa_municipal_lote_legal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6508/pl_n_56-15_cria_os_cargos_de_assessor_de_gestao_adm.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6510/pl_n_57-15_credito_especial_para_construcao_de_quadras_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6511/pl_n_58-15_criacao_de_fundo_municipal_do_idoso_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6512/pl_n_59-15_convenio_com_a_fenova.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6513/pl_n_60-15_altera_o_art_2_da_lei_municipal_3251.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6514/pl_n_61-15_auxilio_financeiro_ao_atleta_da_triathlon.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6515/pl_n_62-15_altera_art_27_da_lei_municipal_2210.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6516/pl_n_63-15_credito_especial_de_sinalizacao_de_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6518/pl_n_64-15_obrigacao_ao_atendimento_nas_agencias_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6519/pl_n_65-15_imovel_sedido_ao_rotari_club.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6520/pl_n_66-15_denomina_seguencia_de_vias_publicas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6521/pl_n_67-15_auxilio_financeiro_a_atletas_catalanos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6522/pl_n_68-15_reforma_da_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6523/pl_n_69-15_credito_especial_para_aquisicao_de_carregadeiras.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6524/pl_n_70-15_licitar_e_contratar_concessao_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6525/pl_n_71-15_cria_cargos_de_assistente_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6527/pl_n_73-15_altera_lei_municipal_2708.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6529/pl_n_75-15_auxilio_financeiro_a_atleta_de_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6531/pl_n_76-15_altera_art_da_lei_3234.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6532/pl_n_77-15_altera_e_acrescenta_dispositivo_na_lc_2785.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6533/pl_n_78-15_cria_conselho_de_politicas_culturais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6534/pl_n_79-15_credito_especial_para_aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6535/pl_n_80-15_altera_a_estrutura_adm_da_smtc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6536/pl_n_81-15_colocacao_de_cavaletes_banners_em_canteiros.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6537/pl_n_82-15_institui_meia_entrada_para_professores_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6538/pl_n_83-15_altera_lei_municipal_3245.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6539/pl_n_84-15_autoriza_a_ceder_imovel_publico_a_oab.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6540/pl_n_85-15_altera_lei_3280.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6541/pl_n_86_altera_art_da_lei_3226.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6543/pl_n_87_concede_auxilio_financeiro_a_ternos_de_congadas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6544/pl_n_88_denominacao_avenida_dr._william_safatle.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6800/projeto_de_lei_no_89-2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6802/pl_n_90-15_cria_cargo_de_controlador_da_camara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6803/pl_n_91-15_cria_cargo_efetivo_da_camara.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6804/projeto_de_lei_no_92-2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6805/pl_n_93-15_fixa_as_despesas_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6806/pl_n_94-15_altera_a_lei_3276.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6807/pl_n_95-15_altera_a_lei_3073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6808/pl_n_96-15_cria_conselho_gestor_do_polo_uab.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6863/pl_n_97-15_convenio_com_aspdec.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6865/pl_n_98-15_altera_art_da_lei_3265.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6867/pl_n_99-15_autoriza_a_realizacao_de_operacao_urbana_conserciada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6871/pl_n_100-15_ceder_imovel_a_acic-cdl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6874/pl_n101-2015_fixa_a_proibicao_de_inauguracao_de_obras_publicas_sem_conclusao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6875/pl_n102-2015_altera_artigo_lei_municipal_n3226-2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6876/pl_n103-2015_autoriza_municipio_de_catalao_a_realizar_despesa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6879/pl_n104-2015prc_-_2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6884/pl_n105-2015_revoga_artigos_lei_n_2932-2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6885/pl_n106-2015_altera_atigo_da_lei_municipal_n_1000-1991.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6886/pl_n107-2015_convenio_com_associacao_pestalozzi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6887/pl_n108-2015_altera_fmhis_n_2721-2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6888/pl_n109-2015_convenio_com_jorge_fahim_filho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6893/pl_n110-2015_credito_especial_para_aquisicao_de_veiculo_tracao_mecanica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6894/pl_n111-2015_feriado_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6897/pl_n112-2015_altera_artigo_da_lei_n_2211-2004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6919/pl_n113-2015_gratificacao_especial_servidores.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6920/pl_n114-2015_aquisicao_de_veiculo_van_para_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6921/pl_n115-2015_aquisicao_de_usina_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6929/pl_n116-2015_gratificacao_especial_servidores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6930/pl_n117-2015_direito_da_mulher_gravida_a_acompanhante_-_hmi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6931/pl_n118-2015_desafetar_e_alienar_lotes_e_terrenos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6932/pl_n119-2015_cria_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6933/pl_n120-2015_altera_artigo_da_lei_municipal_n_3311-15.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6934/pl_n121-2015_altera_artigo_da_lei_municipal_n3312-15.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6936/projeto_de_lei_n122-2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6937/projeto_de_lei_n123-2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7158/projeto_de_lei_n124-2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7159/projeto_de_lei_n125-2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7160/projeto_de_lei_n126-2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7161/projeto_de_lei_n127-2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7162/projeto_de_lei_n128-2015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7163/projeto_de_lei_n129-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7164/projeto_de_lei_n130-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7165/projeto_de_lei_n131-2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7166/projeto_de_lei_n132-2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7167/projeto_de_lei_n133-2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7168/projeto_de_lei_n134-2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7169/projeto_de_lei_n135-2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7170/projeto_de_lei_n136-2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7171/projeto_de_lei_n137-2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7173/projeto_de_lei_n138-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7174/projeto_de_lei_n139-2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/7175/projeto_de_lei_n140-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6542/plc_n_01-15_altera_art_161-162_da_lei_comp_2174-2003.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6274/projeto_de_resolucao_n01-2015_-_designa_membros_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6275/projeto_de_resolucao_n02-2015_-_cria_cargo_de_controlador_interno.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6457/projeto_de_resolucao_n03-2015_-_cria_cargos_e_autoriza_concurso.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6471/projeto_de_resolucao_n05-2015_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6507/projeto_de__resolucao_n06-2015_-_adequacao_salarial_ao_cargo_de_analista_da_computacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6517/projeto_de_resolucao_n07-2015_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6545/projeto_de_resolucao_n08-2015_-_doacao_ou_devolucao_de_veiculos_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6312/emenda_adv_n01_ao_pl_n_24_acrecenta_dispositivo_do_art_1_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2015/6801/emenda_modificativa_n02_altera_o_art_1a_do_pr_n07-15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="216.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>