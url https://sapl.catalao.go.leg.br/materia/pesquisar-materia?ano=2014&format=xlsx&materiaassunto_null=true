--- v0 (2025-12-24)
+++ v1 (2026-05-18)
@@ -54,2035 +54,2035 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>João Antônio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6923/p_dec_leg_n01-14_titulo_de_cidadania_ao_sr_aldo_de_sousa_filho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6923/p_dec_leg_n01-14_titulo_de_cidadania_ao_sr_aldo_de_sousa_filho.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Aldo de Sousa Filho".</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6924/p_dec_leg_n02-14_titulo_de_cidadania_ao_sr_thiago_meli_peixoto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6924/p_dec_leg_n02-14_titulo_de_cidadania_ao_sr_thiago_meli_peixoto.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Benemérita Catalana ao Senhor Thiago Mello Peixoto da Silveira".</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6925/p_dec_leg_n03-14_titulo_de_cidadania_ao_sr_gustavo_koppan_faiad.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6925/p_dec_leg_n03-14_titulo_de_cidadania_ao_sr_gustavo_koppan_faiad.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Benemérita Catalana ao Senhor Gustavo Koppan Faiad Sebba".</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6918/p_dec_leg_n_04-14_titulo_de_cidadao_sr_valdenir_rodrigues_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6918/p_dec_leg_n_04-14_titulo_de_cidadao_sr_valdenir_rodrigues_.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO CATALANO DO MUNICÍPIO DE CATALÃO AO SENHOR VALDENIR RODRIGUES DA SILVA (Denis) e dá outras providências"</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo César</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6942/p_dec_leg_n_05-14_titulo_de_cidadao_sr_hebert_de_chaves.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6942/p_dec_leg_n_05-14_titulo_de_cidadao_sr_hebert_de_chaves.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano do Município de Catalão ao Senhor Eberte Chaves Sampaio e dá outras providências".</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sargento Anísio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6968/p_dec_leg_n_06-14_titulo_de_cidadao_sr_agnaldo_alves_monteiro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6968/p_dec_leg_n_06-14_titulo_de_cidadao_sr_agnaldo_alves_monteiro.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano ao Agnaldo Alves Monteiro e dá outras providências"</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6973/p_dec_leg_n_07-14_titulo_de_cidadao_sr_agnaldo_fonseca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6973/p_dec_leg_n_07-14_titulo_de_cidadao_sr_agnaldo_fonseca.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Catalano ao Sr. Agnaldo Fonseca, e dá outras providências”.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Juarez Camilo Rodovalho</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6991/p_dec_leg_n_08-14_titulo_de_cidadao_sr_filomeno_francisco_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6991/p_dec_leg_n_08-14_titulo_de_cidadao_sr_filomeno_francisco_.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Sr. Filomeno Francisco dos Santos".</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jardel Sebba</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6993/p_dec_leg_n_09-14_titulo_de_cidadao_sr_valmir_pires_rosa_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6993/p_dec_leg_n_09-14_titulo_de_cidadao_sr_valmir_pires_rosa_.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Catalana ao Senhor Valmir Pires Rosa"</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7027/p_dec_leg_n_10-14_titulo_de_cidadao_sr_carlos_antonio_oliveira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7027/p_dec_leg_n_10-14_titulo_de_cidadao_sr_carlos_antonio_oliveira.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão catalano ao Sr. Carlos Antônio Oliveira de Siqueira e dá outras providências".</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Silvano Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7028/p_dec_leg_n_11-14_titulo_de_cidadao_sra_iliane_fonseca.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7028/p_dec_leg_n_11-14_titulo_de_cidadao_sra_iliane_fonseca.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana a Sra. Iliane Armando da Fonseca”.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7088/p_dec_leg_n_12-14_titulo_de_cidadao_frei_edigar_pereira.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7088/p_dec_leg_n_12-14_titulo_de_cidadao_frei_edigar_pereira.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Catalano ao Sr. Frei Edgar Alves Pereira e dá outras providências”.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7097/p_dec_leg_n_13-14_aprova_as_contas_do_poder_executivo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7097/p_dec_leg_n_13-14_aprova_as_contas_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo Municipal que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7099/p_dec_leg_n_14-14_titulo_de_cidadao_vacil_batista_de_sousa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7099/p_dec_leg_n_14-14_titulo_de_cidadao_vacil_batista_de_sousa.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Catalano ao Sr. Vacil Batista de Souza”.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7105/p_dec_leg_n_15-14_denominacao_de_logradouro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7105/p_dec_leg_n_15-14_denominacao_de_logradouro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de logradouro público e dá outras providências”.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Valmir Pires Rosa, João Antônio</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7113/p_dec_leg_n_17-14_titulo_de_cidaao_ao_frei_vilmar_rodrigues.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7113/p_dec_leg_n_17-14_titulo_de_cidaao_ao_frei_vilmar_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Catalana ao Sr. Frei Vilmar Rodrigues Batista”.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7117/p_dec_leg_n_16-14_aprova_as_contas_do_poder_executivo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7117/p_dec_leg_n_16-14_aprova_as_contas_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>“Aprova as Contas do Poder Executivo Municipal que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Aurélio Campos de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7120/p_dec_leg_n_18-14_titulo_de_cidadao_gerson_almeida.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7120/p_dec_leg_n_18-14_titulo_de_cidadao_gerson_almeida.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Catalano ao Sr. Gerson de Almeida Taguatinga e dá outras providências”.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7124/p_dec_leg_n_19-14_titulo_de_cidadao_cb_valdir_israel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7124/p_dec_leg_n_19-14_titulo_de_cidadao_cb_valdir_israel.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano e dá outras providências". (CB PM Valdir Israel de Oliveira)</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7125/p_dec_leg_n_20-14_titulo_de_cidadaoterceiro_sgt_venancio_de_sou.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7125/p_dec_leg_n_20-14_titulo_de_cidadaoterceiro_sgt_venancio_de_sou.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Catalano e dá outras providências". (3º SGT PM Venâncio de Souza Pinto)</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7126/p_dec_leg_n_21-14_titulo_de_cidadao_marcelo_de_sousa_pinto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7126/p_dec_leg_n_21-14_titulo_de_cidadao_marcelo_de_sousa_pinto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Catalano e dá outras providências". (Marcelo de Sousa Pinto)</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6878/pl_n_01-14_denomina_upa.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6878/pl_n_01-14_denomina_upa.pdf</t>
   </si>
   <si>
     <t>Denomina de 'Unidade de Pronto Atendimeuto Dr. Jamil Sebba - UPA - a unidade de saúde construída na Avenida Dr. Lamartine Pinto de Avelar".</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6880/pl_n_02-14_dispoe_sobre_adeguacao_dos_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6880/pl_n_02-14_dispoe_sobre_adeguacao_dos_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal n° 11.738, de 16/07/2008".</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6882/pl_n_03-14_assegura_matricula_para_aluno_com_deficiencia_locomo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6882/pl_n_03-14_assegura_matricula_para_aluno_com_deficiencia_locomo.pdf</t>
   </si>
   <si>
     <t>"Dispõe e assegura matrícula para o aluno com deficiência locomotora na Escola municipal mais próxima de sua residência e da outras providencias".</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6883/pl_n_04-14_incentiva_cultivo_da_citronela_e_crotalias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6883/pl_n_04-14_incentiva_cultivo_da_citronela_e_crotalias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o incentivo ao cultivo da "citrotela" e da "crotalária", como método natural de combate à dengue e dá outras providências".</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6905/pl_n_05-14_convenio_com_associacao_beneficiente_evangelica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6905/pl_n_05-14_convenio_com_associacao_beneficiente_evangelica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a ASSOCIAÇÃO BENEFICENTE EVANGÉLICA - mantenedora da CRECHE RECANTO INFANTIL e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento da referida Entidade Educacional (Creche, Jardim I e 11 e Ensino Fundamental), da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6906/pl_n_06-14convenio_com_obras_sociais_do_caminha_da_familia_lima.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6906/pl_n_06-14convenio_com_obras_sociais_do_caminha_da_familia_lima.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com OBRAS SOCIAIS CASA DO CAMINHO FAMILIA LIMA, e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental, na Vila Cruzeiro I, nesta cidade), da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6907/pl_n_07-14_convenio_com_a_fundacao_jorge_faim_filho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6907/pl_n_07-14_convenio_com_a_fundacao_jorge_faim_filho.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com a Fundação OBRAS SOCIAIS "JORGE FAHIN FILHO", e a conceder subvenção financeira para manter em funcionamento a Escola Allan Kardec, sustentada e administrada pela Fundação, da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6908/pl_n_08-14_convenio_com_escola_creche_sao_francisco_de_assis_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6908/pl_n_08-14_convenio_com_escola_creche_sao_francisco_de_assis_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com ESCOLA CRECHE SÃO FRANCISCO DE ASSIS e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental no Setor Nossa Senhora de Fátima, nesta cidade), da forma que especifica e dá outras providências''.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6909/pl_n_09-14_convenio_com_a_associacao_pestaloze.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6909/pl_n_09-14_convenio_com_a_associacao_pestaloze.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO, e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE - SANTA CLARA, desta cidade), de forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6910/pl_n_10-14_altera_o_inciso_i_do_art_1o_da_lei_1803-99.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6910/pl_n_10-14_altera_o_inciso_i_do_art_1o_da_lei_1803-99.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I, do art. 1°, da Lei Municipal n° 1.803, de 16 de dezembro de 1999".</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6911/pl_n_11-14_convenio_com_a_liga_de_futebol_de_salao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6911/pl_n_11-14_convenio_com_a_liga_de_futebol_de_salao.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, A CELEBRAR CONVÊNIO COM A LIGA DE FUTEBOL DE SALÃO DE CATALÃO, VISANDO ESTIMULAR E INCENTIVAR O ESPORTE AMADOR NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6912/pl_n_12-14_desmembramento_e_doacao_de_terreno_para_o_estado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6912/pl_n_12-14_desmembramento_e_doacao_de_terreno_para_o_estado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o desmembramento e doação de área de terreno ao Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6913/pl_n_13-14_altera_lei_municipal_1899.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6913/pl_n_13-14_altera_lei_municipal_1899.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 1.899, de 15 de abril de 2001, para suprir o termo “UNIDADE", transformando-a em ÓRGÃO, para CONVALIDAR as disposições contidas na LOA, n° 3.072 de 2013, referentes ao PRÓ-SAÚDE e dá outras providências".</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6914/pl_n_14-14_acrescenta_1_e_2_da_lei_2821.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6914/pl_n_14-14_acrescenta_1_e_2_da_lei_2821.pdf</t>
   </si>
   <si>
     <t>"Acrescenta §§ 1° e 2° ao Art. 4°, da Lei Municipal n° 2.821, de 03 de maio de 2011 (Lei que define o perímetro urbano de_x000D_
 Catalão, Estado de Goiás), e dá outras providências".</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6915/pl_n_15-14_abre_credito_especial_de_250_mil.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6915/pl_n_15-14_abre_credito_especial_de_250_mil.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial no valor de R$250.000,00 (duzentos e cinquenta mil reais) e dá outras providências".</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6916/pl_n_16-14_convenio_com_rotary_club.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6916/pl_n_16-14_convenio_com_rotary_club.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão a firmar convênio com o ROTARY CLUB 1º DE NOVEMBRO, desta cidade, e a conceder subvenção financeira da forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6917/pl_n_17-14_cede_em_comodato_terreno_urbano_que_menciona.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6917/pl_n_17-14_cede_em_comodato_terreno_urbano_que_menciona.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desafetar, desmembrar e ceder em comodato a área de terreno urbano que menciona, e dá outras providências''.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6926/pl_n_18-14_altera_art_1o_da_lei_2590.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6926/pl_n_18-14_altera_art_1o_da_lei_2590.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1° da Lei Municipal de n°2.590, de 1º de julho de 2008".</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6927/pl_n_19-14_altera_lei_2750-10.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6927/pl_n_19-14_altera_lei_2750-10.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal de n°2.750, de 30 de junho de 2010, inclusive a sua ementa, na forma abaixo".</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6928/pl_n_20-14_altera_o_art_1o_da_lei_3083.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6928/pl_n_20-14_altera_o_art_1o_da_lei_3083.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1°, da Lei Municipal n°3.083, de 06 de janeiro de 2014".</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6943/pl_n_21-14_fixa_as_comemoracoes_do_aniversario_de_pires_belo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6943/pl_n_21-14_fixa_as_comemoracoes_do_aniversario_de_pires_belo.pdf</t>
   </si>
   <si>
     <t>“Fixa as comemorações pelo aniversário do Distrito de Pires Belo no Calendário Oficial de Eventos o Município de Catalão”.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6944/pl_n_22-14_fixa_as_comemoracoes_do_aniversario_de_santo_antonio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6944/pl_n_22-14_fixa_as_comemoracoes_do_aniversario_de_santo_antonio.pdf</t>
   </si>
   <si>
     <t>“Fixa as comemorações pelo aniversário do Distrito de Santo Antônio do Rio Verde no Calendário Oficial de Eventos o Município de Catalão”.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6946/pl_n_23-14_denomina_de_upa_a_unidade_de_pronto_atendimento_24hr.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6946/pl_n_23-14_denomina_de_upa_a_unidade_de_pronto_atendimento_24hr.pdf</t>
   </si>
   <si>
     <t>"Denomina de UPA 'MARIA CAROLINA DE MESQUITA NETTO' a Unidade de Pronto Atendimento de Saúde 24 horas (UPA) a ser construída no bairro Castelo Branco".</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6950/pl_n_24-14_denomina_de_complexo_esportivo_espaco_de_laser_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6950/pl_n_24-14_denomina_de_complexo_esportivo_espaco_de_laser_.pdf</t>
   </si>
   <si>
     <t>“Denomina de ‘Complexo Esportivo Lázaro Domingues’ o espaço de lazer construído no Jardim Primavera”.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6954/pl_n_25-14_semana_municipal_do_ciclismo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6954/pl_n_25-14_semana_municipal_do_ciclismo.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal do Ciclismo no Calendário Oficial de Eventos do Município de Catalão”.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6955/pl_n_26-14_denomina_rua_antonino.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6955/pl_n_26-14_denomina_rua_antonino.pdf</t>
   </si>
   <si>
     <t>“Denomina o logradouro público que especifica”. Rua Antônio Ferreira de Melo</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6957/pl_n_27-14_despesas_do_programa_mais_medicos_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6957/pl_n_27-14_despesas_do_programa_mais_medicos_.pdf</t>
   </si>
   <si>
     <t>“Autoriza o chefe do poder Executivo Municipal a efetuar despesas para cumprimento dos deveres e exercício das competências inerentes a adesão ao Programa ‘Mais Médicos’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6958/pl_n_28-14_altera_o_art_19_da_lei_2212-14.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6958/pl_n_28-14_altera_o_art_19_da_lei_2212-14.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 19, da Lei Municipal nº 2.212, de 05 de agosto de 2004”.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/</t>
+    <t>http://sapl.catalao.go.leg.br/media/</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no Orçamento em Execução”.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6960/pl_n_30-14_financiamento_com_caixa_economica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6960/pl_n_30-14_financiamento_com_caixa_economica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar financiamento com a Caixa Econômica Federal, a oferecer garantias e dá outras providências correlatas”.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6961/pl_n_31-14_doa_com_encargos_ao_estado_nova_cede_de_policia_cien.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6961/pl_n_31-14_doa_com_encargos_ao_estado_nova_cede_de_policia_cien.pdf</t>
   </si>
   <si>
     <t>“Autoriza o município a doar com encargo ao Estado de Goiás (para ser a nova sede do 8º Núcleo Regional de Polícia Técnico- Científica) lotes de terreno que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6962/pl_n_32-14_convenio_com_a_santa_casa_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6962/pl_n_32-14_convenio_com_a_santa_casa_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênios com a Santa Casa de Misericórdia de Catalão para subsidiar a manutenção do Plantão do Pronto Socorro, bem como executar o repasse de verbas específicas do SUS, e dá outras providências”.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6963/pl_n_33-14_altera_a_estrutura_adm_da_sec_de_acao_social.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6963/pl_n_33-14_altera_a_estrutura_adm_da_sec_de_acao_social.pdf</t>
   </si>
   <si>
     <t>“Altera a estrutura administrativa da Secretaria Municipal de Promoção e Ação Social e dá outras providências”.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6964/pl_n_34-14_altera_o_art_1o_da_lei_3066-2003.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6964/pl_n_34-14_altera_o_art_1o_da_lei_3066-2003.pdf</t>
   </si>
   <si>
     <t>“Altera o Atr. 1º, da Lei Municipal nº 3.066, de 17 de dezembro de 2013”.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6965/pl_n_35-14_criacao_da_estrutura_da_cgm.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6965/pl_n_35-14_criacao_da_estrutura_da_cgm.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação e estrutura organizacional da Controladoria Geral do Município –CGM, e dá outras providências”.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6966/pl_n_36-14_altoriza_perfurar_pocos_artesianos_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6966/pl_n_36-14_altoriza_perfurar_pocos_artesianos_.pdf</t>
   </si>
   <si>
     <t>“Autoriza perfurar poços semiartesianos para atender povoados, vilas e pequenos produtores rurais deste Município e dá outras providências”.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6967/pl_n_37-14_cria_cargo_de_assessor_juridico_municipal.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6967/pl_n_37-14_cria_cargo_de_assessor_juridico_municipal.pdf</t>
   </si>
   <si>
     <t>“Cria cargos de Assessores Jurídicos nas Secretarias que especifica, extingue cargo de Diretor na Procuradoria Geral e cria a Diretoria de Assistência Judiciária Municipal no Gabinete do Prefeito e dá outras providências”.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Leonardo</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6969/pl_n_38-14_denomina_construcao_da_ubs_no_pontal_norte.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6969/pl_n_38-14_denomina_construcao_da_ubs_no_pontal_norte.pdf</t>
   </si>
   <si>
     <t>Denomina _x000D_
 Unidade Básica de Saúde Sr. Eurípedes Antônio Rita_x000D_
 UBS_x000D_
 Bairro Pontal Norte</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6970/pl_n_39-14_dispoe_sobre_diretrizes_para_loa_de_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6970/pl_n_39-14_dispoe_sobre_diretrizes_para_loa_de_2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes gerais para elaboração da Lei Orçamentária Anual – LOA para o exercício de 2015, e dá outras providências”.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6971/pl_n_40-14_insencao_do_iptu_para_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6971/pl_n_40-14_insencao_do_iptu_para_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o direito das pessoas com deficiência visual receberem boleto de pagamento de IPTU confeccionado nos sistemas convencional e em Braille”.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6972/pl_n_41-14_cria_semana_municipal_de_inclusao_social.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6972/pl_n_41-14_cria_semana_municipal_de_inclusao_social.pdf</t>
   </si>
   <si>
     <t>"Cria Semana Municipal de Inclusão Social e dá outras providências".</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6974/pl_n_42-14_cotas_para_compra_parceleda_da_usina_de_asfalto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6974/pl_n_42-14_cotas_para_compra_parceleda_da_usina_de_asfalto.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a oferecer cotas do fundo de participação dos Municípios como garantia para compra parcelada de usina de asfalto e dá outras providências”.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6975/pl_n_43-14_altera_lei_de_parcelamento_de_solo_urbano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6975/pl_n_43-14_altera_lei_de_parcelamento_de_solo_urbano.pdf</t>
   </si>
   <si>
     <t>“Altera a alínea ‘d’, do inciso I, do Art. 5º, da Lei do Parcelamento do Solo Urbano (lei nº 2.212, de 05 de agosto de 2004) e dá outras providências”.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6976/pl_n_44-14_cria_e_denomina_a_unidade_de_educacao_dario_pires.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6976/pl_n_44-14_cria_e_denomina_a_unidade_de_educacao_dario_pires.pdf</t>
   </si>
   <si>
     <t>“Cria e denomina Unidade de Educação que menciona, neste município e dá outras providências”.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6977/pl_n_45-14_cria_e_donomina_cemei_joao_margom_vaz_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6977/pl_n_45-14_cria_e_donomina_cemei_joao_margom_vaz_.pdf</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6978/pl_n_46-14_cria_e_donomina_unidade_de_educacao_cemei_natalia_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6978/pl_n_46-14_cria_e_donomina_unidade_de_educacao_cemei_natalia_.pdf</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6979/pl_n_47-14_dispoe_sobre_desmembramento_de_unidade_escolar.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6979/pl_n_47-14_dispoe_sobre_desmembramento_de_unidade_escolar.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre desmembramento de unidade escolar e dá outras providências”. (IRMÃ YOLANDA VAZ)</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6980/pl_n_48-14_denomina_unidade_de_educacao_ines_silva.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6980/pl_n_48-14_denomina_unidade_de_educacao_ines_silva.pdf</t>
   </si>
   <si>
     <t>“Cria e denomina Unidade de Educação que menciona, neste Município e dá outras providências”. (INÊS DIAS DA SILVA)</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6981/pl_n_49-14_altera_inciso_i_do_art_1_da_lei_2998.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6981/pl_n_49-14_altera_inciso_i_do_art_1_da_lei_2998.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I, do Art. 1º, da Lei Municipal nº 2.998, de 06 de junho de 2013”.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6982/pl_n_50-14_concessao_de_gratificacao_aos_servidores_do_carnaval.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6982/pl_n_50-14_concessao_de_gratificacao_aos_servidores_do_carnaval.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização do Carnaval em Praça Pública em 2014”.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6983/pl_n_51-14_utilidade_publica_o_concelho_de_seguranca_publica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6983/pl_n_51-14_utilidade_publica_o_concelho_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública o Conselho de Segurança Pública e Defesa Civil de Catalão”.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6985/pl_n_52-14_programa_de_recuperacao_de_debitos_fiscais_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6985/pl_n_52-14_programa_de_recuperacao_de_debitos_fiscais_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa de Recuperação e Estímulo a quitação de débitos fiscais e dá outras providências”.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6986/pl_n_53-14_convenio_com_a_fe_nova.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6986/pl_n_53-14_convenio_com_a_fe_nova.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a Fundação Nova Vida – FENOVA, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6987/pl_n_54-14_credito_especial_para_calcada_do_samu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6987/pl_n_54-14_credito_especial_para_calcada_do_samu.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no valor de R$11.500,00 (onze mil e quinhentos reais), no orçamento em execução para construção de calçada no pátio do prédio do SAMU, nesta cidade”.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6988/pl_n_55-14_credito_especial_para_pista_de_caminhada.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6988/pl_n_55-14_credito_especial_para_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no valor de R$75.000,00 (setenta e cinco mil) no orçamento em execução para construção de pista de caminhada em Parque Linear”.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6989/pl_n_56-14_desmembramento_e_denominacao_do_cemei_jamil_sebba.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6989/pl_n_56-14_desmembramento_e_denominacao_do_cemei_jamil_sebba.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre desmembramento e denominação de unidade escolar e dá outras providências”. (CMEI JAMIL SEBBA em Santo Antônio do Rio Verde)</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6990/pl_n_57-14_construcao_de_passarela.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6990/pl_n_57-14_construcao_de_passarela.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de despesa até o limite de R$38.000,00 (trinta e oito mil reais), com a contratação de Empresa de Engenharia e Arquitetura para a elaboração de projetos de construção de Passarela sobre a GO-330, na Zona Urbana do Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6992/pl_n_58-14_gratificacao_especial_para_agentes_da_smtc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6992/pl_n_58-14_gratificacao_especial_para_agentes_da_smtc.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais (Agentes de Fiscalização – SMTC), que prestaram serviços extraordinários e imprescindíveis no decorrer da realização do Carnaval em Praça Pública em 2014”.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Valmir Pires Rosa</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6994/pl_n_59-14_manutencao_e_limpeza_de_terrenos_urbanos_.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6994/pl_n_59-14_manutencao_e_limpeza_de_terrenos_urbanos_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da manutenção e limpeza de terrenos urbanos no Município de Catalão-GO e dá outras providências”.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6995/pl_n_60-14_cria_cargos_na_estrutura_adm_de_agricultura.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6995/pl_n_60-14_cria_cargos_na_estrutura_adm_de_agricultura.pdf</t>
   </si>
   <si>
     <t>“Cria cargos na estrutura administrativa da Secretaria Municipal de Agricultura e Desenvolvimento e dá outras providências”.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6996/pl_n_61-14_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6996/pl_n_61-14_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6997/pl_n_62-14_cria_a_diretoria_de_grencia_de_emendas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6997/pl_n_62-14_cria_a_diretoria_de_grencia_de_emendas.pdf</t>
   </si>
   <si>
     <t>“Cria a Diretoria de Gerência de Endemias, na estrutura administrativa da Secretaria Municipal de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6998/pl_n_63-14_abre_credito_especial__aquisicao_de_veiculo_para_o_programa_bolsa_familia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6998/pl_n_63-14_abre_credito_especial__aquisicao_de_veiculo_para_o_programa_bolsa_familia.pdf</t>
   </si>
   <si>
     <t>“Abre crédito especial no valor de R$40.000,00 (quarenta mil reais) no orçamento em execução para aquisição de veículo para o Programa Bolsa Família”.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6999/pl_no_64_-_2014_complemento_salario_servidor.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6999/pl_no_64_-_2014_complemento_salario_servidor.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a efetuar o complemento do salário dos servidores públicos municipais até o limite do salário mínimo e dá outras providências”.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Jurandir Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7000/pl_no_65_-_2014_projeto_de_limpeza__-_combate_a_dengue.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7000/pl_no_65_-_2014_projeto_de_limpeza__-_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>“Institui sanções aos proprietários ou inquilinos de imóveis, que possibilitem a proliferação do mosquito Aedes Aegypti no município e dá outras providências”.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7001/pl_no_66_-_2014_credito_especial_a_atleta_catalano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7001/pl_no_66_-_2014_credito_especial_a_atleta_catalano.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no valor de R$2.500,00 (dois mil e quinhentos reais) no orçamento em execução e autoriza auxílio financeiro a atleta catalana e dá outras providências”.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7002/pl_n67_de_2014_institui_a_casa_da_mulher_catalana.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7002/pl_n67_de_2014_institui_a_casa_da_mulher_catalana.pdf</t>
   </si>
   <si>
     <t>"Institui a CASA DA MULHER CATALANA".</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7003/pl_n_68_de_2014_credito_especial_para_obras_de_saneamento_basico.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7003/pl_n_68_de_2014_credito_especial_para_obras_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no valor de R$4.550.000,00 (quatro milhões quinhentos e cinquenta mil reais), no orçamento em execução para execução de obras se saneamento básico na cidade de Catalão, Estado de Goiás”.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7004/pl_69_de_2014_doacao_de_imovel_ao_crea.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7004/pl_69_de_2014_doacao_de_imovel_ao_crea.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo um imóvel ao CREA – Conselho Regional de Engenharia e Agronomia de Goiás, Inspetoria de Catalão, Estado de Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7026/pl_70_de_2014_alteracao_da_lei_no2572-2008_politicas_habitacionais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7026/pl_70_de_2014_alteracao_da_lei_no2572-2008_politicas_habitacionais.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 3º da Lei Municipal nº2.572, de 11 de abril de 2008, e abre Crédito Especial no valor de R$ 9.000.000,00 (nove milhões de reais), no orçamento em execução para atendimento das políticas habitacionais de interesse social na cidade de Catalão, Estado de Goiás”.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7030/pl_71_de_2014_revisao_aos_vencimentos_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7030/pl_71_de_2014_revisao_aos_vencimentos_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral anual na forma do inciso X, do Art. 37, da Constituição Federal ao vencimento dos servidores públicos e ao subsídios dos agentes políticos do Poder Executivo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7031/pl_72_de_2014_convenio_e_contribuicao_financeira_ao_crac.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7031/pl_72_de_2014_convenio_e_contribuicao_financeira_ao_crac.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira ao Clube Recreativo e Atlético Catalano- CRAC da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7032/pl_73_de_2014_auxilio_financeiro_a_atletas_do_jiu_-_jitsu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7032/pl_73_de_2014_auxilio_financeiro_a_atletas_do_jiu_-_jitsu.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder auxílio financeiro a atleta catalano que participará de diversos eventos de jiu-jitsu no exterior e dá outras providências”.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7033/pl_74_de_2014_convenio_com_a_associacao_protetora_dos_animais.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7033/pl_74_de_2014_convenio_com_a_associacao_protetora_dos_animais.pdf</t>
   </si>
   <si>
     <t>“Autoriza a firmar convênio de parceria com a Associação Protetora dos Animais e dá outras providências”.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7034/pl_75_de_2014_normas_para_transportes_de_passageiros.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7034/pl_75_de_2014_normas_para_transportes_de_passageiros.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas gerais para o serviço de interesse público de transporte individual de passageiros em veículo automotor leve de aluguel, mediante pagamento de tarifa estabelecida pelo poder público”.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7035/pl_76_de_2014_conselho_municipal_de_direitos_da_mulher.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7035/pl_76_de_2014_conselho_municipal_de_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal dos Direitos da Mulher e dá outras providências”.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7036/pl_77_de_2014_vagas_de_cargos_efetivos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7036/pl_77_de_2014_vagas_de_cargos_efetivos.pdf</t>
   </si>
   <si>
     <t>“Altera o número de vagas de cargos efetivos que especifica constantes dos Anexos da Lei Municipal nº 1.818, de 05 de abril de 2000 e Lei Municipal nº 2.567, de 12/03/2008, e dá outras providências”.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7037/pl_78_de_2014_convenio_com_a_liga_de_futebol_de_salao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7037/pl_78_de_2014_convenio_com_a_liga_de_futebol_de_salao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão, Estado de Goiás, a celebrar convênio com a Liga de Futebol de Salão de Catalão, visando a realização pela liga do 2º CROSS CHOICE e da 1ª CORRIDA DE RUA DE CATALÃO, em comemoração ao aniversário da cidade e dá outras providências”.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7038/pl_79_de_2014_aquisicao_de_unidade_movel_de_coleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7038/pl_79_de_2014_aquisicao_de_unidade_movel_de_coleta.pdf</t>
   </si>
   <si>
     <t>“Abre Créditos Especiais nos valores abaixo relacionados, no orçamento em execução para aquisição de 01 (uma) Unidade Móvel de Coleta – Ônibus, e de 02 (dois) veículos tipo Van”.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7039/pl_80_de_2014_auxilio_financeiro_a_atleta_de_fisioculturismo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7039/pl_80_de_2014_auxilio_financeiro_a_atleta_de_fisioculturismo.pdf</t>
   </si>
   <si>
     <t>“Cria e extingue cargos comissionados e introduz alterações na lei nº 2.637, de 19 de dezembro de 2008, que estabelece nova organização, estrutura e funcionamento dos órgãos do município de Catalão, Estado de Goiás”</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7040/pl_81_de_2014_auxilio_financeiro_a_atleta_que_participara_do_itu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7040/pl_81_de_2014_auxilio_financeiro_a_atleta_que_participara_do_itu.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder auxílio financeiro a atleta catalano que participará no 2014 ITU Word Triathlon Grand Final Edmonton, que será realizado no período de 28 de agosto a 01 de setembro do corrente ano em Edmont-Canadá e dá outras providências”.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7041/pl_82_de_2014_auxilio_financeiro_a_atleta.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7041/pl_82_de_2014_auxilio_financeiro_a_atleta.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder auxílio financeiro a atleta catalana que participará de Torneio Sul Americano “De La Victória”, que será realizado no período de 17 a 19 de outubro de 2014, em Assunção-PAR. e dá outras providências”.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7042/pl_83_de_2014_fundacao_casa_da_crisnca_sao_miguel.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7042/pl_83_de_2014_fundacao_casa_da_crisnca_sao_miguel.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública a ‘Fundação Casa da Criança São Miguel’ do Município de Catalão - GO e dá outras providências”.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7043/pl_84_de_2014_movimento_por_cidadania_e_direitos_humanos_lgbt.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7043/pl_84_de_2014_movimento_por_cidadania_e_direitos_humanos_lgbt.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública o Movimento por Cidadania e Direitos Humanos LGBT de Catalão”.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7044/pl_85_de_2014_permuta_de_areas_de_terreno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7044/pl_85_de_2014_permuta_de_areas_de_terreno.pdf</t>
   </si>
   <si>
     <t>“Autoriza a permuta de áreas de terreno que menciona, cria e denomina via pública que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7045/pl_86_de_2014_instalacao_de_empresas_no_dimic.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7045/pl_86_de_2014_instalacao_de_empresas_no_dimic.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de condições para a manutenção e instalação de empresas no DIMIC, bem como autoriza os procedimentos necessários para aquisição de faixa de terreno pelo Município na modalidade de permuta e dá outras providências”.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7046/pl_87_de_2014_financiamento_do_pmat.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7046/pl_87_de_2014_financiamento_do_pmat.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar financiamento do PMAT – Programa de Modernização da Administração Tributária e da Gestão dos Setores Sociais Básicos, do BNDES junto a Caixa Econômica Federal, a oferecer garantias e dá outras providências”.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7047/pl_88_de_2014_autorizacao_de_despesa_especifica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7047/pl_88_de_2014_autorizacao_de_despesa_especifica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a realizar despesa da forma que especifica e dá outras providências”. (Comprar ingressos para o CRAC)</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7049/pl_89_de_2014_denomina_logradouro_mario_jose__margon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7049/pl_89_de_2014_denomina_logradouro_mario_jose__margon.pdf</t>
   </si>
   <si>
     <t>“Denomina o logradouro público que especifica” De Rua Mário José Margon, a Rua 1, nos Bairros Atenas e Vilage II".</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7050/pl_90_de_2014_auxilio_financeiro_a_ternos_de_congada_e_reinado.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7050/pl_90_de_2014_auxilio_financeiro_a_ternos_de_congada_e_reinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7051/pl_91_de_2014_construcao_da_ubs_cristina_de_cassia_rodovalho.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7051/pl_91_de_2014_construcao_da_ubs_cristina_de_cassia_rodovalho.pdf</t>
   </si>
   <si>
     <t>“Denomina de ‘Unidade Básica de Saúde Cristina de Cássia Rodovalho’ a unidade de saúde construída na Praça das Bandeiras, Vila União”.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7052/pl_92_de_2014_fixa_despesa_do_municipio_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7052/pl_92_de_2014_fixa_despesa_do_municipio_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita fixa as Despesas do Município de Catalão – Goiás, para o exercício de 2015”.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7053/pl_93_de_2014_ldo_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7053/pl_93_de_2014_ldo_2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3143, da Lei de Diretrizes Orçamentárias – LDO, para o exercício de 2015”.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7054/pl_94_de_2014_plano_plurianual_2014-2017.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7054/pl_94_de_2014_plano_plurianual_2014-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração do Plano Plurianual para o período de 2014/2017”.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Daniel do Floresta</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7055/pl_95_de_2014_fixa_dia_do_carnaval_catalano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7055/pl_95_de_2014_fixa_dia_do_carnaval_catalano.pdf</t>
   </si>
   <si>
     <t>“Fixa o Dia do Carnaval Catalano”.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7056/pl_96_de_2014_financiamento_a_atleta_do_triathlon.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7056/pl_96_de_2014_financiamento_a_atleta_do_triathlon.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder auxílio financeiro a atleta catalano que participará de várias etapas (São Paulo, Brasília e Miami – Flórida) de Triathlon em 2014, e dá outras providências.”</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7057/pl__n97-2014_convenio_com_o_sindicato_dos_trabalhadores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7057/pl__n97-2014_convenio_com_o_sindicato_dos_trabalhadores.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a firmar convênio com o sindicato dos trabalhadores nas indústrias da construção civil e do mobiliário na região sul do Estado de Goiás, a abrir crédito especial e dá outras providências”</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7084/pl_n98-2014_auxilio_financeiro_a_dancarinos_catalanos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7084/pl_n98-2014_auxilio_financeiro_a_dancarinos_catalanos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder Auxílio Financeiro a dançarinos catalanos que participarão da 8ª Edição do EVENTO RIVAL vs RIVAL que se realizará nos dias 20 e 21 de setembro de 2014, em Diadema – SP, e dá outras providências”.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7085/pl_n99-2016_altera_art._200_do_codigo_tributario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7085/pl_n99-2016_altera_art._200_do_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa da Exposição Agropecuária de 2014”.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7087/pl_101_de_2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7087/pl_101_de_2014.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 200703968704) e dá outras providências”.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7089/pl_n102-2014_planta_do_codigo_tributario_de_2015.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7089/pl_n102-2014_planta_do_codigo_tributario_de_2015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a planta de valores genéricos do Município de Catalão, a ser utilizada no exercício de 2015, conforme determina o Código Tributário Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7090/pl_n103-2014_proibe_uso_de_capacete_e_similar_em_reparticao_publica.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7090/pl_n103-2014_proibe_uso_de_capacete_e_similar_em_reparticao_publica.pdf</t>
   </si>
   <si>
     <t>“Proibe o uso de capacete ou equipamento similar que dificulte a identificação em estabelecimentos comerciais, em repartições públicas e em estabelecimentos de crédito, neste município”.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7091/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7091/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf</t>
   </si>
   <si>
     <t>“Autoriza desafetação da área que menciona para readequação do sistema viário do loteamento Cidade Jardim e dá outras providências”.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7092/pl_n105-2014_altera_art._no_3168-2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7092/pl_n105-2014_altera_art._no_3168-2014.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 2º da Lei Municipal nº 3.168 de 29 de agosto de 2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7093/pl_n106-2014_associacao_de_equoterapia_de_ascate.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7093/pl_n106-2014_associacao_de_equoterapia_de_ascate.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública a Associação Catalana de Equoterapia, Ascate”.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7095/pl_n107-2014_proibicao_de_queima_soltura_e_manuseio_de_fogos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7095/pl_n107-2014_proibicao_de_queima_soltura_e_manuseio_de_fogos.pdf</t>
   </si>
   <si>
     <t>“Fixa a proibição do manuseio, queima e soltura dos fogos de artifícios”.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7096/pl_n108-2014_pagamentos_de_equipe_pmaq.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7096/pl_n108-2014_pagamentos_de_equipe_pmaq.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento de incentivo por desempenho para profissionais das equipes de atenção básica contratualizados ao PMAQ e dá outras providências”.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7100/pl_n109-2014_auxilio_financeiro_a_miss_e_mister_catalano_2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7100/pl_n109-2014_auxilio_financeiro_a_miss_e_mister_catalano_2014.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder auxílio financeiro aos vencedores do Miss e Mister Catalão/2014, que participarão em novembro, em Maceió/AL, do concurso Miss Brasil Continente Tur e Mister Brasil Tur, e dá outras providências”.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7101/pl_n110-2014_isencao_iptu.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7101/pl_n110-2014_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Isenção _x000D_
 Imposto Predial e Território Urbano _x000D_
 IPTU</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7102/pl_n111-2014_areas_publicas_loteamento_maria_amelia.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7102/pl_n111-2014_areas_publicas_loteamento_maria_amelia.pdf</t>
   </si>
   <si>
     <t>“Desmembra e altera a destinação de áreas públicas no Loteamento Residencial Maria Amélia e dá outras providências”.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7103/pl_n112-2014_regras_para_o_comercio.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7103/pl_n112-2014_regras_para_o_comercio.pdf</t>
   </si>
   <si>
     <t>“Estabelece regras para o comércio e o uso de artigos pirotécnicos e dá outras providências.”</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7104/pl_n113-2014_denomina_logradouro_jose_nicodemos_netto.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7104/pl_n113-2014_denomina_logradouro_jose_nicodemos_netto.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouro público na forma como especifica”. (Denomina Rua Nicodemos Netto à Rua 22, do Setor Universitário)</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7106/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7106/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a desafetar e alienar lotes de terrenos de propriedade do Município de Catalão na forma e condições que estabelece”.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7107/pl_n115-2014_pmdde_-_programa_municipal_dinheiro_direto_na_escola.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7107/pl_n115-2014_pmdde_-_programa_municipal_dinheiro_direto_na_escola.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal Dinheiro Direto na Escola – PMDDE e dá outras providências”.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7108/pl_n116-2014_ppa_2014-2017_ldo_2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7108/pl_n116-2014_ppa_2014-2017_ldo_2014.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 3.073, de 26 de dezembro de 2013, que dispõe sobre o Plano Plurianual -  PPA para o quadriênio 2014/2017 e alterações posteriores, Lei nº3.074, de 26 de dezembro de 2013, que dispõe sobre a Lei de Diretrizes Gerais para Elaboração da Lei Orçamentária para o exercício de 2014 – LDO e alterações posteriores e a Lei nº 3.072 de 26 de dezembro de 2013, que estima a Receita e Fixa as Despesas – LOA do Município de Catalão/GO para o exxercício de 2014”.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7109/pl_n117-2014_permuta_de_lotes.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7109/pl_n117-2014_permuta_de_lotes.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno e dá outras providências.”</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7110/pl_n118-2014_denominacao_logradouro.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7110/pl_n118-2014_denominacao_logradouro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de logradouro público e dá outras providências”. _x000D_
 (Maria Augusta de Jesus localizado no início da Rua Augusto Silvestre até o córrego Olaria, próxima a  BR-050)</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7114/pl_n119-2014_gratificacao_especial_servidores_2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7114/pl_n119-2014_gratificacao_especial_servidores_2014.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de gratificação especial aos servidores municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa e homenagem a Nossa Senhora do Rosário de 2014”.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7115/pl_n120-2014_cria_e_denomina_vias_publicas.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7115/pl_n120-2014_cria_e_denomina_vias_publicas.pdf</t>
   </si>
   <si>
     <t>“Cria e denomina vias públicas no Condomínio Saudade, situado na zona urbana desta cidade e dá outras providências.”</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7116/pl_n121-2014_plano_para_infancia_e_adolescencia_2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7116/pl_n121-2014_plano_para_infancia_e_adolescencia_2014.pdf</t>
   </si>
   <si>
     <t>“Aprova o Plano Municipal para a Infância e Adolescência a ser desenvolvido no período de 2014 a 2024, no município de Catalão, Estado de Goiás.”</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7118/pl_n122-2014_parecer_de_orcamento.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7118/pl_n122-2014_parecer_de_orcamento.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 1º da lei municipal de nº 3.055, de 03 de dezembro de 2013".</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7119/pl_n123-2014_contribuicao_para_custeio_cosip.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7119/pl_n123-2014_contribuicao_para_custeio_cosip.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contribuição para o custeio do Serviço de Iluminação Pública – COSIP (CF, art. 149-A.Caput acrescentado pela Emenda Constitucional nº 39, de 19 de dezembro de 2002) – e contém outras disposições”.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7122/pl_n124-2014_auxilio_financeiro_para_agricultores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7122/pl_n124-2014_auxilio_financeiro_para_agricultores.pdf</t>
   </si>
   <si>
     <t>“Autoriza o município de Catalão a conceder auxílio financeiro a agricultores que especifica, bem como abrir crédito especial no valor de R$ 85.000,00".</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7123/pl_n125-2014_areas_verdes_em_loteamentos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7123/pl_n125-2014_areas_verdes_em_loteamentos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a receber áreas verdes em futuros loteamentos nesta cidade em local diverso da área loteada do empreendimento”.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7129/pl_n126-2014_lei_do_parcelamento_do_solo_urbano_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7129/pl_n126-2014_lei_do_parcelamento_do_solo_urbano_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Altera o §10, do art. 5º, da Lei nº 2.212, de 05 de agosto de 2004 – lei do parcelamento do solo urbano de Catalão”.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7130/pl_n127-2014_convenio_associacao_pestalozzi_de_catalao.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7130/pl_n127-2014_convenio_associacao_pestalozzi_de_catalao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com Associação Pestalozzi de Catalão, e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE – Santa Clara, desta cidade) da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7131/pl_n128-2014_decreto_orcamentario.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7131/pl_n128-2014_decreto_orcamentario.pdf</t>
   </si>
   <si>
     <t>“Abre créditos especiais nos valores abaixo relacionamentos e convalida decreto Orçamentário que especifica”.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7132/pl_n129-2014_convenio_acic_-_cdl_2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7132/pl_n129-2014_convenio_acic_-_cdl_2014.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC/CDL visando à realização da campanha promocional de vendas do natal de 2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7133/pl_no_130_de_2014_permuta_de_lotes_e_terrenos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7133/pl_no_130_de_2014_permuta_de_lotes_e_terrenos.pdf</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno e dá outras providências”.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7134/pl_n131-2014_altera_artigo_da_lei_municipal_no_3172-2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7134/pl_n131-2014_altera_artigo_da_lei_municipal_no_3172-2014.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 2º da lei municipal nº 3.172, de 15 de setembro de 2014”.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7135/pl_n132-2014_cria_e_extingue_cargos_comissionados.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7135/pl_n132-2014_cria_e_extingue_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>“Cria e extingue cargos comissionados e introduz alterações na lei nº 2.637, de 19 de dezembro de 2008, que estabelece nova organização, estrutura e funcionamento dos órgãos do município de Catalão, Estado de Goiás”.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7136/pl_n133-2014_lei_de_parcelamento_de_solo_urbano.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7136/pl_n133-2014_lei_de_parcelamento_de_solo_urbano.pdf</t>
   </si>
   <si>
     <t>“Altera o § 1º, do art. 5º da lei nº 2.212 de 05 de agosto de 2004 – Lei do Parcelamento do Solo Urbano de Catalão”.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7137/pl_n134_-_2014_convenio_escola_de_samba_titulares_do_ritmo.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7137/pl_n134_-_2014_convenio_escola_de_samba_titulares_do_ritmo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a Firmar convênio com a escola de samba titulares do ritmo, desta cidade, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7086/projeto_de_lei_complementar_n100-2014.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7086/projeto_de_lei_complementar_n100-2014.pdf</t>
   </si>
   <si>
     <t>“Acrescenta-se os incisos V e Vi ao Atr. 178, da Lei Complementar nº 2.174, de 22 de dezembro de 2003, que institui o Código Tributário do Município de Catalão, Estado de Goiás, e dá outras providências”.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6945/p_resolucao_n_01-14_altera_regimento_interno.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6945/p_resolucao_n_01-14_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração no Regimento Interno e dá outras providências".</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6951/p_resolucao_n_02-14_regulariza_a_folha_de_pagamento_dos_servido.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6951/p_resolucao_n_02-14_regulariza_a_folha_de_pagamento_dos_servido.pdf</t>
   </si>
   <si>
     <t>"Autoriza e regulariza a consignação em folha de pagamento dos servidores e vereadores da Câmara de Catalão".</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6953/p_resolucao_n_03-14_reposicao_da_remuneracao_dos_servidores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6953/p_resolucao_n_03-14_reposicao_da_remuneracao_dos_servidores.pdf</t>
   </si>
   <si>
     <t>"Faz reposição anual da remuneração dos servidores efetivos e comissionados da Câmara Municipal de Catalão, em obediência à Lei Municipal nº 2.550, de 24 de janeiro de 2008".</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7029/p_resolucao_n_04-14_altera_art_4_da_resolucao_n_06-2005.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7029/p_resolucao_n_04-14_altera_art_4_da_resolucao_n_06-2005.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 4º da Resolução nº 006/2005 e dá outras providências".</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7058/p_resolucao_n_05-14_tititulo_de_honra_ao_merito_silvano_batista.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7058/p_resolucao_n_05-14_tititulo_de_honra_ao_merito_silvano_batista.pdf</t>
   </si>
   <si>
     <t>"Institui a concessão de Título de Honra ao Mérito ao Servidor Municipal de Catalão e dá outras providências",</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7094/p_resolucao_n_06-14_criacao_de_cargos.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7094/p_resolucao_n_06-14_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos de provimento efetivo que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7098/p_resolucao_n_07-14_aprova_relatorio_cei_ipasc.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7098/p_resolucao_n_07-14_aprova_relatorio_cei_ipasc.pdf</t>
   </si>
   <si>
     <t>"Aprova Relatório Final da Comissão Especial de Inquérito, instaurada pela portaria nº 275, de 16 de outubro de 2013, destinada a investigar possíveis atos de improbidade administrativo e/ou crimes de responsabilidade e/ou possíveis irregularidades de investimentos em fundos de idoneidade duvidosa, dos recursos do Ipasc - Instituto de Previdência e Assistência aos Servidores de Catalão e e remessa dos documentos a ele pertencentes às autoridades que especifica".</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>Aurélio Campos de Macedo, João Antônio, Juarez Camilo Rodovalho, Leonardo, Pedrinho, Silvano Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7111/p_resolucao_n_08-14_altera_8_da_resolucao_n02-2010.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7111/p_resolucao_n_08-14_altera_8_da_resolucao_n02-2010.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 8º, da Resolução nº 02/2010, que dispõe sobre o Regimento Interno da Câmara Municipal de Catalão- GO".</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>Deusmar Barbosa, Sargento Anísio, Vandeval</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7112/p_resolucao_n_09-14_altera_data_da_eleicao_da_mesa_diretora.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7112/p_resolucao_n_09-14_altera_data_da_eleicao_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>"Altera a data da Eleição da Mesa Diretora da Câmara Municipal de Vereadores e dá outras providências".</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7121/p_resolucao_n_10-14_concede_lincenca_de_vereadores.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7121/p_resolucao_n_10-14_concede_lincenca_de_vereadores.pdf</t>
   </si>
   <si>
     <t>"Concede licença a vereador". (João Antônio Pinheiro Camargo)</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei orgânica do Município</t>
   </si>
   <si>
     <t>"Modifica o Art. 115 de Lei 845, de 05 de abril de 1990 (Lei Orgânica do Município)".</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>"Altera a redação do art. 9º do Projeto de Lei nº 092/2014, da forma que especifica".</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>Deusmar Barbosa</t>
   </si>
   <si>
     <t>"Subvenção Financeira para a Santa Casa de Misericórdia de Catalão".</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6952/emenda_n_01_ao_pl_n_92-14.pdf</t>
+    <t>http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6952/emenda_n_01_ao_pl_n_92-14.pdf</t>
   </si>
   <si>
     <t>"Altera o Projeto de Lei nº 23/2014" (Onde consta UPA passa a constar UBS)".</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>"Veto às Emendas Aditivas/Inclusão de Ação ao Plano Plurianual 2014/2017 - PPA (Lei nº3.073, de 26 de dezembro de 2013)".</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>"Veto às Emendas Aditivas/Inclusão de Ação à Lei nº3.072, de 26 de dezembro de 2013 - Lei Orlamentária Anual (LOA) - Emenda nº 01, Emenda nº 02, Emenda nº 03 e Emenda nº 04".</t>
   </si>
   <si>
     <t>6939</t>
   </si>
@@ -2425,67 +2425,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6923/p_dec_leg_n01-14_titulo_de_cidadania_ao_sr_aldo_de_sousa_filho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6924/p_dec_leg_n02-14_titulo_de_cidadania_ao_sr_thiago_meli_peixoto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6925/p_dec_leg_n03-14_titulo_de_cidadania_ao_sr_gustavo_koppan_faiad.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6918/p_dec_leg_n_04-14_titulo_de_cidadao_sr_valdenir_rodrigues_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6942/p_dec_leg_n_05-14_titulo_de_cidadao_sr_hebert_de_chaves.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6968/p_dec_leg_n_06-14_titulo_de_cidadao_sr_agnaldo_alves_monteiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6973/p_dec_leg_n_07-14_titulo_de_cidadao_sr_agnaldo_fonseca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6991/p_dec_leg_n_08-14_titulo_de_cidadao_sr_filomeno_francisco_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6993/p_dec_leg_n_09-14_titulo_de_cidadao_sr_valmir_pires_rosa_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7027/p_dec_leg_n_10-14_titulo_de_cidadao_sr_carlos_antonio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7028/p_dec_leg_n_11-14_titulo_de_cidadao_sra_iliane_fonseca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7088/p_dec_leg_n_12-14_titulo_de_cidadao_frei_edigar_pereira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7097/p_dec_leg_n_13-14_aprova_as_contas_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7099/p_dec_leg_n_14-14_titulo_de_cidadao_vacil_batista_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7105/p_dec_leg_n_15-14_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7113/p_dec_leg_n_17-14_titulo_de_cidaao_ao_frei_vilmar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7117/p_dec_leg_n_16-14_aprova_as_contas_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7120/p_dec_leg_n_18-14_titulo_de_cidadao_gerson_almeida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7124/p_dec_leg_n_19-14_titulo_de_cidadao_cb_valdir_israel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7125/p_dec_leg_n_20-14_titulo_de_cidadaoterceiro_sgt_venancio_de_sou.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7126/p_dec_leg_n_21-14_titulo_de_cidadao_marcelo_de_sousa_pinto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6878/pl_n_01-14_denomina_upa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6880/pl_n_02-14_dispoe_sobre_adeguacao_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6882/pl_n_03-14_assegura_matricula_para_aluno_com_deficiencia_locomo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6883/pl_n_04-14_incentiva_cultivo_da_citronela_e_crotalias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6905/pl_n_05-14_convenio_com_associacao_beneficiente_evangelica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6906/pl_n_06-14convenio_com_obras_sociais_do_caminha_da_familia_lima.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6907/pl_n_07-14_convenio_com_a_fundacao_jorge_faim_filho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6908/pl_n_08-14_convenio_com_escola_creche_sao_francisco_de_assis_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6909/pl_n_09-14_convenio_com_a_associacao_pestaloze.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6910/pl_n_10-14_altera_o_inciso_i_do_art_1o_da_lei_1803-99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6911/pl_n_11-14_convenio_com_a_liga_de_futebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6912/pl_n_12-14_desmembramento_e_doacao_de_terreno_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6913/pl_n_13-14_altera_lei_municipal_1899.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6914/pl_n_14-14_acrescenta_1_e_2_da_lei_2821.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6915/pl_n_15-14_abre_credito_especial_de_250_mil.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6916/pl_n_16-14_convenio_com_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6917/pl_n_17-14_cede_em_comodato_terreno_urbano_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6926/pl_n_18-14_altera_art_1o_da_lei_2590.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6927/pl_n_19-14_altera_lei_2750-10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6928/pl_n_20-14_altera_o_art_1o_da_lei_3083.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6943/pl_n_21-14_fixa_as_comemoracoes_do_aniversario_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6944/pl_n_22-14_fixa_as_comemoracoes_do_aniversario_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6946/pl_n_23-14_denomina_de_upa_a_unidade_de_pronto_atendimento_24hr.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6950/pl_n_24-14_denomina_de_complexo_esportivo_espaco_de_laser_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6954/pl_n_25-14_semana_municipal_do_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6955/pl_n_26-14_denomina_rua_antonino.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6957/pl_n_27-14_despesas_do_programa_mais_medicos_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6958/pl_n_28-14_altera_o_art_19_da_lei_2212-14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6960/pl_n_30-14_financiamento_com_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6961/pl_n_31-14_doa_com_encargos_ao_estado_nova_cede_de_policia_cien.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6962/pl_n_32-14_convenio_com_a_santa_casa_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6963/pl_n_33-14_altera_a_estrutura_adm_da_sec_de_acao_social.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6964/pl_n_34-14_altera_o_art_1o_da_lei_3066-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6965/pl_n_35-14_criacao_da_estrutura_da_cgm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6966/pl_n_36-14_altoriza_perfurar_pocos_artesianos_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6967/pl_n_37-14_cria_cargo_de_assessor_juridico_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6969/pl_n_38-14_denomina_construcao_da_ubs_no_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6970/pl_n_39-14_dispoe_sobre_diretrizes_para_loa_de_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6971/pl_n_40-14_insencao_do_iptu_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6972/pl_n_41-14_cria_semana_municipal_de_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6974/pl_n_42-14_cotas_para_compra_parceleda_da_usina_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6975/pl_n_43-14_altera_lei_de_parcelamento_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6976/pl_n_44-14_cria_e_denomina_a_unidade_de_educacao_dario_pires.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6977/pl_n_45-14_cria_e_donomina_cemei_joao_margom_vaz_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6978/pl_n_46-14_cria_e_donomina_unidade_de_educacao_cemei_natalia_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6979/pl_n_47-14_dispoe_sobre_desmembramento_de_unidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6980/pl_n_48-14_denomina_unidade_de_educacao_ines_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6981/pl_n_49-14_altera_inciso_i_do_art_1_da_lei_2998.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6982/pl_n_50-14_concessao_de_gratificacao_aos_servidores_do_carnaval.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6983/pl_n_51-14_utilidade_publica_o_concelho_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6985/pl_n_52-14_programa_de_recuperacao_de_debitos_fiscais_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6986/pl_n_53-14_convenio_com_a_fe_nova.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6987/pl_n_54-14_credito_especial_para_calcada_do_samu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6988/pl_n_55-14_credito_especial_para_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6989/pl_n_56-14_desmembramento_e_denominacao_do_cemei_jamil_sebba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6990/pl_n_57-14_construcao_de_passarela.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6992/pl_n_58-14_gratificacao_especial_para_agentes_da_smtc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6994/pl_n_59-14_manutencao_e_limpeza_de_terrenos_urbanos_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6995/pl_n_60-14_cria_cargos_na_estrutura_adm_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6996/pl_n_61-14_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6997/pl_n_62-14_cria_a_diretoria_de_grencia_de_emendas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6998/pl_n_63-14_abre_credito_especial__aquisicao_de_veiculo_para_o_programa_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6999/pl_no_64_-_2014_complemento_salario_servidor.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7000/pl_no_65_-_2014_projeto_de_limpeza__-_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7001/pl_no_66_-_2014_credito_especial_a_atleta_catalano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7002/pl_n67_de_2014_institui_a_casa_da_mulher_catalana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7003/pl_n_68_de_2014_credito_especial_para_obras_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7004/pl_69_de_2014_doacao_de_imovel_ao_crea.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7026/pl_70_de_2014_alteracao_da_lei_no2572-2008_politicas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7030/pl_71_de_2014_revisao_aos_vencimentos_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7031/pl_72_de_2014_convenio_e_contribuicao_financeira_ao_crac.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7032/pl_73_de_2014_auxilio_financeiro_a_atletas_do_jiu_-_jitsu.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7033/pl_74_de_2014_convenio_com_a_associacao_protetora_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7034/pl_75_de_2014_normas_para_transportes_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7035/pl_76_de_2014_conselho_municipal_de_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7036/pl_77_de_2014_vagas_de_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7037/pl_78_de_2014_convenio_com_a_liga_de_futebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7038/pl_79_de_2014_aquisicao_de_unidade_movel_de_coleta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7039/pl_80_de_2014_auxilio_financeiro_a_atleta_de_fisioculturismo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7040/pl_81_de_2014_auxilio_financeiro_a_atleta_que_participara_do_itu.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7041/pl_82_de_2014_auxilio_financeiro_a_atleta.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7042/pl_83_de_2014_fundacao_casa_da_crisnca_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7043/pl_84_de_2014_movimento_por_cidadania_e_direitos_humanos_lgbt.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7044/pl_85_de_2014_permuta_de_areas_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7045/pl_86_de_2014_instalacao_de_empresas_no_dimic.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7046/pl_87_de_2014_financiamento_do_pmat.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7047/pl_88_de_2014_autorizacao_de_despesa_especifica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7049/pl_89_de_2014_denomina_logradouro_mario_jose__margon.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7050/pl_90_de_2014_auxilio_financeiro_a_ternos_de_congada_e_reinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7051/pl_91_de_2014_construcao_da_ubs_cristina_de_cassia_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7052/pl_92_de_2014_fixa_despesa_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7053/pl_93_de_2014_ldo_2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7054/pl_94_de_2014_plano_plurianual_2014-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7055/pl_95_de_2014_fixa_dia_do_carnaval_catalano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7056/pl_96_de_2014_financiamento_a_atleta_do_triathlon.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7057/pl__n97-2014_convenio_com_o_sindicato_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7084/pl_n98-2014_auxilio_financeiro_a_dancarinos_catalanos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7085/pl_n99-2016_altera_art._200_do_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7087/pl_101_de_2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7089/pl_n102-2014_planta_do_codigo_tributario_de_2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7090/pl_n103-2014_proibe_uso_de_capacete_e_similar_em_reparticao_publica.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7091/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7092/pl_n105-2014_altera_art._no_3168-2014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7093/pl_n106-2014_associacao_de_equoterapia_de_ascate.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7095/pl_n107-2014_proibicao_de_queima_soltura_e_manuseio_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7096/pl_n108-2014_pagamentos_de_equipe_pmaq.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7100/pl_n109-2014_auxilio_financeiro_a_miss_e_mister_catalano_2014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7101/pl_n110-2014_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7102/pl_n111-2014_areas_publicas_loteamento_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7103/pl_n112-2014_regras_para_o_comercio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7104/pl_n113-2014_denomina_logradouro_jose_nicodemos_netto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7106/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7107/pl_n115-2014_pmdde_-_programa_municipal_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7108/pl_n116-2014_ppa_2014-2017_ldo_2014.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7109/pl_n117-2014_permuta_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7110/pl_n118-2014_denominacao_logradouro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7114/pl_n119-2014_gratificacao_especial_servidores_2014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7115/pl_n120-2014_cria_e_denomina_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7116/pl_n121-2014_plano_para_infancia_e_adolescencia_2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7118/pl_n122-2014_parecer_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7119/pl_n123-2014_contribuicao_para_custeio_cosip.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7122/pl_n124-2014_auxilio_financeiro_para_agricultores.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7123/pl_n125-2014_areas_verdes_em_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7129/pl_n126-2014_lei_do_parcelamento_do_solo_urbano_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7130/pl_n127-2014_convenio_associacao_pestalozzi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7131/pl_n128-2014_decreto_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7132/pl_n129-2014_convenio_acic_-_cdl_2014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7133/pl_no_130_de_2014_permuta_de_lotes_e_terrenos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7134/pl_n131-2014_altera_artigo_da_lei_municipal_no_3172-2014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7135/pl_n132-2014_cria_e_extingue_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7136/pl_n133-2014_lei_de_parcelamento_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7137/pl_n134_-_2014_convenio_escola_de_samba_titulares_do_ritmo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7086/projeto_de_lei_complementar_n100-2014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6945/p_resolucao_n_01-14_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6951/p_resolucao_n_02-14_regulariza_a_folha_de_pagamento_dos_servido.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6953/p_resolucao_n_03-14_reposicao_da_remuneracao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7029/p_resolucao_n_04-14_altera_art_4_da_resolucao_n_06-2005.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7058/p_resolucao_n_05-14_tititulo_de_honra_ao_merito_silvano_batista.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7094/p_resolucao_n_06-14_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7098/p_resolucao_n_07-14_aprova_relatorio_cei_ipasc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7111/p_resolucao_n_08-14_altera_8_da_resolucao_n02-2010.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7112/p_resolucao_n_09-14_altera_data_da_eleicao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7121/p_resolucao_n_10-14_concede_lincenca_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6952/emenda_n_01_ao_pl_n_92-14.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.catalao.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6923/p_dec_leg_n01-14_titulo_de_cidadania_ao_sr_aldo_de_sousa_filho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6924/p_dec_leg_n02-14_titulo_de_cidadania_ao_sr_thiago_meli_peixoto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6925/p_dec_leg_n03-14_titulo_de_cidadania_ao_sr_gustavo_koppan_faiad.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6918/p_dec_leg_n_04-14_titulo_de_cidadao_sr_valdenir_rodrigues_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6942/p_dec_leg_n_05-14_titulo_de_cidadao_sr_hebert_de_chaves.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6968/p_dec_leg_n_06-14_titulo_de_cidadao_sr_agnaldo_alves_monteiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6973/p_dec_leg_n_07-14_titulo_de_cidadao_sr_agnaldo_fonseca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6991/p_dec_leg_n_08-14_titulo_de_cidadao_sr_filomeno_francisco_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6993/p_dec_leg_n_09-14_titulo_de_cidadao_sr_valmir_pires_rosa_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7027/p_dec_leg_n_10-14_titulo_de_cidadao_sr_carlos_antonio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7028/p_dec_leg_n_11-14_titulo_de_cidadao_sra_iliane_fonseca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7088/p_dec_leg_n_12-14_titulo_de_cidadao_frei_edigar_pereira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7097/p_dec_leg_n_13-14_aprova_as_contas_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7099/p_dec_leg_n_14-14_titulo_de_cidadao_vacil_batista_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7105/p_dec_leg_n_15-14_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7113/p_dec_leg_n_17-14_titulo_de_cidaao_ao_frei_vilmar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7117/p_dec_leg_n_16-14_aprova_as_contas_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7120/p_dec_leg_n_18-14_titulo_de_cidadao_gerson_almeida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7124/p_dec_leg_n_19-14_titulo_de_cidadao_cb_valdir_israel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7125/p_dec_leg_n_20-14_titulo_de_cidadaoterceiro_sgt_venancio_de_sou.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7126/p_dec_leg_n_21-14_titulo_de_cidadao_marcelo_de_sousa_pinto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6878/pl_n_01-14_denomina_upa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6880/pl_n_02-14_dispoe_sobre_adeguacao_dos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6882/pl_n_03-14_assegura_matricula_para_aluno_com_deficiencia_locomo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6883/pl_n_04-14_incentiva_cultivo_da_citronela_e_crotalias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6905/pl_n_05-14_convenio_com_associacao_beneficiente_evangelica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6906/pl_n_06-14convenio_com_obras_sociais_do_caminha_da_familia_lima.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6907/pl_n_07-14_convenio_com_a_fundacao_jorge_faim_filho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6908/pl_n_08-14_convenio_com_escola_creche_sao_francisco_de_assis_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6909/pl_n_09-14_convenio_com_a_associacao_pestaloze.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6910/pl_n_10-14_altera_o_inciso_i_do_art_1o_da_lei_1803-99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6911/pl_n_11-14_convenio_com_a_liga_de_futebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6912/pl_n_12-14_desmembramento_e_doacao_de_terreno_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6913/pl_n_13-14_altera_lei_municipal_1899.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6914/pl_n_14-14_acrescenta_1_e_2_da_lei_2821.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6915/pl_n_15-14_abre_credito_especial_de_250_mil.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6916/pl_n_16-14_convenio_com_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6917/pl_n_17-14_cede_em_comodato_terreno_urbano_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6926/pl_n_18-14_altera_art_1o_da_lei_2590.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6927/pl_n_19-14_altera_lei_2750-10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6928/pl_n_20-14_altera_o_art_1o_da_lei_3083.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6943/pl_n_21-14_fixa_as_comemoracoes_do_aniversario_de_pires_belo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6944/pl_n_22-14_fixa_as_comemoracoes_do_aniversario_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6946/pl_n_23-14_denomina_de_upa_a_unidade_de_pronto_atendimento_24hr.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6950/pl_n_24-14_denomina_de_complexo_esportivo_espaco_de_laser_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6954/pl_n_25-14_semana_municipal_do_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6955/pl_n_26-14_denomina_rua_antonino.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6957/pl_n_27-14_despesas_do_programa_mais_medicos_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6958/pl_n_28-14_altera_o_art_19_da_lei_2212-14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6960/pl_n_30-14_financiamento_com_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6961/pl_n_31-14_doa_com_encargos_ao_estado_nova_cede_de_policia_cien.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6962/pl_n_32-14_convenio_com_a_santa_casa_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6963/pl_n_33-14_altera_a_estrutura_adm_da_sec_de_acao_social.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6964/pl_n_34-14_altera_o_art_1o_da_lei_3066-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6965/pl_n_35-14_criacao_da_estrutura_da_cgm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6966/pl_n_36-14_altoriza_perfurar_pocos_artesianos_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6967/pl_n_37-14_cria_cargo_de_assessor_juridico_municipal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6969/pl_n_38-14_denomina_construcao_da_ubs_no_pontal_norte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6970/pl_n_39-14_dispoe_sobre_diretrizes_para_loa_de_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6971/pl_n_40-14_insencao_do_iptu_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6972/pl_n_41-14_cria_semana_municipal_de_inclusao_social.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6974/pl_n_42-14_cotas_para_compra_parceleda_da_usina_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6975/pl_n_43-14_altera_lei_de_parcelamento_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6976/pl_n_44-14_cria_e_denomina_a_unidade_de_educacao_dario_pires.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6977/pl_n_45-14_cria_e_donomina_cemei_joao_margom_vaz_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6978/pl_n_46-14_cria_e_donomina_unidade_de_educacao_cemei_natalia_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6979/pl_n_47-14_dispoe_sobre_desmembramento_de_unidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6980/pl_n_48-14_denomina_unidade_de_educacao_ines_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6981/pl_n_49-14_altera_inciso_i_do_art_1_da_lei_2998.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6982/pl_n_50-14_concessao_de_gratificacao_aos_servidores_do_carnaval.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6983/pl_n_51-14_utilidade_publica_o_concelho_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6985/pl_n_52-14_programa_de_recuperacao_de_debitos_fiscais_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6986/pl_n_53-14_convenio_com_a_fe_nova.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6987/pl_n_54-14_credito_especial_para_calcada_do_samu.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6988/pl_n_55-14_credito_especial_para_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6989/pl_n_56-14_desmembramento_e_denominacao_do_cemei_jamil_sebba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6990/pl_n_57-14_construcao_de_passarela.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6992/pl_n_58-14_gratificacao_especial_para_agentes_da_smtc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6994/pl_n_59-14_manutencao_e_limpeza_de_terrenos_urbanos_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6995/pl_n_60-14_cria_cargos_na_estrutura_adm_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6996/pl_n_61-14_autoriza_permuta_de_lotes_de_terreno_que_menciona_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6997/pl_n_62-14_cria_a_diretoria_de_grencia_de_emendas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6998/pl_n_63-14_abre_credito_especial__aquisicao_de_veiculo_para_o_programa_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6999/pl_no_64_-_2014_complemento_salario_servidor.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7000/pl_no_65_-_2014_projeto_de_limpeza__-_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7001/pl_no_66_-_2014_credito_especial_a_atleta_catalano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7002/pl_n67_de_2014_institui_a_casa_da_mulher_catalana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7003/pl_n_68_de_2014_credito_especial_para_obras_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7004/pl_69_de_2014_doacao_de_imovel_ao_crea.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7026/pl_70_de_2014_alteracao_da_lei_no2572-2008_politicas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7030/pl_71_de_2014_revisao_aos_vencimentos_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7031/pl_72_de_2014_convenio_e_contribuicao_financeira_ao_crac.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7032/pl_73_de_2014_auxilio_financeiro_a_atletas_do_jiu_-_jitsu.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7033/pl_74_de_2014_convenio_com_a_associacao_protetora_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7034/pl_75_de_2014_normas_para_transportes_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7035/pl_76_de_2014_conselho_municipal_de_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7036/pl_77_de_2014_vagas_de_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7037/pl_78_de_2014_convenio_com_a_liga_de_futebol_de_salao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7038/pl_79_de_2014_aquisicao_de_unidade_movel_de_coleta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7039/pl_80_de_2014_auxilio_financeiro_a_atleta_de_fisioculturismo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7040/pl_81_de_2014_auxilio_financeiro_a_atleta_que_participara_do_itu.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7041/pl_82_de_2014_auxilio_financeiro_a_atleta.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7042/pl_83_de_2014_fundacao_casa_da_crisnca_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7043/pl_84_de_2014_movimento_por_cidadania_e_direitos_humanos_lgbt.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7044/pl_85_de_2014_permuta_de_areas_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7045/pl_86_de_2014_instalacao_de_empresas_no_dimic.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7046/pl_87_de_2014_financiamento_do_pmat.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7047/pl_88_de_2014_autorizacao_de_despesa_especifica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7049/pl_89_de_2014_denomina_logradouro_mario_jose__margon.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7050/pl_90_de_2014_auxilio_financeiro_a_ternos_de_congada_e_reinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7051/pl_91_de_2014_construcao_da_ubs_cristina_de_cassia_rodovalho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7052/pl_92_de_2014_fixa_despesa_do_municipio_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7053/pl_93_de_2014_ldo_2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7054/pl_94_de_2014_plano_plurianual_2014-2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7055/pl_95_de_2014_fixa_dia_do_carnaval_catalano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7056/pl_96_de_2014_financiamento_a_atleta_do_triathlon.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7057/pl__n97-2014_convenio_com_o_sindicato_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7084/pl_n98-2014_auxilio_financeiro_a_dancarinos_catalanos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7085/pl_n99-2016_altera_art._200_do_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7087/pl_101_de_2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7089/pl_n102-2014_planta_do_codigo_tributario_de_2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7090/pl_n103-2014_proibe_uso_de_capacete_e_similar_em_reparticao_publica.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7091/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7092/pl_n105-2014_altera_art._no_3168-2014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7093/pl_n106-2014_associacao_de_equoterapia_de_ascate.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7095/pl_n107-2014_proibicao_de_queima_soltura_e_manuseio_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7096/pl_n108-2014_pagamentos_de_equipe_pmaq.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7100/pl_n109-2014_auxilio_financeiro_a_miss_e_mister_catalano_2014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7101/pl_n110-2014_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7102/pl_n111-2014_areas_publicas_loteamento_maria_amelia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7103/pl_n112-2014_regras_para_o_comercio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7104/pl_n113-2014_denomina_logradouro_jose_nicodemos_netto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7106/pl_n114-2014_desafetacao_e_alienacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7107/pl_n115-2014_pmdde_-_programa_municipal_dinheiro_direto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7108/pl_n116-2014_ppa_2014-2017_ldo_2014.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7109/pl_n117-2014_permuta_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7110/pl_n118-2014_denominacao_logradouro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7114/pl_n119-2014_gratificacao_especial_servidores_2014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7115/pl_n120-2014_cria_e_denomina_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7116/pl_n121-2014_plano_para_infancia_e_adolescencia_2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7118/pl_n122-2014_parecer_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7119/pl_n123-2014_contribuicao_para_custeio_cosip.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7122/pl_n124-2014_auxilio_financeiro_para_agricultores.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7123/pl_n125-2014_areas_verdes_em_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7129/pl_n126-2014_lei_do_parcelamento_do_solo_urbano_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7130/pl_n127-2014_convenio_associacao_pestalozzi_de_catalao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7131/pl_n128-2014_decreto_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7132/pl_n129-2014_convenio_acic_-_cdl_2014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7133/pl_no_130_de_2014_permuta_de_lotes_e_terrenos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7134/pl_n131-2014_altera_artigo_da_lei_municipal_no_3172-2014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7135/pl_n132-2014_cria_e_extingue_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7136/pl_n133-2014_lei_de_parcelamento_de_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7137/pl_n134_-_2014_convenio_escola_de_samba_titulares_do_ritmo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7086/projeto_de_lei_complementar_n100-2014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6945/p_resolucao_n_01-14_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6951/p_resolucao_n_02-14_regulariza_a_folha_de_pagamento_dos_servido.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6953/p_resolucao_n_03-14_reposicao_da_remuneracao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7029/p_resolucao_n_04-14_altera_art_4_da_resolucao_n_06-2005.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7058/p_resolucao_n_05-14_tititulo_de_honra_ao_merito_silvano_batista.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7094/p_resolucao_n_06-14_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7098/p_resolucao_n_07-14_aprova_relatorio_cei_ipasc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7111/p_resolucao_n_08-14_altera_8_da_resolucao_n02-2010.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7112/p_resolucao_n_09-14_altera_data_da_eleicao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/7121/p_resolucao_n_10-14_concede_lincenca_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/sapl/public/materialegislativa/2014/6952/emenda_n_01_ao_pl_n_92-14.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.catalao.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>